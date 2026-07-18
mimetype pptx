--- v0 (2026-06-03)
+++ v1 (2026-07-18)
@@ -141,54 +141,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide75.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide75.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide76.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/ppt/notesSlides/notesSlide77.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -244,52 +240,50 @@
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
     <p:sldId id="313" r:id="rId60"/>
     <p:sldId id="314" r:id="rId61"/>
     <p:sldId id="315" r:id="rId62"/>
     <p:sldId id="316" r:id="rId63"/>
     <p:sldId id="317" r:id="rId64"/>
     <p:sldId id="318" r:id="rId65"/>
     <p:sldId id="319" r:id="rId66"/>
     <p:sldId id="320" r:id="rId67"/>
     <p:sldId id="321" r:id="rId68"/>
     <p:sldId id="322" r:id="rId69"/>
     <p:sldId id="323" r:id="rId70"/>
     <p:sldId id="324" r:id="rId71"/>
     <p:sldId id="325" r:id="rId72"/>
     <p:sldId id="326" r:id="rId73"/>
     <p:sldId id="327" r:id="rId74"/>
     <p:sldId id="328" r:id="rId75"/>
     <p:sldId id="329" r:id="rId76"/>
     <p:sldId id="330" r:id="rId77"/>
-    <p:sldId id="331" r:id="rId78"/>
-    <p:sldId id="332" r:id="rId79"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -462,55 +456,53 @@
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
   <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
   <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
   <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
   <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
   <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
   <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
   <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/>
   <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide65.xml"/>
   <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide66.xml"/>
   <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide67.xml"/>
   <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide68.xml"/>
   <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide69.xml"/>
   <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide70.xml"/>
   <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide71.xml"/>
   <Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide72.xml"/>
   <Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide73.xml"/>
   <Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide74.xml"/>
   <Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide75.xml"/>
-  <Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide76.xml"/>
-[...3 lines deleted...]
-  <Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -570,51 +562,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அவர் தமது பரிசுத்தவான்களின் பாதங்களைக் காப்பார்; துன்மார்க்கர் இருளிலே மெளனமாவார்கள்; பெலத்தினால் ஒருவனும் மேற்கொள்வதில்லை.]]></a:t>
+              <a:t><![CDATA[19. அவனுடைய தாய் வருஷந்தோறும் செலுத்தும் பலியைச் செலுத்துகிறதற்காக, தன் புருஷனோடேகூட வருகிறபோதெல்லாம், அவனுக்கு ஒரு சின்னச் சட்டையைத் தைத்துக் கொண்டு வருவாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -679,51 +671,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அவர் தமது பரிசுத்தவான்களின் பாதங்களைக் காப்பார்; துன்மார்க்கர் இருளிலே மெளனமாவார்கள்; பெலத்தினால் ஒருவனும் மேற்கொள்வதில்லை.]]></a:t>
+              <a:t><![CDATA[20. ஏலி எல்க்கானாவையும் அவன் மனைவியையும் ஆசீர்வதித்து: இந்த ஸ்திரீ கர்த்தருக்கென்று ஒப்புக்கொடுத்ததற்குப் பதிலாகக் கர்த்தர் உனக்கு அவளாலே சந்தானம் கட்டளையிடுவாராக என்றான்; அவர்கள் தங்கள் ஸ்தானத்திற்குத் திரும்பப் போய்விட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -788,51 +780,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. கர்த்தரோடே வழக்காடுகிறவர்கள் நொறுக்கப்படுவார்கள்; வானத்திலிருந்து அவர்கள்மேல் முழங்குவார்; கர்த்தர் பூமியின் கடையாந்தரங்களை நியாயந்தீர்த்து, தாம் ஏற்படுத்தின ராஜாவுக்குப் பெலன் அளித்து, தாம் அபிஷேகம் பண்ணினவரின் கொம்பை உயரப்பண்ணுவார் என்று துதித்தாள்.]]></a:t>
+              <a:t><![CDATA[20. ஏலி எல்க்கானாவையும் அவன் மனைவியையும் ஆசீர்வதித்து: இந்த ஸ்திரீ கர்த்தருக்கென்று ஒப்புக்கொடுத்ததற்குப் பதிலாகக் கர்த்தர் உனக்கு அவளாலே சந்தானம் கட்டளையிடுவாராக என்றான்; அவர்கள் தங்கள் ஸ்தானத்திற்குத் திரும்பப் போய்விட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -897,51 +889,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. கர்த்தரோடே வழக்காடுகிறவர்கள் நொறுக்கப்படுவார்கள்; வானத்திலிருந்து அவர்கள்மேல் முழங்குவார்; கர்த்தர் பூமியின் கடையாந்தரங்களை நியாயந்தீர்த்து, தாம் ஏற்படுத்தின ராஜாவுக்குப் பெலன் அளித்து, தாம் அபிஷேகம் பண்ணினவரின் கொம்பை உயரப்பண்ணுவார் என்று துதித்தாள்.]]></a:t>
+              <a:t><![CDATA[21. அப்படியே கர்த்தர் அன்னாளைக் கடாட்சித்தார்; அவள் கர்ப்பந்தரித்து மூன்று குமாரரையும் இரண்டு குமாரத்திகளையும் பெற்றாள்; சாமுவேல் என்னும் பிள்ளையாண்டான் கர்த்தருடைய சந்நிதியில் வளர்ந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1006,51 +998,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. பின்பு எல்க்கானா ராமாவிலிருக்கிற தன் வீட்டுக்குப் போனான்; அந்தப் பிள்ளையோ, ஆசாரியனாகிய ஏலிக்கு முன்பாகக் கர்த்தருக்குப் பணிவிடை செய்துகொண்டிருந்தான்.]]></a:t>
+              <a:t><![CDATA[21. அப்படியே கர்த்தர் அன்னாளைக் கடாட்சித்தார்; அவள் கர்ப்பந்தரித்து மூன்று குமாரரையும் இரண்டு குமாரத்திகளையும் பெற்றாள்; சாமுவேல் என்னும் பிள்ளையாண்டான் கர்த்தருடைய சந்நிதியில் வளர்ந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1115,51 +1107,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. பின்பு எல்க்கானா ராமாவிலிருக்கிற தன் வீட்டுக்குப் போனான்; அந்தப் பிள்ளையோ, ஆசாரியனாகிய ஏலிக்கு முன்பாகக் கர்த்தருக்குப் பணிவிடை செய்துகொண்டிருந்தான்.]]></a:t>
+              <a:t><![CDATA[22. ஏலி மிகுந்த கிழவனாயிருந்தான்; அவன் தன் குமாரர் இஸ்ரவேலுக்கெல்லாம் செய்கிற எல்லாவற்றையும், அவர்கள் ஆசரிப்புக் கூடாரத்தின் வாசலில் கூட்டங்கூடுகிற ஸ்திரீகளோடே சயனிக்கிறதையும் கேள்விப்பட்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1224,51 +1216,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ஏலியின் குமாரர் பேலியாளின் மக்களாயிருந்தார்கள்; அவர்கள் கர்த்தரை அறியவில்லை.]]></a:t>
+              <a:t><![CDATA[22. ஏலி மிகுந்த கிழவனாயிருந்தான்; அவன் தன் குமாரர் இஸ்ரவேலுக்கெல்லாம் செய்கிற எல்லாவற்றையும், அவர்கள் ஆசரிப்புக் கூடாரத்தின் வாசலில் கூட்டங்கூடுகிற ஸ்திரீகளோடே சயனிக்கிறதையும் கேள்விப்பட்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1333,51 +1325,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அந்த ஆசாரியர்கள் ஜனங்களை நடப்பித்த விதம் என்னவென்றால், எவனாகிலும் ஒரு பலியைச் செலுத்துங்காலத்தில் இறைச்சி வேகும்போது, ஆசாரியனுடைய வேலைக்காரன் மூன்று கூறுள்ள ஒரு ஆயுதத்தைத் தன் கையிலே பிடித்துவந்து,]]></a:t>
+              <a:t><![CDATA[22. ஏலி மிகுந்த கிழவனாயிருந்தான்; அவன் தன் குமாரர் இஸ்ரவேலுக்கெல்லாம் செய்கிற எல்லாவற்றையும், அவர்கள் ஆசரிப்புக் கூடாரத்தின் வாசலில் கூட்டங்கூடுகிற ஸ்திரீகளோடே சயனிக்கிறதையும் கேள்விப்பட்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1442,51 +1434,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அந்த ஆசாரியர்கள் ஜனங்களை நடப்பித்த விதம் என்னவென்றால், எவனாகிலும் ஒரு பலியைச் செலுத்துங்காலத்தில் இறைச்சி வேகும்போது, ஆசாரியனுடைய வேலைக்காரன் மூன்று கூறுள்ள ஒரு ஆயுதத்தைத் தன் கையிலே பிடித்துவந்து,]]></a:t>
+              <a:t><![CDATA[23. அவர்களை நோக்கி: நீங்கள் இப்படிப்பட்ட காரியங்களைச் செய்கிறது என்ன? இந்த ஜனங்கள் எல்லாரும் உங்கள் பொல்லாத நடக்கைகளைச் சொல்லக்கேட்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1551,51 +1543,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அதினாலே, கொப்பரையிலாவது பானையிலாவது சருவத்திலாவது சட்டியிலாவது குத்துவான்; அந்த ஆயுதத்தில் வருகிறதையெல்லாம் ஆசாரியன் எடுத்துக்கொள்ளுவான்; அப்படி அங்கே சீலோவிலே வருகிற இஸ்ரவேலருக்கெல்லாம் செய்தார்கள்.]]></a:t>
+              <a:t><![CDATA[1. அப்பொழுது அன்னாள் ஜெபம் பண்ணி: என் இருதயம் கர்த்தருக்குள் களிகூருகிறது; என் கொம்பு கர்த்தருக்குள் உயர்ந்திருக்கிறது; என் பகைஞரின்மேல் என் வாய் திறந்திருக்கிறது; உம்முடைய இரட்சிப்பினாலே சந்தோஷப்படுகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1660,51 +1652,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. பலவான்களின் வில் முறிந்தது; தள்ளாடினவர்களோ பலத்தினால் இடைகட்டப்பட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[15. கொழுப்பைத் தகனிக்கிறதற்கு முன்னும், ஆசாரியனுடைய வேலைக்காரன் வந்து பலியிடுகிற மனுஷனை நோக்கி: ஆசாரியனுக்குப் பொரிக்கும்படி இறைச்சிகொடு; பச்சை இறைச்சியே அல்லாமல், அவித்ததை உன்கையிலே வாங்குகிறதில்லை என்பான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1769,51 +1761,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அதினாலே, கொப்பரையிலாவது பானையிலாவது சருவத்திலாவது சட்டியிலாவது குத்துவான்; அந்த ஆயுதத்தில் வருகிறதையெல்லாம் ஆசாரியன் எடுத்துக்கொள்ளுவான்; அப்படி அங்கே சீலோவிலே வருகிற இஸ்ரவேலருக்கெல்லாம் செய்தார்கள்.]]></a:t>
+              <a:t><![CDATA[1. அப்பொழுது அன்னாள் ஜெபம் பண்ணி: என் இருதயம் கர்த்தருக்குள் களிகூருகிறது; என் கொம்பு கர்த்தருக்குள் உயர்ந்திருக்கிறது; என் பகைஞரின்மேல் என் வாய் திறந்திருக்கிறது; உம்முடைய இரட்சிப்பினாலே சந்தோஷப்படுகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1878,51 +1870,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அதினாலே, கொப்பரையிலாவது பானையிலாவது சருவத்திலாவது சட்டியிலாவது குத்துவான்; அந்த ஆயுதத்தில் வருகிறதையெல்லாம் ஆசாரியன் எடுத்துக்கொள்ளுவான்; அப்படி அங்கே சீலோவிலே வருகிற இஸ்ரவேலருக்கெல்லாம் செய்தார்கள்.]]></a:t>
+              <a:t><![CDATA[2. கர்த்தரைப்போலப் பரிசுத்தமுள்ளவர் இல்லை; உம்மையல்லாமல் வேறொருவரும் இல்லை; எங்கள் தேவனைப்போல ஒரு கன்மலையும் இல்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1987,51 +1979,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. கொழுப்பைத் தகனிக்கிறதற்கு முன்னும், ஆசாரியனுடைய வேலைக்காரன் வந்து பலியிடுகிற மனுஷனை நோக்கி: ஆசாரியனுக்குப் பொரிக்கும்படி இறைச்சிகொடு; பச்சை இறைச்சியே அல்லாமல், அவித்ததை உன்கையிலே வாங்குகிறதில்லை என்பான்.]]></a:t>
+              <a:t><![CDATA[2. கர்த்தரைப்போலப் பரிசுத்தமுள்ளவர் இல்லை; உம்மையல்லாமல் வேறொருவரும் இல்லை; எங்கள் தேவனைப்போல ஒரு கன்மலையும் இல்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2096,51 +2088,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. கொழுப்பைத் தகனிக்கிறதற்கு முன்னும், ஆசாரியனுடைய வேலைக்காரன் வந்து பலியிடுகிற மனுஷனை நோக்கி: ஆசாரியனுக்குப் பொரிக்கும்படி இறைச்சிகொடு; பச்சை இறைச்சியே அல்லாமல், அவித்ததை உன்கையிலே வாங்குகிறதில்லை என்பான்.]]></a:t>
+              <a:t><![CDATA[24. என் குமாரரே, வேண்டாம்; நான் கேள்விப்படுகிற இந்தச் செய்தி நல்லதல்ல; கர்த்தருடைய ஜனங்கள் மீறி நடக்கிறதற்குக் காரணமாயிருக்கிறீர்களே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2205,51 +2197,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. கொழுப்பைத் தகனிக்கிறதற்கு முன்னும், ஆசாரியனுடைய வேலைக்காரன் வந்து பலியிடுகிற மனுஷனை நோக்கி: ஆசாரியனுக்குப் பொரிக்கும்படி இறைச்சிகொடு; பச்சை இறைச்சியே அல்லாமல், அவித்ததை உன்கையிலே வாங்குகிறதில்லை என்பான்.]]></a:t>
+              <a:t><![CDATA[3. இனி மேட்டிமையான பேச்சைப் பேசாதிருங்கள்; அகந்தையான பேச்சு உங்கள் வாயிலிருந்து புறப்படவேண்டாம்; கர்த்தர் ஞானமுள்ள தேவன்; அவர் செய்கைகள் யதார்த்தமல்லவோ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2314,51 +2306,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அதற்கு அந்த மனுஷன்: இன்று செய்யவேண்டியபடி முதலாவது கொழுப்பைத் தகனித்துவிடட்டும்; பிற்பாடு உன் மனவிருப்பத்தின்படி எடுத்துக்கொள் என்று சொன்னாலும்; அவன்: அப்படியல்ல, இப்பொழுதே கொடு, இல்லாவிட்டால் பலவந்தமாய் எடுத்துக்கொள்ளுவேன் என்பான்.]]></a:t>
+              <a:t><![CDATA[3. இனி மேட்டிமையான பேச்சைப் பேசாதிருங்கள்; அகந்தையான பேச்சு உங்கள் வாயிலிருந்து புறப்படவேண்டாம்; கர்த்தர் ஞானமுள்ள தேவன்; அவர் செய்கைகள் யதார்த்தமல்லவோ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2423,51 +2415,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அதற்கு அந்த மனுஷன்: இன்று செய்யவேண்டியபடி முதலாவது கொழுப்பைத் தகனித்துவிடட்டும்; பிற்பாடு உன் மனவிருப்பத்தின்படி எடுத்துக்கொள் என்று சொன்னாலும்; அவன்: அப்படியல்ல, இப்பொழுதே கொடு, இல்லாவிட்டால் பலவந்தமாய் எடுத்துக்கொள்ளுவேன் என்பான்.]]></a:t>
+              <a:t><![CDATA[25. மனுஷனுக்கு விரோதமாக மனுஷன் பாவஞ்செய்தால், நியாயாதிபதிகள் அதைத் தீர்ப்பார்கள்; ஒருவன் கர்த்தருக்கு விரோதமாகப் பாவஞ்செய்வானேயாகில், அவனுக்காக விண்ணப்பஞ்செய்யத்தக்கவன் யார் என்றான்; அவர்களோ தங்கள் தகப்பன் சொல்லைக் கேளாமற்போனார்கள்; அவர்களைச் சங்கரிக்கக் கர்த்தர் சித்தமாயிருந்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2532,51 +2524,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அதற்கு அந்த மனுஷன்: இன்று செய்யவேண்டியபடி முதலாவது கொழுப்பைத் தகனித்துவிடட்டும்; பிற்பாடு உன் மனவிருப்பத்தின்படி எடுத்துக்கொள் என்று சொன்னாலும்; அவன்: அப்படியல்ல, இப்பொழுதே கொடு, இல்லாவிட்டால் பலவந்தமாய் எடுத்துக்கொள்ளுவேன் என்பான்.]]></a:t>
+              <a:t><![CDATA[25. மனுஷனுக்கு விரோதமாக மனுஷன் பாவஞ்செய்தால், நியாயாதிபதிகள் அதைத் தீர்ப்பார்கள்; ஒருவன் கர்த்தருக்கு விரோதமாகப் பாவஞ்செய்வானேயாகில், அவனுக்காக விண்ணப்பஞ்செய்யத்தக்கவன் யார் என்றான்; அவர்களோ தங்கள் தகப்பன் சொல்லைக் கேளாமற்போனார்கள்; அவர்களைச் சங்கரிக்கக் கர்த்தர் சித்தமாயிருந்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2641,51 +2633,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ஆதலால் அந்த வாலிபரின் பாவம் கர்த்தருடைய சந்நிதியில் மிகவும் பெரிதாயிருந்தது; மனுஷர் கர்த்தரின் காணிக்கையை வெறுப்பாய் எண்ணினார்கள்.]]></a:t>
+              <a:t><![CDATA[4. பலவான்களின் வில் முறிந்தது; தள்ளாடினவர்களோ பலத்தினால் இடைகட்டப்பட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2750,51 +2742,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ஆதலால் அந்த வாலிபரின் பாவம் கர்த்தருடைய சந்நிதியில் மிகவும் பெரிதாயிருந்தது; மனுஷர் கர்த்தரின் காணிக்கையை வெறுப்பாய் எண்ணினார்கள்.]]></a:t>
+              <a:t><![CDATA[26. சாமுவேல் என்னும் பிள்ளையாண்டானோ, பெரியவனாக வளர்ந்து, கர்த்தருக்கும் மனுஷருக்கும் பிரியமாக நடந்துகொண்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2859,51 +2851,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. திருப்தியாயிருந்தவர்கள் அப்பத்துக்காக கூலிவேலை செய்கிறார்கள்; பசியாயிருந்தவர்களோ இனிப் பசியாயிரார்கள்; மலடியாயிருந்தவள் ஏழு பெற்றாள்; அநேகம் பிள்ளைகளைப் பெற்றவளோ பலட்சயப்பட்டாள்.]]></a:t>
+              <a:t><![CDATA[15. கொழுப்பைத் தகனிக்கிறதற்கு முன்னும், ஆசாரியனுடைய வேலைக்காரன் வந்து பலியிடுகிற மனுஷனை நோக்கி: ஆசாரியனுக்குப் பொரிக்கும்படி இறைச்சிகொடு; பச்சை இறைச்சியே அல்லாமல், அவித்ததை உன்கையிலே வாங்குகிறதில்லை என்பான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2968,51 +2960,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. சாமுவேல் என்னும் பிள்ளையாண்டான் சணல் நூல் ஏபோத்தைத் தரித்தவனாய்க் கர்த்தருக்கு முன்பாகப் பணிவிடை செய்தான்.]]></a:t>
+              <a:t><![CDATA[5. திருப்தியாயிருந்தவர்கள் அப்பத்துக்காக கூலிவேலை செய்கிறார்கள்; பசியாயிருந்தவர்களோ இனிப் பசியாயிரார்கள்; மலடியாயிருந்தவள் ஏழு பெற்றாள்; அநேகம் பிள்ளைகளைப் பெற்றவளோ பலட்சயப்பட்டாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3077,51 +3069,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அவனுடைய தாய் வருஷந்தோறும் செலுத்தும் பலியைச் செலுத்துகிறதற்காக, தன் புருஷனோடேகூட வருகிறபோதெல்லாம், அவனுக்கு ஒரு சின்னச் சட்டையைத் தைத்துக் கொண்டு வருவாள்.]]></a:t>
+              <a:t><![CDATA[5. திருப்தியாயிருந்தவர்கள் அப்பத்துக்காக கூலிவேலை செய்கிறார்கள்; பசியாயிருந்தவர்களோ இனிப் பசியாயிரார்கள்; மலடியாயிருந்தவள் ஏழு பெற்றாள்; அநேகம் பிள்ளைகளைப் பெற்றவளோ பலட்சயப்பட்டாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3186,51 +3178,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அவனுடைய தாய் வருஷந்தோறும் செலுத்தும் பலியைச் செலுத்துகிறதற்காக, தன் புருஷனோடேகூட வருகிறபோதெல்லாம், அவனுக்கு ஒரு சின்னச் சட்டையைத் தைத்துக் கொண்டு வருவாள்.]]></a:t>
+              <a:t><![CDATA[5. திருப்தியாயிருந்தவர்கள் அப்பத்துக்காக கூலிவேலை செய்கிறார்கள்; பசியாயிருந்தவர்களோ இனிப் பசியாயிரார்கள்; மலடியாயிருந்தவள் ஏழு பெற்றாள்; அநேகம் பிள்ளைகளைப் பெற்றவளோ பலட்சயப்பட்டாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3295,51 +3287,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ஏலி எல்க்கானாவையும் அவன் மனைவியையும் ஆசீர்வதித்து: இந்த ஸ்திரீ கர்த்தருக்கென்று ஒப்புக்கொடுத்ததற்குப் பதிலாகக் கர்த்தர் உனக்கு அவளாலே சந்தானம் கட்டளையிடுவாராக என்றான்; அவர்கள் தங்கள் ஸ்தானத்திற்குத் திரும்பப் போய்விட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[27. தேவனுடைய மனுஷன் ஒருவன் ஏலியினிடத்தில் வந்து: கர்த்தர் உரைக்கிறது என்னவென்றால், உன் பிதாவின் வீட்டார் எகிப்திலே பார்வோனின் வீட்டில் இருக்கையில், நான் என்னை அவர்களுக்கு வெளிப்படுத்தி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3404,51 +3396,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ஏலி எல்க்கானாவையும் அவன் மனைவியையும் ஆசீர்வதித்து: இந்த ஸ்திரீ கர்த்தருக்கென்று ஒப்புக்கொடுத்ததற்குப் பதிலாகக் கர்த்தர் உனக்கு அவளாலே சந்தானம் கட்டளையிடுவாராக என்றான்; அவர்கள் தங்கள் ஸ்தானத்திற்குத் திரும்பப் போய்விட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[27. தேவனுடைய மனுஷன் ஒருவன் ஏலியினிடத்தில் வந்து: கர்த்தர் உரைக்கிறது என்னவென்றால், உன் பிதாவின் வீட்டார் எகிப்திலே பார்வோனின் வீட்டில் இருக்கையில், நான் என்னை அவர்களுக்கு வெளிப்படுத்தி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3513,51 +3505,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அப்படியே கர்த்தர் அன்னாளைக் கடாட்சித்தார்; அவள் கர்ப்பந்தரித்து மூன்று குமாரரையும் இரண்டு குமாரத்திகளையும் பெற்றாள்; சாமுவேல் என்னும் பிள்ளையாண்டான் கர்த்தருடைய சந்நிதியில் வளர்ந்தான்.]]></a:t>
+              <a:t><![CDATA[6. கர்த்தர் கொல்லுகிறவரும் உயிர்ப்பிக்கிறவருமாயிருக்கிறார்; அவரே பாதாளத்தில் இறங்கவும் அதிலிருந்து ஏறவும் பண்ணுகிறவர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3622,51 +3614,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அப்படியே கர்த்தர் அன்னாளைக் கடாட்சித்தார்; அவள் கர்ப்பந்தரித்து மூன்று குமாரரையும் இரண்டு குமாரத்திகளையும் பெற்றாள்; சாமுவேல் என்னும் பிள்ளையாண்டான் கர்த்தருடைய சந்நிதியில் வளர்ந்தான்.]]></a:t>
+              <a:t><![CDATA[28. என் பலிபீடத்தின்மேல் பலியிடவும், தூபங்காட்டவும், என் சமுகத்தில் ஏபோத்தைத் தரிக்கவும், இஸ்ரவேல் கோத்திரங்களிலெல்லாம் அவனை எனக்கு ஆசாரியனாகத் தெரிந்துகொண்டு, உன் பிதாவின் வீட்டாருக்கு இஸ்ரவேல் புத்திரருடைய தகனபலிகளையெல்லாம் கொடுக்கவில்லையா?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3731,51 +3723,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. ஏலி மிகுந்த கிழவனாயிருந்தான்; அவன் தன் குமாரர் இஸ்ரவேலுக்கெல்லாம் செய்கிற எல்லாவற்றையும், அவர்கள் ஆசரிப்புக் கூடாரத்தின் வாசலில் கூட்டங்கூடுகிற ஸ்திரீகளோடே சயனிக்கிறதையும் கேள்விப்பட்டு,]]></a:t>
+              <a:t><![CDATA[28. என் பலிபீடத்தின்மேல் பலியிடவும், தூபங்காட்டவும், என் சமுகத்தில் ஏபோத்தைத் தரிக்கவும், இஸ்ரவேல் கோத்திரங்களிலெல்லாம் அவனை எனக்கு ஆசாரியனாகத் தெரிந்துகொண்டு, உன் பிதாவின் வீட்டாருக்கு இஸ்ரவேல் புத்திரருடைய தகனபலிகளையெல்லாம் கொடுக்கவில்லையா?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3840,51 +3832,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. ஏலி மிகுந்த கிழவனாயிருந்தான்; அவன் தன் குமாரர் இஸ்ரவேலுக்கெல்லாம் செய்கிற எல்லாவற்றையும், அவர்கள் ஆசரிப்புக் கூடாரத்தின் வாசலில் கூட்டங்கூடுகிற ஸ்திரீகளோடே சயனிக்கிறதையும் கேள்விப்பட்டு,]]></a:t>
+              <a:t><![CDATA[28. என் பலிபீடத்தின்மேல் பலியிடவும், தூபங்காட்டவும், என் சமுகத்தில் ஏபோத்தைத் தரிக்கவும், இஸ்ரவேல் கோத்திரங்களிலெல்லாம் அவனை எனக்கு ஆசாரியனாகத் தெரிந்துகொண்டு, உன் பிதாவின் வீட்டாருக்கு இஸ்ரவேல் புத்திரருடைய தகனபலிகளையெல்லாம் கொடுக்கவில்லையா?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3949,51 +3941,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அவர்களை நோக்கி: நீங்கள் இப்படிப்பட்ட காரியங்களைச் செய்கிறது என்ன? இந்த ஜனங்கள் எல்லாரும் உங்கள் பொல்லாத நடக்கைகளைச் சொல்லக்கேட்கிறேன்.]]></a:t>
+              <a:t><![CDATA[28. என் பலிபீடத்தின்மேல் பலியிடவும், தூபங்காட்டவும், என் சமுகத்தில் ஏபோத்தைத் தரிக்கவும், இஸ்ரவேல் கோத்திரங்களிலெல்லாம் அவனை எனக்கு ஆசாரியனாகத் தெரிந்துகொண்டு, உன் பிதாவின் வீட்டாருக்கு இஸ்ரவேல் புத்திரருடைய தகனபலிகளையெல்லாம் கொடுக்கவில்லையா?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4058,51 +4050,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. திருப்தியாயிருந்தவர்கள் அப்பத்துக்காக கூலிவேலை செய்கிறார்கள்; பசியாயிருந்தவர்களோ இனிப் பசியாயிரார்கள்; மலடியாயிருந்தவள் ஏழு பெற்றாள்; அநேகம் பிள்ளைகளைப் பெற்றவளோ பலட்சயப்பட்டாள்.]]></a:t>
+              <a:t><![CDATA[16. அதற்கு அந்த மனுஷன்: இன்று செய்யவேண்டியபடி முதலாவது கொழுப்பைத் தகனித்துவிடட்டும்; பிற்பாடு உன் மனவிருப்பத்தின்படி எடுத்துக்கொள் என்று சொன்னாலும்; அவன்: அப்படியல்ல, இப்பொழுதே கொடு, இல்லாவிட்டால் பலவந்தமாய் எடுத்துக்கொள்ளுவேன் என்பான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4167,51 +4159,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. அப்பொழுது அன்னாள் ஜெபம் பண்ணி: என் இருதயம் கர்த்தருக்குள் களிகூருகிறது; என் கொம்பு கர்த்தருக்குள் உயர்ந்திருக்கிறது; என் பகைஞரின்மேல் என் வாய் திறந்திருக்கிறது; உம்முடைய இரட்சிப்பினாலே சந்தோஷப்படுகிறேன்.]]></a:t>
+              <a:t><![CDATA[7. கர்த்தர் தரித்திரம் அடையச்செய்கிறவரும், ஐசுவரியம் அடையப்பண்ணுகிறவருமாயிருக்கிறார்; அவர் தாழ்த்துகிறவரும், உயர்த்துகிறவருமானவர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4276,51 +4268,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. அப்பொழுது அன்னாள் ஜெபம் பண்ணி: என் இருதயம் கர்த்தருக்குள் களிகூருகிறது; என் கொம்பு கர்த்தருக்குள் உயர்ந்திருக்கிறது; என் பகைஞரின்மேல் என் வாய் திறந்திருக்கிறது; உம்முடைய இரட்சிப்பினாலே சந்தோஷப்படுகிறேன்.]]></a:t>
+              <a:t><![CDATA[29. என் வாசஸ்தலத்திலே செலுத்தும்படி நான் கட்டளையிட்ட என் பலியையும், என் காணிக்கையையும், நீங்கள் உதைப்பானேன்? என் ஜனமாகிய இஸ்ரவேலின் காணிக்கைகளிலெல்லாம் பிரதானமானவைகளைக் கொண்டு உங்களைக் கொழுக்கப்பண்ணும்படிக்கு, நீ என்னைப்பார்க்கிலும் உன் குமாரரை மதிப்பானேன் என்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4385,51 +4377,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. அப்பொழுது அன்னாள் ஜெபம் பண்ணி: என் இருதயம் கர்த்தருக்குள் களிகூருகிறது; என் கொம்பு கர்த்தருக்குள் உயர்ந்திருக்கிறது; என் பகைஞரின்மேல் என் வாய் திறந்திருக்கிறது; உம்முடைய இரட்சிப்பினாலே சந்தோஷப்படுகிறேன்.]]></a:t>
+              <a:t><![CDATA[29. என் வாசஸ்தலத்திலே செலுத்தும்படி நான் கட்டளையிட்ட என் பலியையும், என் காணிக்கையையும், நீங்கள் உதைப்பானேன்? என் ஜனமாகிய இஸ்ரவேலின் காணிக்கைகளிலெல்லாம் பிரதானமானவைகளைக் கொண்டு உங்களைக் கொழுக்கப்பண்ணும்படிக்கு, நீ என்னைப்பார்க்கிலும் உன் குமாரரை மதிப்பானேன் என்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4494,51 +4486,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. கர்த்தரைப்போலப் பரிசுத்தமுள்ளவர் இல்லை; உம்மையல்லாமல் வேறொருவரும் இல்லை; எங்கள் தேவனைப்போல ஒரு கன்மலையும் இல்லை.]]></a:t>
+              <a:t><![CDATA[29. என் வாசஸ்தலத்திலே செலுத்தும்படி நான் கட்டளையிட்ட என் பலியையும், என் காணிக்கையையும், நீங்கள் உதைப்பானேன்? என் ஜனமாகிய இஸ்ரவேலின் காணிக்கைகளிலெல்லாம் பிரதானமானவைகளைக் கொண்டு உங்களைக் கொழுக்கப்பண்ணும்படிக்கு, நீ என்னைப்பார்க்கிலும் உன் குமாரரை மதிப்பானேன் என்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4603,51 +4595,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. கர்த்தரைப்போலப் பரிசுத்தமுள்ளவர் இல்லை; உம்மையல்லாமல் வேறொருவரும் இல்லை; எங்கள் தேவனைப்போல ஒரு கன்மலையும் இல்லை.]]></a:t>
+              <a:t><![CDATA[8. அவர் சிறியவனைப் புழுதியிலிருந்து எடுத்து, எளியவனைக் குப்பையிலிருந்து உயர்த்துகிறார்; அவர்களைப் பிரபுக்களோடே உட்காரவும், மகிமையுள்ள சிங்காசனத்தைச் சுதந்தரிக்கவும் பண்ணுகிறர்; பூமியின் அஸ்திபாரங்கள் கர்த்தருடையவைகள்; அவரே அவைகளின்மேல் பூச்சக்கரத்தை வைத்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4712,51 +4704,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. இனி மேட்டிமையான பேச்சைப் பேசாதிருங்கள்; அகந்தையான பேச்சு உங்கள் வாயிலிருந்து புறப்படவேண்டாம்; கர்த்தர் ஞானமுள்ள தேவன்; அவர் செய்கைகள் யதார்த்தமல்லவோ?]]></a:t>
+              <a:t><![CDATA[8. அவர் சிறியவனைப் புழுதியிலிருந்து எடுத்து, எளியவனைக் குப்பையிலிருந்து உயர்த்துகிறார்; அவர்களைப் பிரபுக்களோடே உட்காரவும், மகிமையுள்ள சிங்காசனத்தைச் சுதந்தரிக்கவும் பண்ணுகிறர்; பூமியின் அஸ்திபாரங்கள் கர்த்தருடையவைகள்; அவரே அவைகளின்மேல் பூச்சக்கரத்தை வைத்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4821,51 +4813,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. இனி மேட்டிமையான பேச்சைப் பேசாதிருங்கள்; அகந்தையான பேச்சு உங்கள் வாயிலிருந்து புறப்படவேண்டாம்; கர்த்தர் ஞானமுள்ள தேவன்; அவர் செய்கைகள் யதார்த்தமல்லவோ?]]></a:t>
+              <a:t><![CDATA[8. அவர் சிறியவனைப் புழுதியிலிருந்து எடுத்து, எளியவனைக் குப்பையிலிருந்து உயர்த்துகிறார்; அவர்களைப் பிரபுக்களோடே உட்காரவும், மகிமையுள்ள சிங்காசனத்தைச் சுதந்தரிக்கவும் பண்ணுகிறர்; பூமியின் அஸ்திபாரங்கள் கர்த்தருடையவைகள்; அவரே அவைகளின்மேல் பூச்சக்கரத்தை வைத்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4930,51 +4922,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. என் குமாரரே, வேண்டாம்; நான் கேள்விப்படுகிற இந்தச் செய்தி நல்லதல்ல; கர்த்தருடைய ஜனங்கள் மீறி நடக்கிறதற்குக் காரணமாயிருக்கிறீர்களே.]]></a:t>
+              <a:t><![CDATA[30. ஆகையால் இஸ்ரவேலின் தேவனாகிய கர்த்தர் சொல்லுகிறதாவது: உன் வீட்டாரும் உன் பிதாவின் வீட்டாரும் என்றைக்கும் என் சந்நிதியில் நடந்து கொள்வார்கள் என்று நான் நிச்சயமாய்ச் சொல்லியிருந்தும், இனி அது எனக்குத் தூரமாயிருப்பதாக; என்னைக் கனம்பண்ணுகிறவர்களை நான் கனம் பண்ணுவேன்; என்னை அசட்டை பண்ணுகிறவர்கள் கனஈனப்படுவார்கள் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5039,51 +5031,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. என் குமாரரே, வேண்டாம்; நான் கேள்விப்படுகிற இந்தச் செய்தி நல்லதல்ல; கர்த்தருடைய ஜனங்கள் மீறி நடக்கிறதற்குக் காரணமாயிருக்கிறீர்களே.]]></a:t>
+              <a:t><![CDATA[30. ஆகையால் இஸ்ரவேலின் தேவனாகிய கர்த்தர் சொல்லுகிறதாவது: உன் வீட்டாரும் உன் பிதாவின் வீட்டாரும் என்றைக்கும் என் சந்நிதியில் நடந்து கொள்வார்கள் என்று நான் நிச்சயமாய்ச் சொல்லியிருந்தும், இனி அது எனக்குத் தூரமாயிருப்பதாக; என்னைக் கனம்பண்ணுகிறவர்களை நான் கனம் பண்ணுவேன்; என்னை அசட்டை பண்ணுகிறவர்கள் கனஈனப்படுவார்கள் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5148,51 +5140,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. மனுஷனுக்கு விரோதமாக மனுஷன் பாவஞ்செய்தால், நியாயாதிபதிகள் அதைத் தீர்ப்பார்கள்; ஒருவன் கர்த்தருக்கு விரோதமாகப் பாவஞ்செய்வானேயாகில், அவனுக்காக விண்ணப்பஞ்செய்யத்தக்கவன் யார் என்றான்; அவர்களோ தங்கள் தகப்பன் சொல்லைக் கேளாமற்போனார்கள்; அவர்களைச் சங்கரிக்கக் கர்த்தர் சித்தமாயிருந்தார்.]]></a:t>
+              <a:t><![CDATA[30. ஆகையால் இஸ்ரவேலின் தேவனாகிய கர்த்தர் சொல்லுகிறதாவது: உன் வீட்டாரும் உன் பிதாவின் வீட்டாரும் என்றைக்கும் என் சந்நிதியில் நடந்து கொள்வார்கள் என்று நான் நிச்சயமாய்ச் சொல்லியிருந்தும், இனி அது எனக்குத் தூரமாயிருப்பதாக; என்னைக் கனம்பண்ணுகிறவர்களை நான் கனம் பண்ணுவேன்; என்னை அசட்டை பண்ணுகிறவர்கள் கனஈனப்படுவார்கள் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5257,51 +5249,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. கர்த்தர் கொல்லுகிறவரும் உயிர்ப்பிக்கிறவருமாயிருக்கிறார்; அவரே பாதாளத்தில் இறங்கவும் அதிலிருந்து ஏறவும் பண்ணுகிறவர்.]]></a:t>
+              <a:t><![CDATA[16. அதற்கு அந்த மனுஷன்: இன்று செய்யவேண்டியபடி முதலாவது கொழுப்பைத் தகனித்துவிடட்டும்; பிற்பாடு உன் மனவிருப்பத்தின்படி எடுத்துக்கொள் என்று சொன்னாலும்; அவன்: அப்படியல்ல, இப்பொழுதே கொடு, இல்லாவிட்டால் பலவந்தமாய் எடுத்துக்கொள்ளுவேன் என்பான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5366,51 +5358,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. மனுஷனுக்கு விரோதமாக மனுஷன் பாவஞ்செய்தால், நியாயாதிபதிகள் அதைத் தீர்ப்பார்கள்; ஒருவன் கர்த்தருக்கு விரோதமாகப் பாவஞ்செய்வானேயாகில், அவனுக்காக விண்ணப்பஞ்செய்யத்தக்கவன் யார் என்றான்; அவர்களோ தங்கள் தகப்பன் சொல்லைக் கேளாமற்போனார்கள்; அவர்களைச் சங்கரிக்கக் கர்த்தர் சித்தமாயிருந்தார்.]]></a:t>
+              <a:t><![CDATA[31. உன் வீட்டில் ஒரு கிழவனும் இராதபடிக்கு உன் புயத்தையும் உன் பிதாவின் வீட்டாருடைய புயத்தையும் நான் தறித்துப்போடும் நாட்கள் வரும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5475,51 +5467,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. மனுஷனுக்கு விரோதமாக மனுஷன் பாவஞ்செய்தால், நியாயாதிபதிகள் அதைத் தீர்ப்பார்கள்; ஒருவன் கர்த்தருக்கு விரோதமாகப் பாவஞ்செய்வானேயாகில், அவனுக்காக விண்ணப்பஞ்செய்யத்தக்கவன் யார் என்றான்; அவர்களோ தங்கள் தகப்பன் சொல்லைக் கேளாமற்போனார்கள்; அவர்களைச் சங்கரிக்கக் கர்த்தர் சித்தமாயிருந்தார்.]]></a:t>
+              <a:t><![CDATA[31. உன் வீட்டில் ஒரு கிழவனும் இராதபடிக்கு உன் புயத்தையும் உன் பிதாவின் வீட்டாருடைய புயத்தையும் நான் தறித்துப்போடும் நாட்கள் வரும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5584,51 +5576,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. சாமுவேல் என்னும் பிள்ளையாண்டானோ, பெரியவனாக வளர்ந்து, கர்த்தருக்கும் மனுஷருக்கும் பிரியமாக நடந்துகொண்டான்.]]></a:t>
+              <a:t><![CDATA[9. அவர் தமது பரிசுத்தவான்களின் பாதங்களைக் காப்பார்; துன்மார்க்கர் இருளிலே மெளனமாவார்கள்; பெலத்தினால் ஒருவனும் மேற்கொள்வதில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5693,51 +5685,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. தேவனுடைய மனுஷன் ஒருவன் ஏலியினிடத்தில் வந்து: கர்த்தர் உரைக்கிறது என்னவென்றால், உன் பிதாவின் வீட்டார் எகிப்திலே பார்வோனின் வீட்டில் இருக்கையில், நான் என்னை அவர்களுக்கு வெளிப்படுத்தி,]]></a:t>
+              <a:t><![CDATA[9. அவர் தமது பரிசுத்தவான்களின் பாதங்களைக் காப்பார்; துன்மார்க்கர் இருளிலே மெளனமாவார்கள்; பெலத்தினால் ஒருவனும் மேற்கொள்வதில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5802,51 +5794,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. தேவனுடைய மனுஷன் ஒருவன் ஏலியினிடத்தில் வந்து: கர்த்தர் உரைக்கிறது என்னவென்றால், உன் பிதாவின் வீட்டார் எகிப்திலே பார்வோனின் வீட்டில் இருக்கையில், நான் என்னை அவர்களுக்கு வெளிப்படுத்தி,]]></a:t>
+              <a:t><![CDATA[32. இஸ்ரவேலுக்குச் செய்யப்படும் சகல நன்மைகளுக்கும் மாறாக என் வாசஸ்தலத்திலே உபத்திரவத்தைக் காண்பாய்; ஒருபோதும் உன் வீட்டில் ஒரு கிழவனும் இருப்பதில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5911,51 +5903,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. என் பலிபீடத்தின்மேல் பலியிடவும், தூபங்காட்டவும், என் சமுகத்தில் ஏபோத்தைத் தரிக்கவும், இஸ்ரவேல் கோத்திரங்களிலெல்லாம் அவனை எனக்கு ஆசாரியனாகத் தெரிந்துகொண்டு, உன் பிதாவின் வீட்டாருக்கு இஸ்ரவேல் புத்திரருடைய தகனபலிகளையெல்லாம் கொடுக்கவில்லையா?]]></a:t>
+              <a:t><![CDATA[32. இஸ்ரவேலுக்குச் செய்யப்படும் சகல நன்மைகளுக்கும் மாறாக என் வாசஸ்தலத்திலே உபத்திரவத்தைக் காண்பாய்; ஒருபோதும் உன் வீட்டில் ஒரு கிழவனும் இருப்பதில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6020,51 +6012,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. என் பலிபீடத்தின்மேல் பலியிடவும், தூபங்காட்டவும், என் சமுகத்தில் ஏபோத்தைத் தரிக்கவும், இஸ்ரவேல் கோத்திரங்களிலெல்லாம் அவனை எனக்கு ஆசாரியனாகத் தெரிந்துகொண்டு, உன் பிதாவின் வீட்டாருக்கு இஸ்ரவேல் புத்திரருடைய தகனபலிகளையெல்லாம் கொடுக்கவில்லையா?]]></a:t>
+              <a:t><![CDATA[10. கர்த்தரோடே வழக்காடுகிறவர்கள் நொறுக்கப்படுவார்கள்; வானத்திலிருந்து அவர்கள்மேல் முழங்குவார்; கர்த்தர் பூமியின் கடையாந்தரங்களை நியாயந்தீர்த்து, தாம் ஏற்படுத்தின ராஜாவுக்குப் பெலன் அளித்து, தாம் அபிஷேகம் பண்ணினவரின் கொம்பை உயரப்பண்ணுவார் என்று துதித்தாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6129,51 +6121,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. என் பலிபீடத்தின்மேல் பலியிடவும், தூபங்காட்டவும், என் சமுகத்தில் ஏபோத்தைத் தரிக்கவும், இஸ்ரவேல் கோத்திரங்களிலெல்லாம் அவனை எனக்கு ஆசாரியனாகத் தெரிந்துகொண்டு, உன் பிதாவின் வீட்டாருக்கு இஸ்ரவேல் புத்திரருடைய தகனபலிகளையெல்லாம் கொடுக்கவில்லையா?]]></a:t>
+              <a:t><![CDATA[10. கர்த்தரோடே வழக்காடுகிறவர்கள் நொறுக்கப்படுவார்கள்; வானத்திலிருந்து அவர்கள்மேல் முழங்குவார்; கர்த்தர் பூமியின் கடையாந்தரங்களை நியாயந்தீர்த்து, தாம் ஏற்படுத்தின ராஜாவுக்குப் பெலன் அளித்து, தாம் அபிஷேகம் பண்ணினவரின் கொம்பை உயரப்பண்ணுவார் என்று துதித்தாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6238,51 +6230,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. என் வாசஸ்தலத்திலே செலுத்தும்படி நான் கட்டளையிட்ட என் பலியையும், என் காணிக்கையையும், நீங்கள் உதைப்பானேன்? என் ஜனமாகிய இஸ்ரவேலின் காணிக்கைகளிலெல்லாம் பிரதானமானவைகளைக் கொண்டு உங்களைக் கொழுக்கப்பண்ணும்படிக்கு, நீ என்னைப்பார்க்கிலும் உன் குமாரரை மதிப்பானேன் என்கிறார்.]]></a:t>
+              <a:t><![CDATA[33. என் பலிபீடத்தில் சேவிக்க, நான் உன் சந்ததியில் நிர்மூலமாக்காதவர்களோ, உன் கண்களைப் பூத்துப்போகப் பண்ணவும், உன் ஆத்துமாவை வேதனைப்படுத்தவும் வைக்கப்படுவார்கள்; உன் வம்சத்திலுள்ள யாவரும் வாலவயதிலே சாவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6347,51 +6339,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. என் வாசஸ்தலத்திலே செலுத்தும்படி நான் கட்டளையிட்ட என் பலியையும், என் காணிக்கையையும், நீங்கள் உதைப்பானேன்? என் ஜனமாகிய இஸ்ரவேலின் காணிக்கைகளிலெல்லாம் பிரதானமானவைகளைக் கொண்டு உங்களைக் கொழுக்கப்பண்ணும்படிக்கு, நீ என்னைப்பார்க்கிலும் உன் குமாரரை மதிப்பானேன் என்கிறார்.]]></a:t>
+              <a:t><![CDATA[33. என் பலிபீடத்தில் சேவிக்க, நான் உன் சந்ததியில் நிர்மூலமாக்காதவர்களோ, உன் கண்களைப் பூத்துப்போகப் பண்ணவும், உன் ஆத்துமாவை வேதனைப்படுத்தவும் வைக்கப்படுவார்கள்; உன் வம்சத்திலுள்ள யாவரும் வாலவயதிலே சாவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6456,51 +6448,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. கர்த்தர் தரித்திரம் அடையச்செய்கிறவரும், ஐசுவரியம் அடையப்பண்ணுகிறவருமாயிருக்கிறார்; அவர் தாழ்த்துகிறவரும், உயர்த்துகிறவருமானவர்.]]></a:t>
+              <a:t><![CDATA[17. ஆதலால் அந்த வாலிபரின் பாவம் கர்த்தருடைய சந்நிதியில் மிகவும் பெரிதாயிருந்தது; மனுஷர் கர்த்தரின் காணிக்கையை வெறுப்பாய் எண்ணினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6565,51 +6557,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. என் வாசஸ்தலத்திலே செலுத்தும்படி நான் கட்டளையிட்ட என் பலியையும், என் காணிக்கையையும், நீங்கள் உதைப்பானேன்? என் ஜனமாகிய இஸ்ரவேலின் காணிக்கைகளிலெல்லாம் பிரதானமானவைகளைக் கொண்டு உங்களைக் கொழுக்கப்பண்ணும்படிக்கு, நீ என்னைப்பார்க்கிலும் உன் குமாரரை மதிப்பானேன் என்கிறார்.]]></a:t>
+              <a:t><![CDATA[34. ஓப்னி பினெகாஸ் என்னும் உன் இரண்டு குமாரரின்மேல் வருவதே உனக்கு அடையாளமாயிருக்கும்; அவர்கள் இருவரும் ஒரேநாளில் சாவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6674,51 +6666,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. ஆகையால் இஸ்ரவேலின் தேவனாகிய கர்த்தர் சொல்லுகிறதாவது: உன் வீட்டாரும் உன் பிதாவின் வீட்டாரும் என்றைக்கும் என் சந்நிதியில் நடந்து கொள்வார்கள் என்று நான் நிச்சயமாய்ச் சொல்லியிருந்தும், இனி அது எனக்குத் தூரமாயிருப்பதாக; என்னைக் கனம்பண்ணுகிறவர்களை நான் கனம் பண்ணுவேன்; என்னை அசட்டை பண்ணுகிறவர்கள் கனஈனப்படுவார்கள் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[34. ஓப்னி பினெகாஸ் என்னும் உன் இரண்டு குமாரரின்மேல் வருவதே உனக்கு அடையாளமாயிருக்கும்; அவர்கள் இருவரும் ஒரேநாளில் சாவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6783,51 +6775,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. ஆகையால் இஸ்ரவேலின் தேவனாகிய கர்த்தர் சொல்லுகிறதாவது: உன் வீட்டாரும் உன் பிதாவின் வீட்டாரும் என்றைக்கும் என் சந்நிதியில் நடந்து கொள்வார்கள் என்று நான் நிச்சயமாய்ச் சொல்லியிருந்தும், இனி அது எனக்குத் தூரமாயிருப்பதாக; என்னைக் கனம்பண்ணுகிறவர்களை நான் கனம் பண்ணுவேன்; என்னை அசட்டை பண்ணுகிறவர்கள் கனஈனப்படுவார்கள் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[11. பின்பு எல்க்கானா ராமாவிலிருக்கிற தன் வீட்டுக்குப் போனான்; அந்தப் பிள்ளையோ, ஆசாரியனாகிய ஏலிக்கு முன்பாகக் கர்த்தருக்குப் பணிவிடை செய்துகொண்டிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6892,51 +6884,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. ஆகையால் இஸ்ரவேலின் தேவனாகிய கர்த்தர் சொல்லுகிறதாவது: உன் வீட்டாரும் உன் பிதாவின் வீட்டாரும் என்றைக்கும் என் சந்நிதியில் நடந்து கொள்வார்கள் என்று நான் நிச்சயமாய்ச் சொல்லியிருந்தும், இனி அது எனக்குத் தூரமாயிருப்பதாக; என்னைக் கனம்பண்ணுகிறவர்களை நான் கனம் பண்ணுவேன்; என்னை அசட்டை பண்ணுகிறவர்கள் கனஈனப்படுவார்கள் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[11. பின்பு எல்க்கானா ராமாவிலிருக்கிற தன் வீட்டுக்குப் போனான்; அந்தப் பிள்ளையோ, ஆசாரியனாகிய ஏலிக்கு முன்பாகக் கர்த்தருக்குப் பணிவிடை செய்துகொண்டிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7001,51 +6993,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. ஆகையால் இஸ்ரவேலின் தேவனாகிய கர்த்தர் சொல்லுகிறதாவது: உன் வீட்டாரும் உன் பிதாவின் வீட்டாரும் என்றைக்கும் என் சந்நிதியில் நடந்து கொள்வார்கள் என்று நான் நிச்சயமாய்ச் சொல்லியிருந்தும், இனி அது எனக்குத் தூரமாயிருப்பதாக; என்னைக் கனம்பண்ணுகிறவர்களை நான் கனம் பண்ணுவேன்; என்னை அசட்டை பண்ணுகிறவர்கள் கனஈனப்படுவார்கள் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[35. நான் என் உள்ளத்துக்கும் என் சித்தத்துக்கும் ஏற்றபடி செய்யத்தக்க உண்மையான ஒரு ஆசாரியனை எழும்பப்பண்ணி, அவனுக்கு நிலையான வீட்டைக் கட்டுவேன்; அவன் என்னால் அபிஷேகம் பண்ணப்பட்டவனுக்கு முன்பாகச் சகல நாளும் நடந்துகொள்ளுவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7110,51 +7102,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. உன் வீட்டில் ஒரு கிழவனும் இராதபடிக்கு உன் புயத்தையும் உன் பிதாவின் வீட்டாருடைய புயத்தையும் நான் தறித்துப்போடும் நாட்கள் வரும்.]]></a:t>
+              <a:t><![CDATA[35. நான் என் உள்ளத்துக்கும் என் சித்தத்துக்கும் ஏற்றபடி செய்யத்தக்க உண்மையான ஒரு ஆசாரியனை எழும்பப்பண்ணி, அவனுக்கு நிலையான வீட்டைக் கட்டுவேன்; அவன் என்னால் அபிஷேகம் பண்ணப்பட்டவனுக்கு முன்பாகச் சகல நாளும் நடந்துகொள்ளுவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7219,51 +7211,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. உன் வீட்டில் ஒரு கிழவனும் இராதபடிக்கு உன் புயத்தையும் உன் பிதாவின் வீட்டாருடைய புயத்தையும் நான் தறித்துப்போடும் நாட்கள் வரும்.]]></a:t>
+              <a:t><![CDATA[12. ஏலியின் குமாரர் பேலியாளின் மக்களாயிருந்தார்கள்; அவர்கள் கர்த்தரை அறியவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7328,51 +7320,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. இஸ்ரவேலுக்குச் செய்யப்படும் சகல நன்மைகளுக்கும் மாறாக என் வாசஸ்தலத்திலே உபத்திரவத்தைக் காண்பாய்; ஒருபோதும் உன் வீட்டில் ஒரு கிழவனும் இருப்பதில்லை.]]></a:t>
+              <a:t><![CDATA[36. அப்பொழுது உன் வீட்டாரில் மீதியாயிருப்பவன் எவனும் ஒரு வெள்ளிப்பணத்துக்காகவும் ஒரு அப்பத்துணிக்கைக்காகவும் அவனிடத்தில் வந்து பணிந்து: நான் கொஞ்சம் அப்பம் சாப்பிட யாதொரு ஆசாரிய ஊழியத்தில் என்னைச் சேர்த்துக்கொள்ளும் என்று கெஞ்சுவான் என்று சொல்லுகிறார் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7437,51 +7429,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. இஸ்ரவேலுக்குச் செய்யப்படும் சகல நன்மைகளுக்கும் மாறாக என் வாசஸ்தலத்திலே உபத்திரவத்தைக் காண்பாய்; ஒருபோதும் உன் வீட்டில் ஒரு கிழவனும் இருப்பதில்லை.]]></a:t>
+              <a:t><![CDATA[36. அப்பொழுது உன் வீட்டாரில் மீதியாயிருப்பவன் எவனும் ஒரு வெள்ளிப்பணத்துக்காகவும் ஒரு அப்பத்துணிக்கைக்காகவும் அவனிடத்தில் வந்து பணிந்து: நான் கொஞ்சம் அப்பம் சாப்பிட யாதொரு ஆசாரிய ஊழியத்தில் என்னைச் சேர்த்துக்கொள்ளும் என்று கெஞ்சுவான் என்று சொல்லுகிறார் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide69.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7546,51 +7538,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. என் பலிபீடத்தில் சேவிக்க, நான் உன் சந்ததியில் நிர்மூலமாக்காதவர்களோ, உன் கண்களைப் பூத்துப்போகப் பண்ணவும், உன் ஆத்துமாவை வேதனைப்படுத்தவும் வைக்கப்படுவார்கள்; உன் வம்சத்திலுள்ள யாவரும் வாலவயதிலே சாவார்கள்.]]></a:t>
+              <a:t><![CDATA[36. அப்பொழுது உன் வீட்டாரில் மீதியாயிருப்பவன் எவனும் ஒரு வெள்ளிப்பணத்துக்காகவும் ஒரு அப்பத்துணிக்கைக்காகவும் அவனிடத்தில் வந்து பணிந்து: நான் கொஞ்சம் அப்பம் சாப்பிட யாதொரு ஆசாரிய ஊழியத்தில் என்னைச் சேர்த்துக்கொள்ளும் என்று கெஞ்சுவான் என்று சொல்லுகிறார் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7655,51 +7647,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அவர் சிறியவனைப் புழுதியிலிருந்து எடுத்து, எளியவனைக் குப்பையிலிருந்து உயர்த்துகிறார்; அவர்களைப் பிரபுக்களோடே உட்காரவும், மகிமையுள்ள சிங்காசனத்தைச் சுதந்தரிக்கவும் பண்ணுகிறர்; பூமியின் அஸ்திபாரங்கள் கர்த்தருடையவைகள்; அவரே அவைகளின்மேல் பூச்சக்கரத்தை வைத்தார்.]]></a:t>
+              <a:t><![CDATA[17. ஆதலால் அந்த வாலிபரின் பாவம் கர்த்தருடைய சந்நிதியில் மிகவும் பெரிதாயிருந்தது; மனுஷர் கர்த்தரின் காணிக்கையை வெறுப்பாய் எண்ணினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide70.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7764,51 +7756,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. என் பலிபீடத்தில் சேவிக்க, நான் உன் சந்ததியில் நிர்மூலமாக்காதவர்களோ, உன் கண்களைப் பூத்துப்போகப் பண்ணவும், உன் ஆத்துமாவை வேதனைப்படுத்தவும் வைக்கப்படுவார்கள்; உன் வம்சத்திலுள்ள யாவரும் வாலவயதிலே சாவார்கள்.]]></a:t>
+              <a:t><![CDATA[13. அந்த ஆசாரியர்கள் ஜனங்களை நடப்பித்த விதம் என்னவென்றால், எவனாகிலும் ஒரு பலியைச் செலுத்துங்காலத்தில் இறைச்சி வேகும்போது, ஆசாரியனுடைய வேலைக்காரன் மூன்று கூறுள்ள ஒரு ஆயுதத்தைத் தன் கையிலே பிடித்துவந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide71.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7873,51 +7865,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. ஓப்னி பினெகாஸ் என்னும் உன் இரண்டு குமாரரின்மேல் வருவதே உனக்கு அடையாளமாயிருக்கும்; அவர்கள் இருவரும் ஒரேநாளில் சாவார்கள்.]]></a:t>
+              <a:t><![CDATA[13. அந்த ஆசாரியர்கள் ஜனங்களை நடப்பித்த விதம் என்னவென்றால், எவனாகிலும் ஒரு பலியைச் செலுத்துங்காலத்தில் இறைச்சி வேகும்போது, ஆசாரியனுடைய வேலைக்காரன் மூன்று கூறுள்ள ஒரு ஆயுதத்தைத் தன் கையிலே பிடித்துவந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide72.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7982,51 +7974,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. ஓப்னி பினெகாஸ் என்னும் உன் இரண்டு குமாரரின்மேல் வருவதே உனக்கு அடையாளமாயிருக்கும்; அவர்கள் இருவரும் ஒரேநாளில் சாவார்கள்.]]></a:t>
+              <a:t><![CDATA[13. அந்த ஆசாரியர்கள் ஜனங்களை நடப்பித்த விதம் என்னவென்றால், எவனாகிலும் ஒரு பலியைச் செலுத்துங்காலத்தில் இறைச்சி வேகும்போது, ஆசாரியனுடைய வேலைக்காரன் மூன்று கூறுள்ள ஒரு ஆயுதத்தைத் தன் கையிலே பிடித்துவந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide73.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8091,51 +8083,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. நான் என் உள்ளத்துக்கும் என் சித்தத்துக்கும் ஏற்றபடி செய்யத்தக்க உண்மையான ஒரு ஆசாரியனை எழும்பப்பண்ணி, அவனுக்கு நிலையான வீட்டைக் கட்டுவேன்; அவன் என்னால் அபிஷேகம் பண்ணப்பட்டவனுக்கு முன்பாகச் சகல நாளும் நடந்துகொள்ளுவான்.]]></a:t>
+              <a:t><![CDATA[14. அதினாலே, கொப்பரையிலாவது பானையிலாவது சருவத்திலாவது சட்டியிலாவது குத்துவான்; அந்த ஆயுதத்தில் வருகிறதையெல்லாம் ஆசாரியன் எடுத்துக்கொள்ளுவான்; அப்படி அங்கே சீலோவிலே வருகிற இஸ்ரவேலருக்கெல்லாம் செய்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide74.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8200,51 +8192,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. நான் என் உள்ளத்துக்கும் என் சித்தத்துக்கும் ஏற்றபடி செய்யத்தக்க உண்மையான ஒரு ஆசாரியனை எழும்பப்பண்ணி, அவனுக்கு நிலையான வீட்டைக் கட்டுவேன்; அவன் என்னால் அபிஷேகம் பண்ணப்பட்டவனுக்கு முன்பாகச் சகல நாளும் நடந்துகொள்ளுவான்.]]></a:t>
+              <a:t><![CDATA[14. அதினாலே, கொப்பரையிலாவது பானையிலாவது சருவத்திலாவது சட்டியிலாவது குத்துவான்; அந்த ஆயுதத்தில் வருகிறதையெல்லாம் ஆசாரியன் எடுத்துக்கொள்ளுவான்; அப்படி அங்கே சீலோவிலே வருகிற இஸ்ரவேலருக்கெல்லாம் செய்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide75.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8309,269 +8301,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. அப்பொழுது உன் வீட்டாரில் மீதியாயிருப்பவன் எவனும் ஒரு வெள்ளிப்பணத்துக்காகவும் ஒரு அப்பத்துணிக்கைக்காகவும் அவனிடத்தில் வந்து பணிந்து: நான் கொஞ்சம் அப்பம் சாப்பிட யாதொரு ஆசாரிய ஊழியத்தில் என்னைச் சேர்த்துக்கொள்ளும் என்று கெஞ்சுவான் என்று சொல்லுகிறார் என்றான்.]]></a:t>
-[...217 lines deleted...]
-              <a:t><![CDATA[36. அப்பொழுது உன் வீட்டாரில் மீதியாயிருப்பவன் எவனும் ஒரு வெள்ளிப்பணத்துக்காகவும் ஒரு அப்பத்துணிக்கைக்காகவும் அவனிடத்தில் வந்து பணிந்து: நான் கொஞ்சம் அப்பம் சாப்பிட யாதொரு ஆசாரிய ஊழியத்தில் என்னைச் சேர்த்துக்கொள்ளும் என்று கெஞ்சுவான் என்று சொல்லுகிறார் என்றான்.]]></a:t>
+              <a:t><![CDATA[14. அதினாலே, கொப்பரையிலாவது பானையிலாவது சருவத்திலாவது சட்டியிலாவது குத்துவான்; அந்த ஆயுதத்தில் வருகிறதையெல்லாம் ஆசாரியன் எடுத்துக்கொள்ளுவான்; அப்படி அங்கே சீலோவிலே வருகிற இஸ்ரவேலருக்கெல்லாம் செய்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8636,51 +8410,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அவர் சிறியவனைப் புழுதியிலிருந்து எடுத்து, எளியவனைக் குப்பையிலிருந்து உயர்த்துகிறார்; அவர்களைப் பிரபுக்களோடே உட்காரவும், மகிமையுள்ள சிங்காசனத்தைச் சுதந்தரிக்கவும் பண்ணுகிறர்; பூமியின் அஸ்திபாரங்கள் கர்த்தருடையவைகள்; அவரே அவைகளின்மேல் பூச்சக்கரத்தை வைத்தார்.]]></a:t>
+              <a:t><![CDATA[18. சாமுவேல் என்னும் பிள்ளையாண்டான் சணல் நூல் ஏபோத்தைத் தரித்தவனாய்க் கர்த்தருக்கு முன்பாகப் பணிவிடை செய்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8745,51 +8519,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அவர் சிறியவனைப் புழுதியிலிருந்து எடுத்து, எளியவனைக் குப்பையிலிருந்து உயர்த்துகிறார்; அவர்களைப் பிரபுக்களோடே உட்காரவும், மகிமையுள்ள சிங்காசனத்தைச் சுதந்தரிக்கவும் பண்ணுகிறர்; பூமியின் அஸ்திபாரங்கள் கர்த்தருடையவைகள்; அவரே அவைகளின்மேல் பூச்சக்கரத்தை வைத்தார்.]]></a:t>
+              <a:t><![CDATA[19. அவனுடைய தாய் வருஷந்தோறும் செலுத்தும் பலியைச் செலுத்துகிறதற்காக, தன் புருஷனோடேகூட வருகிறபோதெல்லாம், அவனுக்கு ஒரு சின்னச் சட்டையைத் தைத்துக் கொண்டு வருவாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -8824,51 +8598,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469496578" r:id="rId1"/>
+    <p:sldLayoutId id="2473414151" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -9444,66 +9218,50 @@
 
 <file path=ppt/slides/_rels/slide73.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide73.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide74.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide74.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide75.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide75.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide76.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...14 lines deleted...]
-
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -9620,51 +9378,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ಆತನು ತನ್ನ ಪರಿಶುದ್ಧರ ಕಾಲುಗಳನ್ನು ಕಾಯು ವನು; ಆದರೆ ದುಷ್ಟರು ಕತ್ತಲಲ್ಲಿ ಮೌನವಾಗಿರುವರು; ಶಕ್ತಿಯಿಂದ ಒಬ್ಬನೂ]]></a:t>
+              <a:t><![CDATA[সাথে সেখানে প্রতি বছর বলি দিতে যেত|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9752,51 +9510,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಜಯಿಸನು.]]></a:t>
+              <a:t><![CDATA[20. ইল্কানা আর তার স্ত্রীকে এলি আশীর্বাদ করে বলত, “প্রভু তোমাকে হান্নার মাধ্যমে আরও সন্তান দিক| এরাই]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9884,51 +9642,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ಕರ್ತನ ಸಂಗಡ ವಿವಾದಿಸುವವರು ಮುರಿದು ಚೂರಾಗುವರು. ಆತನು ಆಕಾಶದಲ್ಲಿಂದ ಅವರ ಮೇಲೆ ಗುಡುಗುವನು. ಕರ್ತನು ಲೋಕಾಂತ್ಯದ]]></a:t>
+              <a:t><![CDATA[হান্নার মানত করা ছেলের জায়গা নেবে|”ইল্কানা তার স্ত্রীকে নিয়ে বাড়ী ফিরে গেল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10016,51 +9774,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ವರೆಗೂ ನ್ಯಾಯತೀರಿಸಿ ತನ್ನ ಅರಸನಿಗೆ ಬಲಕೊಡುವನು, ತನ್ನ ಅಭಿಷಿಕ್ತನ ಕೊಂಬನ್ನು ಉನ್ನತಮಾಡುವನು ಎಂಬದು.]]></a:t>
+              <a:t><![CDATA[21. প্রভু হান্নার উপর সন্তুষ্ট হয়েছিলেন| হান্নার তিনটি ছেলে, দুটি মেয়ে হল| এদিকে শমূয়েল তো প্রভুর]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10148,51 +9906,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ಎಲ್ಕಾನನು ರಾಮದಲ್ಲಿರುವ ತನ್ನ ಮನೆಗೆ ಹೋದನು; ಆದರೆ ಆ ಹುಡುಗನು ಯಾಜಕನಾದ ಏಲಿಯ ಸಮ್ಮುಖದಲ್ಲಿ ಕರ್ತನನ್ನು]]></a:t>
+              <a:t><![CDATA[সেবা করতে করতেই পবিত্র স্থানে বড় হয়ে উঠছিল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10280,51 +10038,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಸೇವಿಸಿದನು.]]></a:t>
+              <a:t><![CDATA[22. এলি বেশ বৃদ্ধ হয়ে গিয়েছিলো| শীলোতে সমস্ত ইস্রায়েলের প্রতি পুত্ররা কি করত সে সম্বন্ধে সে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10412,51 +10170,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ಆದರೆ ಏಲಿಯ ಕುಮಾರರು ಕರ್ತನನ್ನು ಅರಿಯದೆ ಬೆಲಿಯಾಳನ ಮಕ್ಕಳಾಗಿದ್ದರು.]]></a:t>
+              <a:t><![CDATA[প্রাযই শুনতে পেত| এলি এও শুনেছিল যে সমাগম তাঁবুর প্রবেশ দ্বারে যে সব স্ত্রী লোকরা সেবা করত তাদের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10544,51 +10302,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ಆ ಯಾಜಕರು ಜನರನ್ನು ನಡಿಸಿದ ವಿಧ ಏನಂದರೆ, ಯಾವನಾದರೂ ಬಲಿ ಅರ್ಪಿಸಿದರೆ ಅರ್ಪಿಸಿದ ಆ ಬಲಿಯ ಮಾಂಸವನ್ನು ಬೇಯಿಸುವಾಗ]]></a:t>
+              <a:t><![CDATA[সঙ্গে তার পুত্ররা শুয়ে রাত কাাত|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10676,51 +10434,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಯಾಜಕನ ಸೇವಕನು ಮೂರು ಮುಳ್ಳು ಗಳುಳ್ಳ ಕೊಂಡಿಯನ್ನು ತಕ್ಕೊಂಡು]]></a:t>
+              <a:t><![CDATA[23. এলি তার পুত্রদের বলল, “লোকরা তোমাদের সম্বন্ধে নানা কথা আমায় বলছে| কেন তোমরা এত বাজে কাজ করছ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10808,51 +10566,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ಅದನ್ನು ತಪ್ಪಲೆ ಯಲ್ಲಾಗಲಿ ಪಾತ್ರೆಯಲ್ಲಾಗಲಿ ತಟ್ಟೆಯಲ್ಲಾಗಲಿ ಗಡಿಗೆ ಯಲ್ಲಾಗಲಿ ಚುಚ್ಚುವನು. ಆ ಆಯುಧದಲ್ಲಿ ಬರುವ]]></a:t>
+              <a:t><![CDATA[1. হান্না বলল, “প্রভুতেই আমার হৃদয় খুশী| আমি আমার ঈশ্বরে শক্তিশালী! তাই আমি আমার শত্রু দেখে হাসি|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10940,51 +10698,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ಪರಾಕ್ರಮ ಶಾಲಿಗಳ ಬಿಲ್ಲುಗಳು ಮುರಿಯಲ್ಪಟ್ಟವು; ಎಡವಿದವರು ಬಲದಿಂದ ನಡುಕಟ್ಟಲ್ಪಟ್ಟಿದ್ದಾರೆ.]]></a:t>
+              <a:t><![CDATA[15. কিন্তু এলির পুত্ররা তা করত না| বেদীর ওপর চর্বির পোড়ানোর আগেই তাদের ভৃত্য ভক্তদের বলত, “যাজককে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11072,51 +10830,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ದನ್ನೆಲ್ಲಾ ಯಾಜಕನು ತನಗೆ ತಕ್ಕೊಳ್ಳುವನು. ಹೀಗೆಯೇ ಅವರು ಶೀಲೋವಿನಲ್ಲಿ ಅಲ್ಲಿಗೆ ಬರುವ ಸಮಸ್ತ ಇಸ್ರಾಯೇಲ್ಯರಿಗೆ]]></a:t>
+              <a:t><![CDATA[আমি তোমার প্রদত্ত পরিত্রাণে খুবই আনন্দিত|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11204,51 +10962,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಮಾಡಿದರು.]]></a:t>
+              <a:t><![CDATA[2. প্রভুর মত পবিত্র আর কোন ঈশ্বর নেই| তুমি ছাড়া আর কোন ঈশ্বর নেই| আমাদের ঈশ্বরের মত আর কোন শিলা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11336,51 +11094,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ಇದಲ್ಲದೆ ಕೊಬ್ಬನ್ನು ಸುಡುವದಕ್ಕಿಂತ ಮುಂಚೆ ಯಾಜಕನ ಸೇವಕನು ಬಂದು ಬಲಿಯನ್ನು ಅರ್ಪಿಸುವವನ ಸಂಗಡ--ಯಾಜಕನಿಗೆ]]></a:t>
+              <a:t><![CDATA[নেই|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11468,51 +11226,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಸುಡುವದಕ್ಕೆ ಮಾಂಸವನ್ನು ಕೊಡು; ಯಾಕಂದರೆ ಅವನು ನಿನ್ನ ಕೈಯಿಂದ ಬೆಂದ ಮಾಂಸವನ್ನು ತಕ್ಕೊಳ್ಳು ವದಿಲ್ಲ; ಅದು ಹಸಿಮಾಂಸವೇ]]></a:t>
+              <a:t><![CDATA[24. শোন বাছারা, এরকম অন্যায় কাজ কোরো না| প্রভুর লোকরা তোমাদের নিন্দে করছেন|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11600,51 +11358,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಆಗಬೇಕು ಅನ್ನು ವನು.]]></a:t>
+              <a:t><![CDATA[3. আর দম্ভ করো না| গর্বের শব্দ যেন উচ্চারিত না হয় কারণ প্রভু ঈশ্বর সবই জানেন| ঈশ্বরই লোকদের চালনা ও]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11732,51 +11490,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ಯಾವ ಮನುಷ್ಯನಾದರೂ ಅವನಿಗೆ--ಅವರು ದಿನವೆಲ್ಲಾ ಹಾಗೆ ಕೊಬ್ಬನ್ನು ಸುಡಲೇಬೇಕು. ತರುವಾಯ ನೀನು ನಿನ್ನ ಪ್ರಾಣದ ಇಚ್ಛೆಯ]]></a:t>
+              <a:t><![CDATA[বিচার করেন|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11864,51 +11622,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಪ್ರಕಾರ ತೆಗೆದುಕೋ ಎಂದು ಹೇಳಿದರೆ ಅವನು--ಹಾಗಲ್ಲ, ಈಗಲೇ ಕೊಡು; ಇಲ್ಲದಿದ್ದರೆ ಬಲವಂತವಾಗಿ ತಕ್ಕೊಳ್ಳುವೆನು ಎಂದು]]></a:t>
+              <a:t><![CDATA[25. মানুষ যদি মানুষের কাছে পাপ করে ঈশ্বর তাকে ক্ষমা করতে পারেন, কিন্তু প্রভুর বিরুদ্ধে পাপ করলে কে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11996,51 +11754,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಅನ್ನುವನು.]]></a:t>
+              <a:t><![CDATA[তাকে রক্ষা করবে?”কিন্তু পুত্ররা কেউ তাকে গ্রাহ্য করল না| তাই প্রভু তাদের শেষ করবেন বলে স্থির করলেন|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12128,51 +11886,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ಆ ಯೌವನಸ್ಥರ ಪಾಪವು ಕರ್ತನ ಸನ್ನಿಧಿಯಲ್ಲಿ ಅಧಿಕವಾಗಿತ್ತು. ಆದದರಿಂದ ಜನರು ಕರ್ತನ ಅರ್ಪಣೆಯನ್ನು ತುಚ್ಛ ವಾಗಿ]]></a:t>
+              <a:t><![CDATA[4. বলবান সৈন্যর ধনু ভেঙ্গে যায় এবং দুর্বল লোক শক্তিশালী হয়|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12260,51 +12018,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಕಂಡರು.]]></a:t>
+              <a:t><![CDATA[26. অন্যদিকে শমূয়েল বড় হতে লাগল| সে ঈশ্বর এবং লোকদের কাছে আনন্দদাযক ছিল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12392,51 +12150,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ತೃಪ್ತಿಪಟ್ಟವರು ರೊಟ್ಟಿಗೋಸ್ಕರ ಕೂಲಿ ಕೆಲಸಕ್ಕೆ ಹೋಗುತ್ತಾರೆ; ಹಸಿದವರು ತಿಂದು ತೃಪ್ತರಾದರು; ಬಂಜೆಯಾದವಳು ಏಳು]]></a:t>
+              <a:t><![CDATA[কিছু মাংস দাও, সেটা ঝলসানো হবে| সে সেদ্ধ মাংস নেবে না|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12524,51 +12282,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ಬಾಲಕನಾದ ಸಮುವೇಲನು ನಾರುಮಡಿಯ ಏಫೋದನ್ನು ಕಟ್ಟಿಕೊಂಡು ಕರ್ತನ ಸನ್ನಿಧಿಯಲ್ಲಿ ಸೇವಿಸುತ್ತಿದ್ದನು.]]></a:t>
+              <a:t><![CDATA[5. অতীতে যাদের প্রচুর খাদ্য ছিল এখন তাদের এক মুঠো খাদ্যের জন্য কঠিন সংগ্রাম করতে হবে| কিন্তু অতীতে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12656,51 +12414,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ಇದಲ್ಲದೆ ಅವನ ತಾಯಿ ಪ್ರತಿ ವರುಷದಲ್ಲೂ ವರುಷದ ಬಲಿಯನ್ನು ಅರ್ಪಿಸಲು ತನ್ನ ಗಂಡನ ಸಂಗಡ ಬರುವಾಗ ಅವನಿಗೆ ಒಂದು ಚಿಕ್ಕ]]></a:t>
+              <a:t><![CDATA[যারা ক্ষুধার্ত ছিল তাদের এখন প্রচুর খাদ্য আছে| যে নারী ছিল বন্ধ্যা তার এখন সাতটি সন্তান| কিন্তু যে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12788,51 +12546,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ನಿಲುವಂಗಿಯನ್ನು ಮಾಡಿಕೊಂಡು ಬರುತಿದ್ದಳು.]]></a:t>
+              <a:t><![CDATA[নারীর বহু সন্তান ছিল এখন সে দুঃখী| কারণ তার সন্তানরা চলে গেছে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12920,51 +12678,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ಆಗ ಏಲಿಯು ಎಲ್ಕಾನನನ್ನೂ ಅವನ ಹೆಂಡತಿ ಯನ್ನೂ ಆಶೀರ್ವದಿಸಿ--ಕರ್ತನಿಗೆ ಸಲ್ಲಿಸಿದ್ದಕ್ಕೋಸ್ಕರ ಕರ್ತನು ಈ]]></a:t>
+              <a:t><![CDATA[27. ঈশ্বর একজন লোককে এলির কাছে পাঠালেন| লোকটি এলিকে বলল, “প্রভু এই কথাগুলি বলেছেন, “তোমার]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13052,51 +12810,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಸ್ತ್ರೀಯಿಂದ ನಿನಗೆ ಸಂತಾನವನ್ನು ದಯ ಪಾಲಿಸಲಿ ಅಂದನು.]]></a:t>
+              <a:t><![CDATA[পূর্বপুরুষরা ছিল ফরৌণ কূলের ক্রীতদাস, কিন্তু তাদের কাছে আমি দেখা দিয়েছিলাম|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13184,51 +12942,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. ಅವರು ತಿರಿಗಿ ತಮ್ಮ ಮನೆಗೆ ಹೋದರು. ಹಾಗೆಯೇ ಕರ್ತನು ಹನ್ನಳನ್ನು ದರ್ಶಿಸಿ ದ್ದರಿಂದ ಅವಳು ಗರ್ಭಧರಿಸಿ ಮೂವರು ಕುಮಾರ]]></a:t>
+              <a:t><![CDATA[6. প্রভুই মারেন ও বাঁচান, প্রভুই কবরে শাযিত করেন ও উর্দ্ধে তোলেন|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13316,51 +13074,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ರನ್ನೂ ಇಬ್ಬರು ಕುಮಾರ್ತೆಯರನ್ನೂ ಹೆತ್ತಳು. ಇದಲ್ಲದೆ ಬಾಲಕನಾದ ಸಮುವೇಲನು ಕರ್ತನ ಸನ್ನಿಧಿಯಲ್ಲಿ ಬೆಳೆಯುತ್ತಿದ್ದನು.]]></a:t>
+              <a:t><![CDATA[28. ইস্রায়েলের সমস্ত পরিবারগোষ্ঠীর ভেতর থেকে আমার যাজকসমূহ হবার জন্য আমি তোমার পরিবারকে নির্বাচিত]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13448,51 +13206,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. ಆದರೆ ಏಲಿಯು ಬಹಳ ವೃದ್ಧನಾಗಿದ್ದನು. ತನ್ನ ಕುಮಾರರು ಇಸ್ರಾಯೇಲಿಗೆ ಮಾಡುವದೆಲ್ಲವನ್ನೂ ಅವರು ಸಭೆಯ ಗುಡಾರದ ಬಾಗಿಲ]]></a:t>
+              <a:t><![CDATA[করেছিলাম| আমার বেদীতে বলি উত্সর্গ দেবার জন্য তোমাদের মনোনীত করেছিলাম| তারাই ধূপ জ্বালাবে, তারাই পরবে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13580,51 +13338,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಬಳಿಯಲ್ಲಿ ಕೂಡಿ ಬರುವ ಸ್ತ್ರೀಯರ ಸಂಗಡ ಮಲಗಿದ್ದರೆಂಬದನ್ನೂ ಕೇಳಿ ಅವರಿಗೆ--]]></a:t>
+              <a:t><![CDATA[এফোদ| আমি এই জন্যই তাদের নির্বাচন করেছিলাম| আমিই তোমাদের পরিবারগোষ্ঠীকে অধিকার দিয়েছি যেন তারাই]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13712,51 +13470,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. ನೀವು ಇಂಥಾ ಕಾರ್ಯಗಳನ್ನು ಮಾಡು ವದೇನು? ಯಾಕಂದರೆ ನಾನು ಎಲ್ಲಾ ಜನರಿಂದ ನಿಮ್ಮ ಕೆಟ್ಟ ಕೃತ್ಯಗಳನ್ನು ಕೇಳುತ್ತೇನೆ.]]></a:t>
+              <a:t><![CDATA[ইস্রায়েলীয়দের দেওয়া বলির মাংস পায়|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13844,51 +13602,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಮಂದಿ ಮಕ್ಕಳನ್ನು ಹೆತ್ತಳು, ಅನೇಕ ಮಂದಿ ಮಕ್ಕಳನ್ನು ಹೆತ್ತವಳು ಬಲಹೀನ ಳಾದಳು.]]></a:t>
+              <a:t><![CDATA[16. যদি ভক্ত বলত, “আগে চর্বিটা পোড়াই, তারপর যা চাও দিচ্ছি|” তার উত্তরে ভৃত্য বলত, “না, এক্ষুনি মাংস]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13976,51 +13734,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ಹನ್ನಳು ಪ್ರಾರ್ಥಿಸಿ ಹೇಳಿದ್ದೇನಂದರೆನನ್ನ ಹೃದಯವು ಕರ್ತನಲ್ಲಿ ಸಂತೋಷಿ ಸಿತು, ನನ್ನ ಕೊಂಬು ಕರ್ತನಲ್ಲಿ]]></a:t>
+              <a:t><![CDATA[7. প্রভুই কাউকে গরীব করেন, আবার কাউকে ধনে ভরে দেন| কাউকে নম্র করেন, আবার কাউকে সম্মান দেন|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14108,51 +13866,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಉನ್ನತವಾಯಿತು; ನನ್ನ ಶತ್ರುಗಳ ಮೇಲೆ ನನ್ನ ಬಾಯಿ ವಿಸ್ತಾರವಾಯಿತು, ಯಾಕಂದರೆ ನಾನು ನಿನ್ನ ರಕ್ಷಣೆಯಲ್ಲಿ ಸಂತೋಷ]]></a:t>
+              <a:t><![CDATA[29. তাহলে কেন তোমরা এই সব বলি এবং নৈবেদ্যকে সম্মান করবে না? তুমি আমার চেয়েও তোমার পুত্রদের বেশী]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14240,51 +13998,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಪಟ್ಟೆನು.]]></a:t>
+              <a:t><![CDATA[সম্মান দিয়ে থাক| আমার লোক, ইস্রায়েলীয়রা আমাকে উত্সর্গীকৃত করবার জন্য যে মাংস নিয়ে আসে তার থেকে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14372,51 +14130,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ಕರ್ತನ ಹಾಗೆ ಪರಿಶುದ್ಧನಾದವನಿಲ್ಲ; ನಿಶ್ಚಯವಾಗಿ ನಿನ್ನ ಹೊರತು ಮತ್ತೊಬ್ಬನಿಲ್ಲ. ನಮ್ಮ ದೇವರ ಹಾಗೆ ಯಾವ ಬಂಡೆಯೂ]]></a:t>
+              <a:t><![CDATA[সব চেয়ে ভালো অংশগুলি খেয়ে তোমরা মোটা হয়ে যাচ্ছো|’]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14504,51 +14262,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಇಲ್ಲ.]]></a:t>
+              <a:t><![CDATA[8. প্রভু ধুলি থেকে দরিদ্রদের তোলেন এবং তিনি দুঃখ হরণ করে নেন| তিনি তাদের গুরুত্বপূর্ণ করে তোলেন এবং]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14636,51 +14394,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ಇನ್ನು ಮೇಲೆ ಗರ್ವದಿಂದ ಮಾತನಾಡಬೇಡಿರಿ. ನಿಮ್ಮ ಬಾಯಿಂದ ಕಠಿಣ ಮಾತು ಹೊರಡಬಾರದು. ಯಾಕಂದರೆ ಕರ್ತನು ತಿಳುವಳಿಕೆಯುಳ್ಳ]]></a:t>
+              <a:t><![CDATA[তাদের রাজকুমারদের সঙ্গে বসান ও তাদের সম্মানীয আসন দেন| প্রভু হচ্ছেন সেই জন যিনি সমগ্র বিশ্ব সৃষ্টি]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14768,51 +14526,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ದೇವರು. ಆತನಿಂದ ಕ್ರಿಯೆಗಳು ತೂಗಲ್ಪಡುತ್ತವೆ.]]></a:t>
+              <a:t><![CDATA[করেছেন এবং সমগ্র বিশ্ব য়াঁর অধিকারভুক্ত|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14900,51 +14658,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. ನನ್ನ ಕುಮಾ ರರೇ, ಹಾಗೆ ಮಾಡಬೇಡಿರಿ; ಯಾಕಂದರೆ ನಾನು ಕೇಳುವ ವರ್ತಮಾನ ಒಳ್ಳೇದಲ್ಲ; ಕರ್ತನ ಜನರು ಆಜ್ಞೆವಿಾರಿ]]></a:t>
+              <a:t><![CDATA[30. “ইস্রায়েলের প্রভু ঈশ্বর প্রতিশ্রুতি দিয়েছিলেন যে তোমার পিতার পরিবারের লোকরা তাঁকে চিরকাল সেবা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15032,51 +14790,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ನಡೆಯುವ ಹಾಗೆ ಮಾಡುತ್ತೀರಿ.]]></a:t>
+              <a:t><![CDATA[করবে| কিন্তু আজ প্রভু এই কথা বলছেন, ‘না, তা আর কখনও হবে না| আমি তাদেরই সম্মান করব যারা আমাকে সম্মান]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15164,51 +14922,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. ಮನು ಷ್ಯನಿಗೆ ವಿರೋಧವಾಗಿ ಮನುಷ್ಯನು ಪಾಪಮಾಡಿದರೆ ನ್ಯಾಯಾಧಿಪತಿಗಳು ಅವನಿಗೆ ನ್ಯಾಯತೀರಿಸುವರು.ಒಬ್ಬನು ಕರ್ತನಿಗೆ]]></a:t>
+              <a:t><![CDATA[করবে| আর যারা আমায় সম্মান করতে অস্বীকার করবে, তাদের অমঙ্গল হবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15296,51 +15054,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ಕರ್ತನು ಸಾಯಿಸುವಾತನೂ ಬದುಕಿಸುವಾತನೂ ಆಗಿದ್ದಾನೆ. ಸಮಾಧಿಗೆ ಇಳಿಯುವಂತೆ ಮಾಡುತ್ತಾನೆ. ಮೇಲಕ್ಕೆ ತರುತ್ತಾನೆ.]]></a:t>
+              <a:t><![CDATA[দাও| না দিলে আমি তোমাদের কাছ থেকে কেড়ে নেবো!”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15428,51 +15186,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ವಿರೋಧವಾಗಿ ಪಾಪಮಾಡಿದರೆ ಅವನಿಗೋಸ್ಕರ ಪ್ರಾರ್ಥನೆ ಮಾಡತಕ್ಕವನು ಯಾರು ಅಂದನು. ಆದರೆ ಕರ್ತನು ಅವರನ್ನು ಕೊಂದುಹಾಕ]]></a:t>
+              <a:t><![CDATA[31. সেই সময় আসছে যেদিন আমি তোমাদের সমস্ত উত্তরপুরুষদের বিনাশ করব| তোমার ঘরে কেউই বৃদ্ধ বয়স]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15560,51 +15318,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಬೇಕೆಂದಿದ್ದನಷ್ಟೆ, ಅವರು ತಮ್ಮ ತಂದೆಯ ಮಾತನ್ನು ಕೇಳದೆಹೋದರು.]]></a:t>
+              <a:t><![CDATA[পর্য়ন্ত বাঁচবে না|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15692,51 +15450,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. ಆದರೆ ಬಾಲಕನಾದ ಸಮು ವೇಲನು ಬೆಳೆಯುತ್ತಾ ಇದ್ದನು; ಕರ್ತನ ಮತ್ತು ಮನುಷ್ಯರ ದಯೆಗೆ ಪಾತ್ರನಾಗಿದ್ದನು.]]></a:t>
+              <a:t><![CDATA[9. প্রভু তাঁর পবিত্র লোকদের হোঁচট খাওয়া থেকে রক্ষা করেন| দুষ্ট লোকরা অন্ধকারে ধ্বংস হয়ে যাবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15824,51 +15582,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. ದೇವರ ಮನುಷ್ಯನೊಬ್ಬನು ಏಲಿಯ ಬಳಿಗೆ ಬಂದು ಅವನಿಗೆ--ಕರ್ತನು ಹೀಗೆ ಹೇಳುತ್ತಾನೆ--ನಿನ್ನ ತಂದೆಯ ಮನೆಯವರು]]></a:t>
+              <a:t><![CDATA[তাদের ক্ষমতা তাদের বিজয়ী করতে পারে না|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15956,51 +15714,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಐಗುಪ್ತದಲ್ಲಿ ಫರೋ ಹನ ಮನೆಯೊಳಗೆ ಇರುವಾಗ ನಾನು ಅವರಿಗೆ ಪ್ರತ್ಯಕ್ಷವಾದದ್ದು ಸ್ಪಷ್ಟವಾಗಲಿಲ್ಲವೋ?]]></a:t>
+              <a:t><![CDATA[32. ইস্রায়েলে ভাল জিনিস ঘটবে, কিন্তু খারাপ জিনিসগুলি তোমরা তোমাদের বাড়ীতে ঘটতে দেখবে| তোমার ঘরে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16088,51 +15846,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. ನನ್ನ ಯಜ್ಞ ವೇದಿಯ ಮೇಲೆ ಬಲಿಯನ್ನು ಅರ್ಪಿಸುವದಕ್ಕೂ ಧೂಪವನ್ನು ಸುಡುವದಕ್ಕೂ ನನ್ನ ಮುಂದೆ ಏಫೋ ದನ್ನು]]></a:t>
+              <a:t><![CDATA[কেউ বৃদ্ধ বয়স পর্য়ন্ত বাঁচবে না|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16220,51 +15978,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಧರಿಸಿಕೊಂಡಿರುವದಕ್ಕೂ ನಾನು ಇಸ್ರಾಯೇಲಿನ ಎಲ್ಲಾ ಗೋತ್ರಗಳಿಂದ ನನಗೆ ಯಾಜಕನಾಗಿರ ಬೇಕೆಂದು ನಾನು ಅವನನ್ನು]]></a:t>
+              <a:t><![CDATA[10. প্রভু তাঁর শত্রুদের ধ্বংস করেন| তিনি তাদের বিরুদ্ধে স্বর্গে বজ্র নির্ঘোষ ঘটাবেন| প্রভু দূরের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16352,51 +16110,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಆದುಕೊಳ್ಳಲಿಲ್ಲವೋ? ನಿನ್ನ ತಂದೆಯ ಮನೆಗೆ ಇಸ್ರಾಯೇಲ್‌ ಮಕ್ಕಳು ಮಾಡುವ ದಹನಬಲಿಗಳನ್ನೆಲ್ಲಾ ಕೊಡಲಿಲ್ಲವೋ?]]></a:t>
+              <a:t><![CDATA[দেশগুলিরও বিচার করবেন| তিনি তাঁর রাজাকে ক্ষমতা দেবেন এবং তাঁর অভিষিক্ত রাজাকে শক্তিশালী করবেন|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16484,51 +16242,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. ನನ್ನ ಜನರಾದ ಇಸ್ರಾಯೇಲ್ಯರು ನನಗೆ ಅರ್ಪಿಸುವ ತಮ್ಮ ಅರ್ಪಣೆಗಳಲ್ಲಿ ಪ್ರಾಮುಖ್ಯವಾದವುಗಳಿಂದ ನಿಮ್ಮನ್ನು]]></a:t>
+              <a:t><![CDATA[33. একজন মানুষকে আমি বাঁচাব| সেই আমার বেদীতে যাজকের কাজ করবে| সে দীর্ঘজীবী হবে| যতদিন পর্য়ন্ত তার]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16616,51 +16374,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಕೊಬ್ಬಿಸಿಕೊಳ್ಳುವದಕ್ಕೆ ನನ್ನ ವಾಸಸ್ಥಳ ದಲ್ಲಿ ನಾನು ಆಜ್ಞಾಪಿಸಿದ ನನ್ನ ಬಲಿಯನ್ನೂ ಅರ್ಪಣೆಯನ್ನೂ ನೀವು ಒದ್ದು ನನಗಿಂತ]]></a:t>
+              <a:t><![CDATA[দৃষ্টিশক্তি থাকবে, শরীরে শক্তি থাকবে ততদিন সে বেঁচে থাকবে| তোমার উত্তরপুরুষরা তরবারির কোপে মরবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16748,51 +16506,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ಕರ್ತನು ಬಡತನವನ್ನು ಐಶ್ವರ್ಯ ವನ್ನು ಕೊಡುವಾತನೂ ತಗ್ಗಿಸುವಾತನೂ ಉನ್ನತಮಾಡು ವಾತನೂ ಆಗಿದ್ದಾನೆ.]]></a:t>
+              <a:t><![CDATA[17. এভাবে হফ্নি ও পীনহস প্রভুর জন্য দেওয়া বলিকে অসম্মান করত| সন্দেহ নেই প্রভুর বিরুদ্ধে এটা ছিল]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16880,51 +16638,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ನಿನ್ನ ಮಕ್ಕಳನ್ನು ಘನಪಡಿಸುವದೇನು?]]></a:t>
+              <a:t><![CDATA[34. আমি তোমাকে এমন একটি চিহ্ন দেখাব যাতে বুঝতে পারবে যে এইসব কথা সত্য| একই দিনে তোমার দুই পুত্র]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17012,51 +16770,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. ಆದದರಿಂದ ಇಸ್ರಾಯೇಲಿನ ದೇವರಾದ ಕರ್ತನು ಹೇಳುವ ದೇನಂದರೆ--ನಿನ್ನ ಮನೆಯವರೂ ನಿನ್ನ ತಂದೆಯ ಮನೆಯವರೂ ಎಂದೆಂದಿಗೂ ನನ್ನ]]></a:t>
+              <a:t><![CDATA[হফ্নি আর পীনহস মারা যাবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17144,51 +16902,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಸನ್ನಿಧಿಯಲ್ಲಿ ನಡೆದುಕೊಳ್ಳುವರೆಂದು ನಾನು ನಿಜವಾಗಿ ಹೇಳಿದ್ದೆನು. ಆದರೆ ಈಗ ಕರ್ತನು ಹೇಳುವದೇನಂದರೆ--ನನಗೆ ಅದು]]></a:t>
+              <a:t><![CDATA[11. ইল্কানা সপরিবারে তার নিজের দেশ রামায় ফিরে এলো| কিন্তু ছেলেটি শীলোয় থেকে গেল| সেখানে সে যাজক]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17276,51 +17034,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ದೂರವಾಗಿರಲಿ; ಯಾಕಂದರೆ ನನ್ನನ್ನು ಸನ್ಮಾನಿಸು ವವರನ್ನು ನಾನು ಸನ್ಮಾನಿಸುವೆನು; ನನ್ನನ್ನು ತಿರಸ್ಕರಿಸು ವವರನ್ನು ನಾನು]]></a:t>
+              <a:t><![CDATA[এলির তত্ত্বাবধানে প্রভুর সেবা করেছিল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17408,51 +17166,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ತಿರಸ್ಕರಿಸುವೆನು.]]></a:t>
+              <a:t><![CDATA[35. নিজের জন্য আমি একজন বিশ্বস্ত যাজক মনোনীত করব| সে আমার কথা শুনবে এবং আমি যা চাই তাই করবে| আমি তার]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17540,51 +17298,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. ಇಗೋ, ನಿನ್ನ ಮನೆಯಲ್ಲಿ ಒಬ್ಬ ಮುದುಕನೂ ಇಲ್ಲದ ಹಾಗೆ ನಿನ್ನ ತೋಳನ್ನೂ ನಿನ್ನ ತಂದೆಯ ಮನೆಯವರ ತೋಳನ್ನೂ ನಾನು]]></a:t>
+              <a:t><![CDATA[পরিবারকে শক্তিশালী করব| আমার মনোনীত রাজার সামনে এই যাজক সর্বদা আমার সেবা করবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17672,51 +17430,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಛೇದಿಸುವ ದಿವಸಗಳು ಬರುವವು.]]></a:t>
+              <a:t><![CDATA[12. এলির পুত্ররা ছিল খুব মন্দ, তারা প্রভুকে মানতো না|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17804,51 +17562,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. ಇದಲ್ಲದೆ ಇಸ್ರಾಯೇಲಿಗೆ ಮಾಡುವ ಸಕಲ ಉತ್ತಮವಾದವು ಗಳಿಗೆ ಬದಲಾಗಿ ನೀನು ನನ್ನ ವಾಸಸ್ಥಳದಲ್ಲಿ ಒಬ್ಬ ವೈರಿಯನ್ನು]]></a:t>
+              <a:t><![CDATA[36. তারপর তোমার পরিবারের যারা বেঁচে থাকবে তারা এই যাজকের কাছে এসে মাথা নীচু করে দাঁড়াবে| তারা কযেক]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17936,51 +17694,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಕಾಣುವಿ; ಎಂದಿಗೂ ನಿನ್ನ ಮನೆಯಲ್ಲಿ ಒಬ್ಬ ಮುದುಕನೂ ಇರುವದಿಲ್ಲ.]]></a:t>
+              <a:t><![CDATA[টুকরো রূপো অথবা এক টুকরো রুটির জন্য ভিক্ষে চাইবে| তারা বলবে, “আমাকে দয়া করে একটা যাজকের কাজ দাও]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18068,51 +17826,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. ನನ್ನ ಯಜ್ಞ ವೇದಿಯ ಬಳಿಯಿಂದ ನಾನು ಕಡಿದು ಬಿಡದ ಮನು ಷ್ಯನು ನಿನ್ನ ಕಣ್ಣುಗಳನ್ನು ಕಳೆದು ನಿನ್ನ ಹೃದಯವನ್ನು]]></a:t>
+              <a:t><![CDATA[যাতে দু মুঠো খেতে পারি|”“]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18200,51 +17958,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ದರಿದ್ರನನ್ನು ಭೂಮಿಯ ಧೂಳಿನಿಂದ ಎತ್ತುವಾ ತನೂ ಭಿಕ್ಷುಕನನ್ನು ತಿಪ್ಪೆಗುಂಡಿಯಿಂದ ತೆಗೆದು ಉನ್ನತ ಮಾಡುವಾತನೂ]]></a:t>
+              <a:t><![CDATA[খুবই মারাত্মক পাপ|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18332,51 +18090,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ವೇದನೆಪಡಿಸುವದಕ್ಕೆ ಇರುವನು; ನಿನ್ನ ಮನೆಯವ ರೆಲ್ಲಾ ಯೌವನಸ್ಥರಾದಾಗಲೇ ಸಾಯುವರು.]]></a:t>
+              <a:t><![CDATA[13. এমনকি লোকদের সাথে যাজকদের কিরূপ আচার ব্যবহার করা উচিত্‌ সেই নিয়ে তারা বিন্দুমাত্র মাথা ঘামাতো]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18464,51 +18222,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. ಇದ ಲ್ಲದೆ ನಿನಗೆ ಗುರುತಾಗಿ ಹೊಫ್ನಿಯು ಫೀನೆಹಾಸನು ಎಂಬ ನಿನ್ನ ಇಬ್ಬರು ಮಕ್ಕಳಿಗೆ ಬರುವದೇನಂದರೆ, ಅವರಿಬ್ಬರೂ ಒಂದೇ]]></a:t>
+              <a:t><![CDATA[না| যাজকদের এইসব কাজ করণীয ছিল; লোক যখন কোন উত্সর্গ আনবে তখন যাজকদের সেই উত্সর্গের মাংস একটা গরম]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18596,51 +18354,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ದಿವಸದಲ್ಲಿ ಸಾಯುವರು.]]></a:t>
+              <a:t><![CDATA[জলের পাত্রে রাখতে হবে| তারপর যাজকের ভৃত্য একটা বিশেষ ধরণের তিন মুখো কাঁটা চামচ আনবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18728,51 +18486,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. ಆದರೆ ನನ್ನ ಹೃದಯಕ್ಕೂ ನನ್ನ ಮನಸ್ಸಿಗೂ ಸಮ ರ್ಪಕವಾದ ಹಾಗೆ ಮಾಡುವ ನಂಬಿಕೆಯಾದ ಒಬ್ಬ ಯಾಜಕನನ್ನು ನನಗೋಸ್ಕರ ಎಬ್ಬಿಸಿ]]></a:t>
+              <a:t><![CDATA[14. যাজকের ভৃত্যকে সেই পাত্র থেকে কিছুটা মাংস তুলে নেবার জন্য কাঁটাটা ব্যবহার করতে হবে| সেই কাঁটায]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18860,51 +18618,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಅವನಿಗೆ ಸ್ಥಿರ ವಾದ ಮನೆಯನ್ನು ಕಟ್ಟುವೆನು. ಅವನು ನನ್ನ ಅಭಿಷಿಕ್ತನ ಮುಂದೆ ನಿರಂತರವಾಗಿ ನಡೆದುಕೊಳ್ಳುವನು.]]></a:t>
+              <a:t><![CDATA[যতটুকু মাংস উঠত যাজক শুধু সেই মাংসটুকুই পেত| যেসব ইস্রায়েলীয়রা শীলোতে বলি আনত তাদের সকলের প্রতি]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18992,315 +18750,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. ನಿನ್ನ ಮನೆಯಲ್ಲಿ ಉಳಿದವರೆಲ್ಲಾ ಬಂದು ಅವನಿಗೆ ಅಡ್ಡ ಬಿದ್ದು ಒಂದು ಬೆಳ್ಳಿ ಹಣವನ್ನೂ ಒಂದು ರೊಟ್ಟಿಯ ಚೂರನ್ನೂ]]></a:t>
-[...263 lines deleted...]
-              <a:t><![CDATA[ಅಂದನು.]]></a:t>
+              <a:t><![CDATA[যাজকদের এই কাজটা করতে হত|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19388,51 +18882,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಆಗಿದ್ದಾನೆ. ಅವರನ್ನು ಪ್ರಧಾ ನರ ಮಧ್ಯದಲ್ಲಿ ಕೂಡ್ರಿಸುತ್ತಾನೆ; ಘನತೆಯ ಸಿಂಹಾ ಸನವನ್ನು ಬಾಧ್ಯವಾಗಿ ಕೊಡುತ್ತಾನೆ.]]></a:t>
+              <a:t><![CDATA[18. কিন্তু শমূয়েল প্রভুর সেবা করত| সেই তরুণ সহকারী, যাজকের বিশেষ ধরণের জামা এফোদ পরত|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19520,51 +19014,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಯಾಕಂದರೆ ಭೂಮಿಯ ಆಧಾರಸ್ತಂಭಗಳು ಕರ್ತನದಾಗಿವೆ, ಭೂಲೋಕವನ್ನು ಅವುಗಳ ಮೇಲೆ ಇಟ್ಟಿದ್ದಾನೆ.]]></a:t>
+              <a:t><![CDATA[19. প্রতি বছর শমূযেলের মা একটা ছোট পোশাক তৈরী করত এবং সেটা তার জন্য শীলোয় নিয়ে যেত| সে স্বামীর]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19581,91 +19075,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[1 சாமுவேல் : 2]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme34">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme97">
   <a:themeElements>
-    <a:clrScheme name="Theme34">
+    <a:clrScheme name="Theme97">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme34">
+    <a:fontScheme name="Theme97">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -19691,51 +19185,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme34">
+    <a:fmtScheme name="Theme97">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -19866,51 +19360,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>77</Slides>
+  <Slides>75</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>