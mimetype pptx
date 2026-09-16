--- v1 (2026-07-18)
+++ v2 (2026-09-16)
@@ -141,50 +141,74 @@
   <Override PartName="/ppt/notesSlides/notesSlide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide75.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide75.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide76.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide76.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide77.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide77.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide78.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide78.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide79.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide79.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide80.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide80.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide81.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide81.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide82.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide82.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide83.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide83.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide84.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide84.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide85.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide85.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide86.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide86.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide87.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide87.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -240,50 +264,62 @@
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
     <p:sldId id="313" r:id="rId60"/>
     <p:sldId id="314" r:id="rId61"/>
     <p:sldId id="315" r:id="rId62"/>
     <p:sldId id="316" r:id="rId63"/>
     <p:sldId id="317" r:id="rId64"/>
     <p:sldId id="318" r:id="rId65"/>
     <p:sldId id="319" r:id="rId66"/>
     <p:sldId id="320" r:id="rId67"/>
     <p:sldId id="321" r:id="rId68"/>
     <p:sldId id="322" r:id="rId69"/>
     <p:sldId id="323" r:id="rId70"/>
     <p:sldId id="324" r:id="rId71"/>
     <p:sldId id="325" r:id="rId72"/>
     <p:sldId id="326" r:id="rId73"/>
     <p:sldId id="327" r:id="rId74"/>
     <p:sldId id="328" r:id="rId75"/>
     <p:sldId id="329" r:id="rId76"/>
     <p:sldId id="330" r:id="rId77"/>
+    <p:sldId id="331" r:id="rId78"/>
+    <p:sldId id="332" r:id="rId79"/>
+    <p:sldId id="333" r:id="rId80"/>
+    <p:sldId id="334" r:id="rId81"/>
+    <p:sldId id="335" r:id="rId82"/>
+    <p:sldId id="336" r:id="rId83"/>
+    <p:sldId id="337" r:id="rId84"/>
+    <p:sldId id="338" r:id="rId85"/>
+    <p:sldId id="339" r:id="rId86"/>
+    <p:sldId id="340" r:id="rId87"/>
+    <p:sldId id="341" r:id="rId88"/>
+    <p:sldId id="342" r:id="rId89"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -456,53 +492,65 @@
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
   <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
   <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
   <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
   <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
   <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
   <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
   <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/>
   <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide65.xml"/>
   <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide66.xml"/>
   <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide67.xml"/>
   <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide68.xml"/>
   <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide69.xml"/>
   <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide70.xml"/>
   <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide71.xml"/>
   <Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide72.xml"/>
   <Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide73.xml"/>
   <Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide74.xml"/>
   <Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide75.xml"/>
-  <Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide76.xml"/>
+  <Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide77.xml"/>
+  <Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide78.xml"/>
+  <Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide79.xml"/>
+  <Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide80.xml"/>
+  <Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide81.xml"/>
+  <Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide82.xml"/>
+  <Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide83.xml"/>
+  <Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide84.xml"/>
+  <Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide85.xml"/>
+  <Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide86.xml"/>
+  <Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide87.xml"/>
+  <Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -562,51 +610,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அவனுடைய தாய் வருஷந்தோறும் செலுத்தும் பலியைச் செலுத்துகிறதற்காக, தன் புருஷனோடேகூட வருகிறபோதெல்லாம், அவனுக்கு ஒரு சின்னச் சட்டையைத் தைத்துக் கொண்டு வருவாள்.]]></a:t>
+              <a:t><![CDATA[5. They that were full have hired out themselves for bread; and they that were hungry ceased: so that the barren has born seven; and she that has many children is waxed feeble.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -671,51 +719,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ஏலி எல்க்கானாவையும் அவன் மனைவியையும் ஆசீர்வதித்து: இந்த ஸ்திரீ கர்த்தருக்கென்று ஒப்புக்கொடுத்ததற்குப் பதிலாகக் கர்த்தர் உனக்கு அவளாலே சந்தானம் கட்டளையிடுவாராக என்றான்; அவர்கள் தங்கள் ஸ்தானத்திற்குத் திரும்பப் போய்விட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[5. They that were full have hired out themselves for bread; and they that were hungry ceased: so that the barren has born seven; and she that has many children is waxed feeble.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -780,51 +828,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ஏலி எல்க்கானாவையும் அவன் மனைவியையும் ஆசீர்வதித்து: இந்த ஸ்திரீ கர்த்தருக்கென்று ஒப்புக்கொடுத்ததற்குப் பதிலாகக் கர்த்தர் உனக்கு அவளாலே சந்தானம் கட்டளையிடுவாராக என்றான்; அவர்கள் தங்கள் ஸ்தானத்திற்குத் திரும்பப் போய்விட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[6. The LORD kills, and makes alive: he brings down to the grave, and brings up.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -889,51 +937,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அப்படியே கர்த்தர் அன்னாளைக் கடாட்சித்தார்; அவள் கர்ப்பந்தரித்து மூன்று குமாரரையும் இரண்டு குமாரத்திகளையும் பெற்றாள்; சாமுவேல் என்னும் பிள்ளையாண்டான் கர்த்தருடைய சந்நிதியில் வளர்ந்தான்.]]></a:t>
+              <a:t><![CDATA[6. The LORD kills, and makes alive: he brings down to the grave, and brings up.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -998,51 +1046,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அப்படியே கர்த்தர் அன்னாளைக் கடாட்சித்தார்; அவள் கர்ப்பந்தரித்து மூன்று குமாரரையும் இரண்டு குமாரத்திகளையும் பெற்றாள்; சாமுவேல் என்னும் பிள்ளையாண்டான் கர்த்தருடைய சந்நிதியில் வளர்ந்தான்.]]></a:t>
+              <a:t><![CDATA[7. The LORD makes poor, and makes rich: he brings low, and lifts up.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1107,51 +1155,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. ஏலி மிகுந்த கிழவனாயிருந்தான்; அவன் தன் குமாரர் இஸ்ரவேலுக்கெல்லாம் செய்கிற எல்லாவற்றையும், அவர்கள் ஆசரிப்புக் கூடாரத்தின் வாசலில் கூட்டங்கூடுகிற ஸ்திரீகளோடே சயனிக்கிறதையும் கேள்விப்பட்டு,]]></a:t>
+              <a:t><![CDATA[7. The LORD makes poor, and makes rich: he brings low, and lifts up.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1216,51 +1264,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. ஏலி மிகுந்த கிழவனாயிருந்தான்; அவன் தன் குமாரர் இஸ்ரவேலுக்கெல்லாம் செய்கிற எல்லாவற்றையும், அவர்கள் ஆசரிப்புக் கூடாரத்தின் வாசலில் கூட்டங்கூடுகிற ஸ்திரீகளோடே சயனிக்கிறதையும் கேள்விப்பட்டு,]]></a:t>
+              <a:t><![CDATA[8. He raises up the poor out of the dust, and lifts up the beggar from the dunghill, to set them among princes, and to make them inherit the throne of glory: for the pillars of the earth are the LORD's, and he has set the world upon them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1325,51 +1373,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. ஏலி மிகுந்த கிழவனாயிருந்தான்; அவன் தன் குமாரர் இஸ்ரவேலுக்கெல்லாம் செய்கிற எல்லாவற்றையும், அவர்கள் ஆசரிப்புக் கூடாரத்தின் வாசலில் கூட்டங்கூடுகிற ஸ்திரீகளோடே சயனிக்கிறதையும் கேள்விப்பட்டு,]]></a:t>
+              <a:t><![CDATA[8. He raises up the poor out of the dust, and lifts up the beggar from the dunghill, to set them among princes, and to make them inherit the throne of glory: for the pillars of the earth are the LORD's, and he has set the world upon them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1434,51 +1482,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அவர்களை நோக்கி: நீங்கள் இப்படிப்பட்ட காரியங்களைச் செய்கிறது என்ன? இந்த ஜனங்கள் எல்லாரும் உங்கள் பொல்லாத நடக்கைகளைச் சொல்லக்கேட்கிறேன்.]]></a:t>
+              <a:t><![CDATA[8. He raises up the poor out of the dust, and lifts up the beggar from the dunghill, to set them among princes, and to make them inherit the throne of glory: for the pillars of the earth are the LORD's, and he has set the world upon them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1543,51 +1591,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. அப்பொழுது அன்னாள் ஜெபம் பண்ணி: என் இருதயம் கர்த்தருக்குள் களிகூருகிறது; என் கொம்பு கர்த்தருக்குள் உயர்ந்திருக்கிறது; என் பகைஞரின்மேல் என் வாய் திறந்திருக்கிறது; உம்முடைய இரட்சிப்பினாலே சந்தோஷப்படுகிறேன்.]]></a:t>
+              <a:t><![CDATA[9. He will keep the feet of his saints, and the wicked shall be silent in darkness; for by strength shall no man prevail.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1652,51 +1700,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. கொழுப்பைத் தகனிக்கிறதற்கு முன்னும், ஆசாரியனுடைய வேலைக்காரன் வந்து பலியிடுகிற மனுஷனை நோக்கி: ஆசாரியனுக்குப் பொரிக்கும்படி இறைச்சிகொடு; பச்சை இறைச்சியே அல்லாமல், அவித்ததை உன்கையிலே வாங்குகிறதில்லை என்பான்.]]></a:t>
+              <a:t><![CDATA[1. And Hannah prayed, and said, My heart rejoices in the LORD, mine horn is exalted in the LORD: my mouth is enlarged over mine enemies; because I rejoice in your salvation.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1761,51 +1809,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. அப்பொழுது அன்னாள் ஜெபம் பண்ணி: என் இருதயம் கர்த்தருக்குள் களிகூருகிறது; என் கொம்பு கர்த்தருக்குள் உயர்ந்திருக்கிறது; என் பகைஞரின்மேல் என் வாய் திறந்திருக்கிறது; உம்முடைய இரட்சிப்பினாலே சந்தோஷப்படுகிறேன்.]]></a:t>
+              <a:t><![CDATA[9. He will keep the feet of his saints, and the wicked shall be silent in darkness; for by strength shall no man prevail.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1870,51 +1918,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. கர்த்தரைப்போலப் பரிசுத்தமுள்ளவர் இல்லை; உம்மையல்லாமல் வேறொருவரும் இல்லை; எங்கள் தேவனைப்போல ஒரு கன்மலையும் இல்லை.]]></a:t>
+              <a:t><![CDATA[10. The adversaries of the LORD shall be broken to pieces; out of heaven shall he thunder upon them: the LORD shall judge the ends of the earth; and he shall give strength unto his king, and exalt the horn of his anointed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1979,51 +2027,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. கர்த்தரைப்போலப் பரிசுத்தமுள்ளவர் இல்லை; உம்மையல்லாமல் வேறொருவரும் இல்லை; எங்கள் தேவனைப்போல ஒரு கன்மலையும் இல்லை.]]></a:t>
+              <a:t><![CDATA[10. The adversaries of the LORD shall be broken to pieces; out of heaven shall he thunder upon them: the LORD shall judge the ends of the earth; and he shall give strength unto his king, and exalt the horn of his anointed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2088,51 +2136,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. என் குமாரரே, வேண்டாம்; நான் கேள்விப்படுகிற இந்தச் செய்தி நல்லதல்ல; கர்த்தருடைய ஜனங்கள் மீறி நடக்கிறதற்குக் காரணமாயிருக்கிறீர்களே.]]></a:t>
+              <a:t><![CDATA[10. The adversaries of the LORD shall be broken to pieces; out of heaven shall he thunder upon them: the LORD shall judge the ends of the earth; and he shall give strength unto his king, and exalt the horn of his anointed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2197,51 +2245,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. இனி மேட்டிமையான பேச்சைப் பேசாதிருங்கள்; அகந்தையான பேச்சு உங்கள் வாயிலிருந்து புறப்படவேண்டாம்; கர்த்தர் ஞானமுள்ள தேவன்; அவர் செய்கைகள் யதார்த்தமல்லவோ?]]></a:t>
+              <a:t><![CDATA[11. And Elkanah went to Ramah to his house. And the child did minister unto the LORD before Eli the priest.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2306,51 +2354,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. இனி மேட்டிமையான பேச்சைப் பேசாதிருங்கள்; அகந்தையான பேச்சு உங்கள் வாயிலிருந்து புறப்படவேண்டாம்; கர்த்தர் ஞானமுள்ள தேவன்; அவர் செய்கைகள் யதார்த்தமல்லவோ?]]></a:t>
+              <a:t><![CDATA[11. And Elkanah went to Ramah to his house. And the child did minister unto the LORD before Eli the priest.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2415,51 +2463,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. மனுஷனுக்கு விரோதமாக மனுஷன் பாவஞ்செய்தால், நியாயாதிபதிகள் அதைத் தீர்ப்பார்கள்; ஒருவன் கர்த்தருக்கு விரோதமாகப் பாவஞ்செய்வானேயாகில், அவனுக்காக விண்ணப்பஞ்செய்யத்தக்கவன் யார் என்றான்; அவர்களோ தங்கள் தகப்பன் சொல்லைக் கேளாமற்போனார்கள்; அவர்களைச் சங்கரிக்கக் கர்த்தர் சித்தமாயிருந்தார்.]]></a:t>
+              <a:t><![CDATA[12. Now the sons of Eli were sons of Belial; they knew not the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2524,51 +2572,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. மனுஷனுக்கு விரோதமாக மனுஷன் பாவஞ்செய்தால், நியாயாதிபதிகள் அதைத் தீர்ப்பார்கள்; ஒருவன் கர்த்தருக்கு விரோதமாகப் பாவஞ்செய்வானேயாகில், அவனுக்காக விண்ணப்பஞ்செய்யத்தக்கவன் யார் என்றான்; அவர்களோ தங்கள் தகப்பன் சொல்லைக் கேளாமற்போனார்கள்; அவர்களைச் சங்கரிக்கக் கர்த்தர் சித்தமாயிருந்தார்.]]></a:t>
+              <a:t><![CDATA[13. And the priest's custom with the people was, that, when any man offered sacrifice, the priest's servant came, while the flesh was in seething, with a fork of three teeth in his hand;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2633,51 +2681,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. பலவான்களின் வில் முறிந்தது; தள்ளாடினவர்களோ பலத்தினால் இடைகட்டப்பட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[13. And the priest's custom with the people was, that, when any man offered sacrifice, the priest's servant came, while the flesh was in seething, with a fork of three teeth in his hand;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2742,51 +2790,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. சாமுவேல் என்னும் பிள்ளையாண்டானோ, பெரியவனாக வளர்ந்து, கர்த்தருக்கும் மனுஷருக்கும் பிரியமாக நடந்துகொண்டான்.]]></a:t>
+              <a:t><![CDATA[13. And the priest's custom with the people was, that, when any man offered sacrifice, the priest's servant came, while the flesh was in seething, with a fork of three teeth in his hand;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2851,51 +2899,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. கொழுப்பைத் தகனிக்கிறதற்கு முன்னும், ஆசாரியனுடைய வேலைக்காரன் வந்து பலியிடுகிற மனுஷனை நோக்கி: ஆசாரியனுக்குப் பொரிக்கும்படி இறைச்சிகொடு; பச்சை இறைச்சியே அல்லாமல், அவித்ததை உன்கையிலே வாங்குகிறதில்லை என்பான்.]]></a:t>
+              <a:t><![CDATA[1. And Hannah prayed, and said, My heart rejoices in the LORD, mine horn is exalted in the LORD: my mouth is enlarged over mine enemies; because I rejoice in your salvation.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2960,51 +3008,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. திருப்தியாயிருந்தவர்கள் அப்பத்துக்காக கூலிவேலை செய்கிறார்கள்; பசியாயிருந்தவர்களோ இனிப் பசியாயிரார்கள்; மலடியாயிருந்தவள் ஏழு பெற்றாள்; அநேகம் பிள்ளைகளைப் பெற்றவளோ பலட்சயப்பட்டாள்.]]></a:t>
+              <a:t><![CDATA[14. And he struck it into the pan, or kettle, or caldron, or pot; all that the fork brought up the priest took for himself. So they did in Shiloh unto all the Israelites that came thither.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3069,51 +3117,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. திருப்தியாயிருந்தவர்கள் அப்பத்துக்காக கூலிவேலை செய்கிறார்கள்; பசியாயிருந்தவர்களோ இனிப் பசியாயிரார்கள்; மலடியாயிருந்தவள் ஏழு பெற்றாள்; அநேகம் பிள்ளைகளைப் பெற்றவளோ பலட்சயப்பட்டாள்.]]></a:t>
+              <a:t><![CDATA[14. And he struck it into the pan, or kettle, or caldron, or pot; all that the fork brought up the priest took for himself. So they did in Shiloh unto all the Israelites that came thither.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3178,51 +3226,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. திருப்தியாயிருந்தவர்கள் அப்பத்துக்காக கூலிவேலை செய்கிறார்கள்; பசியாயிருந்தவர்களோ இனிப் பசியாயிரார்கள்; மலடியாயிருந்தவள் ஏழு பெற்றாள்; அநேகம் பிள்ளைகளைப் பெற்றவளோ பலட்சயப்பட்டாள்.]]></a:t>
+              <a:t><![CDATA[14. And he struck it into the pan, or kettle, or caldron, or pot; all that the fork brought up the priest took for himself. So they did in Shiloh unto all the Israelites that came thither.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3287,51 +3335,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. தேவனுடைய மனுஷன் ஒருவன் ஏலியினிடத்தில் வந்து: கர்த்தர் உரைக்கிறது என்னவென்றால், உன் பிதாவின் வீட்டார் எகிப்திலே பார்வோனின் வீட்டில் இருக்கையில், நான் என்னை அவர்களுக்கு வெளிப்படுத்தி,]]></a:t>
+              <a:t><![CDATA[15. Also before they burnt the fat, the priest's servant came, and said to the man that sacrificed, Give flesh to roast for the priest; for he will not have sodden flesh of you, but raw.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3396,51 +3444,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. தேவனுடைய மனுஷன் ஒருவன் ஏலியினிடத்தில் வந்து: கர்த்தர் உரைக்கிறது என்னவென்றால், உன் பிதாவின் வீட்டார் எகிப்திலே பார்வோனின் வீட்டில் இருக்கையில், நான் என்னை அவர்களுக்கு வெளிப்படுத்தி,]]></a:t>
+              <a:t><![CDATA[15. Also before they burnt the fat, the priest's servant came, and said to the man that sacrificed, Give flesh to roast for the priest; for he will not have sodden flesh of you, but raw.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3505,51 +3553,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. கர்த்தர் கொல்லுகிறவரும் உயிர்ப்பிக்கிறவருமாயிருக்கிறார்; அவரே பாதாளத்தில் இறங்கவும் அதிலிருந்து ஏறவும் பண்ணுகிறவர்.]]></a:t>
+              <a:t><![CDATA[15. Also before they burnt the fat, the priest's servant came, and said to the man that sacrificed, Give flesh to roast for the priest; for he will not have sodden flesh of you, but raw.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3614,51 +3662,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. என் பலிபீடத்தின்மேல் பலியிடவும், தூபங்காட்டவும், என் சமுகத்தில் ஏபோத்தைத் தரிக்கவும், இஸ்ரவேல் கோத்திரங்களிலெல்லாம் அவனை எனக்கு ஆசாரியனாகத் தெரிந்துகொண்டு, உன் பிதாவின் வீட்டாருக்கு இஸ்ரவேல் புத்திரருடைய தகனபலிகளையெல்லாம் கொடுக்கவில்லையா?]]></a:t>
+              <a:t><![CDATA[16. And if any man said unto him, Let them not fail to burn the fat presently, and then take as much as your soul desires; then he would answer him, Nay; but you shall give it me now: and if not, I will take it by force.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3723,51 +3771,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. என் பலிபீடத்தின்மேல் பலியிடவும், தூபங்காட்டவும், என் சமுகத்தில் ஏபோத்தைத் தரிக்கவும், இஸ்ரவேல் கோத்திரங்களிலெல்லாம் அவனை எனக்கு ஆசாரியனாகத் தெரிந்துகொண்டு, உன் பிதாவின் வீட்டாருக்கு இஸ்ரவேல் புத்திரருடைய தகனபலிகளையெல்லாம் கொடுக்கவில்லையா?]]></a:t>
+              <a:t><![CDATA[16. And if any man said unto him, Let them not fail to burn the fat presently, and then take as much as your soul desires; then he would answer him, Nay; but you shall give it me now: and if not, I will take it by force.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3832,51 +3880,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. என் பலிபீடத்தின்மேல் பலியிடவும், தூபங்காட்டவும், என் சமுகத்தில் ஏபோத்தைத் தரிக்கவும், இஸ்ரவேல் கோத்திரங்களிலெல்லாம் அவனை எனக்கு ஆசாரியனாகத் தெரிந்துகொண்டு, உன் பிதாவின் வீட்டாருக்கு இஸ்ரவேல் புத்திரருடைய தகனபலிகளையெல்லாம் கொடுக்கவில்லையா?]]></a:t>
+              <a:t><![CDATA[16. And if any man said unto him, Let them not fail to burn the fat presently, and then take as much as your soul desires; then he would answer him, Nay; but you shall give it me now: and if not, I will take it by force.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3941,51 +3989,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. என் பலிபீடத்தின்மேல் பலியிடவும், தூபங்காட்டவும், என் சமுகத்தில் ஏபோத்தைத் தரிக்கவும், இஸ்ரவேல் கோத்திரங்களிலெல்லாம் அவனை எனக்கு ஆசாரியனாகத் தெரிந்துகொண்டு, உன் பிதாவின் வீட்டாருக்கு இஸ்ரவேல் புத்திரருடைய தகனபலிகளையெல்லாம் கொடுக்கவில்லையா?]]></a:t>
+              <a:t><![CDATA[17. Wherefore the sin of the young men was very great before the LORD: for men abhorred the offering of the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4050,51 +4098,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அதற்கு அந்த மனுஷன்: இன்று செய்யவேண்டியபடி முதலாவது கொழுப்பைத் தகனித்துவிடட்டும்; பிற்பாடு உன் மனவிருப்பத்தின்படி எடுத்துக்கொள் என்று சொன்னாலும்; அவன்: அப்படியல்ல, இப்பொழுதே கொடு, இல்லாவிட்டால் பலவந்தமாய் எடுத்துக்கொள்ளுவேன் என்பான்.]]></a:t>
+              <a:t><![CDATA[1. And Hannah prayed, and said, My heart rejoices in the LORD, mine horn is exalted in the LORD: my mouth is enlarged over mine enemies; because I rejoice in your salvation.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4159,51 +4207,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. கர்த்தர் தரித்திரம் அடையச்செய்கிறவரும், ஐசுவரியம் அடையப்பண்ணுகிறவருமாயிருக்கிறார்; அவர் தாழ்த்துகிறவரும், உயர்த்துகிறவருமானவர்.]]></a:t>
+              <a:t><![CDATA[17. Wherefore the sin of the young men was very great before the LORD: for men abhorred the offering of the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4268,51 +4316,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. என் வாசஸ்தலத்திலே செலுத்தும்படி நான் கட்டளையிட்ட என் பலியையும், என் காணிக்கையையும், நீங்கள் உதைப்பானேன்? என் ஜனமாகிய இஸ்ரவேலின் காணிக்கைகளிலெல்லாம் பிரதானமானவைகளைக் கொண்டு உங்களைக் கொழுக்கப்பண்ணும்படிக்கு, நீ என்னைப்பார்க்கிலும் உன் குமாரரை மதிப்பானேன் என்கிறார்.]]></a:t>
+              <a:t><![CDATA[18. But Samuel ministered before the LORD, being a child, girded with a linen ephod.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4377,51 +4425,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. என் வாசஸ்தலத்திலே செலுத்தும்படி நான் கட்டளையிட்ட என் பலியையும், என் காணிக்கையையும், நீங்கள் உதைப்பானேன்? என் ஜனமாகிய இஸ்ரவேலின் காணிக்கைகளிலெல்லாம் பிரதானமானவைகளைக் கொண்டு உங்களைக் கொழுக்கப்பண்ணும்படிக்கு, நீ என்னைப்பார்க்கிலும் உன் குமாரரை மதிப்பானேன் என்கிறார்.]]></a:t>
+              <a:t><![CDATA[18. But Samuel ministered before the LORD, being a child, girded with a linen ephod.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4486,51 +4534,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. என் வாசஸ்தலத்திலே செலுத்தும்படி நான் கட்டளையிட்ட என் பலியையும், என் காணிக்கையையும், நீங்கள் உதைப்பானேன்? என் ஜனமாகிய இஸ்ரவேலின் காணிக்கைகளிலெல்லாம் பிரதானமானவைகளைக் கொண்டு உங்களைக் கொழுக்கப்பண்ணும்படிக்கு, நீ என்னைப்பார்க்கிலும் உன் குமாரரை மதிப்பானேன் என்கிறார்.]]></a:t>
+              <a:t><![CDATA[19. Moreover his mother made him a little coat, and brought it to him from year to year, when she came up with her husband to offer the yearly sacrifice.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4595,51 +4643,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அவர் சிறியவனைப் புழுதியிலிருந்து எடுத்து, எளியவனைக் குப்பையிலிருந்து உயர்த்துகிறார்; அவர்களைப் பிரபுக்களோடே உட்காரவும், மகிமையுள்ள சிங்காசனத்தைச் சுதந்தரிக்கவும் பண்ணுகிறர்; பூமியின் அஸ்திபாரங்கள் கர்த்தருடையவைகள்; அவரே அவைகளின்மேல் பூச்சக்கரத்தை வைத்தார்.]]></a:t>
+              <a:t><![CDATA[19. Moreover his mother made him a little coat, and brought it to him from year to year, when she came up with her husband to offer the yearly sacrifice.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4704,51 +4752,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அவர் சிறியவனைப் புழுதியிலிருந்து எடுத்து, எளியவனைக் குப்பையிலிருந்து உயர்த்துகிறார்; அவர்களைப் பிரபுக்களோடே உட்காரவும், மகிமையுள்ள சிங்காசனத்தைச் சுதந்தரிக்கவும் பண்ணுகிறர்; பூமியின் அஸ்திபாரங்கள் கர்த்தருடையவைகள்; அவரே அவைகளின்மேல் பூச்சக்கரத்தை வைத்தார்.]]></a:t>
+              <a:t><![CDATA[20. And Eli blessed Elkanah and his wife, and said, The LORD give you seed of this woman for the loan which is lent to the LORD. And they went unto their own home.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4813,51 +4861,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அவர் சிறியவனைப் புழுதியிலிருந்து எடுத்து, எளியவனைக் குப்பையிலிருந்து உயர்த்துகிறார்; அவர்களைப் பிரபுக்களோடே உட்காரவும், மகிமையுள்ள சிங்காசனத்தைச் சுதந்தரிக்கவும் பண்ணுகிறர்; பூமியின் அஸ்திபாரங்கள் கர்த்தருடையவைகள்; அவரே அவைகளின்மேல் பூச்சக்கரத்தை வைத்தார்.]]></a:t>
+              <a:t><![CDATA[20. And Eli blessed Elkanah and his wife, and said, The LORD give you seed of this woman for the loan which is lent to the LORD. And they went unto their own home.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4922,51 +4970,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. ஆகையால் இஸ்ரவேலின் தேவனாகிய கர்த்தர் சொல்லுகிறதாவது: உன் வீட்டாரும் உன் பிதாவின் வீட்டாரும் என்றைக்கும் என் சந்நிதியில் நடந்து கொள்வார்கள் என்று நான் நிச்சயமாய்ச் சொல்லியிருந்தும், இனி அது எனக்குத் தூரமாயிருப்பதாக; என்னைக் கனம்பண்ணுகிறவர்களை நான் கனம் பண்ணுவேன்; என்னை அசட்டை பண்ணுகிறவர்கள் கனஈனப்படுவார்கள் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[20. And Eli blessed Elkanah and his wife, and said, The LORD give you seed of this woman for the loan which is lent to the LORD. And they went unto their own home.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5031,51 +5079,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. ஆகையால் இஸ்ரவேலின் தேவனாகிய கர்த்தர் சொல்லுகிறதாவது: உன் வீட்டாரும் உன் பிதாவின் வீட்டாரும் என்றைக்கும் என் சந்நிதியில் நடந்து கொள்வார்கள் என்று நான் நிச்சயமாய்ச் சொல்லியிருந்தும், இனி அது எனக்குத் தூரமாயிருப்பதாக; என்னைக் கனம்பண்ணுகிறவர்களை நான் கனம் பண்ணுவேன்; என்னை அசட்டை பண்ணுகிறவர்கள் கனஈனப்படுவார்கள் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[21. And the LORD visited Hannah, so that she conceived, and bare three sons and two daughters. And the child Samuel grew before the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5140,51 +5188,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. ஆகையால் இஸ்ரவேலின் தேவனாகிய கர்த்தர் சொல்லுகிறதாவது: உன் வீட்டாரும் உன் பிதாவின் வீட்டாரும் என்றைக்கும் என் சந்நிதியில் நடந்து கொள்வார்கள் என்று நான் நிச்சயமாய்ச் சொல்லியிருந்தும், இனி அது எனக்குத் தூரமாயிருப்பதாக; என்னைக் கனம்பண்ணுகிறவர்களை நான் கனம் பண்ணுவேன்; என்னை அசட்டை பண்ணுகிறவர்கள் கனஈனப்படுவார்கள் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[21. And the LORD visited Hannah, so that she conceived, and bare three sons and two daughters. And the child Samuel grew before the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5249,51 +5297,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அதற்கு அந்த மனுஷன்: இன்று செய்யவேண்டியபடி முதலாவது கொழுப்பைத் தகனித்துவிடட்டும்; பிற்பாடு உன் மனவிருப்பத்தின்படி எடுத்துக்கொள் என்று சொன்னாலும்; அவன்: அப்படியல்ல, இப்பொழுதே கொடு, இல்லாவிட்டால் பலவந்தமாய் எடுத்துக்கொள்ளுவேன் என்பான்.]]></a:t>
+              <a:t><![CDATA[2. There is none holy as the LORD: for there is none beside you: neither is there any rock like our God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5358,51 +5406,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. உன் வீட்டில் ஒரு கிழவனும் இராதபடிக்கு உன் புயத்தையும் உன் பிதாவின் வீட்டாருடைய புயத்தையும் நான் தறித்துப்போடும் நாட்கள் வரும்.]]></a:t>
+              <a:t><![CDATA[22. Now Eli was very old, and heard all that his sons did unto all Israel; and how they lay with the women that assembled at the door of the tabernacle of the congregation.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5467,51 +5515,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. உன் வீட்டில் ஒரு கிழவனும் இராதபடிக்கு உன் புயத்தையும் உன் பிதாவின் வீட்டாருடைய புயத்தையும் நான் தறித்துப்போடும் நாட்கள் வரும்.]]></a:t>
+              <a:t><![CDATA[22. Now Eli was very old, and heard all that his sons did unto all Israel; and how they lay with the women that assembled at the door of the tabernacle of the congregation.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5576,51 +5624,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அவர் தமது பரிசுத்தவான்களின் பாதங்களைக் காப்பார்; துன்மார்க்கர் இருளிலே மெளனமாவார்கள்; பெலத்தினால் ஒருவனும் மேற்கொள்வதில்லை.]]></a:t>
+              <a:t><![CDATA[23. And he said unto them, Why do all of you such things? for I hear of your evil dealings by all this people.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5685,51 +5733,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அவர் தமது பரிசுத்தவான்களின் பாதங்களைக் காப்பார்; துன்மார்க்கர் இருளிலே மெளனமாவார்கள்; பெலத்தினால் ஒருவனும் மேற்கொள்வதில்லை.]]></a:t>
+              <a:t><![CDATA[23. And he said unto them, Why do all of you such things? for I hear of your evil dealings by all this people.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5794,51 +5842,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. இஸ்ரவேலுக்குச் செய்யப்படும் சகல நன்மைகளுக்கும் மாறாக என் வாசஸ்தலத்திலே உபத்திரவத்தைக் காண்பாய்; ஒருபோதும் உன் வீட்டில் ஒரு கிழவனும் இருப்பதில்லை.]]></a:t>
+              <a:t><![CDATA[24. Nay, my sons; for it is no good report that I hear: all of you make the LORD's people to transgress.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5903,51 +5951,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. இஸ்ரவேலுக்குச் செய்யப்படும் சகல நன்மைகளுக்கும் மாறாக என் வாசஸ்தலத்திலே உபத்திரவத்தைக் காண்பாய்; ஒருபோதும் உன் வீட்டில் ஒரு கிழவனும் இருப்பதில்லை.]]></a:t>
+              <a:t><![CDATA[24. Nay, my sons; for it is no good report that I hear: all of you make the LORD's people to transgress.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6012,51 +6060,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. கர்த்தரோடே வழக்காடுகிறவர்கள் நொறுக்கப்படுவார்கள்; வானத்திலிருந்து அவர்கள்மேல் முழங்குவார்; கர்த்தர் பூமியின் கடையாந்தரங்களை நியாயந்தீர்த்து, தாம் ஏற்படுத்தின ராஜாவுக்குப் பெலன் அளித்து, தாம் அபிஷேகம் பண்ணினவரின் கொம்பை உயரப்பண்ணுவார் என்று துதித்தாள்.]]></a:t>
+              <a:t><![CDATA[25. If one man sin against another, the judge shall judge him: but if a man sin against the LORD, who shall implore for him? Notwithstanding they hearkened not unto the voice of their father, because the LORD would slay them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6121,51 +6169,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. கர்த்தரோடே வழக்காடுகிறவர்கள் நொறுக்கப்படுவார்கள்; வானத்திலிருந்து அவர்கள்மேல் முழங்குவார்; கர்த்தர் பூமியின் கடையாந்தரங்களை நியாயந்தீர்த்து, தாம் ஏற்படுத்தின ராஜாவுக்குப் பெலன் அளித்து, தாம் அபிஷேகம் பண்ணினவரின் கொம்பை உயரப்பண்ணுவார் என்று துதித்தாள்.]]></a:t>
+              <a:t><![CDATA[25. If one man sin against another, the judge shall judge him: but if a man sin against the LORD, who shall implore for him? Notwithstanding they hearkened not unto the voice of their father, because the LORD would slay them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6230,51 +6278,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. என் பலிபீடத்தில் சேவிக்க, நான் உன் சந்ததியில் நிர்மூலமாக்காதவர்களோ, உன் கண்களைப் பூத்துப்போகப் பண்ணவும், உன் ஆத்துமாவை வேதனைப்படுத்தவும் வைக்கப்படுவார்கள்; உன் வம்சத்திலுள்ள யாவரும் வாலவயதிலே சாவார்கள்.]]></a:t>
+              <a:t><![CDATA[25. If one man sin against another, the judge shall judge him: but if a man sin against the LORD, who shall implore for him? Notwithstanding they hearkened not unto the voice of their father, because the LORD would slay them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6339,51 +6387,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. என் பலிபீடத்தில் சேவிக்க, நான் உன் சந்ததியில் நிர்மூலமாக்காதவர்களோ, உன் கண்களைப் பூத்துப்போகப் பண்ணவும், உன் ஆத்துமாவை வேதனைப்படுத்தவும் வைக்கப்படுவார்கள்; உன் வம்சத்திலுள்ள யாவரும் வாலவயதிலே சாவார்கள்.]]></a:t>
+              <a:t><![CDATA[26. And the child Samuel grew on, and was in favour both with the LORD, and also with men.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6448,51 +6496,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ஆதலால் அந்த வாலிபரின் பாவம் கர்த்தருடைய சந்நிதியில் மிகவும் பெரிதாயிருந்தது; மனுஷர் கர்த்தரின் காணிக்கையை வெறுப்பாய் எண்ணினார்கள்.]]></a:t>
+              <a:t><![CDATA[2. There is none holy as the LORD: for there is none beside you: neither is there any rock like our God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6557,51 +6605,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. ஓப்னி பினெகாஸ் என்னும் உன் இரண்டு குமாரரின்மேல் வருவதே உனக்கு அடையாளமாயிருக்கும்; அவர்கள் இருவரும் ஒரேநாளில் சாவார்கள்.]]></a:t>
+              <a:t><![CDATA[26. And the child Samuel grew on, and was in favour both with the LORD, and also with men.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6666,51 +6714,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. ஓப்னி பினெகாஸ் என்னும் உன் இரண்டு குமாரரின்மேல் வருவதே உனக்கு அடையாளமாயிருக்கும்; அவர்கள் இருவரும் ஒரேநாளில் சாவார்கள்.]]></a:t>
+              <a:t><![CDATA[27. And there came a man of God unto Eli, and said unto him, Thus says the LORD, Did I plainly appear unto the house of your father, when they were in Egypt in Pharaoh's house?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6775,51 +6823,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. பின்பு எல்க்கானா ராமாவிலிருக்கிற தன் வீட்டுக்குப் போனான்; அந்தப் பிள்ளையோ, ஆசாரியனாகிய ஏலிக்கு முன்பாகக் கர்த்தருக்குப் பணிவிடை செய்துகொண்டிருந்தான்.]]></a:t>
+              <a:t><![CDATA[27. And there came a man of God unto Eli, and said unto him, Thus says the LORD, Did I plainly appear unto the house of your father, when they were in Egypt in Pharaoh's house?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6884,51 +6932,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. பின்பு எல்க்கானா ராமாவிலிருக்கிற தன் வீட்டுக்குப் போனான்; அந்தப் பிள்ளையோ, ஆசாரியனாகிய ஏலிக்கு முன்பாகக் கர்த்தருக்குப் பணிவிடை செய்துகொண்டிருந்தான்.]]></a:t>
+              <a:t><![CDATA[28. And did I choose him out of all the tribes of Israel to be my priest, to offer upon mine altar, to burn incense, to wear an ephod before me? and did I give unto the house of your father all the offerings made by fire of the children of Israel?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6993,51 +7041,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. நான் என் உள்ளத்துக்கும் என் சித்தத்துக்கும் ஏற்றபடி செய்யத்தக்க உண்மையான ஒரு ஆசாரியனை எழும்பப்பண்ணி, அவனுக்கு நிலையான வீட்டைக் கட்டுவேன்; அவன் என்னால் அபிஷேகம் பண்ணப்பட்டவனுக்கு முன்பாகச் சகல நாளும் நடந்துகொள்ளுவான்.]]></a:t>
+              <a:t><![CDATA[28. And did I choose him out of all the tribes of Israel to be my priest, to offer upon mine altar, to burn incense, to wear an ephod before me? and did I give unto the house of your father all the offerings made by fire of the children of Israel?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7102,51 +7150,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. நான் என் உள்ளத்துக்கும் என் சித்தத்துக்கும் ஏற்றபடி செய்யத்தக்க உண்மையான ஒரு ஆசாரியனை எழும்பப்பண்ணி, அவனுக்கு நிலையான வீட்டைக் கட்டுவேன்; அவன் என்னால் அபிஷேகம் பண்ணப்பட்டவனுக்கு முன்பாகச் சகல நாளும் நடந்துகொள்ளுவான்.]]></a:t>
+              <a:t><![CDATA[28. And did I choose him out of all the tribes of Israel to be my priest, to offer upon mine altar, to burn incense, to wear an ephod before me? and did I give unto the house of your father all the offerings made by fire of the children of Israel?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7211,51 +7259,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ஏலியின் குமாரர் பேலியாளின் மக்களாயிருந்தார்கள்; அவர்கள் கர்த்தரை அறியவில்லை.]]></a:t>
+              <a:t><![CDATA[29. Wherefore kick all of you at my sacrifice and at mine offering, which I have commanded in my habitation; and honour your sons above me, to make yourselves fat with the chiefest of all the offerings of Israel my people?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7320,51 +7368,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. அப்பொழுது உன் வீட்டாரில் மீதியாயிருப்பவன் எவனும் ஒரு வெள்ளிப்பணத்துக்காகவும் ஒரு அப்பத்துணிக்கைக்காகவும் அவனிடத்தில் வந்து பணிந்து: நான் கொஞ்சம் அப்பம் சாப்பிட யாதொரு ஆசாரிய ஊழியத்தில் என்னைச் சேர்த்துக்கொள்ளும் என்று கெஞ்சுவான் என்று சொல்லுகிறார் என்றான்.]]></a:t>
+              <a:t><![CDATA[29. Wherefore kick all of you at my sacrifice and at mine offering, which I have commanded in my habitation; and honour your sons above me, to make yourselves fat with the chiefest of all the offerings of Israel my people?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7429,51 +7477,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. அப்பொழுது உன் வீட்டாரில் மீதியாயிருப்பவன் எவனும் ஒரு வெள்ளிப்பணத்துக்காகவும் ஒரு அப்பத்துணிக்கைக்காகவும் அவனிடத்தில் வந்து பணிந்து: நான் கொஞ்சம் அப்பம் சாப்பிட யாதொரு ஆசாரிய ஊழியத்தில் என்னைச் சேர்த்துக்கொள்ளும் என்று கெஞ்சுவான் என்று சொல்லுகிறார் என்றான்.]]></a:t>
+              <a:t><![CDATA[29. Wherefore kick all of you at my sacrifice and at mine offering, which I have commanded in my habitation; and honour your sons above me, to make yourselves fat with the chiefest of all the offerings of Israel my people?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide69.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7538,51 +7586,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. அப்பொழுது உன் வீட்டாரில் மீதியாயிருப்பவன் எவனும் ஒரு வெள்ளிப்பணத்துக்காகவும் ஒரு அப்பத்துணிக்கைக்காகவும் அவனிடத்தில் வந்து பணிந்து: நான் கொஞ்சம் அப்பம் சாப்பிட யாதொரு ஆசாரிய ஊழியத்தில் என்னைச் சேர்த்துக்கொள்ளும் என்று கெஞ்சுவான் என்று சொல்லுகிறார் என்றான்.]]></a:t>
+              <a:t><![CDATA[30. Wherefore the LORD God of Israel says, I said indeed that your house, and the house of your father, should walk before me for ever: but now the LORD says, Be it far from me; for them that honour me I will honour, and they that despise me shall be lightly esteemed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7647,51 +7695,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ஆதலால் அந்த வாலிபரின் பாவம் கர்த்தருடைய சந்நிதியில் மிகவும் பெரிதாயிருந்தது; மனுஷர் கர்த்தரின் காணிக்கையை வெறுப்பாய் எண்ணினார்கள்.]]></a:t>
+              <a:t><![CDATA[3. Talk no more so exceeding proudly; let not arrogancy come out of your mouth: for the LORD is a God of knowledge, and by him actions are weighed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide70.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7756,51 +7804,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அந்த ஆசாரியர்கள் ஜனங்களை நடப்பித்த விதம் என்னவென்றால், எவனாகிலும் ஒரு பலியைச் செலுத்துங்காலத்தில் இறைச்சி வேகும்போது, ஆசாரியனுடைய வேலைக்காரன் மூன்று கூறுள்ள ஒரு ஆயுதத்தைத் தன் கையிலே பிடித்துவந்து,]]></a:t>
+              <a:t><![CDATA[30. Wherefore the LORD God of Israel says, I said indeed that your house, and the house of your father, should walk before me for ever: but now the LORD says, Be it far from me; for them that honour me I will honour, and they that despise me shall be lightly esteemed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide71.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7865,51 +7913,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அந்த ஆசாரியர்கள் ஜனங்களை நடப்பித்த விதம் என்னவென்றால், எவனாகிலும் ஒரு பலியைச் செலுத்துங்காலத்தில் இறைச்சி வேகும்போது, ஆசாரியனுடைய வேலைக்காரன் மூன்று கூறுள்ள ஒரு ஆயுதத்தைத் தன் கையிலே பிடித்துவந்து,]]></a:t>
+              <a:t><![CDATA[30. Wherefore the LORD God of Israel says, I said indeed that your house, and the house of your father, should walk before me for ever: but now the LORD says, Be it far from me; for them that honour me I will honour, and they that despise me shall be lightly esteemed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide72.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7974,51 +8022,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அந்த ஆசாரியர்கள் ஜனங்களை நடப்பித்த விதம் என்னவென்றால், எவனாகிலும் ஒரு பலியைச் செலுத்துங்காலத்தில் இறைச்சி வேகும்போது, ஆசாரியனுடைய வேலைக்காரன் மூன்று கூறுள்ள ஒரு ஆயுதத்தைத் தன் கையிலே பிடித்துவந்து,]]></a:t>
+              <a:t><![CDATA[30. Wherefore the LORD God of Israel says, I said indeed that your house, and the house of your father, should walk before me for ever: but now the LORD says, Be it far from me; for them that honour me I will honour, and they that despise me shall be lightly esteemed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide73.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8083,51 +8131,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அதினாலே, கொப்பரையிலாவது பானையிலாவது சருவத்திலாவது சட்டியிலாவது குத்துவான்; அந்த ஆயுதத்தில் வருகிறதையெல்லாம் ஆசாரியன் எடுத்துக்கொள்ளுவான்; அப்படி அங்கே சீலோவிலே வருகிற இஸ்ரவேலருக்கெல்லாம் செய்தார்கள்.]]></a:t>
+              <a:t><![CDATA[31. Behold, the days come, that I will cut off yours arm, and the arm of your father's house, that there shall not be an old man in yours house.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide74.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8192,51 +8240,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அதினாலே, கொப்பரையிலாவது பானையிலாவது சருவத்திலாவது சட்டியிலாவது குத்துவான்; அந்த ஆயுதத்தில் வருகிறதையெல்லாம் ஆசாரியன் எடுத்துக்கொள்ளுவான்; அப்படி அங்கே சீலோவிலே வருகிற இஸ்ரவேலருக்கெல்லாம் செய்தார்கள்.]]></a:t>
+              <a:t><![CDATA[31. Behold, the days come, that I will cut off yours arm, and the arm of your father's house, that there shall not be an old man in yours house.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide75.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8301,51 +8349,487 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அதினாலே, கொப்பரையிலாவது பானையிலாவது சருவத்திலாவது சட்டியிலாவது குத்துவான்; அந்த ஆயுதத்தில் வருகிறதையெல்லாம் ஆசாரியன் எடுத்துக்கொள்ளுவான்; அப்படி அங்கே சீலோவிலே வருகிற இஸ்ரவேலருக்கெல்லாம் செய்தார்கள்.]]></a:t>
+              <a:t><![CDATA[32. And you shall see an enemy in my habitation, in all the wealth which God shall give Israel: and there shall not be an old man in yours house for ever.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide76.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[32. And you shall see an enemy in my habitation, in all the wealth which God shall give Israel: and there shall not be an old man in yours house for ever.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide77.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[33. And the man of yours, whom I shall not cut off from mine altar, shall be to consume yours eyes, and to grieve yours heart: and all the increase of yours house shall die in the flower of their age.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide78.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[33. And the man of yours, whom I shall not cut off from mine altar, shall be to consume yours eyes, and to grieve yours heart: and all the increase of yours house shall die in the flower of their age.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide79.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[33. And the man of yours, whom I shall not cut off from mine altar, shall be to consume yours eyes, and to grieve yours heart: and all the increase of yours house shall die in the flower of their age.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8410,51 +8894,923 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. சாமுவேல் என்னும் பிள்ளையாண்டான் சணல் நூல் ஏபோத்தைத் தரித்தவனாய்க் கர்த்தருக்கு முன்பாகப் பணிவிடை செய்தான்.]]></a:t>
+              <a:t><![CDATA[3. Talk no more so exceeding proudly; let not arrogancy come out of your mouth: for the LORD is a God of knowledge, and by him actions are weighed.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide80.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[34. And this shall be a sign unto you, that shall come upon your two sons, on Hophni and Phinehas; in one day they shall die both of them.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide81.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[34. And this shall be a sign unto you, that shall come upon your two sons, on Hophni and Phinehas; in one day they shall die both of them.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide82.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[35. And I will raise me up a faithful priest, that shall do according to that which is in mine heart and in my mind: and I will build him a sure house; and he shall walk before mine anointed for ever.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide83.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[35. And I will raise me up a faithful priest, that shall do according to that which is in mine heart and in my mind: and I will build him a sure house; and he shall walk before mine anointed for ever.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide84.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[35. And I will raise me up a faithful priest, that shall do according to that which is in mine heart and in my mind: and I will build him a sure house; and he shall walk before mine anointed for ever.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide85.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[36. And it shall come to pass, that every one that is left in yours house shall come and crouch to him for a piece of silver and a morsel of bread, and shall say, Put me, I pray you, into one of the priests' offices, that I may eat a piece of bread.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide86.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[36. And it shall come to pass, that every one that is left in yours house shall come and crouch to him for a piece of silver and a morsel of bread, and shall say, Put me, I pray you, into one of the priests' offices, that I may eat a piece of bread.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide87.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[36. And it shall come to pass, that every one that is left in yours house shall come and crouch to him for a piece of silver and a morsel of bread, and shall say, Put me, I pray you, into one of the priests' offices, that I may eat a piece of bread.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8519,51 +9875,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அவனுடைய தாய் வருஷந்தோறும் செலுத்தும் பலியைச் செலுத்துகிறதற்காக, தன் புருஷனோடேகூட வருகிறபோதெல்லாம், அவனுக்கு ஒரு சின்னச் சட்டையைத் தைத்துக் கொண்டு வருவாள்.]]></a:t>
+              <a:t><![CDATA[4. The bows of the mighty men are broken, and they that stumbled are girded with strength.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -8598,51 +9954,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2473414151" r:id="rId1"/>
+    <p:sldLayoutId id="2478615328" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -9218,54 +10574,150 @@
 
 <file path=ppt/slides/_rels/slide73.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide73.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide74.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide74.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide75.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide75.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide76.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide76.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide77.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide77.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide78.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide78.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide79.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide79.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide80.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide80.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide81.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide81.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide82.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide82.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide83.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide83.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide84.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide84.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide85.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide85.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide86.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide86.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide87.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide87.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="9144000" cy="5143500"/>
@@ -9378,51 +10830,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[সাথে সেখানে প্রতি বছর বলি দিতে যেত|]]></a:t>
+              <a:t><![CDATA[5. திருப்தியாயிருந்தவர்கள் அப்பத்துக்காக கூலிவேலை செய்கிறார்கள்; பசியாயிருந்தவர்களோ இனிப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9510,51 +10962,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ইল্কানা আর তার স্ত্রীকে এলি আশীর্বাদ করে বলত, “প্রভু তোমাকে হান্নার মাধ্যমে আরও সন্তান দিক| এরাই]]></a:t>
+              <a:t><![CDATA[பசியாயிரார்கள்; மலடியாயிருந்தவள் ஏழு பெற்றாள்; அநேகம் பிள்ளைகளைப் பெற்றவளோ பலட்சயப்பட்டாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9642,51 +11094,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[হান্নার মানত করা ছেলের জায়গা নেবে|”ইল্কানা তার স্ত্রীকে নিয়ে বাড়ী ফিরে গেল|]]></a:t>
+              <a:t><![CDATA[6. கர்த்தர் கொல்லுகிறவரும் உயிர்ப்பிக்கிறவருமாயிருக்கிறார்; அவரே பாதாளத்தில் இறங்கவும் அதிலிருந்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9774,51 +11226,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. প্রভু হান্নার উপর সন্তুষ্ট হয়েছিলেন| হান্নার তিনটি ছেলে, দুটি মেয়ে হল| এদিকে শমূয়েল তো প্রভুর]]></a:t>
+              <a:t><![CDATA[ஏறவும் பண்ணுகிறவர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9906,51 +11358,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[সেবা করতে করতেই পবিত্র স্থানে বড় হয়ে উঠছিল|]]></a:t>
+              <a:t><![CDATA[7. கர்த்தர் தரித்திரம் அடையச்செய்கிறவரும், ஐசுவரியம் அடையப்பண்ணுகிறவருமாயிருக்கிறார்; அவர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10038,51 +11490,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. এলি বেশ বৃদ্ধ হয়ে গিয়েছিলো| শীলোতে সমস্ত ইস্রায়েলের প্রতি পুত্ররা কি করত সে সম্বন্ধে সে]]></a:t>
+              <a:t><![CDATA[தாழ்த்துகிறவரும், உயர்த்துகிறவருமானவர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10170,51 +11622,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[প্রাযই শুনতে পেত| এলি এও শুনেছিল যে সমাগম তাঁবুর প্রবেশ দ্বারে যে সব স্ত্রী লোকরা সেবা করত তাদের]]></a:t>
+              <a:t><![CDATA[8. அவர் சிறியவனைப் புழுதியிலிருந்து எடுத்து, எளியவனைக் குப்பையிலிருந்து உயர்த்துகிறார்; அவர்களைப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10302,51 +11754,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[সঙ্গে তার পুত্ররা শুয়ে রাত কাাত|]]></a:t>
+              <a:t><![CDATA[பிரபுக்களோடே உட்காரவும், மகிமையுள்ள சிங்காசனத்தைச் சுதந்தரிக்கவும் பண்ணுகிறர்; பூமியின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10434,51 +11886,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. এলি তার পুত্রদের বলল, “লোকরা তোমাদের সম্বন্ধে নানা কথা আমায় বলছে| কেন তোমরা এত বাজে কাজ করছ?]]></a:t>
+              <a:t><![CDATA[அஸ்திபாரங்கள் கர்த்தருடையவைகள்; அவரே அவைகளின்மேல் பூச்சக்கரத்தை வைத்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10566,51 +12018,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. হান্না বলল, “প্রভুতেই আমার হৃদয় খুশী| আমি আমার ঈশ্বরে শক্তিশালী! তাই আমি আমার শত্রু দেখে হাসি|]]></a:t>
+              <a:t><![CDATA[9. அவர் தமது பரிசுத்தவான்களின் பாதங்களைக் காப்பார்; துன்மார்க்கர் இருளிலே மெளனமாவார்கள்; பெலத்தினால்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10698,51 +12150,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. কিন্তু এলির পুত্ররা তা করত না| বেদীর ওপর চর্বির পোড়ানোর আগেই তাদের ভৃত্য ভক্তদের বলত, “যাজককে]]></a:t>
+              <a:t><![CDATA[1. அப்பொழுது அன்னாள் ஜெபம் பண்ணி: என் இருதயம் கர்த்தருக்குள் களிகூருகிறது; என் கொம்பு கர்த்தருக்குள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10830,51 +12282,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[আমি তোমার প্রদত্ত পরিত্রাণে খুবই আনন্দিত|]]></a:t>
+              <a:t><![CDATA[ஒருவனும் மேற்கொள்வதில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10962,51 +12414,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. প্রভুর মত পবিত্র আর কোন ঈশ্বর নেই| তুমি ছাড়া আর কোন ঈশ্বর নেই| আমাদের ঈশ্বরের মত আর কোন শিলা]]></a:t>
+              <a:t><![CDATA[10. கர்த்தரோடே வழக்காடுகிறவர்கள் நொறுக்கப்படுவார்கள்; வானத்திலிருந்து அவர்கள்மேல் முழங்குவார்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11094,51 +12546,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[নেই|]]></a:t>
+              <a:t><![CDATA[கர்த்தர் பூமியின் கடையாந்தரங்களை நியாயந்தீர்த்து, தாம் ஏற்படுத்தின ராஜாவுக்குப் பெலன் அளித்து, தாம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11226,51 +12678,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. শোন বাছারা, এরকম অন্যায় কাজ কোরো না| প্রভুর লোকরা তোমাদের নিন্দে করছেন|]]></a:t>
+              <a:t><![CDATA[அபிஷேகம் பண்ணினவரின் கொம்பை உயரப்பண்ணுவார் என்று துதித்தாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11358,51 +12810,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. আর দম্ভ করো না| গর্বের শব্দ যেন উচ্চারিত না হয় কারণ প্রভু ঈশ্বর সবই জানেন| ঈশ্বরই লোকদের চালনা ও]]></a:t>
+              <a:t><![CDATA[11. பின்பு எல்க்கானா ராமாவிலிருக்கிற தன் வீட்டுக்குப் போனான்; அந்தப் பிள்ளையோ, ஆசாரியனாகிய ஏலிக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11490,51 +12942,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[বিচার করেন|]]></a:t>
+              <a:t><![CDATA[முன்பாகக் கர்த்தருக்குப் பணிவிடை செய்துகொண்டிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11622,51 +13074,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. মানুষ যদি মানুষের কাছে পাপ করে ঈশ্বর তাকে ক্ষমা করতে পারেন, কিন্তু প্রভুর বিরুদ্ধে পাপ করলে কে]]></a:t>
+              <a:t><![CDATA[12. ஏலியின் குமாரர் பேலியாளின் மக்களாயிருந்தார்கள்; அவர்கள் கர்த்தரை அறியவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11754,51 +13206,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তাকে রক্ষা করবে?”কিন্তু পুত্ররা কেউ তাকে গ্রাহ্য করল না| তাই প্রভু তাদের শেষ করবেন বলে স্থির করলেন|]]></a:t>
+              <a:t><![CDATA[13. அந்த ஆசாரியர்கள் ஜனங்களை நடப்பித்த விதம் என்னவென்றால், எவனாகிலும் ஒரு பலியைச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11886,51 +13338,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. বলবান সৈন্যর ধনু ভেঙ্গে যায় এবং দুর্বল লোক শক্তিশালী হয়|]]></a:t>
+              <a:t><![CDATA[செலுத்துங்காலத்தில் இறைச்சி வேகும்போது, ஆசாரியனுடைய வேலைக்காரன் மூன்று கூறுள்ள ஒரு ஆயுதத்தைத் தன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12018,51 +13470,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. অন্যদিকে শমূয়েল বড় হতে লাগল| সে ঈশ্বর এবং লোকদের কাছে আনন্দদাযক ছিল|]]></a:t>
+              <a:t><![CDATA[கையிலே பிடித்துவந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12150,51 +13602,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[কিছু মাংস দাও, সেটা ঝলসানো হবে| সে সেদ্ধ মাংস নেবে না|”]]></a:t>
+              <a:t><![CDATA[உயர்ந்திருக்கிறது; என் பகைஞரின்மேல் என் வாய் திறந்திருக்கிறது; உம்முடைய இரட்சிப்பினாலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12282,51 +13734,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. অতীতে যাদের প্রচুর খাদ্য ছিল এখন তাদের এক মুঠো খাদ্যের জন্য কঠিন সংগ্রাম করতে হবে| কিন্তু অতীতে]]></a:t>
+              <a:t><![CDATA[14. அதினாலே, கொப்பரையிலாவது பானையிலாவது சருவத்திலாவது சட்டியிலாவது குத்துவான்; அந்த ஆயுதத்தில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12414,51 +13866,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[যারা ক্ষুধার্ত ছিল তাদের এখন প্রচুর খাদ্য আছে| যে নারী ছিল বন্ধ্যা তার এখন সাতটি সন্তান| কিন্তু যে]]></a:t>
+              <a:t><![CDATA[வருகிறதையெல்லாம் ஆசாரியன் எடுத்துக்கொள்ளுவான்; அப்படி அங்கே சீலோவிலே வருகிற இஸ்ரவேலருக்கெல்லாம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12546,51 +13998,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[নারীর বহু সন্তান ছিল এখন সে দুঃখী| কারণ তার সন্তানরা চলে গেছে|]]></a:t>
+              <a:t><![CDATA[செய்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12678,51 +14130,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. ঈশ্বর একজন লোককে এলির কাছে পাঠালেন| লোকটি এলিকে বলল, “প্রভু এই কথাগুলি বলেছেন, “তোমার]]></a:t>
+              <a:t><![CDATA[15. கொழுப்பைத் தகனிக்கிறதற்கு முன்னும், ஆசாரியனுடைய வேலைக்காரன் வந்து பலியிடுகிற மனுஷனை நோக்கி:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12810,51 +14262,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[পূর্বপুরুষরা ছিল ফরৌণ কূলের ক্রীতদাস, কিন্তু তাদের কাছে আমি দেখা দিয়েছিলাম|]]></a:t>
+              <a:t><![CDATA[ஆசாரியனுக்குப் பொரிக்கும்படி இறைச்சிகொடு; பச்சை இறைச்சியே அல்லாமல், அவித்ததை உன்கையிலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12942,51 +14394,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. প্রভুই মারেন ও বাঁচান, প্রভুই কবরে শাযিত করেন ও উর্দ্ধে তোলেন|]]></a:t>
+              <a:t><![CDATA[வாங்குகிறதில்லை என்பான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13074,51 +14526,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. ইস্রায়েলের সমস্ত পরিবারগোষ্ঠীর ভেতর থেকে আমার যাজকসমূহ হবার জন্য আমি তোমার পরিবারকে নির্বাচিত]]></a:t>
+              <a:t><![CDATA[16. அதற்கு அந்த மனுஷன்: இன்று செய்யவேண்டியபடி முதலாவது கொழுப்பைத் தகனித்துவிடட்டும்; பிற்பாடு உன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13206,51 +14658,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[করেছিলাম| আমার বেদীতে বলি উত্সর্গ দেবার জন্য তোমাদের মনোনীত করেছিলাম| তারাই ধূপ জ্বালাবে, তারাই পরবে]]></a:t>
+              <a:t><![CDATA[மனவிருப்பத்தின்படி எடுத்துக்கொள் என்று சொன்னாலும்; அவன்: அப்படியல்ல, இப்பொழுதே கொடு, இல்லாவிட்டால்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13338,51 +14790,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[এফোদ| আমি এই জন্যই তাদের নির্বাচন করেছিলাম| আমিই তোমাদের পরিবারগোষ্ঠীকে অধিকার দিয়েছি যেন তারাই]]></a:t>
+              <a:t><![CDATA[பலவந்தமாய் எடுத்துக்கொள்ளுவேன் என்பான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13470,51 +14922,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ইস্রায়েলীয়দের দেওয়া বলির মাংস পায়|]]></a:t>
+              <a:t><![CDATA[17. ஆதலால் அந்த வாலிபரின் பாவம் கர்த்தருடைய சந்நிதியில் மிகவும் பெரிதாயிருந்தது; மனுஷர் கர்த்தரின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13602,51 +15054,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. যদি ভক্ত বলত, “আগে চর্বিটা পোড়াই, তারপর যা চাও দিচ্ছি|” তার উত্তরে ভৃত্য বলত, “না, এক্ষুনি মাংস]]></a:t>
+              <a:t><![CDATA[சந்தோஷப்படுகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13734,51 +15186,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. প্রভুই কাউকে গরীব করেন, আবার কাউকে ধনে ভরে দেন| কাউকে নম্র করেন, আবার কাউকে সম্মান দেন|]]></a:t>
+              <a:t><![CDATA[காணிக்கையை வெறுப்பாய் எண்ணினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13866,51 +15318,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. তাহলে কেন তোমরা এই সব বলি এবং নৈবেদ্যকে সম্মান করবে না? তুমি আমার চেয়েও তোমার পুত্রদের বেশী]]></a:t>
+              <a:t><![CDATA[18. சாமுவேல் என்னும் பிள்ளையாண்டான் சணல் நூல் ஏபோத்தைத் தரித்தவனாய்க் கர்த்தருக்கு முன்பாகப் பணிவிடை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13998,51 +15450,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[সম্মান দিয়ে থাক| আমার লোক, ইস্রায়েলীয়রা আমাকে উত্সর্গীকৃত করবার জন্য যে মাংস নিয়ে আসে তার থেকে]]></a:t>
+              <a:t><![CDATA[செய்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14130,51 +15582,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[সব চেয়ে ভালো অংশগুলি খেয়ে তোমরা মোটা হয়ে যাচ্ছো|’]]></a:t>
+              <a:t><![CDATA[19. அவனுடைய தாய் வருஷந்தோறும் செலுத்தும் பலியைச் செலுத்துகிறதற்காக, தன் புருஷனோடேகூட]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14262,51 +15714,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. প্রভু ধুলি থেকে দরিদ্রদের তোলেন এবং তিনি দুঃখ হরণ করে নেন| তিনি তাদের গুরুত্বপূর্ণ করে তোলেন এবং]]></a:t>
+              <a:t><![CDATA[வருகிறபோதெல்லாம், அவனுக்கு ஒரு சின்னச் சட்டையைத் தைத்துக் கொண்டு வருவாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14394,51 +15846,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তাদের রাজকুমারদের সঙ্গে বসান ও তাদের সম্মানীয আসন দেন| প্রভু হচ্ছেন সেই জন যিনি সমগ্র বিশ্ব সৃষ্টি]]></a:t>
+              <a:t><![CDATA[20. ஏலி எல்க்கானாவையும் அவன் மனைவியையும் ஆசீர்வதித்து: இந்த ஸ்திரீ கர்த்தருக்கென்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14526,51 +15978,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[করেছেন এবং সমগ্র বিশ্ব য়াঁর অধিকারভুক্ত|]]></a:t>
+              <a:t><![CDATA[ஒப்புக்கொடுத்ததற்குப் பதிலாகக் கர்த்தர் உனக்கு அவளாலே சந்தானம் கட்டளையிடுவாராக என்றான்; அவர்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14658,51 +16110,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. “ইস্রায়েলের প্রভু ঈশ্বর প্রতিশ্রুতি দিয়েছিলেন যে তোমার পিতার পরিবারের লোকরা তাঁকে চিরকাল সেবা]]></a:t>
+              <a:t><![CDATA[தங்கள் ஸ்தானத்திற்குத் திரும்பப் போய்விட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14790,51 +16242,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[করবে| কিন্তু আজ প্রভু এই কথা বলছেন, ‘না, তা আর কখনও হবে না| আমি তাদেরই সম্মান করব যারা আমাকে সম্মান]]></a:t>
+              <a:t><![CDATA[21. அப்படியே கர்த்தர் அன்னாளைக் கடாட்சித்தார்; அவள் கர்ப்பந்தரித்து மூன்று குமாரரையும் இரண்டு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14922,51 +16374,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[করবে| আর যারা আমায় সম্মান করতে অস্বীকার করবে, তাদের অমঙ্গল হবে|]]></a:t>
+              <a:t><![CDATA[குமாரத்திகளையும் பெற்றாள்; சாமுவேல் என்னும் பிள்ளையாண்டான் கர்த்தருடைய சந்நிதியில் வளர்ந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15054,51 +16506,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[দাও| না দিলে আমি তোমাদের কাছ থেকে কেড়ে নেবো!”]]></a:t>
+              <a:t><![CDATA[2. கர்த்தரைப்போலப் பரிசுத்தமுள்ளவர் இல்லை; உம்மையல்லாமல் வேறொருவரும் இல்லை; எங்கள் தேவனைப்போல ஒரு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15186,51 +16638,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. সেই সময় আসছে যেদিন আমি তোমাদের সমস্ত উত্তরপুরুষদের বিনাশ করব| তোমার ঘরে কেউই বৃদ্ধ বয়স]]></a:t>
+              <a:t><![CDATA[22. ஏலி மிகுந்த கிழவனாயிருந்தான்; அவன் தன் குமாரர் இஸ்ரவேலுக்கெல்லாம் செய்கிற எல்லாவற்றையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15318,51 +16770,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[পর্য়ন্ত বাঁচবে না|]]></a:t>
+              <a:t><![CDATA[அவர்கள் ஆசரிப்புக் கூடாரத்தின் வாசலில் கூட்டங்கூடுகிற ஸ்திரீகளோடே சயனிக்கிறதையும் கேள்விப்பட்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15450,51 +16902,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. প্রভু তাঁর পবিত্র লোকদের হোঁচট খাওয়া থেকে রক্ষা করেন| দুষ্ট লোকরা অন্ধকারে ধ্বংস হয়ে যাবে|]]></a:t>
+              <a:t><![CDATA[23. அவர்களை நோக்கி: நீங்கள் இப்படிப்பட்ட காரியங்களைச் செய்கிறது என்ன? இந்த ஜனங்கள் எல்லாரும் உங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15582,51 +17034,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তাদের ক্ষমতা তাদের বিজয়ী করতে পারে না|]]></a:t>
+              <a:t><![CDATA[பொல்லாத நடக்கைகளைச் சொல்லக்கேட்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15714,51 +17166,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. ইস্রায়েলে ভাল জিনিস ঘটবে, কিন্তু খারাপ জিনিসগুলি তোমরা তোমাদের বাড়ীতে ঘটতে দেখবে| তোমার ঘরে]]></a:t>
+              <a:t><![CDATA[24. என் குமாரரே, வேண்டாம்; நான் கேள்விப்படுகிற இந்தச் செய்தி நல்லதல்ல; கர்த்தருடைய ஜனங்கள் மீறி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15846,51 +17298,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[কেউ বৃদ্ধ বয়স পর্য়ন্ত বাঁচবে না|]]></a:t>
+              <a:t><![CDATA[நடக்கிறதற்குக் காரணமாயிருக்கிறீர்களே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15978,51 +17430,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. প্রভু তাঁর শত্রুদের ধ্বংস করেন| তিনি তাদের বিরুদ্ধে স্বর্গে বজ্র নির্ঘোষ ঘটাবেন| প্রভু দূরের]]></a:t>
+              <a:t><![CDATA[25. மனுஷனுக்கு விரோதமாக மனுஷன் பாவஞ்செய்தால், நியாயாதிபதிகள் அதைத் தீர்ப்பார்கள்; ஒருவன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16110,51 +17562,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[দেশগুলিরও বিচার করবেন| তিনি তাঁর রাজাকে ক্ষমতা দেবেন এবং তাঁর অভিষিক্ত রাজাকে শক্তিশালী করবেন|”]]></a:t>
+              <a:t><![CDATA[கர்த்தருக்கு விரோதமாகப் பாவஞ்செய்வானேயாகில், அவனுக்காக விண்ணப்பஞ்செய்யத்தக்கவன் யார் என்றான்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16242,51 +17694,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. একজন মানুষকে আমি বাঁচাব| সেই আমার বেদীতে যাজকের কাজ করবে| সে দীর্ঘজীবী হবে| যতদিন পর্য়ন্ত তার]]></a:t>
+              <a:t><![CDATA[அவர்களோ தங்கள் தகப்பன் சொல்லைக் கேளாமற்போனார்கள்; அவர்களைச் சங்கரிக்கக் கர்த்தர் சித்தமாயிருந்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16374,51 +17826,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[দৃষ্টিশক্তি থাকবে, শরীরে শক্তি থাকবে ততদিন সে বেঁচে থাকবে| তোমার উত্তরপুরুষরা তরবারির কোপে মরবে|]]></a:t>
+              <a:t><![CDATA[26. சாமுவேல் என்னும் பிள்ளையாண்டானோ, பெரியவனாக வளர்ந்து, கர்த்தருக்கும் மனுஷருக்கும் பிரியமாக]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16506,51 +17958,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. এভাবে হফ্নি ও পীনহস প্রভুর জন্য দেওয়া বলিকে অসম্মান করত| সন্দেহ নেই প্রভুর বিরুদ্ধে এটা ছিল]]></a:t>
+              <a:t><![CDATA[கன்மலையும் இல்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16638,51 +18090,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. আমি তোমাকে এমন একটি চিহ্ন দেখাব যাতে বুঝতে পারবে যে এইসব কথা সত্য| একই দিনে তোমার দুই পুত্র]]></a:t>
+              <a:t><![CDATA[நடந்துகொண்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16770,51 +18222,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[হফ্নি আর পীনহস মারা যাবে|]]></a:t>
+              <a:t><![CDATA[27. தேவனுடைய மனுஷன் ஒருவன் ஏலியினிடத்தில் வந்து: கர்த்தர் உரைக்கிறது என்னவென்றால், உன் பிதாவின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16902,51 +18354,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ইল্কানা সপরিবারে তার নিজের দেশ রামায় ফিরে এলো| কিন্তু ছেলেটি শীলোয় থেকে গেল| সেখানে সে যাজক]]></a:t>
+              <a:t><![CDATA[வீட்டார் எகிப்திலே பார்வோனின் வீட்டில் இருக்கையில், நான் என்னை அவர்களுக்கு வெளிப்படுத்தி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17034,51 +18486,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[এলির তত্ত্বাবধানে প্রভুর সেবা করেছিল|]]></a:t>
+              <a:t><![CDATA[28. என் பலிபீடத்தின்மேல் பலியிடவும், தூபங்காட்டவும், என் சமுகத்தில் ஏபோத்தைத் தரிக்கவும், இஸ்ரவேல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17166,51 +18618,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. নিজের জন্য আমি একজন বিশ্বস্ত যাজক মনোনীত করব| সে আমার কথা শুনবে এবং আমি যা চাই তাই করবে| আমি তার]]></a:t>
+              <a:t><![CDATA[கோத்திரங்களிலெல்லாம் அவனை எனக்கு ஆசாரியனாகத் தெரிந்துகொண்டு, உன் பிதாவின் வீட்டாருக்கு இஸ்ரவேல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17298,51 +18750,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[পরিবারকে শক্তিশালী করব| আমার মনোনীত রাজার সামনে এই যাজক সর্বদা আমার সেবা করবে|]]></a:t>
+              <a:t><![CDATA[புத்திரருடைய தகனபலிகளையெல்லாம் கொடுக்கவில்லையா?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17430,51 +18882,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. এলির পুত্ররা ছিল খুব মন্দ, তারা প্রভুকে মানতো না|]]></a:t>
+              <a:t><![CDATA[29. என் வாசஸ்தலத்திலே செலுத்தும்படி நான் கட்டளையிட்ட என் பலியையும், என் காணிக்கையையும், நீங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17562,51 +19014,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. তারপর তোমার পরিবারের যারা বেঁচে থাকবে তারা এই যাজকের কাছে এসে মাথা নীচু করে দাঁড়াবে| তারা কযেক]]></a:t>
+              <a:t><![CDATA[உதைப்பானேன்? என் ஜனமாகிய இஸ்ரவேலின் காணிக்கைகளிலெல்லாம் பிரதானமானவைகளைக் கொண்டு உங்களைக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17694,51 +19146,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[টুকরো রূপো অথবা এক টুকরো রুটির জন্য ভিক্ষে চাইবে| তারা বলবে, “আমাকে দয়া করে একটা যাজকের কাজ দাও]]></a:t>
+              <a:t><![CDATA[கொழுக்கப்பண்ணும்படிக்கு, நீ என்னைப்பார்க்கிலும் உன் குமாரரை மதிப்பானேன் என்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17826,51 +19278,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[যাতে দু মুঠো খেতে পারি|”“]]></a:t>
+              <a:t><![CDATA[30. ஆகையால் இஸ்ரவேலின் தேவனாகிய கர்த்தர் சொல்லுகிறதாவது: உன் வீட்டாரும் உன் பிதாவின் வீட்டாரும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17958,51 +19410,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[খুবই মারাত্মক পাপ|]]></a:t>
+              <a:t><![CDATA[3. இனி மேட்டிமையான பேச்சைப் பேசாதிருங்கள்; அகந்தையான பேச்சு உங்கள் வாயிலிருந்து புறப்படவேண்டாம்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18090,51 +19542,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. এমনকি লোকদের সাথে যাজকদের কিরূপ আচার ব্যবহার করা উচিত্‌ সেই নিয়ে তারা বিন্দুমাত্র মাথা ঘামাতো]]></a:t>
+              <a:t><![CDATA[என்றைக்கும் என் சந்நிதியில் நடந்து கொள்வார்கள் என்று நான் நிச்சயமாய்ச் சொல்லியிருந்தும், இனி அது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18222,51 +19674,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[না| যাজকদের এইসব কাজ করণীয ছিল; লোক যখন কোন উত্সর্গ আনবে তখন যাজকদের সেই উত্সর্গের মাংস একটা গরম]]></a:t>
+              <a:t><![CDATA[எனக்குத் தூரமாயிருப்பதாக; என்னைக் கனம்பண்ணுகிறவர்களை நான் கனம் பண்ணுவேன்; என்னை அசட்டை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18354,51 +19806,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[জলের পাত্রে রাখতে হবে| তারপর যাজকের ভৃত্য একটা বিশেষ ধরণের তিন মুখো কাঁটা চামচ আনবে|]]></a:t>
+              <a:t><![CDATA[பண்ணுகிறவர்கள் கனஈனப்படுவார்கள் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18486,51 +19938,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. যাজকের ভৃত্যকে সেই পাত্র থেকে কিছুটা মাংস তুলে নেবার জন্য কাঁটাটা ব্যবহার করতে হবে| সেই কাঁটায]]></a:t>
+              <a:t><![CDATA[31. உன் வீட்டில் ஒரு கிழவனும் இராதபடிக்கு உன் புயத்தையும் உன் பிதாவின் வீட்டாருடைய புயத்தையும் நான்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18618,51 +20070,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[যতটুকু মাংস উঠত যাজক শুধু সেই মাংসটুকুই পেত| যেসব ইস্রায়েলীয়রা শীলোতে বলি আনত তাদের সকলের প্রতি]]></a:t>
+              <a:t><![CDATA[தறித்துப்போடும் நாட்கள் வரும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18750,51 +20202,579 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[যাজকদের এই কাজটা করতে হত|]]></a:t>
+              <a:t><![CDATA[32. இஸ்ரவேலுக்குச் செய்யப்படும் சகல நன்மைகளுக்கும் மாறாக என் வாசஸ்தலத்திலே உபத்திரவத்தைக் காண்பாய்;]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 சாமுவேல் : 2]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide76.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஒருபோதும் உன் வீட்டில் ஒரு கிழவனும் இருப்பதில்லை.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 சாமுவேல் : 2]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide77.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[33. என் பலிபீடத்தில் சேவிக்க, நான் உன் சந்ததியில் நிர்மூலமாக்காதவர்களோ, உன் கண்களைப் பூத்துப்போகப்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 சாமுவேல் : 2]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide78.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[பண்ணவும், உன் ஆத்துமாவை வேதனைப்படுத்தவும் வைக்கப்படுவார்கள்; உன் வம்சத்திலுள்ள யாவரும் வாலவயதிலே]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 சாமுவேல் : 2]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide79.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சாவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18882,51 +20862,1107 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. কিন্তু শমূয়েল প্রভুর সেবা করত| সেই তরুণ সহকারী, যাজকের বিশেষ ধরণের জামা এফোদ পরত|]]></a:t>
+              <a:t><![CDATA[கர்த்தர் ஞானமுள்ள தேவன்; அவர் செய்கைகள் யதார்த்தமல்லவோ?]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 சாமுவேல் : 2]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide80.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[34. ஓப்னி பினெகாஸ் என்னும் உன் இரண்டு குமாரரின்மேல் வருவதே உனக்கு அடையாளமாயிருக்கும்; அவர்கள்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 சாமுவேல் : 2]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide81.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[இருவரும் ஒரேநாளில் சாவார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 சாமுவேல் : 2]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide82.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[35. நான் என் உள்ளத்துக்கும் என் சித்தத்துக்கும் ஏற்றபடி செய்யத்தக்க உண்மையான ஒரு ஆசாரியனை]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 சாமுவேல் : 2]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide83.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எழும்பப்பண்ணி, அவனுக்கு நிலையான வீட்டைக் கட்டுவேன்; அவன் என்னால் அபிஷேகம் பண்ணப்பட்டவனுக்கு]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 சாமுவேல் : 2]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide84.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[முன்பாகச் சகல நாளும் நடந்துகொள்ளுவான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 சாமுவேல் : 2]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide85.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[36. அப்பொழுது உன் வீட்டாரில் மீதியாயிருப்பவன் எவனும் ஒரு வெள்ளிப்பணத்துக்காகவும் ஒரு]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 சாமுவேல் : 2]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide86.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அப்பத்துணிக்கைக்காகவும் அவனிடத்தில் வந்து பணிந்து: நான் கொஞ்சம் அப்பம் சாப்பிட யாதொரு ஆசாரிய]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 சாமுவேல் : 2]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide87.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஊழியத்தில் என்னைச் சேர்த்துக்கொள்ளும் என்று கெஞ்சுவான் என்று சொல்லுகிறார் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19014,51 +22050,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. প্রতি বছর শমূযেলের মা একটা ছোট পোশাক তৈরী করত এবং সেটা তার জন্য শীলোয় নিয়ে যেত| সে স্বামীর]]></a:t>
+              <a:t><![CDATA[4. பலவான்களின் வில் முறிந்தது; தள்ளாடினவர்களோ பலத்தினால் இடைகட்டப்பட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19075,91 +22111,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[1 சாமுவேல் : 2]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme97">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme19">
   <a:themeElements>
-    <a:clrScheme name="Theme97">
+    <a:clrScheme name="Theme19">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme97">
+    <a:fontScheme name="Theme19">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -19185,51 +22221,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme97">
+    <a:fmtScheme name="Theme19">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -19360,51 +22396,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>75</Slides>
+  <Slides>87</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>