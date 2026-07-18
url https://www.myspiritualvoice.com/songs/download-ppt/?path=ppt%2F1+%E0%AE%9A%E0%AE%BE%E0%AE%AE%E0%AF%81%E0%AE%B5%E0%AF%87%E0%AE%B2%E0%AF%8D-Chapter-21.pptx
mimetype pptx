--- v0 (2026-06-03)
+++ v1 (2026-07-18)
@@ -55,50 +55,56 @@
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -111,50 +117,53 @@
     <p:sldId id="263" r:id="rId10"/>
     <p:sldId id="264" r:id="rId11"/>
     <p:sldId id="265" r:id="rId12"/>
     <p:sldId id="266" r:id="rId13"/>
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
+    <p:sldId id="288" r:id="rId35"/>
+    <p:sldId id="289" r:id="rId36"/>
+    <p:sldId id="290" r:id="rId37"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -284,53 +293,56 @@
   <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/>
   <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/>
   <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/>
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
-  <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
+  <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
+  <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
+  <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -390,51 +402,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. தாவீது ஆசாரியனுக்குப் பிரதியுத்தரமாக: நான் புறப்படுகிறதற்கு முன் நேற்றும் முந்தாநாளும் ஸ்திரீகள் எங்களுக்கு விலக்கமாயிருந்தார்கள்; வாலிபருடைய அசம்பிகளும் சுத்தமாயிருக்கிறது; இன்றையதினம் வேறே அப்பம் பாத்திரத்தில் பிரதிஷ்டைபண்ணப்பட்டதினால், இது சாதாரணமாயிற்றே என்றான்.]]></a:t>
+              <a:t><![CDATA[4. ஆசாரியன் தாவீதுக்குப் பிரதியுத்தரமாக: பரிசுத்த அப்பம் இருக்கிறதே ஒழிய, சாதாரண அப்பம் என் கையில் இல்லை; வாலிபர் ஸ்திரீகளோடேமாத்திரம் சேராதிருந்தால் கொடுப்பேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1807,51 +1819,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அதற்கு ஆசாரியன்: நீர் ஏலே பள்ளத்தாக்கிலே கொன்ற பெலிஸ்தனாகிய கோலியாத்தின் பட்டயம், இதோ, ஏபோத்துக்குப் பின்னாக ஒரு புடவையிலே சுருட்டி வைத்திருக்கிறது; அதை நீர் எடுக்க மனதானால் எடுத்துக்கொண்டுபோம், அதுவே அல்லாமல் வேறொன்றும் இல்லை என்றான்; அப்பொழுது தாவீது: அதற்கு நிகரில்லை; அதை எனக்கு தாரும் என்றான்.]]></a:t>
+              <a:t><![CDATA[10. அன்றையதினம் தாவீது எழுந்து சவுலுக்குத் தப்பியோடி, காத்தின் ராஜாவாகிய ஆகீசிடத்தில் போனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2025,51 +2037,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ஆகீசின் ஊழியக்காரர் அவனைப் பார்த்து: தேசத்து ராஜாவாகிய தாவீது இவன் அல்லவோ? சவுல் கொன்றது ஆயிரம், தாவீது கொன்றது பதினாயிரம் என்று இவனைக்குறித்தல்லவோ ஆடல் பாடலோடே கொண்டாடினார்கள்.]]></a:t>
+              <a:t><![CDATA[10. அன்றையதினம் தாவீது எழுந்து சவுலுக்குத் தப்பியோடி, காத்தின் ராஜாவாகிய ஆகீசிடத்தில் போனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2134,51 +2146,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ஆகீசின் ஊழியக்காரர் அவனைப் பார்த்து: தேசத்து ராஜாவாகிய தாவீது இவன் அல்லவோ? சவுல் கொன்றது ஆயிரம், தாவீது கொன்றது பதினாயிரம் என்று இவனைக்குறித்தல்லவோ ஆடல் பாடலோடே கொண்டாடினார்கள்.]]></a:t>
+              <a:t><![CDATA[10. அன்றையதினம் தாவீது எழுந்து சவுலுக்குத் தப்பியோடி, காத்தின் ராஜாவாகிய ஆகீசிடத்தில் போனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2243,51 +2255,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. இந்த வார்த்தைகளைத் தாவீது தன் மனதிலே வைத்துக்கொண்டு, காத்தின் ராஜாவாகிய ஆகீசுக்கு மிகவும் பயப்பட்டு,]]></a:t>
+              <a:t><![CDATA[11. ஆகீசின் ஊழியக்காரர் அவனைப் பார்த்து: தேசத்து ராஜாவாகிய தாவீது இவன் அல்லவோ? சவுல் கொன்றது ஆயிரம், தாவீது கொன்றது பதினாயிரம் என்று இவனைக்குறித்தல்லவோ ஆடல் பாடலோடே கொண்டாடினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2352,51 +2364,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அவர்கள் கண்களுக்கு முன்பாகத் தன் முகநாடியை வேறுபடுத்தி, அவர்களிடத்தில் பித்தங்கொண்டவன்போலக் காண்பித்து, வாசற்கதவுகளிலே கீறிக்கொண்டிருந்து, தன் வாயிலிருந்து நுரையைத் தன் தாடியில் விழப்பண்ணிக் கொண்டிருந்தான்.]]></a:t>
+              <a:t><![CDATA[12. இந்த வார்த்தைகளைத் தாவீது தன் மனதிலே வைத்துக்கொண்டு, காத்தின் ராஜாவாகிய ஆகீசுக்கு மிகவும் பயப்பட்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2461,51 +2473,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அவர்கள் கண்களுக்கு முன்பாகத் தன் முகநாடியை வேறுபடுத்தி, அவர்களிடத்தில் பித்தங்கொண்டவன்போலக் காண்பித்து, வாசற்கதவுகளிலே கீறிக்கொண்டிருந்து, தன் வாயிலிருந்து நுரையைத் தன் தாடியில் விழப்பண்ணிக் கொண்டிருந்தான்.]]></a:t>
+              <a:t><![CDATA[12. இந்த வார்த்தைகளைத் தாவீது தன் மனதிலே வைத்துக்கொண்டு, காத்தின் ராஜாவாகிய ஆகீசுக்கு மிகவும் பயப்பட்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2570,51 +2582,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அப்பொழுது ஆகீஸ்: தன் ஊழியக்காரரை நோக்கி: இதோ, இந்த மனுஷன் பித்தங்கொண்டவன் என்று காண்கிறீர்களே; இவனை நீங்கள் என்னிடத்தில் கொண்டுவந்தது என்ன?]]></a:t>
+              <a:t><![CDATA[12. இந்த வார்த்தைகளைத் தாவீது தன் மனதிலே வைத்துக்கொண்டு, காத்தின் ராஜாவாகிய ஆகீசுக்கு மிகவும் பயப்பட்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2679,51 +2691,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. தாவீது நோபிலிருக்கிற ஆசாரியனாகிய அகிமெலேக்கினிடத்தில் போனான்; அகிமெலேக்கு நடுக்கத்தோடே தாவீதுக்கு எதிர்கொண்டுபோய்: ஒருவரும் உம்மோடே கூடவராமல், நீர் ஒண்டியாய் வருகிறது என்ன என்று அவனைக் கேட்டான்.]]></a:t>
+              <a:t><![CDATA[2. தாவீது ஆசாரியனாகிய அகிமெலேக்கைப் பார்த்து: ராஜா எனக்கு ஒரு காரியத்தைக் கட்டளையிட்டு, நான் உன்னை அனுப்பின காரியமும் உனக்குக் கட்டளையிட்டதும் இன்னதென்று ஒருவரும் அறியாதிருக்கவேண்டும் என்று என்னோடே சொன்னான்; இன்ன இடத்திற்கு வரவேண்டும் என்று சேவகருக்குச் சொல்லியிருக்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2788,51 +2800,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அப்பொழுது ஆகீஸ்: தன் ஊழியக்காரரை நோக்கி: இதோ, இந்த மனுஷன் பித்தங்கொண்டவன் என்று காண்கிறீர்களே; இவனை நீங்கள் என்னிடத்தில் கொண்டுவந்தது என்ன?]]></a:t>
+              <a:t><![CDATA[13. அவர்கள் கண்களுக்கு முன்பாகத் தன் முகநாடியை வேறுபடுத்தி, அவர்களிடத்தில் பித்தங்கொண்டவன்போலக் காண்பித்து, வாசற்கதவுகளிலே கீறிக்கொண்டிருந்து, தன் வாயிலிருந்து நுரையைத் தன் தாடியில் விழப்பண்ணிக் கொண்டிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2897,51 +2909,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. எனக்கு முன்பாகப் பயித்திய சேஷ்டை செய்ய, நீங்கள் இவனைக் கொண்டுவருகிறதற்கு, பயித்தியக்காரர் எனக்குக் குறைவாயிருக்கிறார்களோ? இவன் என் வீட்டிலே வரலாமா என்றான்.]]></a:t>
+              <a:t><![CDATA[14. அப்பொழுது ஆகீஸ்: தன் ஊழியக்காரரை நோக்கி: இதோ, இந்த மனுஷன் பித்தங்கொண்டவன் என்று காண்கிறீர்களே; இவனை நீங்கள் என்னிடத்தில் கொண்டுவந்தது என்ன?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3006,50 +3018,377 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
+              <a:t><![CDATA[14. அப்பொழுது ஆகீஸ்: தன் ஊழியக்காரரை நோக்கி: இதோ, இந்த மனுஷன் பித்தங்கொண்டவன் என்று காண்கிறீர்களே; இவனை நீங்கள் என்னிடத்தில் கொண்டுவந்தது என்ன?]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[15. எனக்கு முன்பாகப் பயித்திய சேஷ்டை செய்ய, நீங்கள் இவனைக் கொண்டுவருகிறதற்கு, பயித்தியக்காரர் எனக்குக் குறைவாயிருக்கிறார்களோ? இவன் என் வீட்டிலே வரலாமா என்றான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[15. எனக்கு முன்பாகப் பயித்திய சேஷ்டை செய்ய, நீங்கள் இவனைக் கொண்டுவருகிறதற்கு, பயித்தியக்காரர் எனக்குக் குறைவாயிருக்கிறார்களோ? இவன் என் வீட்டிலே வரலாமா என்றான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
               <a:t><![CDATA[15. எனக்கு முன்பாகப் பயித்திய சேஷ்டை செய்ய, நீங்கள் இவனைக் கொண்டுவருகிறதற்கு, பயித்தியக்காரர் எனக்குக் குறைவாயிருக்கிறார்களோ? இவன் என் வீட்டிலே வரலாமா என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
@@ -3333,51 +3672,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. தாவீது ஆசாரியனாகிய அகிமெலேக்கைப் பார்த்து: ராஜா எனக்கு ஒரு காரியத்தைக் கட்டளையிட்டு, நான் உன்னை அனுப்பின காரியமும் உனக்குக் கட்டளையிட்டதும் இன்னதென்று ஒருவரும் அறியாதிருக்கவேண்டும் என்று என்னோடே சொன்னான்; இன்ன இடத்திற்கு வரவேண்டும் என்று சேவகருக்குச் சொல்லியிருக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[3. இப்போதும் உம்முடைய கையில் இருக்கிறது என்ன? ஐந்து அப்பமாகிலும், என்னவாகிலும், இருக்கிறதை என்கையிலே கொடும் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3551,51 +3890,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ஆசாரியன் தாவீதுக்குப் பிரதியுத்தரமாக: பரிசுத்த அப்பம் இருக்கிறதே ஒழிய, சாதாரண அப்பம் என் கையில் இல்லை; வாலிபர் ஸ்திரீகளோடேமாத்திரம் சேராதிருந்தால் கொடுப்பேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[3. இப்போதும் உம்முடைய கையில் இருக்கிறது என்ன? ஐந்து அப்பமாகிலும், என்னவாகிலும், இருக்கிறதை என்கையிலே கொடும் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3739,51 +4078,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469493621" r:id="rId1"/>
+    <p:sldLayoutId id="2473414128" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -3983,50 +4322,74 @@
 
 <file path=ppt/slides/_rels/slide30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide30.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide31.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide32.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide33.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide34.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide34.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide35.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide35.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -4175,51 +4538,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ದಾವೀದನು ಯಾಜಕನಿಗೆ ಪ್ರತ್ಯುತ್ತರ ವಾಗಿ--ನಾನು ಹೊರಡುವದಕ್ಕಿಂತ ಮುಂಚೆ ನಿನ್ನೆಯೂ ಮೊನ್ನೆಯೂ ಸ್ತ್ರೀಯರು ನಮಗೆ]]></a:t>
+              <a:t><![CDATA[খেতে দাও|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4307,51 +4670,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ದೂರವಾ ಗಿದ್ದರು. ಯೌವನಸ್ಥರ ಪಾತ್ರೆಗಳು ಪರಿಶುದ್ಧವಾಗಿವೆ; ರೊಟ್ಟಿಯು ಈ ಹೊತ್ತು ಪಾತ್ರೆಯಲ್ಲಿ ಪರಿಶುದ್ಧ]]></a:t>
+              <a:t><![CDATA[5. যাজক বললেন, “আমার কাছে তো সাধারণ কোন রুটি নেই, কিন্তু পবিত্র রুটি আছে| তোমার লোকরা তা খেতে পারে,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4439,51 +4802,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಮಾಡಲ್ಪಟ್ಟದ್ದಾಗಿದ್ದರೂ ಅದು ಒಂದು ವಿಧವಾಗಿ ಬಳಕೆಯಾಗಿದೆ ಅಂದನು.]]></a:t>
+              <a:t><![CDATA[অবশ্য যদি কোন নারীর সঙ্গে তাদের য়ৌন সম্পর্ক না থেকে থাকে|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4571,51 +4934,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ಆಗ ಕರ್ತನ ಸನ್ನಿಧಿಯಿಂದ ತೆಗೆದುಕೊಳ್ಳಲ್ಪಟ್ಟ ಸಮ್ಮುಖದ ರೊಟ್ಟಿಗಳ ಹೊರತು ಬೇರೆ ರೊಟ್ಟಿಯು ಅಲ್ಲಿ ಇಲ್ಲದ್ದರಿಂದ]]></a:t>
+              <a:t><![CDATA[6. দায়ূদ যাজককে বললেন, “না, এরকম কোন ব্যাপার নেই|” যুদ্ধে যাবার সময় এবং সাধারণ কাজের সময়ও তারা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4703,51 +5066,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಯಾಜಕನು ಅವನಿಗೆ ಪರಿಶುದ್ಧ ರೊಟ್ಟಿಯನ್ನು ಕೊಟ್ಟನು. ಅವುಗಳನ್ನು ತೆಗೆದುಕೊಳ್ಳುವ ದಿವಸದಲ್ಲಿ ಅವುಗಳಿಗೆ ಬದಲಾಗಿ]]></a:t>
+              <a:t><![CDATA[তাদের দেহগুলিকে শুদ্ধ রাখে| তাছাড়া এখন আমরা একটি বিশেষ কাজে এসেছি, সুতরাং অশুদ্ধ থাকার প্রশ্নই ওঠে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4835,51 +5198,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಬಿಸಿರೊಟ್ಟಿಗಳು ಇಡಲ್ಪಡುವವು.]]></a:t>
+              <a:t><![CDATA[না|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4967,51 +5330,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ಆದರೆ ಸೌಲನ ಸೇವಕರಲ್ಲಿ ಎದೋಮ್ಯನಾದ ದೋಯೇಗ ನೆಂಬ ಹೆಸರುಳ್ಳ ಒಬ್ಬನು ಆ ದಿವಸ ಅಲ್ಲಿ ಕರ್ತನ ಮುಂದೆ]]></a:t>
+              <a:t><![CDATA[7. পবিত্র রুটি ছাড়া সেখানে অন্য কোন রুটি ছিল না| যাজক দায়ূদকে তা-ই দিলেন| এই রুটিই তারা প্রভুর]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5099,51 +5462,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ತಡೆಯಲ್ಪಟ್ಟಿದ್ದನು. ಅವನು ಸೌಲನ ಹಿಂಡು ಕಾಯುವವರಲ್ಲಿ ಮುಖ್ಯಸ್ಥನಾಗಿದ್ದನು.]]></a:t>
+              <a:t><![CDATA[সামনে পবিত্র টেবিলে রেখে দিত| প্রতিদিন তারা এগুলো বদলে টাটকা রুটি রেখে দিত|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5231,51 +5594,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ಆಗ ದಾವೀದ ನು ಅಹೀಮೆಲೆಕನಿಗೆ--ನಿನ್ನ ಕೈಯಲ್ಲಿ ಈಟಿಯಾದರೂ ಕತ್ತಿಯಾದರೂ ಇಲ್ಲವೋ? ಯಾಕಂದರೆ ಅರಸನ ಕಾರ್ಯವು]]></a:t>
+              <a:t><![CDATA[8. সেদিন সেখানে শৌলের একজন অনুচর উপস্থিত ছিল| সে ছিল ইদোম বংশীয়, তার নাম দোযেগ| সে ছিল শৌলের প্রধান]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5363,51 +5726,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಅವಸರವಾದದ್ದರಿಂದ ನಾನು ನನ್ನ ಕತ್ತಿ ಯನ್ನಾದರೂ ಆಯುಧಗಳನ್ನಾದರೂ ತಕ್ಕೊಂಡು ಬರಲಿಲ್ಲ ಅಂದನು.]]></a:t>
+              <a:t><![CDATA[মেষপালক| দোযেগকে সেখানে প্রভুর সামনে রাখা হয়েছিল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5495,51 +5858,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ತರುವಾಯ ದಾವೀದನು ನೋಬ್‌ ಊರಲ್ಲಿದ್ದ ಯಾಜಕನಾದ ಅಹೀಮೆಲೆ ಕನ ಬಳಿಗೆ ಬಂದನು. ಅಹೀಮೆಲೆಕನು ದಾವೀದನನ್ನು]]></a:t>
+              <a:t><![CDATA[1. দায়ূদ চলে গেলেন| য়োনাথন শহরে ফিরে এলো|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5627,51 +5990,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ಅದಕ್ಕೆ ಯಾಜಕನು--ನೀನು ಏಲಾ ತಗ್ಗಿನಲ್ಲಿ ಸಂಹರಿಸಿದ ಫಿಲಿಷ್ಟಿಯನಾದ ಗೊಲ್ಯಾ ತನ ಕತ್ತಿಯನ್ನು ಎಫೋದಿನ ಹಿಂದೆ ಒಂದು]]></a:t>
+              <a:t><![CDATA[9. দায়ূদ অহীমেলককে জিজ্ঞেস করলেন, “তোমার কাছে কি বল্লম বা তরবারি কিছু একটা আছে| রাজার কাজটা জরুরি]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5759,51 +6122,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಬಟ್ಟೆ ಯಲ್ಲಿ ಸುತ್ತಿ ಇಟ್ಟಿದೆ. ಅದನ್ನು ನೀನು ತೆಗೆದುಕೊಂಡರೆ ತೆಗೆದುಕೋ ಯಾಕಂದರೆ ಅದು ಒಂದೇ ಅಲ್ಲದೆ ಇಲ್ಲಿ ಬೇರೊಂದು]]></a:t>
+              <a:t><![CDATA[তাই তাড়াতাড়িতে আমি সঙ্গে কোনো তরবারি বা অস্ত্রশস্ত্র আনি নি|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5891,51 +6254,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಇಲ್ಲ ಅಂದನು. ಅದಕ್ಕೆ ದಾವೀದನು ಅದರಂಥದ್ದು ಇನ್ನಿಲ್ಲ; ಅದನ್ನು ನನಗೆ ಕೊಡು ಅಂದನು.]]></a:t>
+              <a:t><![CDATA[10. যাজক বললেন, “এখানে তো মাত্র একটাই তরবারি আছে, সেটা পলেষ্টীয় গলিযাতের তরবারি| তুমি এলা উপত্যকায]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6023,51 +6386,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ದಾವೀದನು ಎದ್ದು ಆ ದಿನ ಸೌಲನ ಭಯದಿಂದ ಗತ್‌ ಊರಿನ ಅರಸನಾದ ಆಕೀಷನ ಬಳಿಗೆ ಓಡಿ ಬಂದನು.]]></a:t>
+              <a:t><![CDATA[তাকে হত্যা করার সময় ওর হাত থেকেই এটা কেড়ে নিয়েছিলে| ওটা কাপড়ে মুড়ে এফোদের পেছনে রাখা আছে| ইচ্ছা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6155,51 +6518,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ಆಕೀಷನ ಸೇವಕರು ಅವನಿಗೆ--ಇವನು ದೇಶದ ಅರಸನಾದ ದಾವೀದನಲ್ಲವೋ? ಸೌಲನು ಸಾವಿರಗಳನ್ನೂ ದಾವೀದನು ಹತ್ತು ಸಾವಿರಗಳನ್ನೂ]]></a:t>
+              <a:t><![CDATA[হলে এটা তুমি নিয়ে যেতে পারো|”দায়ূদ বললেন, “ওটাই তুমি আমাকে দাও| গলিযাতের তরবারির মতো তরবারি আর]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6287,51 +6650,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಸಂಹರಿಸಿದನೆಂದು ಇವನನ್ನು ಕುರಿತು ನಾಟ್ಯದಲ್ಲಿ ಒಬ್ಬರಿಗೊಬ್ಬರು ಹಾಡಿದರಲ್ಲವೇ ಅಂದರು.]]></a:t>
+              <a:t><![CDATA[কোথাও পাওয়া যাবে না|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6419,51 +6782,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ಆಗ ದಾವೀದನು ಈ ಮಾತುಗಳನ್ನು ತನ್ನ ಹೃದಯದಲ್ಲಿ ಇಟ್ಟುಕೊಂಡು ಗತ್‌ ಊರಿನ ಅರಸನಾದ ಆಕೀಷನಿ ಗೋಸ್ಕರ ಮಹಾಭಯಸ್ಥನಾಗಿ]]></a:t>
+              <a:t><![CDATA[11. সেদিন শৌলের কাছ থেকে দায়ূদ পালিয়ে গেলেন| তিনি গাতের রাজা আখীশের কাছে গেলেন|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6551,51 +6914,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ಅವರ ಕಣ್ಣುಮುಂದೆ ತನ್ನ ಬುದ್ಧಿಯನ್ನು ಮಾರ್ಪಡಿಸಿ ತನ್ನನ್ನು ಹುಚ್ಚನ ಹಾಗೆ ತೋರಮಾಡಿ ದ್ವಾರದ ಕದಗಳನ್ನು]]></a:t>
+              <a:t><![CDATA[12. আখীশের অনুচররা এটা ভাল মনে করলো না| তারা বলল, “ইনি হচ্ছেন দায়ূদ, ইস্রায়েলের রাজা| এঁকে নিয়েই]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6683,51 +7046,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಕೆರೆಯುತ್ತಾ ತನ್ನ ಬಾಯಿಯ ಜೊಲ್ಲನ್ನು ತನ್ನ ಗಡ್ಡದ ಮೇಲೆ ಸುರಿಸಿಕೊಂಡನು.]]></a:t>
+              <a:t><![CDATA[ওদের লোকেরা গান গায| ওরা নেচে নেচে এই গানটা করে: “দায়ূদ মেরেছে শত্রু অয়ুতে অয়ুতে শৌল তো কেবল]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6815,51 +7178,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ಆಗ ಆಕೀಷನು ತನ್ನ ಸೇವಕ ರಿಗೆ--ಇಗೋ, ಈ ಮನುಷ್ಯನು ಹುಚ್ಚು ಹಿಡಿದವ ನೆಂದು ನೋಡುತ್ತೀರಲ್ಲಾ. ಇವನನ್ನು ನನ್ನ ಬಳಿಗೆ]]></a:t>
+              <a:t><![CDATA[হাজারে হাজারে|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6947,51 +7310,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಎದುರುಗೊಳ್ಳಬಂದಾಗ ಹೆದರಿ--ಒಬ್ಬರೂ ನಿನ್ನ ಸಂಗಡ ಬಾರದೆ ನೀನು ಒಂಟಿಯಾಗಿ ಬಂದದ್ದು ಏನೆಂದು ಅವನನ್ನು ಕೇಳಿದನು.]]></a:t>
+              <a:t><![CDATA[2. দায়ূদ নোব শহরে যাজক অহীমেলকের সঙ্গে দেখা করতে গেলেন|অহীমেলক দাযূদের সঙ্গে দেখা করতে বেরিয়ে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7079,51 +7442,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಏಕೆ ತೆಗೆದುಕೊಂಡು ಬಂದಿರಿ?]]></a:t>
+              <a:t><![CDATA[13. তাদের কথাগুলো দায়ূদ বেশ মন দিয়ে শুনলেন| গাতের রাজা আখীশকে তিনি ভয় করতে লাগলেন|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7211,51 +7574,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ಹುಚ್ಚರು ನನಗೆ ಅವಶ್ಯವೆಂದು ಹುಚ್ಚು ಆಟ ಆಡಲು ಇವನನ್ನು ನನ್ನ ಮುಂದೆ ತೆಗೆದುಕೊಂಡು ಬಂದಿರೋ? ಇಂಥವನು ನನ್ನ]]></a:t>
+              <a:t><![CDATA[14. শেষে আখীশ ও তার অনুচরদের সামনে দায়ূদ পাগলের ভান করলেন| ওদের কাছে তিনি ইচ্ছে করে পাগলামি করতে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7343,51 +7706,447 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಮನೆಯಲ್ಲಿ ಬರಬೇಕೋ ಅಂದನು.]]></a:t>
+              <a:t><![CDATA[লাগলেন| তিনি দরজায থুতু ছিটাতে লাগলেন| তাঁর দাড়ি দিয়ে থুতু গড়াতে দিলেন|]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 சாமுவேல் : 21]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide33.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[15. আখীশ তার অনুচরদের বলল, “আরে লোকটাকে দেখো, সত্যি মাথা খারাপ| একে আমার কাছে এনেছ কেন? [ 16 ] আমার]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 சாமுவேல் : 21]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide34.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[আশপাশে য়থেষ্ট পাগল রযেছে| আমার কাছে ঐ জাতীয লোক আর বেশী আনার দরকার নেই| এটাকে আবার আমার বাড়িতে]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 சாமுவேல் : 21]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide35.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ঢুকিও না|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7475,51 +8234,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ದಾವೀದನು ಯಾಜಕನಾದ ಅಹೀಮೆಲೆಕನಿಗೆ--ಅರಸನು ನನಗೆ ಒಂದು ಕಾರ್ಯವನ್ನು ಆಜ್ಞಾಪಿಸಿ--ನಾನು ಕಳುಹಿಸಿದ ಕಾರ್ಯವು ನಿನಗೆ]]></a:t>
+              <a:t><![CDATA[এলেন| তিনি তো ভয়ে কাঁপছিলেন| তিনি দায়ূদকে জিজ্ঞেস করলেন, “কি ব্যাপার, তুমি একা কেন? তোমার সঙ্গে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7607,51 +8366,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಆಜ್ಞಾಪಿಸಿದ್ದು ಇಂಥಾದ್ದೆಂದು ಒಬ್ಬರಿಗೂ ತಿಳಿಯ ಬಾರದೆಂದು ನನಗೆ ಹೇಳಿದನು. ಇಂಥಿಂಥ ಸ್ಥಳಗಳಿಗೆ ಹೋಗಬೇಕೆಂದು ನಾನು]]></a:t>
+              <a:t><![CDATA[কাউকে দেখছি না কেন?”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7739,51 +8498,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ನನ್ನ ಕೆಲಸದವರಿಗೆ ನೇಮಿಸಿದ್ದೇನೆ.]]></a:t>
+              <a:t><![CDATA[3. দায়ূদ বললেন, “রাজা আমাকে একটি বিশেষ আদেশ দিয়েছেন| তিনি আমাকে বলেছেন, ‘এই আসার উদ্দেশ্য নিয়ে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7871,51 +8630,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ಈಗ ನಿನ್ನ ಕೈಯಲ್ಲಿ ಏನಾದರೂ ಉಂಟೋ? ಐದು ರೊಟ್ಟಿಗಳನ್ನಾದರೂ ನಿನಗೆ ದೊರಕಿದ ಯಾವದನ್ನಾದರೂ ನನಗೆ ಕೊಡು ಅಂದನು.]]></a:t>
+              <a:t><![CDATA[তুমি কাউকে কিছু জানাবে না| আমি তোমাকে কি বলছি কেউ যেন জানতে না পারে|’ আমার লোকদের বলছি কোথায় ওরা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8003,51 +8762,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ಯಾಜಕನು ದಾವೀದನಿಗೆ ಪ್ರತ್ಯುತ್ತರ ವಾಗಿ--ಪರಿಶುದ್ಧ ರೊಟ್ಟಿಯ ಹೊರತಾಗಿ ನನ್ನ ಕೈಯಲ್ಲಿ ಬಳಕೆಯಾದ ರೊಟ್ಟಿ ಒಂದಾದರೂ]]></a:t>
+              <a:t><![CDATA[আমার সঙ্গে দেখা করবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8135,51 +8894,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಇಲ್ಲ; ಯೌವನ ಸ್ಥರು ಸ್ತ್ರೀಯರ ಬಳಿಗೆ ಸೇರದಿದ್ದರೆ ಅದು ಆಗಲಿ ಅಂದನು.]]></a:t>
+              <a:t><![CDATA[4. এখন বলো, তোমার সঙ্গে কি খাবার আছে? তোমার কাছে থাকলে পাঁচটি গোটা রুটি আমাকে দাও, না হলে অন্য কিছু]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8196,91 +8955,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[1 சாமுவேல் : 21]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme26">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme91">
   <a:themeElements>
-    <a:clrScheme name="Theme26">
+    <a:clrScheme name="Theme91">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme26">
+    <a:fontScheme name="Theme91">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -8306,51 +9065,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme26">
+    <a:fmtScheme name="Theme91">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -8481,51 +9240,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>32</Slides>
+  <Slides>35</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>