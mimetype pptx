--- v1 (2026-07-18)
+++ v2 (2026-09-16)
@@ -61,50 +61,54 @@
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -120,50 +124,52 @@
     <p:sldId id="266" r:id="rId13"/>
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
+    <p:sldId id="291" r:id="rId38"/>
+    <p:sldId id="292" r:id="rId39"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -296,53 +302,55 @@
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
-  <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
+  <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
+  <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -402,51 +410,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ஆசாரியன் தாவீதுக்குப் பிரதியுத்தரமாக: பரிசுத்த அப்பம் இருக்கிறதே ஒழிய, சாதாரண அப்பம் என் கையில் இல்லை; வாலிபர் ஸ்திரீகளோடேமாத்திரம் சேராதிருந்தால் கொடுப்பேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[4. And the priest answered David, and said, There is no common bread under mine hand, but there is hallowed bread; if the young men have kept themselves at least from women.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -511,51 +519,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. தாவீது ஆசாரியனுக்குப் பிரதியுத்தரமாக: நான் புறப்படுகிறதற்கு முன் நேற்றும் முந்தாநாளும் ஸ்திரீகள் எங்களுக்கு விலக்கமாயிருந்தார்கள்; வாலிபருடைய அசம்பிகளும் சுத்தமாயிருக்கிறது; இன்றையதினம் வேறே அப்பம் பாத்திரத்தில் பிரதிஷ்டைபண்ணப்பட்டதினால், இது சாதாரணமாயிற்றே என்றான்.]]></a:t>
+              <a:t><![CDATA[5. And David answered the priest, and said unto him, Truthfully women have been kept from us about these three days, since I came out, and the vessels of the young men are holy, and the bread is in a manner common, yea, though it were sanctified this day in the vessel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -620,51 +628,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. தாவீது ஆசாரியனுக்குப் பிரதியுத்தரமாக: நான் புறப்படுகிறதற்கு முன் நேற்றும் முந்தாநாளும் ஸ்திரீகள் எங்களுக்கு விலக்கமாயிருந்தார்கள்; வாலிபருடைய அசம்பிகளும் சுத்தமாயிருக்கிறது; இன்றையதினம் வேறே அப்பம் பாத்திரத்தில் பிரதிஷ்டைபண்ணப்பட்டதினால், இது சாதாரணமாயிற்றே என்றான்.]]></a:t>
+              <a:t><![CDATA[5. And David answered the priest, and said unto him, Truthfully women have been kept from us about these three days, since I came out, and the vessels of the young men are holy, and the bread is in a manner common, yea, though it were sanctified this day in the vessel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -729,51 +737,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அப்பொழுது கர்த்தருடைய சந்நிதியிலிருந்து எடுக்கப்பட்ட சமுகத்தப்பங்களைத்தவிர, வேறே அப்பம் அங்கே இராதபடியினால் ஆசாரியன் அவனுக்குப் பரிசுத்த அப்பத்தைக் கொடுத்தான்; அவைகள் எடுக்கப்படுகிற நாளிலே அதற்குப் பதிலாகச் சூடான அப்பம் வைக்கப்படும்.]]></a:t>
+              <a:t><![CDATA[5. And David answered the priest, and said unto him, Truthfully women have been kept from us about these three days, since I came out, and the vessels of the young men are holy, and the bread is in a manner common, yea, though it were sanctified this day in the vessel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -838,51 +846,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அப்பொழுது கர்த்தருடைய சந்நிதியிலிருந்து எடுக்கப்பட்ட சமுகத்தப்பங்களைத்தவிர, வேறே அப்பம் அங்கே இராதபடியினால் ஆசாரியன் அவனுக்குப் பரிசுத்த அப்பத்தைக் கொடுத்தான்; அவைகள் எடுக்கப்படுகிற நாளிலே அதற்குப் பதிலாகச் சூடான அப்பம் வைக்கப்படும்.]]></a:t>
+              <a:t><![CDATA[6. So the priest gave him hallowed bread: for there was no bread there but the showbread, that was taken from before the LORD, to put hot bread in the day when it was taken away.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -947,51 +955,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அப்பொழுது கர்த்தருடைய சந்நிதியிலிருந்து எடுக்கப்பட்ட சமுகத்தப்பங்களைத்தவிர, வேறே அப்பம் அங்கே இராதபடியினால் ஆசாரியன் அவனுக்குப் பரிசுத்த அப்பத்தைக் கொடுத்தான்; அவைகள் எடுக்கப்படுகிற நாளிலே அதற்குப் பதிலாகச் சூடான அப்பம் வைக்கப்படும்.]]></a:t>
+              <a:t><![CDATA[6. So the priest gave him hallowed bread: for there was no bread there but the showbread, that was taken from before the LORD, to put hot bread in the day when it was taken away.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1056,51 +1064,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. சவுலுடைய வேலைக்காரரில் ஏதோமியனாகிய தோவேக்கு என்னும் பேருள்ள ஒருவன் அன்றையதினம் அங்கே கர்த்தருடைய சந்நிதியில் தடைபட்டிருந்தான்; அவன் சவுலுடைய மேய்ப்பருக்குத் தலைவனாயிருந்தான்.]]></a:t>
+              <a:t><![CDATA[6. So the priest gave him hallowed bread: for there was no bread there but the showbread, that was taken from before the LORD, to put hot bread in the day when it was taken away.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1165,51 +1173,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. சவுலுடைய வேலைக்காரரில் ஏதோமியனாகிய தோவேக்கு என்னும் பேருள்ள ஒருவன் அன்றையதினம் அங்கே கர்த்தருடைய சந்நிதியில் தடைபட்டிருந்தான்; அவன் சவுலுடைய மேய்ப்பருக்குத் தலைவனாயிருந்தான்.]]></a:t>
+              <a:t><![CDATA[7. Now a certain man of the servants of Saul was there that day, detained before the LORD; and his name was Doeg, an Edomite, the chiefest of the herdmen that belonged to Saul.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1274,51 +1282,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. தாவீது அகிமெலேக்கைப் பார்த்து: இங்கே உம்முடைய வசத்தில் ஒரு ஈட்டியானாலும் பட்டயமானாலும் இல்லையா? ராஜாவின் காரியம் அவசரமானபடியினால், என் பட்டயத்தையாகிலும், என் ஆயுதங்களையாகிலும், நான் எடுத்துக் கொண்டுவரவில்லை என்றான்.]]></a:t>
+              <a:t><![CDATA[7. Now a certain man of the servants of Saul was there that day, detained before the LORD; and his name was Doeg, an Edomite, the chiefest of the herdmen that belonged to Saul.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1383,51 +1391,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. தாவீது அகிமெலேக்கைப் பார்த்து: இங்கே உம்முடைய வசத்தில் ஒரு ஈட்டியானாலும் பட்டயமானாலும் இல்லையா? ராஜாவின் காரியம் அவசரமானபடியினால், என் பட்டயத்தையாகிலும், என் ஆயுதங்களையாகிலும், நான் எடுத்துக் கொண்டுவரவில்லை என்றான்.]]></a:t>
+              <a:t><![CDATA[8. And David said unto Ahimelech, And is there not here under yours hand spear or sword? for I have neither brought my sword nor my weapons with me, because the king's business required haste.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1492,51 +1500,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. தாவீது நோபிலிருக்கிற ஆசாரியனாகிய அகிமெலேக்கினிடத்தில் போனான்; அகிமெலேக்கு நடுக்கத்தோடே தாவீதுக்கு எதிர்கொண்டுபோய்: ஒருவரும் உம்மோடே கூடவராமல், நீர் ஒண்டியாய் வருகிறது என்ன என்று அவனைக் கேட்டான்.]]></a:t>
+              <a:t><![CDATA[1. Then came David to Nob to Ahimelech the priest: and Ahimelech was afraid at the meeting of David, and said unto him, Why are you alone, and no man with you?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1601,51 +1609,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அதற்கு ஆசாரியன்: நீர் ஏலே பள்ளத்தாக்கிலே கொன்ற பெலிஸ்தனாகிய கோலியாத்தின் பட்டயம், இதோ, ஏபோத்துக்குப் பின்னாக ஒரு புடவையிலே சுருட்டி வைத்திருக்கிறது; அதை நீர் எடுக்க மனதானால் எடுத்துக்கொண்டுபோம், அதுவே அல்லாமல் வேறொன்றும் இல்லை என்றான்; அப்பொழுது தாவீது: அதற்கு நிகரில்லை; அதை எனக்கு தாரும் என்றான்.]]></a:t>
+              <a:t><![CDATA[8. And David said unto Ahimelech, And is there not here under yours hand spear or sword? for I have neither brought my sword nor my weapons with me, because the king's business required haste.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1710,51 +1718,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அதற்கு ஆசாரியன்: நீர் ஏலே பள்ளத்தாக்கிலே கொன்ற பெலிஸ்தனாகிய கோலியாத்தின் பட்டயம், இதோ, ஏபோத்துக்குப் பின்னாக ஒரு புடவையிலே சுருட்டி வைத்திருக்கிறது; அதை நீர் எடுக்க மனதானால் எடுத்துக்கொண்டுபோம், அதுவே அல்லாமல் வேறொன்றும் இல்லை என்றான்; அப்பொழுது தாவீது: அதற்கு நிகரில்லை; அதை எனக்கு தாரும் என்றான்.]]></a:t>
+              <a:t><![CDATA[8. And David said unto Ahimelech, And is there not here under yours hand spear or sword? for I have neither brought my sword nor my weapons with me, because the king's business required haste.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1819,51 +1827,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அன்றையதினம் தாவீது எழுந்து சவுலுக்குத் தப்பியோடி, காத்தின் ராஜாவாகிய ஆகீசிடத்தில் போனான்.]]></a:t>
+              <a:t><![CDATA[9. And the priest said, The sword of Goliath the Philistine, whom you slew in the valley of Elah, behold, it is here wrapped in a cloth behind the ephod: if you will take that, take it: for there is no other save that here. And David said, There is none like that; give it me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1928,51 +1936,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அன்றையதினம் தாவீது எழுந்து சவுலுக்குத் தப்பியோடி, காத்தின் ராஜாவாகிய ஆகீசிடத்தில் போனான்.]]></a:t>
+              <a:t><![CDATA[9. And the priest said, The sword of Goliath the Philistine, whom you slew in the valley of Elah, behold, it is here wrapped in a cloth behind the ephod: if you will take that, take it: for there is no other save that here. And David said, There is none like that; give it me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2037,51 +2045,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அன்றையதினம் தாவீது எழுந்து சவுலுக்குத் தப்பியோடி, காத்தின் ராஜாவாகிய ஆகீசிடத்தில் போனான்.]]></a:t>
+              <a:t><![CDATA[9. And the priest said, The sword of Goliath the Philistine, whom you slew in the valley of Elah, behold, it is here wrapped in a cloth behind the ephod: if you will take that, take it: for there is no other save that here. And David said, There is none like that; give it me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2146,51 +2154,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அன்றையதினம் தாவீது எழுந்து சவுலுக்குத் தப்பியோடி, காத்தின் ராஜாவாகிய ஆகீசிடத்தில் போனான்.]]></a:t>
+              <a:t><![CDATA[9. And the priest said, The sword of Goliath the Philistine, whom you slew in the valley of Elah, behold, it is here wrapped in a cloth behind the ephod: if you will take that, take it: for there is no other save that here. And David said, There is none like that; give it me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2255,51 +2263,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ஆகீசின் ஊழியக்காரர் அவனைப் பார்த்து: தேசத்து ராஜாவாகிய தாவீது இவன் அல்லவோ? சவுல் கொன்றது ஆயிரம், தாவீது கொன்றது பதினாயிரம் என்று இவனைக்குறித்தல்லவோ ஆடல் பாடலோடே கொண்டாடினார்கள்.]]></a:t>
+              <a:t><![CDATA[10. And David arose and fled that day for fear of Saul, and went to Achish the king of Gath.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2364,51 +2372,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. இந்த வார்த்தைகளைத் தாவீது தன் மனதிலே வைத்துக்கொண்டு, காத்தின் ராஜாவாகிய ஆகீசுக்கு மிகவும் பயப்பட்டு,]]></a:t>
+              <a:t><![CDATA[11. And the servants of Achish said unto him, Is not this David the king of the land? did they not sing one to another of him in dances, saying, Saul has slain his thousands, and David his ten thousands?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2473,51 +2481,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. இந்த வார்த்தைகளைத் தாவீது தன் மனதிலே வைத்துக்கொண்டு, காத்தின் ராஜாவாகிய ஆகீசுக்கு மிகவும் பயப்பட்டு,]]></a:t>
+              <a:t><![CDATA[11. And the servants of Achish said unto him, Is not this David the king of the land? did they not sing one to another of him in dances, saying, Saul has slain his thousands, and David his ten thousands?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2582,51 +2590,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. இந்த வார்த்தைகளைத் தாவீது தன் மனதிலே வைத்துக்கொண்டு, காத்தின் ராஜாவாகிய ஆகீசுக்கு மிகவும் பயப்பட்டு,]]></a:t>
+              <a:t><![CDATA[12. And David laid up these words in his heart, and was sore afraid of Achish the king of Gath.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2691,51 +2699,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. தாவீது ஆசாரியனாகிய அகிமெலேக்கைப் பார்த்து: ராஜா எனக்கு ஒரு காரியத்தைக் கட்டளையிட்டு, நான் உன்னை அனுப்பின காரியமும் உனக்குக் கட்டளையிட்டதும் இன்னதென்று ஒருவரும் அறியாதிருக்கவேண்டும் என்று என்னோடே சொன்னான்; இன்ன இடத்திற்கு வரவேண்டும் என்று சேவகருக்குச் சொல்லியிருக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[1. Then came David to Nob to Ahimelech the priest: and Ahimelech was afraid at the meeting of David, and said unto him, Why are you alone, and no man with you?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2800,51 +2808,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அவர்கள் கண்களுக்கு முன்பாகத் தன் முகநாடியை வேறுபடுத்தி, அவர்களிடத்தில் பித்தங்கொண்டவன்போலக் காண்பித்து, வாசற்கதவுகளிலே கீறிக்கொண்டிருந்து, தன் வாயிலிருந்து நுரையைத் தன் தாடியில் விழப்பண்ணிக் கொண்டிருந்தான்.]]></a:t>
+              <a:t><![CDATA[12. And David laid up these words in his heart, and was sore afraid of Achish the king of Gath.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2909,51 +2917,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அப்பொழுது ஆகீஸ்: தன் ஊழியக்காரரை நோக்கி: இதோ, இந்த மனுஷன் பித்தங்கொண்டவன் என்று காண்கிறீர்களே; இவனை நீங்கள் என்னிடத்தில் கொண்டுவந்தது என்ன?]]></a:t>
+              <a:t><![CDATA[13. And he changed his behaviour before them, and feigned himself mad in their hands, and scratch on the doors of the gate, and let his spittle fall down upon his beard.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3018,51 +3026,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அப்பொழுது ஆகீஸ்: தன் ஊழியக்காரரை நோக்கி: இதோ, இந்த மனுஷன் பித்தங்கொண்டவன் என்று காண்கிறீர்களே; இவனை நீங்கள் என்னிடத்தில் கொண்டுவந்தது என்ன?]]></a:t>
+              <a:t><![CDATA[13. And he changed his behaviour before them, and feigned himself mad in their hands, and scratch on the doors of the gate, and let his spittle fall down upon his beard.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3127,51 +3135,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. எனக்கு முன்பாகப் பயித்திய சேஷ்டை செய்ய, நீங்கள் இவனைக் கொண்டுவருகிறதற்கு, பயித்தியக்காரர் எனக்குக் குறைவாயிருக்கிறார்களோ? இவன் என் வீட்டிலே வரலாமா என்றான்.]]></a:t>
+              <a:t><![CDATA[13. And he changed his behaviour before them, and feigned himself mad in their hands, and scratch on the doors of the gate, and let his spittle fall down upon his beard.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3236,51 +3244,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. எனக்கு முன்பாகப் பயித்திய சேஷ்டை செய்ய, நீங்கள் இவனைக் கொண்டுவருகிறதற்கு, பயித்தியக்காரர் எனக்குக் குறைவாயிருக்கிறார்களோ? இவன் என் வீட்டிலே வரலாமா என்றான்.]]></a:t>
+              <a:t><![CDATA[14. Then said Achish unto his servants, Lo, all of you see the man is mad: wherefore then have all of you brought him to me?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3345,51 +3353,269 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. எனக்கு முன்பாகப் பயித்திய சேஷ்டை செய்ய, நீங்கள் இவனைக் கொண்டுவருகிறதற்கு, பயித்தியக்காரர் எனக்குக் குறைவாயிருக்கிறார்களோ? இவன் என் வீட்டிலே வரலாமா என்றான்.]]></a:t>
+              <a:t><![CDATA[14. Then said Achish unto his servants, Lo, all of you see the man is mad: wherefore then have all of you brought him to me?]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[15. Have I need of mad men, that all of you have brought this fellow to play the mad man in my presence? shall this fellow come into my house?]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[15. Have I need of mad men, that all of you have brought this fellow to play the mad man in my presence? shall this fellow come into my house?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3454,51 +3680,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. தாவீது ஆசாரியனாகிய அகிமெலேக்கைப் பார்த்து: ராஜா எனக்கு ஒரு காரியத்தைக் கட்டளையிட்டு, நான் உன்னை அனுப்பின காரியமும் உனக்குக் கட்டளையிட்டதும் இன்னதென்று ஒருவரும் அறியாதிருக்கவேண்டும் என்று என்னோடே சொன்னான்; இன்ன இடத்திற்கு வரவேண்டும் என்று சேவகருக்குச் சொல்லியிருக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[2. And David said unto Ahimelech the priest, The king has commanded me a business, and has said unto me, Let no man know any thing of the business whereabouts I send you, and what I have commanded you: and I have appointed my servants to such and such a place.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3563,51 +3789,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. தாவீது ஆசாரியனாகிய அகிமெலேக்கைப் பார்த்து: ராஜா எனக்கு ஒரு காரியத்தைக் கட்டளையிட்டு, நான் உன்னை அனுப்பின காரியமும் உனக்குக் கட்டளையிட்டதும் இன்னதென்று ஒருவரும் அறியாதிருக்கவேண்டும் என்று என்னோடே சொன்னான்; இன்ன இடத்திற்கு வரவேண்டும் என்று சேவகருக்குச் சொல்லியிருக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[2. And David said unto Ahimelech the priest, The king has commanded me a business, and has said unto me, Let no man know any thing of the business whereabouts I send you, and what I have commanded you: and I have appointed my servants to such and such a place.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3672,51 +3898,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. இப்போதும் உம்முடைய கையில் இருக்கிறது என்ன? ஐந்து அப்பமாகிலும், என்னவாகிலும், இருக்கிறதை என்கையிலே கொடும் என்றான்.]]></a:t>
+              <a:t><![CDATA[2. And David said unto Ahimelech the priest, The king has commanded me a business, and has said unto me, Let no man know any thing of the business whereabouts I send you, and what I have commanded you: and I have appointed my servants to such and such a place.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3781,51 +4007,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. இப்போதும் உம்முடைய கையில் இருக்கிறது என்ன? ஐந்து அப்பமாகிலும், என்னவாகிலும், இருக்கிறதை என்கையிலே கொடும் என்றான்.]]></a:t>
+              <a:t><![CDATA[3. Now therefore what is under yours hand? give me five loaves of bread in mine hand, or what there is present.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3890,51 +4116,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. இப்போதும் உம்முடைய கையில் இருக்கிறது என்ன? ஐந்து அப்பமாகிலும், என்னவாகிலும், இருக்கிறதை என்கையிலே கொடும் என்றான்.]]></a:t>
+              <a:t><![CDATA[3. Now therefore what is under yours hand? give me five loaves of bread in mine hand, or what there is present.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3999,51 +4225,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ஆசாரியன் தாவீதுக்குப் பிரதியுத்தரமாக: பரிசுத்த அப்பம் இருக்கிறதே ஒழிய, சாதாரண அப்பம் என் கையில் இல்லை; வாலிபர் ஸ்திரீகளோடேமாத்திரம் சேராதிருந்தால் கொடுப்பேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[4. And the priest answered David, and said, There is no common bread under mine hand, but there is hallowed bread; if the young men have kept themselves at least from women.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -4078,51 +4304,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2473414128" r:id="rId1"/>
+    <p:sldLayoutId id="2478615322" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -4346,50 +4572,66 @@
 
 <file path=ppt/slides/_rels/slide33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide33.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide34.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide34.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide35.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide35.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide36.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide36.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide37.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide37.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -4538,51 +4780,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[খেতে দাও|”]]></a:t>
+              <a:t><![CDATA[இல்லை; வாலிபர் ஸ்திரீகளோடேமாத்திரம் சேராதிருந்தால் கொடுப்பேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4670,51 +4912,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. যাজক বললেন, “আমার কাছে তো সাধারণ কোন রুটি নেই, কিন্তু পবিত্র রুটি আছে| তোমার লোকরা তা খেতে পারে,]]></a:t>
+              <a:t><![CDATA[5. தாவீது ஆசாரியனுக்குப் பிரதியுத்தரமாக: நான் புறப்படுகிறதற்கு முன் நேற்றும் முந்தாநாளும் ஸ்திரீகள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4802,51 +5044,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[অবশ্য যদি কোন নারীর সঙ্গে তাদের য়ৌন সম্পর্ক না থেকে থাকে|”]]></a:t>
+              <a:t><![CDATA[எங்களுக்கு விலக்கமாயிருந்தார்கள்; வாலிபருடைய அசம்பிகளும் சுத்தமாயிருக்கிறது; இன்றையதினம் வேறே அப்பம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4934,51 +5176,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. দায়ূদ যাজককে বললেন, “না, এরকম কোন ব্যাপার নেই|” যুদ্ধে যাবার সময় এবং সাধারণ কাজের সময়ও তারা]]></a:t>
+              <a:t><![CDATA[பாத்திரத்தில் பிரதிஷ்டைபண்ணப்பட்டதினால், இது சாதாரணமாயிற்றே என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5066,51 +5308,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তাদের দেহগুলিকে শুদ্ধ রাখে| তাছাড়া এখন আমরা একটি বিশেষ কাজে এসেছি, সুতরাং অশুদ্ধ থাকার প্রশ্নই ওঠে]]></a:t>
+              <a:t><![CDATA[6. அப்பொழுது கர்த்தருடைய சந்நிதியிலிருந்து எடுக்கப்பட்ட சமுகத்தப்பங்களைத்தவிர, வேறே அப்பம் அங்கே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5198,51 +5440,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[না|”]]></a:t>
+              <a:t><![CDATA[இராதபடியினால் ஆசாரியன் அவனுக்குப் பரிசுத்த அப்பத்தைக் கொடுத்தான்; அவைகள் எடுக்கப்படுகிற நாளிலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5330,51 +5572,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. পবিত্র রুটি ছাড়া সেখানে অন্য কোন রুটি ছিল না| যাজক দায়ূদকে তা-ই দিলেন| এই রুটিই তারা প্রভুর]]></a:t>
+              <a:t><![CDATA[அதற்குப் பதிலாகச் சூடான அப்பம் வைக்கப்படும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5462,51 +5704,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[সামনে পবিত্র টেবিলে রেখে দিত| প্রতিদিন তারা এগুলো বদলে টাটকা রুটি রেখে দিত|]]></a:t>
+              <a:t><![CDATA[7. சவுலுடைய வேலைக்காரரில் ஏதோமியனாகிய தோவேக்கு என்னும் பேருள்ள ஒருவன் அன்றையதினம் அங்கே கர்த்தருடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5594,51 +5836,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. সেদিন সেখানে শৌলের একজন অনুচর উপস্থিত ছিল| সে ছিল ইদোম বংশীয়, তার নাম দোযেগ| সে ছিল শৌলের প্রধান]]></a:t>
+              <a:t><![CDATA[சந்நிதியில் தடைபட்டிருந்தான்; அவன் சவுலுடைய மேய்ப்பருக்குத் தலைவனாயிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5726,51 +5968,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[মেষপালক| দোযেগকে সেখানে প্রভুর সামনে রাখা হয়েছিল|]]></a:t>
+              <a:t><![CDATA[8. தாவீது அகிமெலேக்கைப் பார்த்து: இங்கே உம்முடைய வசத்தில் ஒரு ஈட்டியானாலும் பட்டயமானாலும் இல்லையா?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5858,51 +6100,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. দায়ূদ চলে গেলেন| য়োনাথন শহরে ফিরে এলো|]]></a:t>
+              <a:t><![CDATA[1. தாவீது நோபிலிருக்கிற ஆசாரியனாகிய அகிமெலேக்கினிடத்தில் போனான்; அகிமெலேக்கு நடுக்கத்தோடே தாவீதுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5990,51 +6232,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. দায়ূদ অহীমেলককে জিজ্ঞেস করলেন, “তোমার কাছে কি বল্লম বা তরবারি কিছু একটা আছে| রাজার কাজটা জরুরি]]></a:t>
+              <a:t><![CDATA[ராஜாவின் காரியம் அவசரமானபடியினால், என் பட்டயத்தையாகிலும், என் ஆயுதங்களையாகிலும், நான் எடுத்துக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6122,51 +6364,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তাই তাড়াতাড়িতে আমি সঙ্গে কোনো তরবারি বা অস্ত্রশস্ত্র আনি নি|”]]></a:t>
+              <a:t><![CDATA[கொண்டுவரவில்லை என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6254,51 +6496,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. যাজক বললেন, “এখানে তো মাত্র একটাই তরবারি আছে, সেটা পলেষ্টীয় গলিযাতের তরবারি| তুমি এলা উপত্যকায]]></a:t>
+              <a:t><![CDATA[9. அதற்கு ஆசாரியன்: நீர் ஏலே பள்ளத்தாக்கிலே கொன்ற பெலிஸ்தனாகிய கோலியாத்தின் பட்டயம், இதோ,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6386,51 +6628,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তাকে হত্যা করার সময় ওর হাত থেকেই এটা কেড়ে নিয়েছিলে| ওটা কাপড়ে মুড়ে এফোদের পেছনে রাখা আছে| ইচ্ছা]]></a:t>
+              <a:t><![CDATA[ஏபோத்துக்குப் பின்னாக ஒரு புடவையிலே சுருட்டி வைத்திருக்கிறது; அதை நீர் எடுக்க மனதானால்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6518,51 +6760,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[হলে এটা তুমি নিয়ে যেতে পারো|”দায়ূদ বললেন, “ওটাই তুমি আমাকে দাও| গলিযাতের তরবারির মতো তরবারি আর]]></a:t>
+              <a:t><![CDATA[எடுத்துக்கொண்டுபோம், அதுவே அல்லாமல் வேறொன்றும் இல்லை என்றான்; அப்பொழுது தாவீது: அதற்கு நிகரில்லை;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6650,51 +6892,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[কোথাও পাওয়া যাবে না|”]]></a:t>
+              <a:t><![CDATA[அதை எனக்கு தாரும் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6782,51 +7024,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. সেদিন শৌলের কাছ থেকে দায়ূদ পালিয়ে গেলেন| তিনি গাতের রাজা আখীশের কাছে গেলেন|]]></a:t>
+              <a:t><![CDATA[10. அன்றையதினம் தாவீது எழுந்து சவுலுக்குத் தப்பியோடி, காத்தின் ராஜாவாகிய ஆகீசிடத்தில் போனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6914,51 +7156,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. আখীশের অনুচররা এটা ভাল মনে করলো না| তারা বলল, “ইনি হচ্ছেন দায়ূদ, ইস্রায়েলের রাজা| এঁকে নিয়েই]]></a:t>
+              <a:t><![CDATA[11. ஆகீசின் ஊழியக்காரர் அவனைப் பார்த்து: தேசத்து ராஜாவாகிய தாவீது இவன் அல்லவோ? சவுல் கொன்றது ஆயிரம்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7046,51 +7288,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ওদের লোকেরা গান গায| ওরা নেচে নেচে এই গানটা করে: “দায়ূদ মেরেছে শত্রু অয়ুতে অয়ুতে শৌল তো কেবল]]></a:t>
+              <a:t><![CDATA[தாவீது கொன்றது பதினாயிரம் என்று இவனைக்குறித்தல்லவோ ஆடல் பாடலோடே கொண்டாடினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7178,51 +7420,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[হাজারে হাজারে|”]]></a:t>
+              <a:t><![CDATA[12. இந்த வார்த்தைகளைத் தாவீது தன் மனதிலே வைத்துக்கொண்டு, காத்தின் ராஜாவாகிய ஆகீசுக்கு மிகவும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7310,51 +7552,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. দায়ূদ নোব শহরে যাজক অহীমেলকের সঙ্গে দেখা করতে গেলেন|অহীমেলক দাযূদের সঙ্গে দেখা করতে বেরিয়ে]]></a:t>
+              <a:t><![CDATA[எதிர்கொண்டுபோய்: ஒருவரும் உம்மோடே கூடவராமல், நீர் ஒண்டியாய் வருகிறது என்ன என்று அவனைக் கேட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7442,51 +7684,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. তাদের কথাগুলো দায়ূদ বেশ মন দিয়ে শুনলেন| গাতের রাজা আখীশকে তিনি ভয় করতে লাগলেন|]]></a:t>
+              <a:t><![CDATA[பயப்பட்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7574,51 +7816,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. শেষে আখীশ ও তার অনুচরদের সামনে দায়ূদ পাগলের ভান করলেন| ওদের কাছে তিনি ইচ্ছে করে পাগলামি করতে]]></a:t>
+              <a:t><![CDATA[13. அவர்கள் கண்களுக்கு முன்பாகத் தன் முகநாடியை வேறுபடுத்தி, அவர்களிடத்தில் பித்தங்கொண்டவன்போலக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7706,51 +7948,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[লাগলেন| তিনি দরজায থুতু ছিটাতে লাগলেন| তাঁর দাড়ি দিয়ে থুতু গড়াতে দিলেন|]]></a:t>
+              <a:t><![CDATA[காண்பித்து, வாசற்கதவுகளிலே கீறிக்கொண்டிருந்து, தன் வாயிலிருந்து நுரையைத் தன் தாடியில் விழப்பண்ணிக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7838,51 +8080,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. আখীশ তার অনুচরদের বলল, “আরে লোকটাকে দেখো, সত্যি মাথা খারাপ| একে আমার কাছে এনেছ কেন? [ 16 ] আমার]]></a:t>
+              <a:t><![CDATA[கொண்டிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7970,51 +8212,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[আশপাশে য়থেষ্ট পাগল রযেছে| আমার কাছে ঐ জাতীয লোক আর বেশী আনার দরকার নেই| এটাকে আবার আমার বাড়িতে]]></a:t>
+              <a:t><![CDATA[14. அப்பொழுது ஆகீஸ்: தன் ஊழியக்காரரை நோக்கி: இதோ, இந்த மனுஷன் பித்தங்கொண்டவன் என்று காண்கிறீர்களே;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8102,51 +8344,315 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ঢুকিও না|]]></a:t>
+              <a:t><![CDATA[இவனை நீங்கள் என்னிடத்தில் கொண்டுவந்தது என்ன?]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 சாமுவேல் : 21]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide36.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[15. எனக்கு முன்பாகப் பயித்திய சேஷ்டை செய்ய, நீங்கள் இவனைக் கொண்டுவருகிறதற்கு, பயித்தியக்காரர்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 சாமுவேல் : 21]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide37.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எனக்குக் குறைவாயிருக்கிறார்களோ? இவன் என் வீட்டிலே வரலாமா என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8234,51 +8740,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[এলেন| তিনি তো ভয়ে কাঁপছিলেন| তিনি দায়ূদকে জিজ্ঞেস করলেন, “কি ব্যাপার, তুমি একা কেন? তোমার সঙ্গে]]></a:t>
+              <a:t><![CDATA[2. தாவீது ஆசாரியனாகிய அகிமெலேக்கைப் பார்த்து: ராஜா எனக்கு ஒரு காரியத்தைக் கட்டளையிட்டு, நான் உன்னை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8366,51 +8872,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[কাউকে দেখছি না কেন?”]]></a:t>
+              <a:t><![CDATA[அனுப்பின காரியமும் உனக்குக் கட்டளையிட்டதும் இன்னதென்று ஒருவரும் அறியாதிருக்கவேண்டும் என்று என்னோடே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8498,51 +9004,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. দায়ূদ বললেন, “রাজা আমাকে একটি বিশেষ আদেশ দিয়েছেন| তিনি আমাকে বলেছেন, ‘এই আসার উদ্দেশ্য নিয়ে]]></a:t>
+              <a:t><![CDATA[சொன்னான்; இன்ன இடத்திற்கு வரவேண்டும் என்று சேவகருக்குச் சொல்லியிருக்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8630,51 +9136,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তুমি কাউকে কিছু জানাবে না| আমি তোমাকে কি বলছি কেউ যেন জানতে না পারে|’ আমার লোকদের বলছি কোথায় ওরা]]></a:t>
+              <a:t><![CDATA[3. இப்போதும் உம்முடைய கையில் இருக்கிறது என்ன? ஐந்து அப்பமாகிலும், என்னவாகிலும், இருக்கிறதை என்கையிலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8762,51 +9268,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[আমার সঙ্গে দেখা করবে|]]></a:t>
+              <a:t><![CDATA[கொடும் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8894,51 +9400,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. এখন বলো, তোমার সঙ্গে কি খাবার আছে? তোমার কাছে থাকলে পাঁচটি গোটা রুটি আমাকে দাও, না হলে অন্য কিছু]]></a:t>
+              <a:t><![CDATA[4. ஆசாரியன் தாவீதுக்குப் பிரதியுத்தரமாக: பரிசுத்த அப்பம் இருக்கிறதே ஒழிய, சாதாரண அப்பம் என் கையில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8955,91 +9461,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[1 சாமுவேல் : 21]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme91">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme65">
   <a:themeElements>
-    <a:clrScheme name="Theme91">
+    <a:clrScheme name="Theme65">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme91">
+    <a:fontScheme name="Theme65">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -9065,51 +9571,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme91">
+    <a:fmtScheme name="Theme65">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -9240,51 +9746,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>35</Slides>
+  <Slides>37</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>