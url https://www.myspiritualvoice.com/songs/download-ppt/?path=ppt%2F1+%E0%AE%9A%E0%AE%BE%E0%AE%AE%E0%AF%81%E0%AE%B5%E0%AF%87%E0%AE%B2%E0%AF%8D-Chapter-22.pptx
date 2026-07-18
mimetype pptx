--- v0 (2026-06-03)
+++ v1 (2026-07-18)
@@ -466,51 +466,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அப்பொழுது ராஜா: அகிதூபின் குமாரனாகிய அகிமெலேக் என்னும் ஆசாரியனையும், நோபிலிருக்கிற அவன் தகப்பன் வீட்டாராகிய எல்லா ஆசாரியரையும் அழைப்பித்தான்; அவர்களெல்லாரும் ராஜாவினிடத்தில் வந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[8. நீங்களெல்லாரும் எனக்கு விரோதமாகக் கட்டுப்பாடு பண்ணிக்கொண்டது என்ன? ஈசாயின் மகனுடனே என் குமாரன் உடன்படிக்கைபண்ணும்போது, என் செவிக்கு அதை ஒருவனும் வெளிப்படுத்தவில்லை; எனக்காகப் பரிதாபப்பட்டு, என் செவிக்கு அதை வெளிப்படுத்த உங்களில் ஒருவனாகிலும் இல்லையா? இந்நாளில் இருக்கிறபடி எனக்குச் சதிபண்ண, என் குமாரன் என் வேலைக்காரனை எனக்கு விரோதமாக எடுத்துவிட்டானே என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -575,51 +575,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அப்பொழுது சவுல்: அகிதூபின் குமாரனே கேள் என்று சொல்ல, அவன்: இதோ, இருக்கிறேன் என் ஆண்டவனே என்றான்.]]></a:t>
+              <a:t><![CDATA[9. அப்பொழுது சவுலின் ஊழியக்காரரோடே நின்ற ஏதோமியனாகிய தோவேக்கு பிரதியுத்தரமாக: ஈசாயின் மகனை நோபிலிருக்கிற அகிதூபின் குமாரனாகிய அகிமெலேக்கிடத்தில் வரக்கண்டேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -684,51 +684,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அப்பொழுது சவுல்: அகிதூபின் குமாரனே கேள் என்று சொல்ல, அவன்: இதோ, இருக்கிறேன் என் ஆண்டவனே என்றான்.]]></a:t>
+              <a:t><![CDATA[9. அப்பொழுது சவுலின் ஊழியக்காரரோடே நின்ற ஏதோமியனாகிய தோவேக்கு பிரதியுத்தரமாக: ஈசாயின் மகனை நோபிலிருக்கிற அகிதூபின் குமாரனாகிய அகிமெலேக்கிடத்தில் வரக்கண்டேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -793,51 +793,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அப்பொழுது சவுல் அவனை நோக்கி: நீயும் ஈசாயின் மகனும் எனக்கு விரோதமாய்க் கட்டுப்பாடுபண்ணி, இந்நாளில் இருக்கிறபடி எனக்குச் சதிபண்ண அவன் எனக்கு விரோதமாக எழும்பும்படிக்கு, நீ அவனுக்கு அப்பமும் பட்டயமும் கொடுத்து, தேவசந்நிதியில் அவனுக்காக விசாரித்தது என்ன என்றான்.]]></a:t>
+              <a:t><![CDATA[10. இவன் அவனுக்காகக் கர்த்தரிடத்தில் விசாரித்து, அவனுக்கு வழிக்கு போஜனத்தைக் கொடுத்து, பெலிஸ்தனாகிய கோலியாத்தின் பட்டயத்தையும் அவனுக்குக் கொடுத்தான் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -902,51 +902,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அப்பொழுது சவுல் அவனை நோக்கி: நீயும் ஈசாயின் மகனும் எனக்கு விரோதமாய்க் கட்டுப்பாடுபண்ணி, இந்நாளில் இருக்கிறபடி எனக்குச் சதிபண்ண அவன் எனக்கு விரோதமாக எழும்பும்படிக்கு, நீ அவனுக்கு அப்பமும் பட்டயமும் கொடுத்து, தேவசந்நிதியில் அவனுக்காக விசாரித்தது என்ன என்றான்.]]></a:t>
+              <a:t><![CDATA[10. இவன் அவனுக்காகக் கர்த்தரிடத்தில் விசாரித்து, அவனுக்கு வழிக்கு போஜனத்தைக் கொடுத்து, பெலிஸ்தனாகிய கோலியாத்தின் பட்டயத்தையும் அவனுக்குக் கொடுத்தான் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1011,51 +1011,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அகிமெலேக் ராஜாவுக்குப் பிரதியுத்தரமாக: உம்முடைய எல்லா ஊழியக்காரரிலும் தாவீதைப்போல, ராஜாவுக்கு மருமகனும், உம்முடைய கட்டளைகளின்படி செய்துவருகிறவனும், உம்முடைய வீட்டிலே கனமுள்ளவனுமாயிருக்கிற உண்மையுள்ளவன் யார்?]]></a:t>
+              <a:t><![CDATA[11. அப்பொழுது ராஜா: அகிதூபின் குமாரனாகிய அகிமெலேக் என்னும் ஆசாரியனையும், நோபிலிருக்கிற அவன் தகப்பன் வீட்டாராகிய எல்லா ஆசாரியரையும் அழைப்பித்தான்; அவர்களெல்லாரும் ராஜாவினிடத்தில் வந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1120,51 +1120,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அகிமெலேக் ராஜாவுக்குப் பிரதியுத்தரமாக: உம்முடைய எல்லா ஊழியக்காரரிலும் தாவீதைப்போல, ராஜாவுக்கு மருமகனும், உம்முடைய கட்டளைகளின்படி செய்துவருகிறவனும், உம்முடைய வீட்டிலே கனமுள்ளவனுமாயிருக்கிற உண்மையுள்ளவன் யார்?]]></a:t>
+              <a:t><![CDATA[11. அப்பொழுது ராஜா: அகிதூபின் குமாரனாகிய அகிமெலேக் என்னும் ஆசாரியனையும், நோபிலிருக்கிற அவன் தகப்பன் வீட்டாராகிய எல்லா ஆசாரியரையும் அழைப்பித்தான்; அவர்களெல்லாரும் ராஜாவினிடத்தில் வந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1229,51 +1229,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அகிமெலேக் ராஜாவுக்குப் பிரதியுத்தரமாக: உம்முடைய எல்லா ஊழியக்காரரிலும் தாவீதைப்போல, ராஜாவுக்கு மருமகனும், உம்முடைய கட்டளைகளின்படி செய்துவருகிறவனும், உம்முடைய வீட்டிலே கனமுள்ளவனுமாயிருக்கிற உண்மையுள்ளவன் யார்?]]></a:t>
+              <a:t><![CDATA[12. அப்பொழுது சவுல்: அகிதூபின் குமாரனே கேள் என்று சொல்ல, அவன்: இதோ, இருக்கிறேன் என் ஆண்டவனே என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1338,51 +1338,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. இன்றையதினம் அவனுக்காக தேவசந்நிதியில் விசாரிக்கத் தொடங்கினேனோ? அது எனக்குத் தூரமாயிருப்பதாக; ராஜா தம்முடைய அடியானாகிய என்மேலாகிலும் என் தகப்பன் வீட்டாரில் எவன்மேலாகிலும் குற்றம் சுமத்தவேண்டாம்; உம்முடைய அடியான் இவைகளிலெல்லாம் ஒரு சிறிய காரியமாகிலும் பெரிய காரியமாகிலும் அறிந்திருந்ததில்லை என்றான்.]]></a:t>
+              <a:t><![CDATA[13. அப்பொழுது சவுல் அவனை நோக்கி: நீயும் ஈசாயின் மகனும் எனக்கு விரோதமாய்க் கட்டுப்பாடுபண்ணி, இந்நாளில் இருக்கிறபடி எனக்குச் சதிபண்ண அவன் எனக்கு விரோதமாக எழும்பும்படிக்கு, நீ அவனுக்கு அப்பமும் பட்டயமும் கொடுத்து, தேவசந்நிதியில் அவனுக்காக விசாரித்தது என்ன என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1447,51 +1447,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. இன்றையதினம் அவனுக்காக தேவசந்நிதியில் விசாரிக்கத் தொடங்கினேனோ? அது எனக்குத் தூரமாயிருப்பதாக; ராஜா தம்முடைய அடியானாகிய என்மேலாகிலும் என் தகப்பன் வீட்டாரில் எவன்மேலாகிலும் குற்றம் சுமத்தவேண்டாம்; உம்முடைய அடியான் இவைகளிலெல்லாம் ஒரு சிறிய காரியமாகிலும் பெரிய காரியமாகிலும் அறிந்திருந்ததில்லை என்றான்.]]></a:t>
+              <a:t><![CDATA[13. அப்பொழுது சவுல் அவனை நோக்கி: நீயும் ஈசாயின் மகனும் எனக்கு விரோதமாய்க் கட்டுப்பாடுபண்ணி, இந்நாளில் இருக்கிறபடி எனக்குச் சதிபண்ண அவன் எனக்கு விரோதமாக எழும்பும்படிக்கு, நீ அவனுக்கு அப்பமும் பட்டயமும் கொடுத்து, தேவசந்நிதியில் அவனுக்காக விசாரித்தது என்ன என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1556,51 +1556,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. நீங்களெல்லாரும் எனக்கு விரோதமாகக் கட்டுப்பாடு பண்ணிக்கொண்டது என்ன? ஈசாயின் மகனுடனே என் குமாரன் உடன்படிக்கைபண்ணும்போது, என் செவிக்கு அதை ஒருவனும் வெளிப்படுத்தவில்லை; எனக்காகப் பரிதாபப்பட்டு, என் செவிக்கு அதை வெளிப்படுத்த உங்களில் ஒருவனாகிலும் இல்லையா? இந்நாளில் இருக்கிறபடி எனக்குச் சதிபண்ண, என் குமாரன் என் வேலைக்காரனை எனக்கு விரோதமாக எடுத்துவிட்டானே என்றான்.]]></a:t>
+              <a:t><![CDATA[6. தாவீதும் அவனோடிருந்த மனுஷரும் காணப்பட்ட செய்தியைச் சவுல் கேள்விப்பட்டான்; சவுல் கிபியாவைச் சேர்ந்த ராமாவில் ஒரு தோப்பிலே உட்கார்ந்து, தன்னுடைய ஊழியக்காரர் எல்லாரும் தன்னைச் சூழ்ந்துநிற்க, தன் ஈட்டியைத் தன் கையிலே பிடித்துக்கொண்டிருக்கும் போது,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1665,51 +1665,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. இன்றையதினம் அவனுக்காக தேவசந்நிதியில் விசாரிக்கத் தொடங்கினேனோ? அது எனக்குத் தூரமாயிருப்பதாக; ராஜா தம்முடைய அடியானாகிய என்மேலாகிலும் என் தகப்பன் வீட்டாரில் எவன்மேலாகிலும் குற்றம் சுமத்தவேண்டாம்; உம்முடைய அடியான் இவைகளிலெல்லாம் ஒரு சிறிய காரியமாகிலும் பெரிய காரியமாகிலும் அறிந்திருந்ததில்லை என்றான்.]]></a:t>
+              <a:t><![CDATA[13. அப்பொழுது சவுல் அவனை நோக்கி: நீயும் ஈசாயின் மகனும் எனக்கு விரோதமாய்க் கட்டுப்பாடுபண்ணி, இந்நாளில் இருக்கிறபடி எனக்குச் சதிபண்ண அவன் எனக்கு விரோதமாக எழும்பும்படிக்கு, நீ அவனுக்கு அப்பமும் பட்டயமும் கொடுத்து, தேவசந்நிதியில் அவனுக்காக விசாரித்தது என்ன என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1774,51 +1774,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ராஜாவோ: அகிமெலேக்கே, நீயும் உன் தகப்பன் வீட்டார் அனைவரும் சாகவே சாகவேண்டும் என்றான்.]]></a:t>
+              <a:t><![CDATA[14. அகிமெலேக் ராஜாவுக்குப் பிரதியுத்தரமாக: உம்முடைய எல்லா ஊழியக்காரரிலும் தாவீதைப்போல, ராஜாவுக்கு மருமகனும், உம்முடைய கட்டளைகளின்படி செய்துவருகிறவனும், உம்முடைய வீட்டிலே கனமுள்ளவனுமாயிருக்கிற உண்மையுள்ளவன் யார்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1883,51 +1883,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. பின்பு ராஜா தன்னண்டையிலே நிற்கிற சேவகரை நோக்கி: நீங்கள் போய், கர்த்தருடைய ஆசாரியர்களைக் கொல்லுங்கள்; அவர்கள் கையும் தாவீதோடே இருக்கிறது; அவன் ஓடிப்போகிறதை அவர்கள் அறிந்திருந்தும், அதை எனக்கு வெளிப்படுத்தவில்லை என்றான்; ராஜாவின் வேலைக்காரரோ, கர்த்தருடைய ஆசாரியர்களைக் கொல்லத் தங்கள் கைகளை நீட்ட சம்மதிக்கவில்லை.]]></a:t>
+              <a:t><![CDATA[14. அகிமெலேக் ராஜாவுக்குப் பிரதியுத்தரமாக: உம்முடைய எல்லா ஊழியக்காரரிலும் தாவீதைப்போல, ராஜாவுக்கு மருமகனும், உம்முடைய கட்டளைகளின்படி செய்துவருகிறவனும், உம்முடைய வீட்டிலே கனமுள்ளவனுமாயிருக்கிற உண்மையுள்ளவன் யார்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1992,51 +1992,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. பின்பு ராஜா தன்னண்டையிலே நிற்கிற சேவகரை நோக்கி: நீங்கள் போய், கர்த்தருடைய ஆசாரியர்களைக் கொல்லுங்கள்; அவர்கள் கையும் தாவீதோடே இருக்கிறது; அவன் ஓடிப்போகிறதை அவர்கள் அறிந்திருந்தும், அதை எனக்கு வெளிப்படுத்தவில்லை என்றான்; ராஜாவின் வேலைக்காரரோ, கர்த்தருடைய ஆசாரியர்களைக் கொல்லத் தங்கள் கைகளை நீட்ட சம்மதிக்கவில்லை.]]></a:t>
+              <a:t><![CDATA[15. இன்றையதினம் அவனுக்காக தேவசந்நிதியில் விசாரிக்கத் தொடங்கினேனோ? அது எனக்குத் தூரமாயிருப்பதாக; ராஜா தம்முடைய அடியானாகிய என்மேலாகிலும் என் தகப்பன் வீட்டாரில் எவன்மேலாகிலும் குற்றம் சுமத்தவேண்டாம்; உம்முடைய அடியான் இவைகளிலெல்லாம் ஒரு சிறிய காரியமாகிலும் பெரிய காரியமாகிலும் அறிந்திருந்ததில்லை என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2101,51 +2101,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. பின்பு ராஜா தன்னண்டையிலே நிற்கிற சேவகரை நோக்கி: நீங்கள் போய், கர்த்தருடைய ஆசாரியர்களைக் கொல்லுங்கள்; அவர்கள் கையும் தாவீதோடே இருக்கிறது; அவன் ஓடிப்போகிறதை அவர்கள் அறிந்திருந்தும், அதை எனக்கு வெளிப்படுத்தவில்லை என்றான்; ராஜாவின் வேலைக்காரரோ, கர்த்தருடைய ஆசாரியர்களைக் கொல்லத் தங்கள் கைகளை நீட்ட சம்மதிக்கவில்லை.]]></a:t>
+              <a:t><![CDATA[15. இன்றையதினம் அவனுக்காக தேவசந்நிதியில் விசாரிக்கத் தொடங்கினேனோ? அது எனக்குத் தூரமாயிருப்பதாக; ராஜா தம்முடைய அடியானாகிய என்மேலாகிலும் என் தகப்பன் வீட்டாரில் எவன்மேலாகிலும் குற்றம் சுமத்தவேண்டாம்; உம்முடைய அடியான் இவைகளிலெல்லாம் ஒரு சிறிய காரியமாகிலும் பெரிய காரியமாகிலும் அறிந்திருந்ததில்லை என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2210,51 +2210,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அப்பொழுது ராஜா தோவேக்கை நோக்கி: நீ போய் ஆசாரியர்களைக் கொன்றுபோடு என்றான்; ஏதோமியனாகிய தோவேக்கு ஆசாரியர்கள்மேல் விழுந்து, சணல்நூல் ஏபோத்தைத் தரித்திருக்கும் எண்பத்தைந்துபேரை அன்றையதினம் கொன்றான்.]]></a:t>
+              <a:t><![CDATA[16. ராஜாவோ: அகிமெலேக்கே, நீயும் உன் தகப்பன் வீட்டார் அனைவரும் சாகவே சாகவேண்டும் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2319,51 +2319,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அப்பொழுது ராஜா தோவேக்கை நோக்கி: நீ போய் ஆசாரியர்களைக் கொன்றுபோடு என்றான்; ஏதோமியனாகிய தோவேக்கு ஆசாரியர்கள்மேல் விழுந்து, சணல்நூல் ஏபோத்தைத் தரித்திருக்கும் எண்பத்தைந்துபேரை அன்றையதினம் கொன்றான்.]]></a:t>
+              <a:t><![CDATA[17. பின்பு ராஜா தன்னண்டையிலே நிற்கிற சேவகரை நோக்கி: நீங்கள் போய், கர்த்தருடைய ஆசாரியர்களைக் கொல்லுங்கள்; அவர்கள் கையும் தாவீதோடே இருக்கிறது; அவன் ஓடிப்போகிறதை அவர்கள் அறிந்திருந்தும், அதை எனக்கு வெளிப்படுத்தவில்லை என்றான்; ராஜாவின் வேலைக்காரரோ, கர்த்தருடைய ஆசாரியர்களைக் கொல்லத் தங்கள் கைகளை நீட்ட சம்மதிக்கவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2428,51 +2428,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ஆசாரியர்களின் பட்டணமாகிய நோபிலுமுள்ள புருஷரையும், ஸ்திரீகளையும், பிள்ளைகளையும், குழந்தைகளையும், மாடுகளையும், கழுதைகளையும், ஆடுகளையும் பட்டயக்கருக்கினால் வெட்டிப்போட்டான்.]]></a:t>
+              <a:t><![CDATA[17. பின்பு ராஜா தன்னண்டையிலே நிற்கிற சேவகரை நோக்கி: நீங்கள் போய், கர்த்தருடைய ஆசாரியர்களைக் கொல்லுங்கள்; அவர்கள் கையும் தாவீதோடே இருக்கிறது; அவன் ஓடிப்போகிறதை அவர்கள் அறிந்திருந்தும், அதை எனக்கு வெளிப்படுத்தவில்லை என்றான்; ராஜாவின் வேலைக்காரரோ, கர்த்தருடைய ஆசாரியர்களைக் கொல்லத் தங்கள் கைகளை நீட்ட சம்மதிக்கவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2537,51 +2537,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ஆசாரியர்களின் பட்டணமாகிய நோபிலுமுள்ள புருஷரையும், ஸ்திரீகளையும், பிள்ளைகளையும், குழந்தைகளையும், மாடுகளையும், கழுதைகளையும், ஆடுகளையும் பட்டயக்கருக்கினால் வெட்டிப்போட்டான்.]]></a:t>
+              <a:t><![CDATA[17. பின்பு ராஜா தன்னண்டையிலே நிற்கிற சேவகரை நோக்கி: நீங்கள் போய், கர்த்தருடைய ஆசாரியர்களைக் கொல்லுங்கள்; அவர்கள் கையும் தாவீதோடே இருக்கிறது; அவன் ஓடிப்போகிறதை அவர்கள் அறிந்திருந்தும், அதை எனக்கு வெளிப்படுத்தவில்லை என்றான்; ராஜாவின் வேலைக்காரரோ, கர்த்தருடைய ஆசாரியர்களைக் கொல்லத் தங்கள் கைகளை நீட்ட சம்மதிக்கவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2646,51 +2646,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அகிதூபின் குமாரனாகிய அகிமெலேக்கின் குமாரரில் அபியத்தார் என்னும் பேருள்ள ஒருவன் தப்பி, தாவீது இருக்கும் புறமாக ஓடிப்போய்,]]></a:t>
+              <a:t><![CDATA[18. அப்பொழுது ராஜா தோவேக்கை நோக்கி: நீ போய் ஆசாரியர்களைக் கொன்றுபோடு என்றான்; ஏதோமியனாகிய தோவேக்கு ஆசாரியர்கள்மேல் விழுந்து, சணல்நூல் ஏபோத்தைத் தரித்திருக்கும் எண்பத்தைந்துபேரை அன்றையதினம் கொன்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2755,51 +2755,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. நீங்களெல்லாரும் எனக்கு விரோதமாகக் கட்டுப்பாடு பண்ணிக்கொண்டது என்ன? ஈசாயின் மகனுடனே என் குமாரன் உடன்படிக்கைபண்ணும்போது, என் செவிக்கு அதை ஒருவனும் வெளிப்படுத்தவில்லை; எனக்காகப் பரிதாபப்பட்டு, என் செவிக்கு அதை வெளிப்படுத்த உங்களில் ஒருவனாகிலும் இல்லையா? இந்நாளில் இருக்கிறபடி எனக்குச் சதிபண்ண, என் குமாரன் என் வேலைக்காரனை எனக்கு விரோதமாக எடுத்துவிட்டானே என்றான்.]]></a:t>
+              <a:t><![CDATA[6. தாவீதும் அவனோடிருந்த மனுஷரும் காணப்பட்ட செய்தியைச் சவுல் கேள்விப்பட்டான்; சவுல் கிபியாவைச் சேர்ந்த ராமாவில் ஒரு தோப்பிலே உட்கார்ந்து, தன்னுடைய ஊழியக்காரர் எல்லாரும் தன்னைச் சூழ்ந்துநிற்க, தன் ஈட்டியைத் தன் கையிலே பிடித்துக்கொண்டிருக்கும் போது,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2864,51 +2864,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அகிதூபின் குமாரனாகிய அகிமெலேக்கின் குமாரரில் அபியத்தார் என்னும் பேருள்ள ஒருவன் தப்பி, தாவீது இருக்கும் புறமாக ஓடிப்போய்,]]></a:t>
+              <a:t><![CDATA[18. அப்பொழுது ராஜா தோவேக்கை நோக்கி: நீ போய் ஆசாரியர்களைக் கொன்றுபோடு என்றான்; ஏதோமியனாகிய தோவேக்கு ஆசாரியர்கள்மேல் விழுந்து, சணல்நூல் ஏபோத்தைத் தரித்திருக்கும் எண்பத்தைந்துபேரை அன்றையதினம் கொன்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2973,51 +2973,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. சவுல் கர்த்தருடைய ஆசாரியர்களைக் கொன்றுபோட்ட செய்தியை தாவீதுக்கு அறிவித்தான்.]]></a:t>
+              <a:t><![CDATA[19. ஆசாரியர்களின் பட்டணமாகிய நோபிலுமுள்ள புருஷரையும், ஸ்திரீகளையும், பிள்ளைகளையும், குழந்தைகளையும், மாடுகளையும், கழுதைகளையும், ஆடுகளையும் பட்டயக்கருக்கினால் வெட்டிப்போட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3082,51 +3082,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அப்பொழுது தாவீது அபியத்தாரைப் பார்த்து: ஏதோமியனாகிய தோவேக்கு அங்கே இருந்தபடியினாலே, அவன் எவ்விதத்திலும் சவுலுக்கு அதை அறிவிப்பான் என்று அன்றையதினமே அறிந்திருந்தேன்; உன் தகப்பன் வீட்டாராகிய எல்லாருடைய மரணத்துக்கும் காரணம் நானே.]]></a:t>
+              <a:t><![CDATA[19. ஆசாரியர்களின் பட்டணமாகிய நோபிலுமுள்ள புருஷரையும், ஸ்திரீகளையும், பிள்ளைகளையும், குழந்தைகளையும், மாடுகளையும், கழுதைகளையும், ஆடுகளையும் பட்டயக்கருக்கினால் வெட்டிப்போட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3191,51 +3191,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அப்பொழுது தாவீது அபியத்தாரைப் பார்த்து: ஏதோமியனாகிய தோவேக்கு அங்கே இருந்தபடியினாலே, அவன் எவ்விதத்திலும் சவுலுக்கு அதை அறிவிப்பான் என்று அன்றையதினமே அறிந்திருந்தேன்; உன் தகப்பன் வீட்டாராகிய எல்லாருடைய மரணத்துக்கும் காரணம் நானே.]]></a:t>
+              <a:t><![CDATA[20. அகிதூபின் குமாரனாகிய அகிமெலேக்கின் குமாரரில் அபியத்தார் என்னும் பேருள்ள ஒருவன் தப்பி, தாவீது இருக்கும் புறமாக ஓடிப்போய்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3300,51 +3300,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. நீ என்னிடத்தில் இரு, பயப்படவேண்டாம்; என் பிராணனையும் வாங்கத்தேடுகிறவனே உன் பிராணனையும் வாங்கத்தேடுகிறான்; நீ என் ஆதரவிலே இரு என்றான்.]]></a:t>
+              <a:t><![CDATA[20. அகிதூபின் குமாரனாகிய அகிமெலேக்கின் குமாரரில் அபியத்தார் என்னும் பேருள்ள ஒருவன் தப்பி, தாவீது இருக்கும் புறமாக ஓடிப்போய்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3409,51 +3409,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. நீ என்னிடத்தில் இரு, பயப்படவேண்டாம்; என் பிராணனையும் வாங்கத்தேடுகிறவனே உன் பிராணனையும் வாங்கத்தேடுகிறான்; நீ என் ஆதரவிலே இரு என்றான்.]]></a:t>
+              <a:t><![CDATA[21. சவுல் கர்த்தருடைய ஆசாரியர்களைக் கொன்றுபோட்ட செய்தியை தாவீதுக்கு அறிவித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3736,51 +3736,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ஒடுக்கப்பட்டவர்கள், கடன்பட்டவர்கள், முறுமுறுக்கிறவர்கள் யாவரும் அவனோடே கூடிக்கொண்டார்கள்; அவன் அவர்களுக்குத் தலைவனானான்; இந்தப் பிரகாரமாக ஏறக்குறைய நானூறுபேர் அவனோடிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[22. அப்பொழுது தாவீது அபியத்தாரைப் பார்த்து: ஏதோமியனாகிய தோவேக்கு அங்கே இருந்தபடியினாலே, அவன் எவ்விதத்திலும் சவுலுக்கு அதை அறிவிப்பான் என்று அன்றையதினமே அறிந்திருந்தேன்; உன் தகப்பன் வீட்டாராகிய எல்லாருடைய மரணத்துக்கும் காரணம் நானே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3845,51 +3845,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ஒடுக்கப்பட்டவர்கள், கடன்பட்டவர்கள், முறுமுறுக்கிறவர்கள் யாவரும் அவனோடே கூடிக்கொண்டார்கள்; அவன் அவர்களுக்குத் தலைவனானான்; இந்தப் பிரகாரமாக ஏறக்குறைய நானூறுபேர் அவனோடிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[22. அப்பொழுது தாவீது அபியத்தாரைப் பார்த்து: ஏதோமியனாகிய தோவேக்கு அங்கே இருந்தபடியினாலே, அவன் எவ்விதத்திலும் சவுலுக்கு அதை அறிவிப்பான் என்று அன்றையதினமே அறிந்திருந்தேன்; உன் தகப்பன் வீட்டாராகிய எல்லாருடைய மரணத்துக்கும் காரணம் நானே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3954,51 +3954,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. நீங்களெல்லாரும் எனக்கு விரோதமாகக் கட்டுப்பாடு பண்ணிக்கொண்டது என்ன? ஈசாயின் மகனுடனே என் குமாரன் உடன்படிக்கைபண்ணும்போது, என் செவிக்கு அதை ஒருவனும் வெளிப்படுத்தவில்லை; எனக்காகப் பரிதாபப்பட்டு, என் செவிக்கு அதை வெளிப்படுத்த உங்களில் ஒருவனாகிலும் இல்லையா? இந்நாளில் இருக்கிறபடி எனக்குச் சதிபண்ண, என் குமாரன் என் வேலைக்காரனை எனக்கு விரோதமாக எடுத்துவிட்டானே என்றான்.]]></a:t>
+              <a:t><![CDATA[7. சவுல் தன்னண்டையில் நிற்கிற தன் ஊழியக்காரரைப் பார்த்து: பென்யமீன் புத்திரரே, கேளுங்கள்; ஈசாயின் மகன் உங்களெல்லாருக்கும் வயல்களையும் திராட்சத்தோட்டங்களையும் கொடுப்பானோ? உங்களெல்லாரையும் ஆயிரத்துக்கு அதிபதிகளும் நூற்றுக்கு அதிபதிகளுமாக வைப்பானோ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4063,51 +4063,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. தாவீது அவ்விடத்தைவிட்டு மோவாபியரைச் சேர்ந்த மிஸ்பேக்குப் போய், மோவாபின் ராஜாவைப் பார்த்து: தேவன் என்னை எப்படி நடத்துவார் என்று நான் அறியுமட்டும், என் தகப்பனும் என் தாயும் உங்களிடத்திலே தங்கியிருக்கும்படி தயவுசெய்யும் என்று சொல்லி,]]></a:t>
+              <a:t><![CDATA[2. ஒடுக்கப்பட்டவர்கள், கடன்பட்டவர்கள், முறுமுறுக்கிறவர்கள் யாவரும் அவனோடே கூடிக்கொண்டார்கள்; அவன் அவர்களுக்குத் தலைவனானான்; இந்தப் பிரகாரமாக ஏறக்குறைய நானூறுபேர் அவனோடிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4172,51 +4172,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. தாவீது அவ்விடத்தைவிட்டு மோவாபியரைச் சேர்ந்த மிஸ்பேக்குப் போய், மோவாபின் ராஜாவைப் பார்த்து: தேவன் என்னை எப்படி நடத்துவார் என்று நான் அறியுமட்டும், என் தகப்பனும் என் தாயும் உங்களிடத்திலே தங்கியிருக்கும்படி தயவுசெய்யும் என்று சொல்லி,]]></a:t>
+              <a:t><![CDATA[2. ஒடுக்கப்பட்டவர்கள், கடன்பட்டவர்கள், முறுமுறுக்கிறவர்கள் யாவரும் அவனோடே கூடிக்கொண்டார்கள்; அவன் அவர்களுக்குத் தலைவனானான்; இந்தப் பிரகாரமாக ஏறக்குறைய நானூறுபேர் அவனோடிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4281,51 +4281,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. தாவீது அவ்விடத்தைவிட்டு மோவாபியரைச் சேர்ந்த மிஸ்பேக்குப் போய், மோவாபின் ராஜாவைப் பார்த்து: தேவன் என்னை எப்படி நடத்துவார் என்று நான் அறியுமட்டும், என் தகப்பனும் என் தாயும் உங்களிடத்திலே தங்கியிருக்கும்படி தயவுசெய்யும் என்று சொல்லி,]]></a:t>
+              <a:t><![CDATA[2. ஒடுக்கப்பட்டவர்கள், கடன்பட்டவர்கள், முறுமுறுக்கிறவர்கள் யாவரும் அவனோடே கூடிக்கொண்டார்கள்; அவன் அவர்களுக்குத் தலைவனானான்; இந்தப் பிரகாரமாக ஏறக்குறைய நானூறுபேர் அவனோடிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4390,51 +4390,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அவர்களை மோவாபின் ராஜாவினிடத்தில் அழைத்துக்கொண்டு போய்விட்டான்; தாவீது அரணில் இருந்த நாளெல்லாம் அவர்கள் அங்கே அவனோடிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[23. நீ என்னிடத்தில் இரு, பயப்படவேண்டாம்; என் பிராணனையும் வாங்கத்தேடுகிறவனே உன் பிராணனையும் வாங்கத்தேடுகிறான்; நீ என் ஆதரவிலே இரு என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4499,51 +4499,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. பின்பு காத் என்னும் தீர்க்கதரிசி தாவீதைப் பார்த்து: நீர் அரணில் இராமல் யூதாதேசத்திற்குப் புறப்பட்டுவாரும் என்றான்; அப்பொழுது தாவீது புறப்பட்டு ஆரேத் என்னும் காட்டிலே போனான்.]]></a:t>
+              <a:t><![CDATA[23. நீ என்னிடத்தில் இரு, பயப்படவேண்டாம்; என் பிராணனையும் வாங்கத்தேடுகிறவனே உன் பிராணனையும் வாங்கத்தேடுகிறான்; நீ என் ஆதரவிலே இரு என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4608,51 +4608,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. பின்பு காத் என்னும் தீர்க்கதரிசி தாவீதைப் பார்த்து: நீர் அரணில் இராமல் யூதாதேசத்திற்குப் புறப்பட்டுவாரும் என்றான்; அப்பொழுது தாவீது புறப்பட்டு ஆரேத் என்னும் காட்டிலே போனான்.]]></a:t>
+              <a:t><![CDATA[3. தாவீது அவ்விடத்தைவிட்டு மோவாபியரைச் சேர்ந்த மிஸ்பேக்குப் போய், மோவாபின் ராஜாவைப் பார்த்து: தேவன் என்னை எப்படி நடத்துவார் என்று நான் அறியுமட்டும், என் தகப்பனும் என் தாயும் உங்களிடத்திலே தங்கியிருக்கும்படி தயவுசெய்யும் என்று சொல்லி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4717,51 +4717,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. தாவீதும் அவனோடிருந்த மனுஷரும் காணப்பட்ட செய்தியைச் சவுல் கேள்விப்பட்டான்; சவுல் கிபியாவைச் சேர்ந்த ராமாவில் ஒரு தோப்பிலே உட்கார்ந்து, தன்னுடைய ஊழியக்காரர் எல்லாரும் தன்னைச் சூழ்ந்துநிற்க, தன் ஈட்டியைத் தன் கையிலே பிடித்துக்கொண்டிருக்கும் போது,]]></a:t>
+              <a:t><![CDATA[3. தாவீது அவ்விடத்தைவிட்டு மோவாபியரைச் சேர்ந்த மிஸ்பேக்குப் போய், மோவாபின் ராஜாவைப் பார்த்து: தேவன் என்னை எப்படி நடத்துவார் என்று நான் அறியுமட்டும், என் தகப்பனும் என் தாயும் உங்களிடத்திலே தங்கியிருக்கும்படி தயவுசெய்யும் என்று சொல்லி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4826,51 +4826,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. தாவீதும் அவனோடிருந்த மனுஷரும் காணப்பட்ட செய்தியைச் சவுல் கேள்விப்பட்டான்; சவுல் கிபியாவைச் சேர்ந்த ராமாவில் ஒரு தோப்பிலே உட்கார்ந்து, தன்னுடைய ஊழியக்காரர் எல்லாரும் தன்னைச் சூழ்ந்துநிற்க, தன் ஈட்டியைத் தன் கையிலே பிடித்துக்கொண்டிருக்கும் போது,]]></a:t>
+              <a:t><![CDATA[3. தாவீது அவ்விடத்தைவிட்டு மோவாபியரைச் சேர்ந்த மிஸ்பேக்குப் போய், மோவாபின் ராஜாவைப் பார்த்து: தேவன் என்னை எப்படி நடத்துவார் என்று நான் அறியுமட்டும், என் தகப்பனும் என் தாயும் உங்களிடத்திலே தங்கியிருக்கும்படி தயவுசெய்யும் என்று சொல்லி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4935,51 +4935,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. தாவீதும் அவனோடிருந்த மனுஷரும் காணப்பட்ட செய்தியைச் சவுல் கேள்விப்பட்டான்; சவுல் கிபியாவைச் சேர்ந்த ராமாவில் ஒரு தோப்பிலே உட்கார்ந்து, தன்னுடைய ஊழியக்காரர் எல்லாரும் தன்னைச் சூழ்ந்துநிற்க, தன் ஈட்டியைத் தன் கையிலே பிடித்துக்கொண்டிருக்கும் போது,]]></a:t>
+              <a:t><![CDATA[4. அவர்களை மோவாபின் ராஜாவினிடத்தில் அழைத்துக்கொண்டு போய்விட்டான்; தாவீது அரணில் இருந்த நாளெல்லாம் அவர்கள் அங்கே அவனோடிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5044,51 +5044,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. சவுல் தன்னண்டையில் நிற்கிற தன் ஊழியக்காரரைப் பார்த்து: பென்யமீன் புத்திரரே, கேளுங்கள்; ஈசாயின் மகன் உங்களெல்லாருக்கும் வயல்களையும் திராட்சத்தோட்டங்களையும் கொடுப்பானோ? உங்களெல்லாரையும் ஆயிரத்துக்கு அதிபதிகளும் நூற்றுக்கு அதிபதிகளுமாக வைப்பானோ?]]></a:t>
+              <a:t><![CDATA[4. அவர்களை மோவாபின் ராஜாவினிடத்தில் அழைத்துக்கொண்டு போய்விட்டான்; தாவீது அரணில் இருந்த நாளெல்லாம் அவர்கள் அங்கே அவனோடிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5153,51 +5153,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அப்பொழுது சவுலின் ஊழியக்காரரோடே நின்ற ஏதோமியனாகிய தோவேக்கு பிரதியுத்தரமாக: ஈசாயின் மகனை நோபிலிருக்கிற அகிதூபின் குமாரனாகிய அகிமெலேக்கிடத்தில் வரக்கண்டேன்.]]></a:t>
+              <a:t><![CDATA[7. சவுல் தன்னண்டையில் நிற்கிற தன் ஊழியக்காரரைப் பார்த்து: பென்யமீன் புத்திரரே, கேளுங்கள்; ஈசாயின் மகன் உங்களெல்லாருக்கும் வயல்களையும் திராட்சத்தோட்டங்களையும் கொடுப்பானோ? உங்களெல்லாரையும் ஆயிரத்துக்கு அதிபதிகளும் நூற்றுக்கு அதிபதிகளுமாக வைப்பானோ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5262,51 +5262,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. சவுல் தன்னண்டையில் நிற்கிற தன் ஊழியக்காரரைப் பார்த்து: பென்யமீன் புத்திரரே, கேளுங்கள்; ஈசாயின் மகன் உங்களெல்லாருக்கும் வயல்களையும் திராட்சத்தோட்டங்களையும் கொடுப்பானோ? உங்களெல்லாரையும் ஆயிரத்துக்கு அதிபதிகளும் நூற்றுக்கு அதிபதிகளுமாக வைப்பானோ?]]></a:t>
+              <a:t><![CDATA[5. பின்பு காத் என்னும் தீர்க்கதரிசி தாவீதைப் பார்த்து: நீர் அரணில் இராமல் யூதாதேசத்திற்குப் புறப்பட்டுவாரும் என்றான்; அப்பொழுது தாவீது புறப்பட்டு ஆரேத் என்னும் காட்டிலே போனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5371,51 +5371,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. சவுல் தன்னண்டையில் நிற்கிற தன் ஊழியக்காரரைப் பார்த்து: பென்யமீன் புத்திரரே, கேளுங்கள்; ஈசாயின் மகன் உங்களெல்லாருக்கும் வயல்களையும் திராட்சத்தோட்டங்களையும் கொடுப்பானோ? உங்களெல்லாரையும் ஆயிரத்துக்கு அதிபதிகளும் நூற்றுக்கு அதிபதிகளுமாக வைப்பானோ?]]></a:t>
+              <a:t><![CDATA[5. பின்பு காத் என்னும் தீர்க்கதரிசி தாவீதைப் பார்த்து: நீர் அரணில் இராமல் யூதாதேசத்திற்குப் புறப்பட்டுவாரும் என்றான்; அப்பொழுது தாவீது புறப்பட்டு ஆரேத் என்னும் காட்டிலே போனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5480,51 +5480,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அப்பொழுது சவுலின் ஊழியக்காரரோடே நின்ற ஏதோமியனாகிய தோவேக்கு பிரதியுத்தரமாக: ஈசாயின் மகனை நோபிலிருக்கிற அகிதூபின் குமாரனாகிய அகிமெலேக்கிடத்தில் வரக்கண்டேன்.]]></a:t>
+              <a:t><![CDATA[7. சவுல் தன்னண்டையில் நிற்கிற தன் ஊழியக்காரரைப் பார்த்து: பென்யமீன் புத்திரரே, கேளுங்கள்; ஈசாயின் மகன் உங்களெல்லாருக்கும் வயல்களையும் திராட்சத்தோட்டங்களையும் கொடுப்பானோ? உங்களெல்லாரையும் ஆயிரத்துக்கு அதிபதிகளும் நூற்றுக்கு அதிபதிகளுமாக வைப்பானோ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5589,51 +5589,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. இவன் அவனுக்காகக் கர்த்தரிடத்தில் விசாரித்து, அவனுக்கு வழிக்கு போஜனத்தைக் கொடுத்து, பெலிஸ்தனாகிய கோலியாத்தின் பட்டயத்தையும் அவனுக்குக் கொடுத்தான் என்றான்.]]></a:t>
+              <a:t><![CDATA[8. நீங்களெல்லாரும் எனக்கு விரோதமாகக் கட்டுப்பாடு பண்ணிக்கொண்டது என்ன? ஈசாயின் மகனுடனே என் குமாரன் உடன்படிக்கைபண்ணும்போது, என் செவிக்கு அதை ஒருவனும் வெளிப்படுத்தவில்லை; எனக்காகப் பரிதாபப்பட்டு, என் செவிக்கு அதை வெளிப்படுத்த உங்களில் ஒருவனாகிலும் இல்லையா? இந்நாளில் இருக்கிறபடி எனக்குச் சதிபண்ண, என் குமாரன் என் வேலைக்காரனை எனக்கு விரோதமாக எடுத்துவிட்டானே என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5698,51 +5698,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. இவன் அவனுக்காகக் கர்த்தரிடத்தில் விசாரித்து, அவனுக்கு வழிக்கு போஜனத்தைக் கொடுத்து, பெலிஸ்தனாகிய கோலியாத்தின் பட்டயத்தையும் அவனுக்குக் கொடுத்தான் என்றான்.]]></a:t>
+              <a:t><![CDATA[8. நீங்களெல்லாரும் எனக்கு விரோதமாகக் கட்டுப்பாடு பண்ணிக்கொண்டது என்ன? ஈசாயின் மகனுடனே என் குமாரன் உடன்படிக்கைபண்ணும்போது, என் செவிக்கு அதை ஒருவனும் வெளிப்படுத்தவில்லை; எனக்காகப் பரிதாபப்பட்டு, என் செவிக்கு அதை வெளிப்படுத்த உங்களில் ஒருவனாகிலும் இல்லையா? இந்நாளில் இருக்கிறபடி எனக்குச் சதிபண்ண, என் குமாரன் என் வேலைக்காரனை எனக்கு விரோதமாக எடுத்துவிட்டானே என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5807,51 +5807,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அப்பொழுது ராஜா: அகிதூபின் குமாரனாகிய அகிமெலேக் என்னும் ஆசாரியனையும், நோபிலிருக்கிற அவன் தகப்பன் வீட்டாராகிய எல்லா ஆசாரியரையும் அழைப்பித்தான்; அவர்களெல்லாரும் ராஜாவினிடத்தில் வந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[8. நீங்களெல்லாரும் எனக்கு விரோதமாகக் கட்டுப்பாடு பண்ணிக்கொண்டது என்ன? ஈசாயின் மகனுடனே என் குமாரன் உடன்படிக்கைபண்ணும்போது, என் செவிக்கு அதை ஒருவனும் வெளிப்படுத்தவில்லை; எனக்காகப் பரிதாபப்பட்டு, என் செவிக்கு அதை வெளிப்படுத்த உங்களில் ஒருவனாகிலும் இல்லையா? இந்நாளில் இருக்கிறபடி எனக்குச் சதிபண்ண, என் குமாரன் என் வேலைக்காரனை எனக்கு விரோதமாக எடுத்துவிட்டானே என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -5886,51 +5886,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469493740" r:id="rId1"/>
+    <p:sldLayoutId id="2473414218" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -6474,51 +6474,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಕರೇ ಕಳುಹಿಸಿದನು.]]></a:t>
+              <a:t><![CDATA[বলেছিল, যাতে সে আমাকে আক্রমণ করতে পারে| আর দায়ূদ এখন ঠিক এটাই করে যাচ্ছে|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6606,51 +6606,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ಅವರೆಲ್ಲರೂ ಅರಸನ ಬಳಿಗೆ ಬಂದರು. ಆಗ ಸೌಲನು--ಅಹೀಟೂಬನ ಮಗನೇ, ಕೇಳು ಅಂದನು. ಅದಕ್ಕವನು--ಇಗೋ, ನನ್ನ ಒಡೆಯನೇ, ನಾನು]]></a:t>
+              <a:t><![CDATA[9. ইদোম পরিবারের দোযেগ সেখানে শৌলের আধিকারিকদের সঙ্গে দাঁড়িয়েছিল| দোযেগ বললেন, “আমি য়িশযের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6738,51 +6738,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಇಲ್ಲಿದ್ದೇನೆ ಅಂದನು.]]></a:t>
+              <a:t><![CDATA[পুত্রকে নোবে দেখেছিলাম| সে অহীটুবের পুত্র অহীমেলকের সঙ্গে দেখা করতে এসেছিল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6870,51 +6870,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ಸೌಲನು ಅವನಿಗೆ--ನೀನೂ ಇಷಯನ ಮಗನೂ ನನಗೆ ವಿರೋಧವಾಗಿ ಒಳಸಂಚು ಮಾಡಿದ್ದೇನು? ಅವನು ಅಡಗಿಕೊಂಡು ನನಗೆ ವಿರೋ ಧವಾಗಿ]]></a:t>
+              <a:t><![CDATA[10. অহীমেলক দাযূদের জন্য প্রভুর কাছে প্রার্থনা করেছিল| সে দায়ূদকে খাবারও দিয়েছিল| তাছাড়া]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7002,51 +7002,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಏಳುವ ಹಾಗೆ ನೀನು ಅವನಿಗೆ ರೊಟ್ಟಿಯನ್ನೂ ಕತ್ತಿಯನ್ನೂ ಕೊಟ್ಟು ದೇವರನ್ನು ಅವನಿಗೋಸ್ಕರ ವಿಚಾರಿಸಿದ್ದೇನು ಅಂದನು.]]></a:t>
+              <a:t><![CDATA[পলেষ্টীয় গলিযাতের তরবারিও দিয়েছিল|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7134,51 +7134,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ಅಹೀಮೆಲೆಕನು ಅರಸನಿಗೆ ಪ್ರತ್ಯುತ್ತರವಾಗಿ--ನಿನ್ನ ಎಲ್ಲಾ ಸೇವಕರಲ್ಲಿ ದಾವೀದನ ಹಾಗೆ ನಂಬಿಗಸ್ತನಾದವನು ಯಾವನಿ]]></a:t>
+              <a:t><![CDATA[11. অতঃপর রাজা শৌল যাজককে ডেকে আনতে কযেকজনকে পাঠালেন| তিনি অহীটুবের পুত্র অহীমেলক এবং তার সকল]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7266,51 +7266,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ದ್ದಾನೆ? ಅವನು ಅರಸನಿಗೆ ಅಳಿಯನೂ ನಿನ್ನ ಆಜ್ಞೆಗಳ ಹಾಗೆ ಮಾಡಿಕೊಂಡು ಬರುವವನೂ ನಿನ್ನ ಮನೆಯಲ್ಲಿ ಘನವುಳ್ಳವನೂ]]></a:t>
+              <a:t><![CDATA[আত্মীযদের ডেকে পাঠালেন| তাঁরা সকলেই নোবের যাজক ছিলেন| তাঁরা সকলেই রাজা শৌলের কাছে এলেন|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7398,51 +7398,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಆಗಿದ್ದಾನೆ.]]></a:t>
+              <a:t><![CDATA[12. শৌল অহীমেলককে বললেন, “শোনো অহীটুবের পুত্র|”অহীমেলক বললেন, “বলুন|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7530,51 +7530,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ನಾನು ಅವನಿಗೋಸ್ಕರ ದೇವರನ್ನು ಕೇಳಲು ಪ್ರಾರಂಭಿಸಿದ್ದೆನೋ? ಅದು ನನಗೆ ದೂರವಾಗಿರಲಿ. ಅರಸನು ತನ್ನ ಸೇವಕನ ಮೇಲಾ ದರೂ]]></a:t>
+              <a:t><![CDATA[13. শৌল বললেন, “কেন তুমি আর য়িশযের পুত্র আমার বিরুদ্ধে গোপনে চক্রান্ত করছ? তুমি দায়ূদকে রুটি]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7662,51 +7662,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ನನ್ನ ತಂದೆಯ ಮನೆಯವರಲ್ಲಿ ಯಾರ ಮೇಲಾ ದರೂ ಅಪರಾಧ ಹೊರಿಸಬಾರದು; ನಿನ್ನ ಸೇವಕನು ಇದರಲ್ಲಿ ಹೆಚ್ಚಾದದ್ದನ್ನಾದರೂ]]></a:t>
+              <a:t><![CDATA[দিয়েছিলে| শুধু তাম্প নয়, একা তরবারিও দিয়েছিলে| তুমি তার হয়ে ঈশ্বরের কাছে প্রার্থনা করেছিলে| আর]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7794,51 +7794,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ಇದಲ್ಲದೆ ನನ್ನ ಮಗನು ಇಷಯನ ಮಗನ ಸಂಗಡ ಒಡಂಬಡಿಕೆ ಮಾಡಿಕೊಂಡದ್ದನ್ನು ನಿಮ್ಮಲ್ಲಿ ಯಾವನೂ ನನಗೆ ತಿಳಿಸಲಿಲ್ಲ.]]></a:t>
+              <a:t><![CDATA[6. শৌল শুনতে পেলেন যে দায়ূদ আর তাঁর সঙ্গীদের সম্বন্ধে লোকরা খবর পেয়েছে| গিবিয়ার পাহাড়ে একটা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7926,51 +7926,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಕಡಿಮೆಯಾದದ್ದನ್ನಾ ದರೂ ತಿಳಿದವನಲ್ಲ ಅಂದನು.]]></a:t>
+              <a:t><![CDATA[এখন দায়ূদ আমাকে আক্রমণ করার জন্যে সময় গুনছে!”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8058,51 +8058,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ಅದಕ್ಕೆ ಅರಸನುಅಹೀಮೆಲೆಕನೇ, ನೀನೂ ನಿನ್ನ ತಂದೆಯ ಮನೆಯವ ರೆಲ್ಲರೂ ನಿಶ್ಚಯವಾಗಿ ಸಾಯಲೇಬೇಕು ಅಂದನು.]]></a:t>
+              <a:t><![CDATA[14. অহীমেলক বললেন, “দায়ূদ আপনার খুবই অনুগত| আপনার কোনো অনুচরই দাযূদের মতো প্রভু ভক্ত নয়, সে আপনার]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8190,51 +8190,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ಅರಸನು ತನ್ನ ಬಳಿಯಲ್ಲಿ ನಿಂತಿರುವ ಕಾಲಾಳಿಗೆನೀವು ತಿರುಗಿಕೊಂಡು ಕರ್ತನ ಯಾಜಕರನ್ನು ಕೊಂದು ಹಾಕಿರಿ. ಅವರ ಕೈ]]></a:t>
+              <a:t><![CDATA[জামাতা| আপনার রক্ষীদের দলপতি| আপনাদের বাড়ীর সকলেই দায়ূদকে সম্মান করে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8322,51 +8322,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ದಾವೀದನ ಸಂಗಡ ಸಹಾಯ ವಾಗಿದೆ. ಅವನು ಓಡಿಹೋಗುವದನ್ನು ಅವರು ತಿಳಿದಿದ್ದು ಅದನ್ನು ನನಗೆ ತಿಳಿಸದೆ ಹೋದರು ಅಂದನು. ಆದರೆ]]></a:t>
+              <a:t><![CDATA[15. দাযূদের জন্যে আমি ঈশ্বরের কাছে এই প্রথমবারই যে প্রার্থনা করেছি তা নয়| এর জন্যে, আমায় অথবা আমার]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8454,51 +8454,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಅರಸನ ಸೇವಕರು ಕರ್ತನ ಯಾಜಕರ ಮೇಲೆ ಬೀಳಲು ತಮ್ಮ ಕೈಯನ್ನು ಚಾಚಲೊಲ್ಲದೆ ಹೋದರು.]]></a:t>
+              <a:t><![CDATA[কোন আত্মীযকে আপনি দোষী করবেন না| আমরা আপনার ভৃত্য| কি হচ্ছে আমি তার কিছুই জানি না|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8586,51 +8586,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ಅರಸನು ದೋಯೇಗನಿಗೆ--ನೀನು ತಿರುಗಿಕೊಂಡು ಯಾಜಕರ ಮೇಲೆ ಬೀಳು ಅಂದನು. ಆಗ ಎದೋಮ್ಯನಾದ ದೋಯೇಗನು ತಿರುಗಿಕೊಂಡು ಯಾಜಕರ]]></a:t>
+              <a:t><![CDATA[16. তবু রাজা বললেন, “অহীমেলক, তুমি আর তোমার আত্মীযস্বজন সকলকেই মরতে হবে|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8718,51 +8718,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಮೇಲೆ ಬಿದ್ದು ನಾರುಬಟ್ಟೆಯ ಎಫೋದನ್ನು ಧರಿಸಿಕೊಳ್ಳುವವರಾದ ಎಂಭತ್ತೈದು ಜನರನ್ನು ಆ ದಿನದಲ್ಲಿ ಕೊಂದನು.]]></a:t>
+              <a:t><![CDATA[17. রাজা প্রহরীদের কাছে ডেকে বললেন, “যাও প্রভুর সমস্ত যাজকদের হত্যা করে এসো| তাদের হত্যা করো, কারণ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8850,51 +8850,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ಇದಲ್ಲದೆ ಯಾಜಕರ ಪಟ್ಟಣ ವಾದ ನೋಬಿನಲ್ಲಿ ಇರುವ ಪುರುಷರನ್ನೂ ಸ್ತ್ರೀಯ ರನ್ನೂ ಮಕ್ಕಳನ್ನೂ ಕೂಸುಗಳನ್ನೂ ಎತ್ತುಗಳನ್ನೂ]]></a:t>
+              <a:t><![CDATA[তারা দাযূদের দলে| তারা জানত দায়ূদ পালিয়ে যাচ্ছে, তবুও তারা আমাকে কিছু বলেনি|”কিন্তু কেউই প্রভুর]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8982,51 +8982,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಕತ್ತೆಗಳನ್ನೂ ಕುರಿಗಳನ್ನೂ ಕತ್ತಿಯಿಂದ ಸಂಹರಿಸಿದನು.]]></a:t>
+              <a:t><![CDATA[যাজকদের আঘাত করতে রাজি হল না|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9114,51 +9114,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ಆದರೆ ಅಹೀಟೂಬನ ಮಗನಾಗಿರುವ ಅಹೀಮೆ ಲೆಕನ ಮಕ್ಕಳಲ್ಲಿ ಒಬ್ಬನಾದ ಎಬ್ಯಾತಾರನು ತಪ್ಪಿಸಿ ಕೊಂಡು ದಾವೀದನ ಬಳಿಗೆ]]></a:t>
+              <a:t><![CDATA[18. তখন রাজা দোযেগকে আদেশ দিলেন| শৌল বললেন, “দোযেগ, তুমি যাজকদের হত্যা করো|” দোযেগ গিয়ে যাজকদের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9246,51 +9246,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ನಿಮ್ಮಲ್ಲಿ ಯಾವನಾದರೂ ನನ ಗೋಸ್ಕರ ಚಿಂತಿಸಿ ನನ್ನ ಮಗನು ಈ ಹೊತ್ತು ನನಗೋಸ್ಕರ ಅಡಗಿಕೊಂಡಿರುವ ಹಾಗೆ ನನ್ನ ಸೇವಕ ನನ್ನು]]></a:t>
+              <a:t><![CDATA[গাছের নীচে শৌল বল্লম হাতে নিয়ে বসেছিলেন| তাঁর চারপাশে অনুচররা তাঁকে ঘিরে দাঁড়িয়ে ছিল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9378,51 +9378,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಓಡಿಹೋದನು.]]></a:t>
+              <a:t><![CDATA[হত্যা করলো| সেই দিন সে 85 জন যাজককে হত্যা করল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9510,51 +9510,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. ಸೌಲನು ಕರ್ತನ ಯಾಜಕರನ್ನು ಕೊಂದುಹಾಕಿದ ವರ್ತಮಾನವನ್ನು ಎಬ್ಯಾತಾರನು ದಾವೀದನಿಗೆ ತಿಳಿಸಿ ದನು.]]></a:t>
+              <a:t><![CDATA[19. নোব ছিল যাজকদের শহর| শহরের সকলকেই দোযেগ হত্যা করল| পুরুষ, নারী, শিশু সকলকেই সে তরবারির কোপে শেষ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9642,51 +9642,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. ಆಗ ದಾವೀದನು ಎಬ್ಯಾತಾರನಿಗೆ--ಎದೋಮ್ಯನಾದ ದೋಯೇಗನು ಅಲ್ಲಿ ಇದ್ದದರಿಂದ ಅವನು ಸೌಲನಿಗೆ ನಿಶ್ಚಯವಾಗಿ ತಿಳಿಸುವನೆಂದು]]></a:t>
+              <a:t><![CDATA[করে দিল| সেই সঙ্গে মেরে ফেলল তাদের গরু, গাধা আর মেষগুলোকেও|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9774,51 +9774,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ನಾನು ಆ ಹೊತ್ತು ತಿಳಿದಿದ್ದೆನು. ನಿನ್ನ ತಂದೆಯ ಮನೆಯವರೆಲ್ಲರ ಪ್ರಾಣಹತ್ಯಕ್ಕೆ ಕಾರಣನಾದವನು ನಾನೇ.]]></a:t>
+              <a:t><![CDATA[20. শুধু বেঁচে গেলেন অবিয়াথর| তার পিতা অহীমেলক| অহীমেলকের পিতা অহীটুব| অবিয়াথর পালিয়ে গিয়ে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9906,51 +9906,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. ನನ್ನ ಬಳಿಯಲ್ಲಿ ಇರು; ಭಯಪಡಬೇಡ; ಯಾಕಂದರೆ ನನ್ನ ಪ್ರಾಣವನ್ನು ತೆಗೆಯಬೇಕೆಂದಿರು ವವನೇ ನಿನ್ನ ಪ್ರಾಣವನ್ನು]]></a:t>
+              <a:t><![CDATA[দাযূদের সঙ্গে য়োগ দিলেন|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10038,51 +10038,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ತೆಗೆಯಬೇಕೆಂದಿರುತ್ತಾನೆ; ಆದರೆ ನೀನು ನನ್ನ ಸಂಗಡ ಸುರಕ್ಷಿತನಾಗಿರುವಿ ಅಂದನು.]]></a:t>
+              <a:t><![CDATA[21. তিনি দায়ূদকে বললেন শৌল সমস্ত যাজকদের হত্যা করেছে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10170,51 +10170,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ದಾವೀದನು ಆ ಸ್ಥಳದಿಂದ ತಪ್ಪಿಸಿಕೊಂಡು ಅದುಲ್ಲಾಮೆಂಬ ಗವಿಗೆ ಬಂದನು. ಈ ವರ್ತಮಾನವನ್ನು ಅವನ ಸಹೋದರರೂ ಅವನ ತಂದೆಯ]]></a:t>
+              <a:t><![CDATA[1. দায়ূদ গাত্‌ থেকে চলে গেলেন| তিনি পালিয়ে অদুল্লমের গুহায় গেলেন| দাযূদের ভাই আর আত্মীযস্বজনরা এই]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10302,51 +10302,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಮನೆಯವರೆಲ್ಲರೂ ಕೇಳಿ ಅವನ ಬಳಿಗೆ ಬಂದರು.]]></a:t>
+              <a:t><![CDATA[সংবাদ জানতে পারল| তারা সেখানে দাযূদের সঙ্গে দেখা করতে গেল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10434,51 +10434,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ಇದಲ್ಲದೆ ಶ್ರಮೆಪಟ್ಟವರೂ ಸಾಲಗಾರರೂ ತೃಪ್ತಿಯಿಲ್ಲದವರೂ ಅವನ ಸಂಗಡ ಕೂಡಿಕೊಂಡರು. ಆಗ ಅವರಿಗೆ ದಾವೀದನು ಅಧಿಪತಿಯಾದನು,]]></a:t>
+              <a:t><![CDATA[22. দায়ূদ বললেন, “আমি সেদিন নোবে ইদোমীয় দোযেগকে দেখেছিলাম| আমি জানতাম শৌলকে সে সব বলবে| তোমার]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10566,51 +10566,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಹೆಚ್ಚು ಕಡಿಮೆ ನಾನೂರು ಜನರು ಅವನ ಬಳಿಯಲ್ಲಿ ಇದ್ದರು.]]></a:t>
+              <a:t><![CDATA[পিতার পরিবারের সকলের মৃত্যুর জন্য আমিই দায়ী|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10698,51 +10698,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ನನಗೆ ವಿರೋಧವಾಗಿ ಎಬ್ಬಿಸಿದ್ದನ್ನು ಯಾವನೂ ನನಗೆ ತಿಳಿಸಲಿಲ್ಲ ಅಂದನು.]]></a:t>
+              <a:t><![CDATA[7. শৌল তাদের বললেন, “বিন্যামীনের লোকরা শোন, তোমরা কি মনে করো য়িশযের পুত্র (দায়ূদ) তোমাদের ক্ষেত]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10830,51 +10830,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ದಾವೀದನು ಅಲ್ಲಿಂದ ಹೊರಟು ಮೋವಾಬ್‌ ದೇಶದ ಮಿಚ್ಪೆಗೆ ಬಂದು ಮೋವಾಬಿನ ಅರಸನಿಗೆದೇವರು ನನಗೆ ಏನು ಮಾಡುವನೋ ಎಂದು ನಾನು]]></a:t>
+              <a:t><![CDATA[2. অনেক লোক দাযূদের সঙ্গে যুক্ত হল| তাদের মধ্যে কেউ কেউ কোন বিপদে পড়েছিল, কেউ অনেক টাকা ধার করেছিল,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10962,51 +10962,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ತಿಳಿಯುವವರೆಗೂ ನನ್ನ ತಂದೆ ತಾಯಿಗಳು ಹೊರಟು ಬಂದು ನಿನ್ನ ಬಳಿಯಲ್ಲಿ ವಾಸಿಸಲಿ ಎಂದು ಹೇಳಿ ಅವರನ್ನು ಮೋವಾಬಿನ ಅರಸನ]]></a:t>
+              <a:t><![CDATA[আবার কেউ জীবনে সুখ শান্তি পাচ্ছিল না| এরা সকলেই দাযূদের সঙ্গে য়োগ দিল| দায়ূদ হলেন তাদের নেতা| তাঁর]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11094,51 +11094,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಬಳಿಗೆ ಕರತಂದು ಬಿಟ್ಟನು.]]></a:t>
+              <a:t><![CDATA[সঙ্গে ছিল এরকম 400 জন পুরুষ|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11226,51 +11226,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ದಾವೀದನು ಗವಿಯಲ್ಲಿ ಇದ್ದ ದಿವಸಗಳೆಲ್ಲಾ ಅವರು ಆ ಅರಸನ ಬಳಿಯಲ್ಲಿ ವಾಸವಾಗಿದ್ದರು.]]></a:t>
+              <a:t><![CDATA[23. যে লোকটা তোমাকে হত্যা করতে চায, সে আমাকেও হত্যা করতে চায| আমার সঙ্গে থাকো, ভয় পেও না| তুমি]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11358,51 +11358,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ಆದರೆ ಗಾದ್‌ ಪ್ರವಾದಿಯು ದಾವೀದನಿಗೆ--ನೀನು ಗವಿಯಲ್ಲಿರದೆ ಯೆಹೂದ ದೇಶಕ್ಕೆ ಹೊರಟು ಬಾ ಅಂದನು. ಆಗ ದಾವೀದನು ಹೊರಟು]]></a:t>
+              <a:t><![CDATA[নিরাপদেই থাকবে|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11490,51 +11490,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಹೆರೆತ್‌ ಎಂಬ ಅರಣ್ಯಕ್ಕೆ ಬಂದನು.]]></a:t>
+              <a:t><![CDATA[3. অদুল্লম থেকে দায়ূদ গেলেন মিস্পাতে| মিস্পা মোয়াবের একটা জায়গা| মোয়াবের রাজাকে দায়ূদ বললেন,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11622,51 +11622,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ದಾವೀದನನ್ನು ಅವನ ಸಂಗಡವಿರುವ ಮನುಷ್ಯ ರನ್ನು ನೋಡಿದರೆಂಬ ವರ್ತಮಾನವನ್ನು ಸೌಲನು ಕೇಳಿದನು. (ಸೌಲನು ಗಿಬೆಯಲ್ಲಿರುವ]]></a:t>
+              <a:t><![CDATA[“যতদিন না আমি জানতে পারছি ঈশ্বর আমার জন্য কি করবেন, ততদিন দয়া করে আপনি আমার পিতা-মাতাকে আপনার কাছে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11754,51 +11754,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ರಾಮದಲ್ಲಿ ಒಂದು ಮರದ ಕೆಳಗೆ ತನ್ನ ಈಟಿಯನ್ನು ಕೈಯಲ್ಲಿ ಹಿಡಿದು ಕುಳಿತುಕೊಂಡನು; ಅವನ ಸೇವಕರೆಲ್ಲರೂ ಸುತ್ತಲೂ]]></a:t>
+              <a:t><![CDATA[থাকতে দিন|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11886,51 +11886,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ನಿಂತಿದ್ದರು.)]]></a:t>
+              <a:t><![CDATA[4. তারপর দায়ূদ মোয়াবের রাজার কাছে তাঁর পিতামাতাকে রেখে চলে গেলেন| যতদিন দায়ূদ দুর্গে থেকেছিলেন]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12018,51 +12018,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ಆಗ ಸೌಲನು ಸುತ್ತಲೂ ನಿಂತಿದ್ದ ಸೇವಕರಿಗೆ--ಬೆನ್ಯಾವಿಾನನ ಮಕ್ಕಳೇ, ಕೇಳಿರಿ; ನೀವೆಲ್ಲರೂ ನನಗೆ ವಿರೋಧವಾಗಿ ಒಳಸಂಚು]]></a:t>
+              <a:t><![CDATA[ততদিন তাঁর পিতামাতা মোয়াবের রাজার কাছে রইলেন|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12150,51 +12150,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ಆಗ ಸೌಲನ ಸೇವಕರಿಗೆ ಯಜಮಾನನಾಗಿದ್ದ ಎದೋಮ್ಯನಾದ ದೋಯೇಗನು ಪ್ರತ್ಯುತ್ತರವಾಗಿ--ಇಷಯನ ಮಗನು ನೋಬದ ಲ್ಲಿರುವ ಅಹೀಟೂಬನ]]></a:t>
+              <a:t><![CDATA[এবং দ্রাক্ষা ক্ষেতগুলি দেবে? তোমরা কি মনে করো দায়ূদ তোমাদের চাকরির উন্নতি করে দেবে এবং 1,000 লোকের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12282,51 +12282,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ನಡಿಸು ವಂತೆ ಇಷಯನ ಮಗನು ನಿಮ್ಮೆಲ್ಲರಿಗೂ ಹೊಲ ಗಳನ್ನೂ ದ್ರಾಕ್ಷೇತೋಟಗಳನ್ನೂ ಕೊಡುವನೋ? ನಿಮ್ಮೆಲ್ಲರನ್ನೂ ಸಾವಿರಕ್ಕೆ]]></a:t>
+              <a:t><![CDATA[5. কিন্তু ভাববাদী গাদ দায়ূদকে বললেন, “দুর্গে থেকো না| যিহূদা দেশে চলে যাও|” দায়ূদ সেইমত দুর্গ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12414,51 +12414,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಯಜಮಾನರಾಗಿಯೂ ನೂರಕ್ಕೆ ಯಜಮಾನರಾಗಿಯೂ ಇಡುವನೋ?]]></a:t>
+              <a:t><![CDATA[ছেড়ে হেরত্‌ অরণ্যে চলে গেলেন|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12546,51 +12546,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಮಗನಾದ ಅಹೀಮೆಲೆಕನ ಬಳಿಗೆ ಬಂದದ್ದನ್ನು ನಾನು ನೋಡಿದೆನು.]]></a:t>
+              <a:t><![CDATA[উপর বা 100 লোকের উপরে তোমাদের নিযুক্ত করবে?”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12678,51 +12678,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ಇವನು ಅವನಿಗೋಸ್ಕರ ಕರ್ತನನ್ನು ಕೇಳಿ ಅವನಿಗೆ ಆಹಾರವನ್ನು ಕೊಟ್ಟು ಫಿಲಿಷ್ಟಿಯನಾದ ಗೊಲ್ಯಾತನ ಕತ್ತಿಯನ್ನು ಅವನಿಗೆ]]></a:t>
+              <a:t><![CDATA[8. তোমরা আমার বিরুদ্ধে চক্রান্ত করছো| তোমরা চুপিচুপি আমার বিরুদ্ধে গোপনে মতলব আঁটছ| তোমাদের মধ্যে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12810,51 +12810,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಕೊಟ್ಟನು ಅಂದನು.]]></a:t>
+              <a:t><![CDATA[একজনও আমাকে বলনি যে আমার পুত্র য়োনাথন দায়ূদকে উত্সাহিত করেছে| তোমরা কেউ আমাকে গ্রাহ্য করো না|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12942,51 +12942,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ಅರಸನು ಅಹೀಟೂ ಬನ ಮಗನಾದ ಯಾಜಕನಾಗಿರುವ ಅಹೀಮೆಲಕ ನನ್ನೂ ನೋಬದಲ್ಲಿರುವ ಯಾಜಕರಾಗಿರುವ ಅವನ ತಂದೆಯ ಮನೆಯವರೆಲ್ಲರನ್ನೂ]]></a:t>
+              <a:t><![CDATA[তোমরা কেউ বলনি আমার পুত্র য়োনাথন দায়ূদকে উত্সাহ দিয়েছে| য়োনাথন আমার ভৃত্য দায়ূদকে গা ঢাকা দিতে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13003,91 +13003,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[1 சாமுவேல் : 22]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme21">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme89">
   <a:themeElements>
-    <a:clrScheme name="Theme21">
+    <a:clrScheme name="Theme89">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme21">
+    <a:fontScheme name="Theme89">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -13113,51 +13113,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme21">
+    <a:fmtScheme name="Theme89">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>