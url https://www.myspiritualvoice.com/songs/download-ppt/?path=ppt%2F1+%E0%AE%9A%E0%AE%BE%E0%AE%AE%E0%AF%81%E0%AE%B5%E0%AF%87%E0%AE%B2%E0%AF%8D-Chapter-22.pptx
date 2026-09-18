--- v1 (2026-07-18)
+++ v2 (2026-09-18)
@@ -93,50 +93,60 @@
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -168,50 +178,55 @@
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
+    <p:sldId id="307" r:id="rId54"/>
+    <p:sldId id="308" r:id="rId55"/>
+    <p:sldId id="309" r:id="rId56"/>
+    <p:sldId id="310" r:id="rId57"/>
+    <p:sldId id="311" r:id="rId58"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -360,53 +375,58 @@
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
-  <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
+  <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
+  <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
+  <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
+  <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
+  <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -466,51 +486,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. நீங்களெல்லாரும் எனக்கு விரோதமாகக் கட்டுப்பாடு பண்ணிக்கொண்டது என்ன? ஈசாயின் மகனுடனே என் குமாரன் உடன்படிக்கைபண்ணும்போது, என் செவிக்கு அதை ஒருவனும் வெளிப்படுத்தவில்லை; எனக்காகப் பரிதாபப்பட்டு, என் செவிக்கு அதை வெளிப்படுத்த உங்களில் ஒருவனாகிலும் இல்லையா? இந்நாளில் இருக்கிறபடி எனக்குச் சதிபண்ண, என் குமாரன் என் வேலைக்காரனை எனக்கு விரோதமாக எடுத்துவிட்டானே என்றான்.]]></a:t>
+              <a:t><![CDATA[4. And he brought them before the king of Moab: and they dwelt with him all the while that David was in the hold.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -575,51 +595,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அப்பொழுது சவுலின் ஊழியக்காரரோடே நின்ற ஏதோமியனாகிய தோவேக்கு பிரதியுத்தரமாக: ஈசாயின் மகனை நோபிலிருக்கிற அகிதூபின் குமாரனாகிய அகிமெலேக்கிடத்தில் வரக்கண்டேன்.]]></a:t>
+              <a:t><![CDATA[5. And the prophet Gad said unto David, Abide not in the hold; depart, and get you into the land of Judah. Then David departed, and came into the forest of Hareth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -684,51 +704,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அப்பொழுது சவுலின் ஊழியக்காரரோடே நின்ற ஏதோமியனாகிய தோவேக்கு பிரதியுத்தரமாக: ஈசாயின் மகனை நோபிலிருக்கிற அகிதூபின் குமாரனாகிய அகிமெலேக்கிடத்தில் வரக்கண்டேன்.]]></a:t>
+              <a:t><![CDATA[5. And the prophet Gad said unto David, Abide not in the hold; depart, and get you into the land of Judah. Then David departed, and came into the forest of Hareth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -793,51 +813,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. இவன் அவனுக்காகக் கர்த்தரிடத்தில் விசாரித்து, அவனுக்கு வழிக்கு போஜனத்தைக் கொடுத்து, பெலிஸ்தனாகிய கோலியாத்தின் பட்டயத்தையும் அவனுக்குக் கொடுத்தான் என்றான்.]]></a:t>
+              <a:t><![CDATA[6. When Saul heard that David was discovered, and the men that were with him, (now Saul abode in Gibeah under a tree in Ramah, having his spear in his hand, and all his servants were standing about him;)]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -902,51 +922,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. இவன் அவனுக்காகக் கர்த்தரிடத்தில் விசாரித்து, அவனுக்கு வழிக்கு போஜனத்தைக் கொடுத்து, பெலிஸ்தனாகிய கோலியாத்தின் பட்டயத்தையும் அவனுக்குக் கொடுத்தான் என்றான்.]]></a:t>
+              <a:t><![CDATA[6. When Saul heard that David was discovered, and the men that were with him, (now Saul abode in Gibeah under a tree in Ramah, having his spear in his hand, and all his servants were standing about him;)]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1011,51 +1031,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அப்பொழுது ராஜா: அகிதூபின் குமாரனாகிய அகிமெலேக் என்னும் ஆசாரியனையும், நோபிலிருக்கிற அவன் தகப்பன் வீட்டாராகிய எல்லா ஆசாரியரையும் அழைப்பித்தான்; அவர்களெல்லாரும் ராஜாவினிடத்தில் வந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[6. When Saul heard that David was discovered, and the men that were with him, (now Saul abode in Gibeah under a tree in Ramah, having his spear in his hand, and all his servants were standing about him;)]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1120,51 +1140,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அப்பொழுது ராஜா: அகிதூபின் குமாரனாகிய அகிமெலேக் என்னும் ஆசாரியனையும், நோபிலிருக்கிற அவன் தகப்பன் வீட்டாராகிய எல்லா ஆசாரியரையும் அழைப்பித்தான்; அவர்களெல்லாரும் ராஜாவினிடத்தில் வந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[7. Then Saul said unto his servants that stood about him, Hear now, all of you Benjamites; will the son of Jesse give every one of you fields and vineyards, and make you all captains of thousands, and captains of hundreds;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1229,51 +1249,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அப்பொழுது சவுல்: அகிதூபின் குமாரனே கேள் என்று சொல்ல, அவன்: இதோ, இருக்கிறேன் என் ஆண்டவனே என்றான்.]]></a:t>
+              <a:t><![CDATA[7. Then Saul said unto his servants that stood about him, Hear now, all of you Benjamites; will the son of Jesse give every one of you fields and vineyards, and make you all captains of thousands, and captains of hundreds;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1338,51 +1358,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அப்பொழுது சவுல் அவனை நோக்கி: நீயும் ஈசாயின் மகனும் எனக்கு விரோதமாய்க் கட்டுப்பாடுபண்ணி, இந்நாளில் இருக்கிறபடி எனக்குச் சதிபண்ண அவன் எனக்கு விரோதமாக எழும்பும்படிக்கு, நீ அவனுக்கு அப்பமும் பட்டயமும் கொடுத்து, தேவசந்நிதியில் அவனுக்காக விசாரித்தது என்ன என்றான்.]]></a:t>
+              <a:t><![CDATA[7. Then Saul said unto his servants that stood about him, Hear now, all of you Benjamites; will the son of Jesse give every one of you fields and vineyards, and make you all captains of thousands, and captains of hundreds;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1447,51 +1467,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அப்பொழுது சவுல் அவனை நோக்கி: நீயும் ஈசாயின் மகனும் எனக்கு விரோதமாய்க் கட்டுப்பாடுபண்ணி, இந்நாளில் இருக்கிறபடி எனக்குச் சதிபண்ண அவன் எனக்கு விரோதமாக எழும்பும்படிக்கு, நீ அவனுக்கு அப்பமும் பட்டயமும் கொடுத்து, தேவசந்நிதியில் அவனுக்காக விசாரித்தது என்ன என்றான்.]]></a:t>
+              <a:t><![CDATA[8. That all of you have conspired against me, and there is none that shows me that my son has made a league with the son of Jesse, and there is none of you that is sorry for me, or shows unto me that my son has stirred up my servant against me, to lie in wait, as at this day?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1556,51 +1576,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. தாவீதும் அவனோடிருந்த மனுஷரும் காணப்பட்ட செய்தியைச் சவுல் கேள்விப்பட்டான்; சவுல் கிபியாவைச் சேர்ந்த ராமாவில் ஒரு தோப்பிலே உட்கார்ந்து, தன்னுடைய ஊழியக்காரர் எல்லாரும் தன்னைச் சூழ்ந்துநிற்க, தன் ஈட்டியைத் தன் கையிலே பிடித்துக்கொண்டிருக்கும் போது,]]></a:t>
+              <a:t><![CDATA[1. David therefore departed thence, and escaped to the cave Adullam: and when his brethren and all his father's house heard it, they went down thither to him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1665,51 +1685,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அப்பொழுது சவுல் அவனை நோக்கி: நீயும் ஈசாயின் மகனும் எனக்கு விரோதமாய்க் கட்டுப்பாடுபண்ணி, இந்நாளில் இருக்கிறபடி எனக்குச் சதிபண்ண அவன் எனக்கு விரோதமாக எழும்பும்படிக்கு, நீ அவனுக்கு அப்பமும் பட்டயமும் கொடுத்து, தேவசந்நிதியில் அவனுக்காக விசாரித்தது என்ன என்றான்.]]></a:t>
+              <a:t><![CDATA[8. That all of you have conspired against me, and there is none that shows me that my son has made a league with the son of Jesse, and there is none of you that is sorry for me, or shows unto me that my son has stirred up my servant against me, to lie in wait, as at this day?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1774,51 +1794,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அகிமெலேக் ராஜாவுக்குப் பிரதியுத்தரமாக: உம்முடைய எல்லா ஊழியக்காரரிலும் தாவீதைப்போல, ராஜாவுக்கு மருமகனும், உம்முடைய கட்டளைகளின்படி செய்துவருகிறவனும், உம்முடைய வீட்டிலே கனமுள்ளவனுமாயிருக்கிற உண்மையுள்ளவன் யார்?]]></a:t>
+              <a:t><![CDATA[8. That all of you have conspired against me, and there is none that shows me that my son has made a league with the son of Jesse, and there is none of you that is sorry for me, or shows unto me that my son has stirred up my servant against me, to lie in wait, as at this day?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1883,51 +1903,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அகிமெலேக் ராஜாவுக்குப் பிரதியுத்தரமாக: உம்முடைய எல்லா ஊழியக்காரரிலும் தாவீதைப்போல, ராஜாவுக்கு மருமகனும், உம்முடைய கட்டளைகளின்படி செய்துவருகிறவனும், உம்முடைய வீட்டிலே கனமுள்ளவனுமாயிருக்கிற உண்மையுள்ளவன் யார்?]]></a:t>
+              <a:t><![CDATA[8. That all of you have conspired against me, and there is none that shows me that my son has made a league with the son of Jesse, and there is none of you that is sorry for me, or shows unto me that my son has stirred up my servant against me, to lie in wait, as at this day?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1992,51 +2012,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. இன்றையதினம் அவனுக்காக தேவசந்நிதியில் விசாரிக்கத் தொடங்கினேனோ? அது எனக்குத் தூரமாயிருப்பதாக; ராஜா தம்முடைய அடியானாகிய என்மேலாகிலும் என் தகப்பன் வீட்டாரில் எவன்மேலாகிலும் குற்றம் சுமத்தவேண்டாம்; உம்முடைய அடியான் இவைகளிலெல்லாம் ஒரு சிறிய காரியமாகிலும் பெரிய காரியமாகிலும் அறிந்திருந்ததில்லை என்றான்.]]></a:t>
+              <a:t><![CDATA[9. Then answered Doeg the Edomite, which was set over the servants of Saul, and said, I saw the son of Jesse coming to Nob, to Ahimelech the son of Ahitub.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2101,51 +2121,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. இன்றையதினம் அவனுக்காக தேவசந்நிதியில் விசாரிக்கத் தொடங்கினேனோ? அது எனக்குத் தூரமாயிருப்பதாக; ராஜா தம்முடைய அடியானாகிய என்மேலாகிலும் என் தகப்பன் வீட்டாரில் எவன்மேலாகிலும் குற்றம் சுமத்தவேண்டாம்; உம்முடைய அடியான் இவைகளிலெல்லாம் ஒரு சிறிய காரியமாகிலும் பெரிய காரியமாகிலும் அறிந்திருந்ததில்லை என்றான்.]]></a:t>
+              <a:t><![CDATA[9. Then answered Doeg the Edomite, which was set over the servants of Saul, and said, I saw the son of Jesse coming to Nob, to Ahimelech the son of Ahitub.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2210,51 +2230,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ராஜாவோ: அகிமெலேக்கே, நீயும் உன் தகப்பன் வீட்டார் அனைவரும் சாகவே சாகவேண்டும் என்றான்.]]></a:t>
+              <a:t><![CDATA[10. And he enquired of the LORD for him, and gave him victuals, and gave him the sword of Goliath the Philistine.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2319,51 +2339,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. பின்பு ராஜா தன்னண்டையிலே நிற்கிற சேவகரை நோக்கி: நீங்கள் போய், கர்த்தருடைய ஆசாரியர்களைக் கொல்லுங்கள்; அவர்கள் கையும் தாவீதோடே இருக்கிறது; அவன் ஓடிப்போகிறதை அவர்கள் அறிந்திருந்தும், அதை எனக்கு வெளிப்படுத்தவில்லை என்றான்; ராஜாவின் வேலைக்காரரோ, கர்த்தருடைய ஆசாரியர்களைக் கொல்லத் தங்கள் கைகளை நீட்ட சம்மதிக்கவில்லை.]]></a:t>
+              <a:t><![CDATA[10. And he enquired of the LORD for him, and gave him victuals, and gave him the sword of Goliath the Philistine.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2428,51 +2448,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. பின்பு ராஜா தன்னண்டையிலே நிற்கிற சேவகரை நோக்கி: நீங்கள் போய், கர்த்தருடைய ஆசாரியர்களைக் கொல்லுங்கள்; அவர்கள் கையும் தாவீதோடே இருக்கிறது; அவன் ஓடிப்போகிறதை அவர்கள் அறிந்திருந்தும், அதை எனக்கு வெளிப்படுத்தவில்லை என்றான்; ராஜாவின் வேலைக்காரரோ, கர்த்தருடைய ஆசாரியர்களைக் கொல்லத் தங்கள் கைகளை நீட்ட சம்மதிக்கவில்லை.]]></a:t>
+              <a:t><![CDATA[11. Then the king sent to call Ahimelech the priest, the son of Ahitub, and all his father's house, the priests that were in Nob: and they came all of them to the king.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2537,51 +2557,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. பின்பு ராஜா தன்னண்டையிலே நிற்கிற சேவகரை நோக்கி: நீங்கள் போய், கர்த்தருடைய ஆசாரியர்களைக் கொல்லுங்கள்; அவர்கள் கையும் தாவீதோடே இருக்கிறது; அவன் ஓடிப்போகிறதை அவர்கள் அறிந்திருந்தும், அதை எனக்கு வெளிப்படுத்தவில்லை என்றான்; ராஜாவின் வேலைக்காரரோ, கர்த்தருடைய ஆசாரியர்களைக் கொல்லத் தங்கள் கைகளை நீட்ட சம்மதிக்கவில்லை.]]></a:t>
+              <a:t><![CDATA[11. Then the king sent to call Ahimelech the priest, the son of Ahitub, and all his father's house, the priests that were in Nob: and they came all of them to the king.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2646,51 +2666,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அப்பொழுது ராஜா தோவேக்கை நோக்கி: நீ போய் ஆசாரியர்களைக் கொன்றுபோடு என்றான்; ஏதோமியனாகிய தோவேக்கு ஆசாரியர்கள்மேல் விழுந்து, சணல்நூல் ஏபோத்தைத் தரித்திருக்கும் எண்பத்தைந்துபேரை அன்றையதினம் கொன்றான்.]]></a:t>
+              <a:t><![CDATA[12. And Saul said, Hear now, you son of Ahitub. And he answered, Here I am, my lord.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2755,51 +2775,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. தாவீதும் அவனோடிருந்த மனுஷரும் காணப்பட்ட செய்தியைச் சவுல் கேள்விப்பட்டான்; சவுல் கிபியாவைச் சேர்ந்த ராமாவில் ஒரு தோப்பிலே உட்கார்ந்து, தன்னுடைய ஊழியக்காரர் எல்லாரும் தன்னைச் சூழ்ந்துநிற்க, தன் ஈட்டியைத் தன் கையிலே பிடித்துக்கொண்டிருக்கும் போது,]]></a:t>
+              <a:t><![CDATA[1. David therefore departed thence, and escaped to the cave Adullam: and when his brethren and all his father's house heard it, they went down thither to him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2864,51 +2884,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அப்பொழுது ராஜா தோவேக்கை நோக்கி: நீ போய் ஆசாரியர்களைக் கொன்றுபோடு என்றான்; ஏதோமியனாகிய தோவேக்கு ஆசாரியர்கள்மேல் விழுந்து, சணல்நூல் ஏபோத்தைத் தரித்திருக்கும் எண்பத்தைந்துபேரை அன்றையதினம் கொன்றான்.]]></a:t>
+              <a:t><![CDATA[13. And Saul said unto him, Why have all of you conspired against me, you and the son of Jesse, in that you have given him bread, and a sword, and have enquired of God for him, that he should rise against me, to lie in wait, as at this day?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2973,51 +2993,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ஆசாரியர்களின் பட்டணமாகிய நோபிலுமுள்ள புருஷரையும், ஸ்திரீகளையும், பிள்ளைகளையும், குழந்தைகளையும், மாடுகளையும், கழுதைகளையும், ஆடுகளையும் பட்டயக்கருக்கினால் வெட்டிப்போட்டான்.]]></a:t>
+              <a:t><![CDATA[13. And Saul said unto him, Why have all of you conspired against me, you and the son of Jesse, in that you have given him bread, and a sword, and have enquired of God for him, that he should rise against me, to lie in wait, as at this day?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3082,51 +3102,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ஆசாரியர்களின் பட்டணமாகிய நோபிலுமுள்ள புருஷரையும், ஸ்திரீகளையும், பிள்ளைகளையும், குழந்தைகளையும், மாடுகளையும், கழுதைகளையும், ஆடுகளையும் பட்டயக்கருக்கினால் வெட்டிப்போட்டான்.]]></a:t>
+              <a:t><![CDATA[13. And Saul said unto him, Why have all of you conspired against me, you and the son of Jesse, in that you have given him bread, and a sword, and have enquired of God for him, that he should rise against me, to lie in wait, as at this day?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3191,51 +3211,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அகிதூபின் குமாரனாகிய அகிமெலேக்கின் குமாரரில் அபியத்தார் என்னும் பேருள்ள ஒருவன் தப்பி, தாவீது இருக்கும் புறமாக ஓடிப்போய்,]]></a:t>
+              <a:t><![CDATA[14. Then Ahimelech answered the king, and said, And who is so faithful among all your servants as David, which is the king's son in law, and goes at your bidding, and is honourable in yours house?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3300,51 +3320,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அகிதூபின் குமாரனாகிய அகிமெலேக்கின் குமாரரில் அபியத்தார் என்னும் பேருள்ள ஒருவன் தப்பி, தாவீது இருக்கும் புறமாக ஓடிப்போய்,]]></a:t>
+              <a:t><![CDATA[14. Then Ahimelech answered the king, and said, And who is so faithful among all your servants as David, which is the king's son in law, and goes at your bidding, and is honourable in yours house?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3409,51 +3429,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. சவுல் கர்த்தருடைய ஆசாரியர்களைக் கொன்றுபோட்ட செய்தியை தாவீதுக்கு அறிவித்தான்.]]></a:t>
+              <a:t><![CDATA[14. Then Ahimelech answered the king, and said, And who is so faithful among all your servants as David, which is the king's son in law, and goes at your bidding, and is honourable in yours house?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3518,51 +3538,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. தாவீது அவ்விடத்தைவிட்டுத் தப்பி, அதுல்லாம் என்னும் கெபிக்குப் போனான்; அதை, அவன் சகோதரரும் அவன் தகப்பன் வீட்டார் அனைவரும் கேட்டு, அங்கே அவனிடத்துக்குப் போனார்கள்.]]></a:t>
+              <a:t><![CDATA[15. Did I then begin to enquire of God for him? be it far from me: let not the king impute any thing unto his servant, nor to all the house of my father: for your servant knew nothing of all this, less or more.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3627,51 +3647,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. தாவீது அவ்விடத்தைவிட்டுத் தப்பி, அதுல்லாம் என்னும் கெபிக்குப் போனான்; அதை, அவன் சகோதரரும் அவன் தகப்பன் வீட்டார் அனைவரும் கேட்டு, அங்கே அவனிடத்துக்குப் போனார்கள்.]]></a:t>
+              <a:t><![CDATA[15. Did I then begin to enquire of God for him? be it far from me: let not the king impute any thing unto his servant, nor to all the house of my father: for your servant knew nothing of all this, less or more.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3736,51 +3756,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அப்பொழுது தாவீது அபியத்தாரைப் பார்த்து: ஏதோமியனாகிய தோவேக்கு அங்கே இருந்தபடியினாலே, அவன் எவ்விதத்திலும் சவுலுக்கு அதை அறிவிப்பான் என்று அன்றையதினமே அறிந்திருந்தேன்; உன் தகப்பன் வீட்டாராகிய எல்லாருடைய மரணத்துக்கும் காரணம் நானே.]]></a:t>
+              <a:t><![CDATA[15. Did I then begin to enquire of God for him? be it far from me: let not the king impute any thing unto his servant, nor to all the house of my father: for your servant knew nothing of all this, less or more.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3845,51 +3865,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அப்பொழுது தாவீது அபியத்தாரைப் பார்த்து: ஏதோமியனாகிய தோவேக்கு அங்கே இருந்தபடியினாலே, அவன் எவ்விதத்திலும் சவுலுக்கு அதை அறிவிப்பான் என்று அன்றையதினமே அறிந்திருந்தேன்; உன் தகப்பன் வீட்டாராகிய எல்லாருடைய மரணத்துக்கும் காரணம் நானே.]]></a:t>
+              <a:t><![CDATA[15. Did I then begin to enquire of God for him? be it far from me: let not the king impute any thing unto his servant, nor to all the house of my father: for your servant knew nothing of all this, less or more.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3954,51 +3974,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. சவுல் தன்னண்டையில் நிற்கிற தன் ஊழியக்காரரைப் பார்த்து: பென்யமீன் புத்திரரே, கேளுங்கள்; ஈசாயின் மகன் உங்களெல்லாருக்கும் வயல்களையும் திராட்சத்தோட்டங்களையும் கொடுப்பானோ? உங்களெல்லாரையும் ஆயிரத்துக்கு அதிபதிகளும் நூற்றுக்கு அதிபதிகளுமாக வைப்பானோ?]]></a:t>
+              <a:t><![CDATA[2. And every one that was in distress, and every one that was in debt, and every one that was discontented, gathered themselves unto him; and he became a captain over them: and there were with him about four hundred men.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4063,51 +4083,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ஒடுக்கப்பட்டவர்கள், கடன்பட்டவர்கள், முறுமுறுக்கிறவர்கள் யாவரும் அவனோடே கூடிக்கொண்டார்கள்; அவன் அவர்களுக்குத் தலைவனானான்; இந்தப் பிரகாரமாக ஏறக்குறைய நானூறுபேர் அவனோடிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[16. And the king said, You shall surely die, Ahimelech, you, and all your father's house.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4172,51 +4192,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ஒடுக்கப்பட்டவர்கள், கடன்பட்டவர்கள், முறுமுறுக்கிறவர்கள் யாவரும் அவனோடே கூடிக்கொண்டார்கள்; அவன் அவர்களுக்குத் தலைவனானான்; இந்தப் பிரகாரமாக ஏறக்குறைய நானூறுபேர் அவனோடிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[17. And the king said unto the footmen that stood about him, Turn, and slay the priests of the LORD: because their hand also is with David, and because they knew when he fled, and did not show it to me. But the servants of the king would not put forth their hand to fall upon the priests of the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4281,51 +4301,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ஒடுக்கப்பட்டவர்கள், கடன்பட்டவர்கள், முறுமுறுக்கிறவர்கள் யாவரும் அவனோடே கூடிக்கொண்டார்கள்; அவன் அவர்களுக்குத் தலைவனானான்; இந்தப் பிரகாரமாக ஏறக்குறைய நானூறுபேர் அவனோடிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[17. And the king said unto the footmen that stood about him, Turn, and slay the priests of the LORD: because their hand also is with David, and because they knew when he fled, and did not show it to me. But the servants of the king would not put forth their hand to fall upon the priests of the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4390,51 +4410,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. நீ என்னிடத்தில் இரு, பயப்படவேண்டாம்; என் பிராணனையும் வாங்கத்தேடுகிறவனே உன் பிராணனையும் வாங்கத்தேடுகிறான்; நீ என் ஆதரவிலே இரு என்றான்.]]></a:t>
+              <a:t><![CDATA[17. And the king said unto the footmen that stood about him, Turn, and slay the priests of the LORD: because their hand also is with David, and because they knew when he fled, and did not show it to me. But the servants of the king would not put forth their hand to fall upon the priests of the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4499,51 +4519,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. நீ என்னிடத்தில் இரு, பயப்படவேண்டாம்; என் பிராணனையும் வாங்கத்தேடுகிறவனே உன் பிராணனையும் வாங்கத்தேடுகிறான்; நீ என் ஆதரவிலே இரு என்றான்.]]></a:t>
+              <a:t><![CDATA[17. And the king said unto the footmen that stood about him, Turn, and slay the priests of the LORD: because their hand also is with David, and because they knew when he fled, and did not show it to me. But the servants of the king would not put forth their hand to fall upon the priests of the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4608,51 +4628,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. தாவீது அவ்விடத்தைவிட்டு மோவாபியரைச் சேர்ந்த மிஸ்பேக்குப் போய், மோவாபின் ராஜாவைப் பார்த்து: தேவன் என்னை எப்படி நடத்துவார் என்று நான் அறியுமட்டும், என் தகப்பனும் என் தாயும் உங்களிடத்திலே தங்கியிருக்கும்படி தயவுசெய்யும் என்று சொல்லி,]]></a:t>
+              <a:t><![CDATA[18. And the king said to Doeg, Turn you, and fall upon the priests. And Doeg the Edomite turned, and he fell upon the priests, and slew on that day fourscore and five persons that did wear a linen ephod.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4717,51 +4737,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. தாவீது அவ்விடத்தைவிட்டு மோவாபியரைச் சேர்ந்த மிஸ்பேக்குப் போய், மோவாபின் ராஜாவைப் பார்த்து: தேவன் என்னை எப்படி நடத்துவார் என்று நான் அறியுமட்டும், என் தகப்பனும் என் தாயும் உங்களிடத்திலே தங்கியிருக்கும்படி தயவுசெய்யும் என்று சொல்லி,]]></a:t>
+              <a:t><![CDATA[18. And the king said to Doeg, Turn you, and fall upon the priests. And Doeg the Edomite turned, and he fell upon the priests, and slew on that day fourscore and five persons that did wear a linen ephod.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4826,51 +4846,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. தாவீது அவ்விடத்தைவிட்டு மோவாபியரைச் சேர்ந்த மிஸ்பேக்குப் போய், மோவாபின் ராஜாவைப் பார்த்து: தேவன் என்னை எப்படி நடத்துவார் என்று நான் அறியுமட்டும், என் தகப்பனும் என் தாயும் உங்களிடத்திலே தங்கியிருக்கும்படி தயவுசெய்யும் என்று சொல்லி,]]></a:t>
+              <a:t><![CDATA[19. And Nob, the city of the priests, stroke he with the edge of the sword, both men and women, children and infants, and oxen, and asses, and sheep, with the edge of the sword.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4935,51 +4955,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அவர்களை மோவாபின் ராஜாவினிடத்தில் அழைத்துக்கொண்டு போய்விட்டான்; தாவீது அரணில் இருந்த நாளெல்லாம் அவர்கள் அங்கே அவனோடிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[19. And Nob, the city of the priests, stroke he with the edge of the sword, both men and women, children and infants, and oxen, and asses, and sheep, with the edge of the sword.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5044,51 +5064,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அவர்களை மோவாபின் ராஜாவினிடத்தில் அழைத்துக்கொண்டு போய்விட்டான்; தாவீது அரணில் இருந்த நாளெல்லாம் அவர்கள் அங்கே அவனோடிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[20. And one of the sons of Ahimelech the son of Ahitub, named Abiathar, escaped, and fled after David.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5153,51 +5173,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. சவுல் தன்னண்டையில் நிற்கிற தன் ஊழியக்காரரைப் பார்த்து: பென்யமீன் புத்திரரே, கேளுங்கள்; ஈசாயின் மகன் உங்களெல்லாருக்கும் வயல்களையும் திராட்சத்தோட்டங்களையும் கொடுப்பானோ? உங்களெல்லாரையும் ஆயிரத்துக்கு அதிபதிகளும் நூற்றுக்கு அதிபதிகளுமாக வைப்பானோ?]]></a:t>
+              <a:t><![CDATA[2. And every one that was in distress, and every one that was in debt, and every one that was discontented, gathered themselves unto him; and he became a captain over them: and there were with him about four hundred men.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5262,51 +5282,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. பின்பு காத் என்னும் தீர்க்கதரிசி தாவீதைப் பார்த்து: நீர் அரணில் இராமல் யூதாதேசத்திற்குப் புறப்பட்டுவாரும் என்றான்; அப்பொழுது தாவீது புறப்பட்டு ஆரேத் என்னும் காட்டிலே போனான்.]]></a:t>
+              <a:t><![CDATA[20. And one of the sons of Ahimelech the son of Ahitub, named Abiathar, escaped, and fled after David.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5371,51 +5391,596 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. பின்பு காத் என்னும் தீர்க்கதரிசி தாவீதைப் பார்த்து: நீர் அரணில் இராமல் யூதாதேசத்திற்குப் புறப்பட்டுவாரும் என்றான்; அப்பொழுது தாவீது புறப்பட்டு ஆரேத் என்னும் காட்டிலே போனான்.]]></a:t>
+              <a:t><![CDATA[21. And Abiathar showed David that Saul had slain the LORD's priests.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[22. And David said unto Abiathar, I knew it that day, when Doeg the Edomite was there, that he would surely tell Saul: I have occasioned the death of all the persons of your father's house.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[22. And David said unto Abiathar, I knew it that day, when Doeg the Edomite was there, that he would surely tell Saul: I have occasioned the death of all the persons of your father's house.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[22. And David said unto Abiathar, I knew it that day, when Doeg the Edomite was there, that he would surely tell Saul: I have occasioned the death of all the persons of your father's house.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[23. Abide you with me, fear not: for he that seeks my life seeks your life: but with me you shall be in safeguard.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[23. Abide you with me, fear not: for he that seeks my life seeks your life: but with me you shall be in safeguard.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5480,51 +6045,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. சவுல் தன்னண்டையில் நிற்கிற தன் ஊழியக்காரரைப் பார்த்து: பென்யமீன் புத்திரரே, கேளுங்கள்; ஈசாயின் மகன் உங்களெல்லாருக்கும் வயல்களையும் திராட்சத்தோட்டங்களையும் கொடுப்பானோ? உங்களெல்லாரையும் ஆயிரத்துக்கு அதிபதிகளும் நூற்றுக்கு அதிபதிகளுமாக வைப்பானோ?]]></a:t>
+              <a:t><![CDATA[3. And David went thence to Mizpeh of Moab: and he said unto the king of Moab, Let my father and my mother, I pray you, come forth, and be with you, till I know what God will do for me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5589,51 +6154,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. நீங்களெல்லாரும் எனக்கு விரோதமாகக் கட்டுப்பாடு பண்ணிக்கொண்டது என்ன? ஈசாயின் மகனுடனே என் குமாரன் உடன்படிக்கைபண்ணும்போது, என் செவிக்கு அதை ஒருவனும் வெளிப்படுத்தவில்லை; எனக்காகப் பரிதாபப்பட்டு, என் செவிக்கு அதை வெளிப்படுத்த உங்களில் ஒருவனாகிலும் இல்லையா? இந்நாளில் இருக்கிறபடி எனக்குச் சதிபண்ண, என் குமாரன் என் வேலைக்காரனை எனக்கு விரோதமாக எடுத்துவிட்டானே என்றான்.]]></a:t>
+              <a:t><![CDATA[3. And David went thence to Mizpeh of Moab: and he said unto the king of Moab, Let my father and my mother, I pray you, come forth, and be with you, till I know what God will do for me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5698,51 +6263,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. நீங்களெல்லாரும் எனக்கு விரோதமாகக் கட்டுப்பாடு பண்ணிக்கொண்டது என்ன? ஈசாயின் மகனுடனே என் குமாரன் உடன்படிக்கைபண்ணும்போது, என் செவிக்கு அதை ஒருவனும் வெளிப்படுத்தவில்லை; எனக்காகப் பரிதாபப்பட்டு, என் செவிக்கு அதை வெளிப்படுத்த உங்களில் ஒருவனாகிலும் இல்லையா? இந்நாளில் இருக்கிறபடி எனக்குச் சதிபண்ண, என் குமாரன் என் வேலைக்காரனை எனக்கு விரோதமாக எடுத்துவிட்டானே என்றான்.]]></a:t>
+              <a:t><![CDATA[3. And David went thence to Mizpeh of Moab: and he said unto the king of Moab, Let my father and my mother, I pray you, come forth, and be with you, till I know what God will do for me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5807,51 +6372,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. நீங்களெல்லாரும் எனக்கு விரோதமாகக் கட்டுப்பாடு பண்ணிக்கொண்டது என்ன? ஈசாயின் மகனுடனே என் குமாரன் உடன்படிக்கைபண்ணும்போது, என் செவிக்கு அதை ஒருவனும் வெளிப்படுத்தவில்லை; எனக்காகப் பரிதாபப்பட்டு, என் செவிக்கு அதை வெளிப்படுத்த உங்களில் ஒருவனாகிலும் இல்லையா? இந்நாளில் இருக்கிறபடி எனக்குச் சதிபண்ண, என் குமாரன் என் வேலைக்காரனை எனக்கு விரோதமாக எடுத்துவிட்டானே என்றான்.]]></a:t>
+              <a:t><![CDATA[4. And he brought them before the king of Moab: and they dwelt with him all the while that David was in the hold.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -5886,51 +6451,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2473414218" r:id="rId1"/>
+    <p:sldLayoutId id="2478705642" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -6298,50 +6863,90 @@
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide50.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide50.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide51.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide51.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide52.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide52.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide53.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide53.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide54.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide54.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide55.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide55.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide56.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide56.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -6474,51 +7079,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[বলেছিল, যাতে সে আমাকে আক্রমণ করতে পারে| আর দায়ূদ এখন ঠিক এটাই করে যাচ্ছে|”]]></a:t>
+              <a:t><![CDATA[அவர்கள் அங்கே அவனோடிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6606,51 +7211,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ইদোম পরিবারের দোযেগ সেখানে শৌলের আধিকারিকদের সঙ্গে দাঁড়িয়েছিল| দোযেগ বললেন, “আমি য়িশযের]]></a:t>
+              <a:t><![CDATA[5. பின்பு காத் என்னும் தீர்க்கதரிசி தாவீதைப் பார்த்து: நீர் அரணில் இராமல் யூதாதேசத்திற்குப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6738,51 +7343,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[পুত্রকে নোবে দেখেছিলাম| সে অহীটুবের পুত্র অহীমেলকের সঙ্গে দেখা করতে এসেছিল|]]></a:t>
+              <a:t><![CDATA[புறப்பட்டுவாரும் என்றான்; அப்பொழுது தாவீது புறப்பட்டு ஆரேத் என்னும் காட்டிலே போனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6870,51 +7475,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. অহীমেলক দাযূদের জন্য প্রভুর কাছে প্রার্থনা করেছিল| সে দায়ূদকে খাবারও দিয়েছিল| তাছাড়া]]></a:t>
+              <a:t><![CDATA[6. தாவீதும் அவனோடிருந்த மனுஷரும் காணப்பட்ட செய்தியைச் சவுல் கேள்விப்பட்டான்; சவுல் கிபியாவைச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7002,51 +7607,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[পলেষ্টীয় গলিযাতের তরবারিও দিয়েছিল|”]]></a:t>
+              <a:t><![CDATA[சேர்ந்த ராமாவில் ஒரு தோப்பிலே உட்கார்ந்து, தன்னுடைய ஊழியக்காரர் எல்லாரும் தன்னைச் சூழ்ந்துநிற்க, தன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7134,51 +7739,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. অতঃপর রাজা শৌল যাজককে ডেকে আনতে কযেকজনকে পাঠালেন| তিনি অহীটুবের পুত্র অহীমেলক এবং তার সকল]]></a:t>
+              <a:t><![CDATA[ஈட்டியைத் தன் கையிலே பிடித்துக்கொண்டிருக்கும் போது,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7266,51 +7871,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[আত্মীযদের ডেকে পাঠালেন| তাঁরা সকলেই নোবের যাজক ছিলেন| তাঁরা সকলেই রাজা শৌলের কাছে এলেন|]]></a:t>
+              <a:t><![CDATA[7. சவுல் தன்னண்டையில் நிற்கிற தன் ஊழியக்காரரைப் பார்த்து: பென்யமீன் புத்திரரே, கேளுங்கள்; ஈசாயின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7398,51 +8003,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. শৌল অহীমেলককে বললেন, “শোনো অহীটুবের পুত্র|”অহীমেলক বললেন, “বলুন|”]]></a:t>
+              <a:t><![CDATA[மகன் உங்களெல்லாருக்கும் வயல்களையும் திராட்சத்தோட்டங்களையும் கொடுப்பானோ? உங்களெல்லாரையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7530,51 +8135,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. শৌল বললেন, “কেন তুমি আর য়িশযের পুত্র আমার বিরুদ্ধে গোপনে চক্রান্ত করছ? তুমি দায়ূদকে রুটি]]></a:t>
+              <a:t><![CDATA[ஆயிரத்துக்கு அதிபதிகளும் நூற்றுக்கு அதிபதிகளுமாக வைப்பானோ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7662,51 +8267,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[দিয়েছিলে| শুধু তাম্প নয়, একা তরবারিও দিয়েছিলে| তুমি তার হয়ে ঈশ্বরের কাছে প্রার্থনা করেছিলে| আর]]></a:t>
+              <a:t><![CDATA[8. நீங்களெல்லாரும் எனக்கு விரோதமாகக் கட்டுப்பாடு பண்ணிக்கொண்டது என்ன? ஈசாயின் மகனுடனே என் குமாரன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7794,51 +8399,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. শৌল শুনতে পেলেন যে দায়ূদ আর তাঁর সঙ্গীদের সম্বন্ধে লোকরা খবর পেয়েছে| গিবিয়ার পাহাড়ে একটা]]></a:t>
+              <a:t><![CDATA[1. தாவீது அவ்விடத்தைவிட்டுத் தப்பி, அதுல்லாம் என்னும் கெபிக்குப் போனான்; அதை, அவன் சகோதரரும் அவன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7926,51 +8531,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[এখন দায়ূদ আমাকে আক্রমণ করার জন্যে সময় গুনছে!”]]></a:t>
+              <a:t><![CDATA[உடன்படிக்கைபண்ணும்போது, என் செவிக்கு அதை ஒருவனும் வெளிப்படுத்தவில்லை; எனக்காகப் பரிதாபப்பட்டு, என்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8058,51 +8663,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. অহীমেলক বললেন, “দায়ূদ আপনার খুবই অনুগত| আপনার কোনো অনুচরই দাযূদের মতো প্রভু ভক্ত নয়, সে আপনার]]></a:t>
+              <a:t><![CDATA[செவிக்கு அதை வெளிப்படுத்த உங்களில் ஒருவனாகிலும் இல்லையா? இந்நாளில் இருக்கிறபடி எனக்குச் சதிபண்ண, என்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8190,51 +8795,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[জামাতা| আপনার রক্ষীদের দলপতি| আপনাদের বাড়ীর সকলেই দায়ূদকে সম্মান করে|]]></a:t>
+              <a:t><![CDATA[குமாரன் என் வேலைக்காரனை எனக்கு விரோதமாக எடுத்துவிட்டானே என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8322,51 +8927,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. দাযূদের জন্যে আমি ঈশ্বরের কাছে এই প্রথমবারই যে প্রার্থনা করেছি তা নয়| এর জন্যে, আমায় অথবা আমার]]></a:t>
+              <a:t><![CDATA[9. அப்பொழுது சவுலின் ஊழியக்காரரோடே நின்ற ஏதோமியனாகிய தோவேக்கு பிரதியுத்தரமாக: ஈசாயின் மகனை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8454,51 +9059,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[কোন আত্মীযকে আপনি দোষী করবেন না| আমরা আপনার ভৃত্য| কি হচ্ছে আমি তার কিছুই জানি না|”]]></a:t>
+              <a:t><![CDATA[நோபிலிருக்கிற அகிதூபின் குமாரனாகிய அகிமெலேக்கிடத்தில் வரக்கண்டேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8586,51 +9191,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. তবু রাজা বললেন, “অহীমেলক, তুমি আর তোমার আত্মীযস্বজন সকলকেই মরতে হবে|”]]></a:t>
+              <a:t><![CDATA[10. இவன் அவனுக்காகக் கர்த்தரிடத்தில் விசாரித்து, அவனுக்கு வழிக்கு போஜனத்தைக் கொடுத்து, பெலிஸ்தனாகிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8718,51 +9323,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. রাজা প্রহরীদের কাছে ডেকে বললেন, “যাও প্রভুর সমস্ত যাজকদের হত্যা করে এসো| তাদের হত্যা করো, কারণ]]></a:t>
+              <a:t><![CDATA[கோலியாத்தின் பட்டயத்தையும் அவனுக்குக் கொடுத்தான் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8850,51 +9455,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তারা দাযূদের দলে| তারা জানত দায়ূদ পালিয়ে যাচ্ছে, তবুও তারা আমাকে কিছু বলেনি|”কিন্তু কেউই প্রভুর]]></a:t>
+              <a:t><![CDATA[11. அப்பொழுது ராஜா: அகிதூபின் குமாரனாகிய அகிமெலேக் என்னும் ஆசாரியனையும், நோபிலிருக்கிற அவன் தகப்பன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8982,51 +9587,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[যাজকদের আঘাত করতে রাজি হল না|]]></a:t>
+              <a:t><![CDATA[வீட்டாராகிய எல்லா ஆசாரியரையும் அழைப்பித்தான்; அவர்களெல்லாரும் ராஜாவினிடத்தில் வந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9114,51 +9719,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. তখন রাজা দোযেগকে আদেশ দিলেন| শৌল বললেন, “দোযেগ, তুমি যাজকদের হত্যা করো|” দোযেগ গিয়ে যাজকদের]]></a:t>
+              <a:t><![CDATA[12. அப்பொழுது சவுல்: அகிதூபின் குமாரனே கேள் என்று சொல்ல, அவன்: இதோ, இருக்கிறேன் என் ஆண்டவனே என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9246,51 +9851,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[গাছের নীচে শৌল বল্লম হাতে নিয়ে বসেছিলেন| তাঁর চারপাশে অনুচররা তাঁকে ঘিরে দাঁড়িয়ে ছিল|]]></a:t>
+              <a:t><![CDATA[தகப்பன் வீட்டார் அனைவரும் கேட்டு, அங்கே அவனிடத்துக்குப் போனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9378,51 +9983,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[হত্যা করলো| সেই দিন সে 85 জন যাজককে হত্যা করল|]]></a:t>
+              <a:t><![CDATA[13. அப்பொழுது சவுல் அவனை நோக்கி: நீயும் ஈசாயின் மகனும் எனக்கு விரோதமாய்க் கட்டுப்பாடுபண்ணி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9510,51 +10115,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. নোব ছিল যাজকদের শহর| শহরের সকলকেই দোযেগ হত্যা করল| পুরুষ, নারী, শিশু সকলকেই সে তরবারির কোপে শেষ]]></a:t>
+              <a:t><![CDATA[இந்நாளில் இருக்கிறபடி எனக்குச் சதிபண்ண அவன் எனக்கு விரோதமாக எழும்பும்படிக்கு, நீ அவனுக்கு அப்பமும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9642,51 +10247,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[করে দিল| সেই সঙ্গে মেরে ফেলল তাদের গরু, গাধা আর মেষগুলোকেও|]]></a:t>
+              <a:t><![CDATA[பட்டயமும் கொடுத்து, தேவசந்நிதியில் அவனுக்காக விசாரித்தது என்ன என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9774,51 +10379,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. শুধু বেঁচে গেলেন অবিয়াথর| তার পিতা অহীমেলক| অহীমেলকের পিতা অহীটুব| অবিয়াথর পালিয়ে গিয়ে]]></a:t>
+              <a:t><![CDATA[14. அகிமெலேக் ராஜாவுக்குப் பிரதியுத்தரமாக: உம்முடைய எல்லா ஊழியக்காரரிலும் தாவீதைப்போல, ராஜாவுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9906,51 +10511,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[দাযূদের সঙ্গে য়োগ দিলেন|]]></a:t>
+              <a:t><![CDATA[மருமகனும், உம்முடைய கட்டளைகளின்படி செய்துவருகிறவனும், உம்முடைய வீட்டிலே கனமுள்ளவனுமாயிருக்கிற]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10038,51 +10643,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. তিনি দায়ূদকে বললেন শৌল সমস্ত যাজকদের হত্যা করেছে|]]></a:t>
+              <a:t><![CDATA[உண்மையுள்ளவன் யார்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10170,51 +10775,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. দায়ূদ গাত্‌ থেকে চলে গেলেন| তিনি পালিয়ে অদুল্লমের গুহায় গেলেন| দাযূদের ভাই আর আত্মীযস্বজনরা এই]]></a:t>
+              <a:t><![CDATA[15. இன்றையதினம் அவனுக்காக தேவசந்நிதியில் விசாரிக்கத் தொடங்கினேனோ? அது எனக்குத் தூரமாயிருப்பதாக; ராஜா]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10302,51 +10907,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[সংবাদ জানতে পারল| তারা সেখানে দাযূদের সঙ্গে দেখা করতে গেল|]]></a:t>
+              <a:t><![CDATA[தம்முடைய அடியானாகிய என்மேலாகிலும் என் தகப்பன் வீட்டாரில் எவன்மேலாகிலும் குற்றம் சுமத்தவேண்டாம்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10434,51 +11039,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. দায়ূদ বললেন, “আমি সেদিন নোবে ইদোমীয় দোযেগকে দেখেছিলাম| আমি জানতাম শৌলকে সে সব বলবে| তোমার]]></a:t>
+              <a:t><![CDATA[உம்முடைய அடியான் இவைகளிலெல்லாம் ஒரு சிறிய காரியமாகிலும் பெரிய காரியமாகிலும் அறிந்திருந்ததில்லை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10566,51 +11171,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[পিতার পরিবারের সকলের মৃত্যুর জন্য আমিই দায়ী|”]]></a:t>
+              <a:t><![CDATA[என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10698,51 +11303,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. শৌল তাদের বললেন, “বিন্যামীনের লোকরা শোন, তোমরা কি মনে করো য়িশযের পুত্র (দায়ূদ) তোমাদের ক্ষেত]]></a:t>
+              <a:t><![CDATA[2. ஒடுக்கப்பட்டவர்கள், கடன்பட்டவர்கள், முறுமுறுக்கிறவர்கள் யாவரும் அவனோடே கூடிக்கொண்டார்கள்; அவன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10830,51 +11435,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. অনেক লোক দাযূদের সঙ্গে যুক্ত হল| তাদের মধ্যে কেউ কেউ কোন বিপদে পড়েছিল, কেউ অনেক টাকা ধার করেছিল,]]></a:t>
+              <a:t><![CDATA[16. ராஜாவோ: அகிமெலேக்கே, நீயும் உன் தகப்பன் வீட்டார் அனைவரும் சாகவே சாகவேண்டும் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10962,51 +11567,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[আবার কেউ জীবনে সুখ শান্তি পাচ্ছিল না| এরা সকলেই দাযূদের সঙ্গে য়োগ দিল| দায়ূদ হলেন তাদের নেতা| তাঁর]]></a:t>
+              <a:t><![CDATA[17. பின்பு ராஜா தன்னண்டையிலே நிற்கிற சேவகரை நோக்கி: நீங்கள் போய், கர்த்தருடைய ஆசாரியர்களைக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11094,51 +11699,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[সঙ্গে ছিল এরকম 400 জন পুরুষ|]]></a:t>
+              <a:t><![CDATA[கொல்லுங்கள்; அவர்கள் கையும் தாவீதோடே இருக்கிறது; அவன் ஓடிப்போகிறதை அவர்கள் அறிந்திருந்தும், அதை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11226,51 +11831,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. যে লোকটা তোমাকে হত্যা করতে চায, সে আমাকেও হত্যা করতে চায| আমার সঙ্গে থাকো, ভয় পেও না| তুমি]]></a:t>
+              <a:t><![CDATA[எனக்கு வெளிப்படுத்தவில்லை என்றான்; ராஜாவின் வேலைக்காரரோ, கர்த்தருடைய ஆசாரியர்களைக் கொல்லத் தங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11358,51 +11963,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[নিরাপদেই থাকবে|”]]></a:t>
+              <a:t><![CDATA[கைகளை நீட்ட சம்மதிக்கவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11490,51 +12095,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. অদুল্লম থেকে দায়ূদ গেলেন মিস্পাতে| মিস্পা মোয়াবের একটা জায়গা| মোয়াবের রাজাকে দায়ূদ বললেন,]]></a:t>
+              <a:t><![CDATA[18. அப்பொழுது ராஜா தோவேக்கை நோக்கி: நீ போய் ஆசாரியர்களைக் கொன்றுபோடு என்றான்; ஏதோமியனாகிய தோவேக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11622,51 +12227,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[“যতদিন না আমি জানতে পারছি ঈশ্বর আমার জন্য কি করবেন, ততদিন দয়া করে আপনি আমার পিতা-মাতাকে আপনার কাছে]]></a:t>
+              <a:t><![CDATA[ஆசாரியர்கள்மேல் விழுந்து, சணல்நூல் ஏபோத்தைத் தரித்திருக்கும் எண்பத்தைந்துபேரை அன்றையதினம் கொன்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11754,51 +12359,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[থাকতে দিন|”]]></a:t>
+              <a:t><![CDATA[19. ஆசாரியர்களின் பட்டணமாகிய நோபிலுமுள்ள புருஷரையும், ஸ்திரீகளையும், பிள்ளைகளையும், குழந்தைகளையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11886,51 +12491,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. তারপর দায়ূদ মোয়াবের রাজার কাছে তাঁর পিতামাতাকে রেখে চলে গেলেন| যতদিন দায়ূদ দুর্গে থেকেছিলেন]]></a:t>
+              <a:t><![CDATA[மாடுகளையும், கழுதைகளையும், ஆடுகளையும் பட்டயக்கருக்கினால் வெட்டிப்போட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12018,51 +12623,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ততদিন তাঁর পিতামাতা মোয়াবের রাজার কাছে রইলেন|]]></a:t>
+              <a:t><![CDATA[20. அகிதூபின் குமாரனாகிய அகிமெலேக்கின் குமாரரில் அபியத்தார் என்னும் பேருள்ள ஒருவன் தப்பி, தாவீது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12150,51 +12755,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[এবং দ্রাক্ষা ক্ষেতগুলি দেবে? তোমরা কি মনে করো দায়ূদ তোমাদের চাকরির উন্নতি করে দেবে এবং 1,000 লোকের]]></a:t>
+              <a:t><![CDATA[அவர்களுக்குத் தலைவனானான்; இந்தப் பிரகாரமாக ஏறக்குறைய நானூறுபேர் அவனோடிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12282,51 +12887,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. কিন্তু ভাববাদী গাদ দায়ূদকে বললেন, “দুর্গে থেকো না| যিহূদা দেশে চলে যাও|” দায়ূদ সেইমত দুর্গ]]></a:t>
+              <a:t><![CDATA[இருக்கும் புறமாக ஓடிப்போய்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12414,51 +13019,711 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ছেড়ে হেরত্‌ অরণ্যে চলে গেলেন|]]></a:t>
+              <a:t><![CDATA[21. சவுல் கர்த்தருடைய ஆசாரியர்களைக் கொன்றுபோட்ட செய்தியை தாவீதுக்கு அறிவித்தான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 சாமுவேல் : 22]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide52.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[22. அப்பொழுது தாவீது அபியத்தாரைப் பார்த்து: ஏதோமியனாகிய தோவேக்கு அங்கே இருந்தபடியினாலே, அவன்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 சாமுவேல் : 22]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide53.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எவ்விதத்திலும் சவுலுக்கு அதை அறிவிப்பான் என்று அன்றையதினமே அறிந்திருந்தேன்; உன் தகப்பன் வீட்டாராகிய]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 சாமுவேல் : 22]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide54.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எல்லாருடைய மரணத்துக்கும் காரணம் நானே.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 சாமுவேல் : 22]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide55.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[23. நீ என்னிடத்தில் இரு, பயப்படவேண்டாம்; என் பிராணனையும் வாங்கத்தேடுகிறவனே உன் பிராணனையும்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 சாமுவேல் : 22]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide56.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[வாங்கத்தேடுகிறான்; நீ என் ஆதரவிலே இரு என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12546,51 +13811,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[উপর বা 100 লোকের উপরে তোমাদের নিযুক্ত করবে?”]]></a:t>
+              <a:t><![CDATA[3. தாவீது அவ்விடத்தைவிட்டு மோவாபியரைச் சேர்ந்த மிஸ்பேக்குப் போய், மோவாபின் ராஜாவைப் பார்த்து: தேவன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12678,51 +13943,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. তোমরা আমার বিরুদ্ধে চক্রান্ত করছো| তোমরা চুপিচুপি আমার বিরুদ্ধে গোপনে মতলব আঁটছ| তোমাদের মধ্যে]]></a:t>
+              <a:t><![CDATA[என்னை எப்படி நடத்துவார் என்று நான் அறியுமட்டும், என் தகப்பனும் என் தாயும் உங்களிடத்திலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12810,51 +14075,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[একজনও আমাকে বলনি যে আমার পুত্র য়োনাথন দায়ূদকে উত্সাহিত করেছে| তোমরা কেউ আমাকে গ্রাহ্য করো না|]]></a:t>
+              <a:t><![CDATA[தங்கியிருக்கும்படி தயவுசெய்யும் என்று சொல்லி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12942,51 +14207,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তোমরা কেউ বলনি আমার পুত্র য়োনাথন দায়ূদকে উত্সাহ দিয়েছে| য়োনাথন আমার ভৃত্য দায়ূদকে গা ঢাকা দিতে]]></a:t>
+              <a:t><![CDATA[4. அவர்களை மோவாபின் ராஜாவினிடத்தில் அழைத்துக்கொண்டு போய்விட்டான்; தாவீது அரணில் இருந்த நாளெல்லாம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13003,91 +14268,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[1 சாமுவேல் : 22]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme89">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme20">
   <a:themeElements>
-    <a:clrScheme name="Theme89">
+    <a:clrScheme name="Theme20">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme89">
+    <a:fontScheme name="Theme20">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -13113,51 +14378,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme89">
+    <a:fmtScheme name="Theme20">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -13288,51 +14553,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>51</Slides>
+  <Slides>56</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>