--- v0 (2026-06-03)
+++ v1 (2026-07-18)
@@ -167,70 +167,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide76.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide77.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide77.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide78.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide78.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide79.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide79.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide80.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide80.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide81.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide81.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide82.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide82.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide83.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide83.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide84.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide84.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide85.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide85.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide86.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide86.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide87.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide87.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide88.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide88.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide89.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...18 lines deleted...]
-  <Override PartName="/ppt/notesSlides/notesSlide98.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -299,60 +279,50 @@
     <p:sldId id="319" r:id="rId66"/>
     <p:sldId id="320" r:id="rId67"/>
     <p:sldId id="321" r:id="rId68"/>
     <p:sldId id="322" r:id="rId69"/>
     <p:sldId id="323" r:id="rId70"/>
     <p:sldId id="324" r:id="rId71"/>
     <p:sldId id="325" r:id="rId72"/>
     <p:sldId id="326" r:id="rId73"/>
     <p:sldId id="327" r:id="rId74"/>
     <p:sldId id="328" r:id="rId75"/>
     <p:sldId id="329" r:id="rId76"/>
     <p:sldId id="330" r:id="rId77"/>
     <p:sldId id="331" r:id="rId78"/>
     <p:sldId id="332" r:id="rId79"/>
     <p:sldId id="333" r:id="rId80"/>
     <p:sldId id="334" r:id="rId81"/>
     <p:sldId id="335" r:id="rId82"/>
     <p:sldId id="336" r:id="rId83"/>
     <p:sldId id="337" r:id="rId84"/>
     <p:sldId id="338" r:id="rId85"/>
     <p:sldId id="339" r:id="rId86"/>
     <p:sldId id="340" r:id="rId87"/>
     <p:sldId id="341" r:id="rId88"/>
     <p:sldId id="342" r:id="rId89"/>
     <p:sldId id="343" r:id="rId90"/>
-    <p:sldId id="344" r:id="rId91"/>
-[...8 lines deleted...]
-    <p:sldId id="353" r:id="rId100"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -538,63 +508,53 @@
   <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/>
   <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide65.xml"/>
   <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide66.xml"/>
   <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide67.xml"/>
   <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide68.xml"/>
   <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide69.xml"/>
   <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide70.xml"/>
   <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide71.xml"/>
   <Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide72.xml"/>
   <Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide73.xml"/>
   <Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide74.xml"/>
   <Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide75.xml"/>
   <Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide76.xml"/>
   <Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide77.xml"/>
   <Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide78.xml"/>
   <Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide79.xml"/>
   <Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide80.xml"/>
   <Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide81.xml"/>
   <Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide82.xml"/>
   <Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide83.xml"/>
   <Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide84.xml"/>
   <Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide85.xml"/>
   <Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide86.xml"/>
   <Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide87.xml"/>
   <Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide88.xml"/>
-  <Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide89.xml"/>
-[...11 lines deleted...]
-  <Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -654,51 +614,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. தாவீது பத்து வாலிபரை அழைத்து: நீங்கள் கர்மேலுக்குப் போய், நாபாலிடத்தில் சென்று, என் பேரைச்சொல்லி, அவன் சுகசெய்தியை விசாரித்து,]]></a:t>
+              <a:t><![CDATA[6. அவனை நோக்கி: நீர் வாழ்க, உமக்குச் சமாதானமும், உம்முடைய வீட்டுக்குச் சமாதானமும், உமக்கு உண்டான எல்லாவற்றிற்கும் சமாதானமும் உண்டாவதாக என்று அவனை வாழ்த்தி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -763,51 +723,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அவனை நோக்கி: நீர் வாழ்க, உமக்குச் சமாதானமும், உம்முடைய வீட்டுக்குச் சமாதானமும், உமக்கு உண்டான எல்லாவற்றிற்கும் சமாதானமும் உண்டாவதாக என்று அவனை வாழ்த்தி,]]></a:t>
+              <a:t><![CDATA[7. இப்பொழுது ஆடுகளை மயிர்கத்தரிக்கிறவர்கள் உம்மிடத்தில் இருக்கிறார்கள் என்று கேள்விப்பட்டேன்; உம்முடைய மேய்ப்பர் எங்களோடேகூட இருந்தார்கள்; அவர்கள் கர்மேலில் இருந்த நாளெல்லாம் நாங்கள் அவர்களை வருத்தப்படுத்தவில்லை; அவர்களுடைய பொருள் ஒன்றும் காணாமற்போனதும் இல்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -872,51 +832,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அவனை நோக்கி: நீர் வாழ்க, உமக்குச் சமாதானமும், உம்முடைய வீட்டுக்குச் சமாதானமும், உமக்கு உண்டான எல்லாவற்றிற்கும் சமாதானமும் உண்டாவதாக என்று அவனை வாழ்த்தி,]]></a:t>
+              <a:t><![CDATA[7. இப்பொழுது ஆடுகளை மயிர்கத்தரிக்கிறவர்கள் உம்மிடத்தில் இருக்கிறார்கள் என்று கேள்விப்பட்டேன்; உம்முடைய மேய்ப்பர் எங்களோடேகூட இருந்தார்கள்; அவர்கள் கர்மேலில் இருந்த நாளெல்லாம் நாங்கள் அவர்களை வருத்தப்படுத்தவில்லை; அவர்களுடைய பொருள் ஒன்றும் காணாமற்போனதும் இல்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -981,51 +941,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. இப்பொழுது ஆடுகளை மயிர்கத்தரிக்கிறவர்கள் உம்மிடத்தில் இருக்கிறார்கள் என்று கேள்விப்பட்டேன்; உம்முடைய மேய்ப்பர் எங்களோடேகூட இருந்தார்கள்; அவர்கள் கர்மேலில் இருந்த நாளெல்லாம் நாங்கள் அவர்களை வருத்தப்படுத்தவில்லை; அவர்களுடைய பொருள் ஒன்றும் காணாமற்போனதும் இல்லை.]]></a:t>
+              <a:t><![CDATA[39. நாபால் செத்துப்போனான் என்று தாவீது கேள்விப்பட்டபோது: என் நிந்தையின் வழக்கை நாபாலின் கையில் விசாரித்து, தம்முடைய அடியானைப் பொல்லாப்புச் செய்யாதபடிக்குத் தடுத்த கர்த்தருக்கு ஸ்தோத்திரம்; கர்த்தர் தாமே நாபாலின் பொல்லாப்பை அவன் தலையின்மேல் திரும்பப்பண்ணினார் என்று சொல்லி, அபிகாயிலை விவாகம்பண்ணுகிறதற்காக அவளோடே பேச, தாவீது ஆட்களை அனுப்பினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1090,51 +1050,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. இப்பொழுது ஆடுகளை மயிர்கத்தரிக்கிறவர்கள் உம்மிடத்தில் இருக்கிறார்கள் என்று கேள்விப்பட்டேன்; உம்முடைய மேய்ப்பர் எங்களோடேகூட இருந்தார்கள்; அவர்கள் கர்மேலில் இருந்த நாளெல்லாம் நாங்கள் அவர்களை வருத்தப்படுத்தவில்லை; அவர்களுடைய பொருள் ஒன்றும் காணாமற்போனதும் இல்லை.]]></a:t>
+              <a:t><![CDATA[39. நாபால் செத்துப்போனான் என்று தாவீது கேள்விப்பட்டபோது: என் நிந்தையின் வழக்கை நாபாலின் கையில் விசாரித்து, தம்முடைய அடியானைப் பொல்லாப்புச் செய்யாதபடிக்குத் தடுத்த கர்த்தருக்கு ஸ்தோத்திரம்; கர்த்தர் தாமே நாபாலின் பொல்லாப்பை அவன் தலையின்மேல் திரும்பப்பண்ணினார் என்று சொல்லி, அபிகாயிலை விவாகம்பண்ணுகிறதற்காக அவளோடே பேச, தாவீது ஆட்களை அனுப்பினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1199,51 +1159,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. உம்முடைய வேலைக்காரரைக் கேளும்; அவர்கள் உமக்குச் சொல்லுவார்கள்; ஆதலால் இந்த வாலிபருக்கு உம்முடைய கண்களிலே தயைகிடைக்கவேண்டும்; நல்ல நாளில் வந்தோம்; உம்முடைய கைக்கு உதவுவதை உம்முடைய ஊழியக்காரருக்கும், உம்முடைய குமாரனாகிய தாவீதுக்கும் கொடுக்கும்படி வேண்டுகிறேன் என்று சொல்லுங்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[39. நாபால் செத்துப்போனான் என்று தாவீது கேள்விப்பட்டபோது: என் நிந்தையின் வழக்கை நாபாலின் கையில் விசாரித்து, தம்முடைய அடியானைப் பொல்லாப்புச் செய்யாதபடிக்குத் தடுத்த கர்த்தருக்கு ஸ்தோத்திரம்; கர்த்தர் தாமே நாபாலின் பொல்லாப்பை அவன் தலையின்மேல் திரும்பப்பண்ணினார் என்று சொல்லி, அபிகாயிலை விவாகம்பண்ணுகிறதற்காக அவளோடே பேச, தாவீது ஆட்களை அனுப்பினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1308,51 +1268,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. உம்முடைய வேலைக்காரரைக் கேளும்; அவர்கள் உமக்குச் சொல்லுவார்கள்; ஆதலால் இந்த வாலிபருக்கு உம்முடைய கண்களிலே தயைகிடைக்கவேண்டும்; நல்ல நாளில் வந்தோம்; உம்முடைய கைக்கு உதவுவதை உம்முடைய ஊழியக்காரருக்கும், உம்முடைய குமாரனாகிய தாவீதுக்கும் கொடுக்கும்படி வேண்டுகிறேன் என்று சொல்லுங்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[39. நாபால் செத்துப்போனான் என்று தாவீது கேள்விப்பட்டபோது: என் நிந்தையின் வழக்கை நாபாலின் கையில் விசாரித்து, தம்முடைய அடியானைப் பொல்லாப்புச் செய்யாதபடிக்குத் தடுத்த கர்த்தருக்கு ஸ்தோத்திரம்; கர்த்தர் தாமே நாபாலின் பொல்லாப்பை அவன் தலையின்மேல் திரும்பப்பண்ணினார் என்று சொல்லி, அபிகாயிலை விவாகம்பண்ணுகிறதற்காக அவளோடே பேச, தாவீது ஆட்களை அனுப்பினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1526,51 +1486,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. தாவீதின் வாலிபர் போய், இந்த வார்த்தைகளையெல்லாம் தாவீதின் நாமத்தினாலே நாபாலிடத்தில் சொல்லி, பின்னொன்றும் பேசாதிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[8. உம்முடைய வேலைக்காரரைக் கேளும்; அவர்கள் உமக்குச் சொல்லுவார்கள்; ஆதலால் இந்த வாலிபருக்கு உம்முடைய கண்களிலே தயைகிடைக்கவேண்டும்; நல்ல நாளில் வந்தோம்; உம்முடைய கைக்கு உதவுவதை உம்முடைய ஊழியக்காரருக்கும், உம்முடைய குமாரனாகிய தாவீதுக்கும் கொடுக்கும்படி வேண்டுகிறேன் என்று சொல்லுங்கள் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1635,51 +1595,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. நாபால் தாவீதின் ஊழியக்காரருக்குப் பிரதியுத்தரமாக: தாவீது என்பவன் யார்? ஈசாயின் குமாரன் யார்? தங்கள் எஜமான்களை விட்டு ஓடிப்போகிற வேலைக்காரர் இந்நாளில் அநேகர் உண்டு.]]></a:t>
+              <a:t><![CDATA[8. உம்முடைய வேலைக்காரரைக் கேளும்; அவர்கள் உமக்குச் சொல்லுவார்கள்; ஆதலால் இந்த வாலிபருக்கு உம்முடைய கண்களிலே தயைகிடைக்கவேண்டும்; நல்ல நாளில் வந்தோம்; உம்முடைய கைக்கு உதவுவதை உம்முடைய ஊழியக்காரருக்கும், உம்முடைய குமாரனாகிய தாவீதுக்கும் கொடுக்கும்படி வேண்டுகிறேன் என்று சொல்லுங்கள் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1853,51 +1813,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. நாபால் தாவீதின் ஊழியக்காரருக்குப் பிரதியுத்தரமாக: தாவீது என்பவன் யார்? ஈசாயின் குமாரன் யார்? தங்கள் எஜமான்களை விட்டு ஓடிப்போகிற வேலைக்காரர் இந்நாளில் அநேகர் உண்டு.]]></a:t>
+              <a:t><![CDATA[9. தாவீதின் வாலிபர் போய், இந்த வார்த்தைகளையெல்லாம் தாவீதின் நாமத்தினாலே நாபாலிடத்தில் சொல்லி, பின்னொன்றும் பேசாதிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1962,51 +1922,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. நான் என் அப்பத்தையும், என் தண்ணீரையும், என் ஆடுகளை மயிர்கத்தரிக்கிறவர்களுக்காக நான் அடித்துச் சமையல் பண்ணுவித்ததையும் எடுத்து, இன்ன இடத்தார் என்று நான் அறியாத மனுஷருக்குக் கொடுப்பேனோ என்றான்.]]></a:t>
+              <a:t><![CDATA[40. தாவீதின் ஊழியக்காரர் கர்மேலில் இருக்கிற அபிகாயிலண்டைக்கு வந்து, தாவீது உன்னை விவாகம்பண்ண மனதாய், எங்களை உன்னிடத்தில் அனுப்பினார் என்று அவளோடே சொல்லுகிறபோது,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2071,51 +2031,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. நான் என் அப்பத்தையும், என் தண்ணீரையும், என் ஆடுகளை மயிர்கத்தரிக்கிறவர்களுக்காக நான் அடித்துச் சமையல் பண்ணுவித்ததையும் எடுத்து, இன்ன இடத்தார் என்று நான் அறியாத மனுஷருக்குக் கொடுப்பேனோ என்றான்.]]></a:t>
+              <a:t><![CDATA[40. தாவீதின் ஊழியக்காரர் கர்மேலில் இருக்கிற அபிகாயிலண்டைக்கு வந்து, தாவீது உன்னை விவாகம்பண்ண மனதாய், எங்களை உன்னிடத்தில் அனுப்பினார் என்று அவளோடே சொல்லுகிறபோது,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2180,51 +2140,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. தாவீதின் வாலிபர் தங்கள் வழியே திரும்பி, மறுபடியும் தாவீதினிடத்தில் வந்து, இந்த வார்த்தைகளையெல்லாம் அவனுக்கு அறிவித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[41. அவள் எழுந்திருந்து, தரைமட்டும் முகங்குனிந்து, இதோ, நான் என் ஆண்டவனுடைய ஊழியக்காரரின் கால்களைக் கழுவத்தக்க பணிவிடைக்காரியாகிய அவருடைய அடியாள் என்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2289,51 +2249,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. தாவீதின் வாலிபர் தங்கள் வழியே திரும்பி, மறுபடியும் தாவீதினிடத்தில் வந்து, இந்த வார்த்தைகளையெல்லாம் அவனுக்கு அறிவித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[41. அவள் எழுந்திருந்து, தரைமட்டும் முகங்குனிந்து, இதோ, நான் என் ஆண்டவனுடைய ஊழியக்காரரின் கால்களைக் கழுவத்தக்க பணிவிடைக்காரியாகிய அவருடைய அடியாள் என்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2398,51 +2358,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. நீ தீவிரமாய் என்னைச் சந்திக்க வராமல் இருந்தாயானால், பொழுது விடியுமட்டும் நாபாலுக்கு ஒரு நாயும் உயிரோடே வைக்கப்படுவதில்லை என்று, உனக்குப் பொல்லாப்புச் செய்ய எனக்கு இடங்கொடாதிருக்கிற இஸ்ரவேலின் தேவனாகிய கர்த்தரின் ஜீவனைக்கொண்டு மெய்யாய்ச் சொல்லுகிறேன் என்று சொல்லி,]]></a:t>
+              <a:t><![CDATA[10. நாபால் தாவீதின் ஊழியக்காரருக்குப் பிரதியுத்தரமாக: தாவீது என்பவன் யார்? ஈசாயின் குமாரன் யார்? தங்கள் எஜமான்களை விட்டு ஓடிப்போகிற வேலைக்காரர் இந்நாளில் அநேகர் உண்டு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2507,51 +2467,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. நீ தீவிரமாய் என்னைச் சந்திக்க வராமல் இருந்தாயானால், பொழுது விடியுமட்டும் நாபாலுக்கு ஒரு நாயும் உயிரோடே வைக்கப்படுவதில்லை என்று, உனக்குப் பொல்லாப்புச் செய்ய எனக்கு இடங்கொடாதிருக்கிற இஸ்ரவேலின் தேவனாகிய கர்த்தரின் ஜீவனைக்கொண்டு மெய்யாய்ச் சொல்லுகிறேன் என்று சொல்லி,]]></a:t>
+              <a:t><![CDATA[10. நாபால் தாவீதின் ஊழியக்காரருக்குப் பிரதியுத்தரமாக: தாவீது என்பவன் யார்? ஈசாயின் குமாரன் யார்? தங்கள் எஜமான்களை விட்டு ஓடிப்போகிற வேலைக்காரர் இந்நாளில் அநேகர் உண்டு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2616,51 +2576,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அப்பொழுது தாவீது தன் மனுஷரைப் பார்த்து: நீங்கள் அவரவர் உங்கள் பட்டயத்தைக் கட்டிக்கொள்ளுங்கள் என்றான்; அவரவர் தங்கள் பட்டயத்தைக் கட்டிக்கொண்டார்கள்; தாவீதும் தன் பட்டயத்தைக் கட்டிக்கொண்டான்; ஏறக்குறைய நானூறுபேர் தாவீதுக்குப் பின் சென்று புறப்பட்டுப்போனார்கள்; இருநூறுபேர் ரஸ்துக்கள் அண்டையில் இருந்துவிட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[11. நான் என் அப்பத்தையும், என் தண்ணீரையும், என் ஆடுகளை மயிர்கத்தரிக்கிறவர்களுக்காக நான் அடித்துச் சமையல் பண்ணுவித்ததையும் எடுத்து, இன்ன இடத்தார் என்று நான் அறியாத மனுஷருக்குக் கொடுப்பேனோ என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2725,51 +2685,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அப்பொழுது தாவீது தன் மனுஷரைப் பார்த்து: நீங்கள் அவரவர் உங்கள் பட்டயத்தைக் கட்டிக்கொள்ளுங்கள் என்றான்; அவரவர் தங்கள் பட்டயத்தைக் கட்டிக்கொண்டார்கள்; தாவீதும் தன் பட்டயத்தைக் கட்டிக்கொண்டான்; ஏறக்குறைய நானூறுபேர் தாவீதுக்குப் பின் சென்று புறப்பட்டுப்போனார்கள்; இருநூறுபேர் ரஸ்துக்கள் அண்டையில் இருந்துவிட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[11. நான் என் அப்பத்தையும், என் தண்ணீரையும், என் ஆடுகளை மயிர்கத்தரிக்கிறவர்களுக்காக நான் அடித்துச் சமையல் பண்ணுவித்ததையும் எடுத்து, இன்ன இடத்தார் என்று நான் அறியாத மனுஷருக்குக் கொடுப்பேனோ என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2834,51 +2794,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அப்பொழுது தாவீது தன் மனுஷரைப் பார்த்து: நீங்கள் அவரவர் உங்கள் பட்டயத்தைக் கட்டிக்கொள்ளுங்கள் என்றான்; அவரவர் தங்கள் பட்டயத்தைக் கட்டிக்கொண்டார்கள்; தாவீதும் தன் பட்டயத்தைக் கட்டிக்கொண்டான்; ஏறக்குறைய நானூறுபேர் தாவீதுக்குப் பின் சென்று புறப்பட்டுப்போனார்கள்; இருநூறுபேர் ரஸ்துக்கள் அண்டையில் இருந்துவிட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[42. பின்பு அபிகாயில் தீவிரித்து எழுந்து, ஒரு கழுதையின்மேல் ஏறி, ஐந்து தாதிப்பெண்களைக் கூட்டிக் கொண்டு, தாவீதின் ஸ்தானாபதிகளுக்குப் பின்சென்று போய், அவனுக்கு மனைவியானாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3052,51 +3012,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அப்பொழுது தாவீது தன் மனுஷரைப் பார்த்து: நீங்கள் அவரவர் உங்கள் பட்டயத்தைக் கட்டிக்கொள்ளுங்கள் என்றான்; அவரவர் தங்கள் பட்டயத்தைக் கட்டிக்கொண்டார்கள்; தாவீதும் தன் பட்டயத்தைக் கட்டிக்கொண்டான்; ஏறக்குறைய நானூறுபேர் தாவீதுக்குப் பின் சென்று புறப்பட்டுப்போனார்கள்; இருநூறுபேர் ரஸ்துக்கள் அண்டையில் இருந்துவிட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[42. பின்பு அபிகாயில் தீவிரித்து எழுந்து, ஒரு கழுதையின்மேல் ஏறி, ஐந்து தாதிப்பெண்களைக் கூட்டிக் கொண்டு, தாவீதின் ஸ்தானாபதிகளுக்குப் பின்சென்று போய், அவனுக்கு மனைவியானாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3161,51 +3121,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அப்பொழுது வேலைக்காரரில் ஒருவன் நாபாலுடைய மனைவியாகிய அபிகாயிலை நோக்கி: இதோ, நம்முடைய எஜமானுடைய சுகசெய்தி விசாரிக்க தாவீது வனாந்தரத்திலிருந்து ஆட்களை அனுப்பினான்; அவர்கள் பேரில் அவர் சீறினார்.]]></a:t>
+              <a:t><![CDATA[12. தாவீதின் வாலிபர் தங்கள் வழியே திரும்பி, மறுபடியும் தாவீதினிடத்தில் வந்து, இந்த வார்த்தைகளையெல்லாம் அவனுக்கு அறிவித்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3270,51 +3230,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அப்பொழுது வேலைக்காரரில் ஒருவன் நாபாலுடைய மனைவியாகிய அபிகாயிலை நோக்கி: இதோ, நம்முடைய எஜமானுடைய சுகசெய்தி விசாரிக்க தாவீது வனாந்தரத்திலிருந்து ஆட்களை அனுப்பினான்; அவர்கள் பேரில் அவர் சீறினார்.]]></a:t>
+              <a:t><![CDATA[43. யெஸ்ரயேல் ஊராளாகிய அகினோவாமையும் தாவீது விவாகம்பண்ணினான்; அவர்கள் இருவரும் அவனுக்கு மனைவியானார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3379,51 +3339,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. அவள் தனக்குக் கொண்டுவந்ததைத் தாவீது அவள் கையிலே வாங்கி கொண்டு, அவளைப் பார்த்து: நீ சமாதானத்தோடே உன் வீட்டுக்குப் போ; இதோ, நான் உன் சொல்லைக்கேட்டு, உன் முகத்தைப் பார்த்து, இப்படிச் செய்தேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[44. பின்சவுல்: தாவீதின் மனைவியாகிய மீகாள் என்னும் தன் குமாரத்தியைக் காலீம் ஊரானாகிய லாயீசின் குமாரனான பல்த்திக்குக் கொடுத்திருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3488,51 +3448,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. அவள் தனக்குக் கொண்டுவந்ததைத் தாவீது அவள் கையிலே வாங்கி கொண்டு, அவளைப் பார்த்து: நீ சமாதானத்தோடே உன் வீட்டுக்குப் போ; இதோ, நான் உன் சொல்லைக்கேட்டு, உன் முகத்தைப் பார்த்து, இப்படிச் செய்தேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[44. பின்சவுல்: தாவீதின் மனைவியாகிய மீகாள் என்னும் தன் குமாரத்தியைக் காலீம் ஊரானாகிய லாயீசின் குமாரனான பல்த்திக்குக் கொடுத்திருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3597,51 +3557,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அந்த மனுஷரோ எங்களுக்கு மிகவும் உபகாரிகளாயிருந்தார்கள்; நாங்கள் வெளிகளில் இருக்கும்போது, அவர்கள் எங்களிடத்தில் நடமாடின நாளெல்லாம் அவர்கள் எங்களை வருத்தப்படுத்தினதுமில்லை; நமது பொருளில் ஒன்றும் காணாமற்போனதுமில்லை.]]></a:t>
+              <a:t><![CDATA[13. அப்பொழுது தாவீது தன் மனுஷரைப் பார்த்து: நீங்கள் அவரவர் உங்கள் பட்டயத்தைக் கட்டிக்கொள்ளுங்கள் என்றான்; அவரவர் தங்கள் பட்டயத்தைக் கட்டிக்கொண்டார்கள்; தாவீதும் தன் பட்டயத்தைக் கட்டிக்கொண்டான்; ஏறக்குறைய நானூறுபேர் தாவீதுக்குப் பின் சென்று புறப்பட்டுப்போனார்கள்; இருநூறுபேர் ரஸ்துக்கள் அண்டையில் இருந்துவிட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3706,51 +3666,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அந்த மனுஷரோ எங்களுக்கு மிகவும் உபகாரிகளாயிருந்தார்கள்; நாங்கள் வெளிகளில் இருக்கும்போது, அவர்கள் எங்களிடத்தில் நடமாடின நாளெல்லாம் அவர்கள் எங்களை வருத்தப்படுத்தினதுமில்லை; நமது பொருளில் ஒன்றும் காணாமற்போனதுமில்லை.]]></a:t>
+              <a:t><![CDATA[13. அப்பொழுது தாவீது தன் மனுஷரைப் பார்த்து: நீங்கள் அவரவர் உங்கள் பட்டயத்தைக் கட்டிக்கொள்ளுங்கள் என்றான்; அவரவர் தங்கள் பட்டயத்தைக் கட்டிக்கொண்டார்கள்; தாவீதும் தன் பட்டயத்தைக் கட்டிக்கொண்டான்; ஏறக்குறைய நானூறுபேர் தாவீதுக்குப் பின் சென்று புறப்பட்டுப்போனார்கள்; இருநூறுபேர் ரஸ்துக்கள் அண்டையில் இருந்துவிட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3815,51 +3775,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. அபிகாயில் நாபாலிடத்தில் வந்தபோது, இதோ, ராஜவிருந்துக்கு ஒப்பான விருந்து அவன் வீட்டிலே நடந்தது; அவன் இருதயம் களித்திருந்தது; அவன் மிகவும் வெறித்துமிருந்தான்; ஆகையால் பொழுது விடியுமட்டும் சிறியகாரியமானாலும் பெரிய காரியமானாலும், ஒன்றையும் அவனுக்கு அறிவிக்கவில்லை.]]></a:t>
+              <a:t><![CDATA[14. அப்பொழுது வேலைக்காரரில் ஒருவன் நாபாலுடைய மனைவியாகிய அபிகாயிலை நோக்கி: இதோ, நம்முடைய எஜமானுடைய சுகசெய்தி விசாரிக்க தாவீது வனாந்தரத்திலிருந்து ஆட்களை அனுப்பினான்; அவர்கள் பேரில் அவர் சீறினார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3924,51 +3884,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. அபிகாயில் நாபாலிடத்தில் வந்தபோது, இதோ, ராஜவிருந்துக்கு ஒப்பான விருந்து அவன் வீட்டிலே நடந்தது; அவன் இருதயம் களித்திருந்தது; அவன் மிகவும் வெறித்துமிருந்தான்; ஆகையால் பொழுது விடியுமட்டும் சிறியகாரியமானாலும் பெரிய காரியமானாலும், ஒன்றையும் அவனுக்கு அறிவிக்கவில்லை.]]></a:t>
+              <a:t><![CDATA[14. அப்பொழுது வேலைக்காரரில் ஒருவன் நாபாலுடைய மனைவியாகிய அபிகாயிலை நோக்கி: இதோ, நம்முடைய எஜமானுடைய சுகசெய்தி விசாரிக்க தாவீது வனாந்தரத்திலிருந்து ஆட்களை அனுப்பினான்; அவர்கள் பேரில் அவர் சீறினார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4033,51 +3993,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. அபிகாயில் நாபாலிடத்தில் வந்தபோது, இதோ, ராஜவிருந்துக்கு ஒப்பான விருந்து அவன் வீட்டிலே நடந்தது; அவன் இருதயம் களித்திருந்தது; அவன் மிகவும் வெறித்துமிருந்தான்; ஆகையால் பொழுது விடியுமட்டும் சிறியகாரியமானாலும் பெரிய காரியமானாலும், ஒன்றையும் அவனுக்கு அறிவிக்கவில்லை.]]></a:t>
+              <a:t><![CDATA[15. அந்த மனுஷரோ எங்களுக்கு மிகவும் உபகாரிகளாயிருந்தார்கள்; நாங்கள் வெளிகளில் இருக்கும்போது, அவர்கள் எங்களிடத்தில் நடமாடின நாளெல்லாம் அவர்கள் எங்களை வருத்தப்படுத்தினதுமில்லை; நமது பொருளில் ஒன்றும் காணாமற்போனதுமில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4142,51 +4102,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. மாகோனிலே ஒரு மனுஷன் இருந்தான்; அவனுடைய தொழில்துறை கர்மேலில் இருந்தது; அந்த மனுஷன் மகா பாரிக் குடித்தனக்காரனாயிருந்தான்; அவனுக்கு மூவாயிரம் ஆடும், ஆயிரம் வெள்ளாடும் இருந்தது; அவன் அப்பொழுது கர்மேலில் தன் ஆடுகளை மயிர் கத்தரித்துக்கொண்டிருந்தான்.]]></a:t>
+              <a:t><![CDATA[3. அந்த மனுஷனுக்கு நாபால் என்றும், அவன் மனைவிக்கு அபிகாயில் என்றும் பெயர்; அந்த ஸ்திரீ மகா புத்திசாலியும் ரூபவதியுமாயிருந்தாள்; அந்தப் புருஷனோ முரடனும் துராகிருதனுமாயிருந்தான்; அவன் காலேபுடைய சந்ததியான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4251,51 +4211,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. நாங்கள் ஆடுகளை மேய்த்து, அவர்களிடத்தில் இருந்த நாளெல்லாம் அவர்கள் இரவும்பகலும் எங்களைச் சுற்றிலும் மதிலாயிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[15. அந்த மனுஷரோ எங்களுக்கு மிகவும் உபகாரிகளாயிருந்தார்கள்; நாங்கள் வெளிகளில் இருக்கும்போது, அவர்கள் எங்களிடத்தில் நடமாடின நாளெல்லாம் அவர்கள் எங்களை வருத்தப்படுத்தினதுமில்லை; நமது பொருளில் ஒன்றும் காணாமற்போனதுமில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4469,51 +4429,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. பொழுது விடிந்து, நாபாலின் வெறிதெளிந்தபின்பு, அவன் மனைவி இந்த வர்த்தமானங்களை அவனுக்கு அறிவித்தாள்; அப்பொழுது அவன் இருதயம் அவனுக்குள்ளே செத்து, அவன் கல்லைப்போலானான்.]]></a:t>
+              <a:t><![CDATA[16. நாங்கள் ஆடுகளை மேய்த்து, அவர்களிடத்தில் இருந்த நாளெல்லாம் அவர்கள் இரவும்பகலும் எங்களைச் சுற்றிலும் மதிலாயிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4578,51 +4538,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. பொழுது விடிந்து, நாபாலின் வெறிதெளிந்தபின்பு, அவன் மனைவி இந்த வர்த்தமானங்களை அவனுக்கு அறிவித்தாள்; அப்பொழுது அவன் இருதயம் அவனுக்குள்ளே செத்து, அவன் கல்லைப்போலானான்.]]></a:t>
+              <a:t><![CDATA[17. இப்போதும் நீர் செய்யவேண்டியதைக் கவனித்துப்பாரும்; நம்முடைய எஜமான்மேலும், அவருடைய வீட்டார் யாவர்மேலும், நிச்சயமாய் ஒரு பொல்லாப்பு வருகிறதாயிருக்கிறது; இவரோ, ஒருவரும் தம்மோடே பேசக் கூடாதபடிக்கு, பேலியாளின் மகனாயிருக்கிறார் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4796,51 +4756,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. இப்போதும் நீர் செய்யவேண்டியதைக் கவனித்துப்பாரும்; நம்முடைய எஜமான்மேலும், அவருடைய வீட்டார் யாவர்மேலும், நிச்சயமாய் ஒரு பொல்லாப்பு வருகிறதாயிருக்கிறது; இவரோ, ஒருவரும் தம்மோடே பேசக் கூடாதபடிக்கு, பேலியாளின் மகனாயிருக்கிறார் என்றான்.]]></a:t>
+              <a:t><![CDATA[18. அப்பொழுது அபிகாயில் தீவிரமாய் இருநூறு அப்பங்களையும், இரண்டு துருத்தி திராட்சரசத்தையும், சமையல் பண்ணப்பட்ட ஐந்து ஆடுகளையும், ஐந்து படி வறுத்த பயற்றையும், வற்றலாக்கப்பட்ட நூறு திராட்சக்குலைகளையும், வற்றலான இருநூறு அத்திப்பழ அடைகளையும் எடுத்து, கழுதைகள்மேல் ஏற்றி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4905,51 +4865,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. இப்போதும் நீர் செய்யவேண்டியதைக் கவனித்துப்பாரும்; நம்முடைய எஜமான்மேலும், அவருடைய வீட்டார் யாவர்மேலும், நிச்சயமாய் ஒரு பொல்லாப்பு வருகிறதாயிருக்கிறது; இவரோ, ஒருவரும் தம்மோடே பேசக் கூடாதபடிக்கு, பேலியாளின் மகனாயிருக்கிறார் என்றான்.]]></a:t>
+              <a:t><![CDATA[18. அப்பொழுது அபிகாயில் தீவிரமாய் இருநூறு அப்பங்களையும், இரண்டு துருத்தி திராட்சரசத்தையும், சமையல் பண்ணப்பட்ட ஐந்து ஆடுகளையும், ஐந்து படி வறுத்த பயற்றையும், வற்றலாக்கப்பட்ட நூறு திராட்சக்குலைகளையும், வற்றலான இருநூறு அத்திப்பழ அடைகளையும் எடுத்து, கழுதைகள்மேல் ஏற்றி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5014,51 +4974,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. கர்த்தர் நாபாலை வாதித்ததினால், ஏறக்குறையப் பத்துநாளுக்குப்பின்பு, அவன் செத்தான்.]]></a:t>
+              <a:t><![CDATA[18. அப்பொழுது அபிகாயில் தீவிரமாய் இருநூறு அப்பங்களையும், இரண்டு துருத்தி திராட்சரசத்தையும், சமையல் பண்ணப்பட்ட ஐந்து ஆடுகளையும், ஐந்து படி வறுத்த பயற்றையும், வற்றலாக்கப்பட்ட நூறு திராட்சக்குலைகளையும், வற்றலான இருநூறு அத்திப்பழ அடைகளையும் எடுத்து, கழுதைகள்மேல் ஏற்றி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5123,51 +5083,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அப்பொழுது அபிகாயில் தீவிரமாய் இருநூறு அப்பங்களையும், இரண்டு துருத்தி திராட்சரசத்தையும், சமையல் பண்ணப்பட்ட ஐந்து ஆடுகளையும், ஐந்து படி வறுத்த பயற்றையும், வற்றலாக்கப்பட்ட நூறு திராட்சக்குலைகளையும், வற்றலான இருநூறு அத்திப்பழ அடைகளையும் எடுத்து, கழுதைகள்மேல் ஏற்றி,]]></a:t>
+              <a:t><![CDATA[19. தன் வேலைக்காரரைப் பார்த்து: நீங்கள் எனக்கு முன்னே போங்கள்; இதோ, நான் உங்கள் பின்னே வருகிறேன் என்று சொல்லி அனுப்பினாள்; தன் புருஷனாகிய நாபாலுக்கு அதை அறிவிக்கவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5232,51 +5192,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அப்பொழுது அபிகாயில் தீவிரமாய் இருநூறு அப்பங்களையும், இரண்டு துருத்தி திராட்சரசத்தையும், சமையல் பண்ணப்பட்ட ஐந்து ஆடுகளையும், ஐந்து படி வறுத்த பயற்றையும், வற்றலாக்கப்பட்ட நூறு திராட்சக்குலைகளையும், வற்றலான இருநூறு அத்திப்பழ அடைகளையும் எடுத்து, கழுதைகள்மேல் ஏற்றி,]]></a:t>
+              <a:t><![CDATA[19. தன் வேலைக்காரரைப் பார்த்து: நீங்கள் எனக்கு முன்னே போங்கள்; இதோ, நான் உங்கள் பின்னே வருகிறேன் என்று சொல்லி அனுப்பினாள்; தன் புருஷனாகிய நாபாலுக்கு அதை அறிவிக்கவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5450,51 +5410,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அப்பொழுது அபிகாயில் தீவிரமாய் இருநூறு அப்பங்களையும், இரண்டு துருத்தி திராட்சரசத்தையும், சமையல் பண்ணப்பட்ட ஐந்து ஆடுகளையும், ஐந்து படி வறுத்த பயற்றையும், வற்றலாக்கப்பட்ட நூறு திராட்சக்குலைகளையும், வற்றலான இருநூறு அத்திப்பழ அடைகளையும் எடுத்து, கழுதைகள்மேல் ஏற்றி,]]></a:t>
+              <a:t><![CDATA[20. அவள் ஒரு கழுதையின்மேல் ஏறி, மலையின் மறைவில் இறங்கிவருகையில், இதோ, தாவீதும் அவன் மனுஷரும் அவளுக்கு எதிராக இறங்கிவந்தார்கள்; அவர்களைச் சந்தித்தாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5559,51 +5519,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. தன் வேலைக்காரரைப் பார்த்து: நீங்கள் எனக்கு முன்னே போங்கள்; இதோ, நான் உங்கள் பின்னே வருகிறேன் என்று சொல்லி அனுப்பினாள்; தன் புருஷனாகிய நாபாலுக்கு அதை அறிவிக்கவில்லை.]]></a:t>
+              <a:t><![CDATA[20. அவள் ஒரு கழுதையின்மேல் ஏறி, மலையின் மறைவில் இறங்கிவருகையில், இதோ, தாவீதும் அவன் மனுஷரும் அவளுக்கு எதிராக இறங்கிவந்தார்கள்; அவர்களைச் சந்தித்தாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5668,51 +5628,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. தன் வேலைக்காரரைப் பார்த்து: நீங்கள் எனக்கு முன்னே போங்கள்; இதோ, நான் உங்கள் பின்னே வருகிறேன் என்று சொல்லி அனுப்பினாள்; தன் புருஷனாகிய நாபாலுக்கு அதை அறிவிக்கவில்லை.]]></a:t>
+              <a:t><![CDATA[21. தாவீது தன் ஜனங்களை நோக்கி: அவனுக்கு வனாந்தரத்தில் இருக்கிறதையெல்லாம் வீணாகவே காப்பாற்றினேன்; அவனுக்கு உண்டானதிலெல்லாம் ஒன்றும் காணாமற்போனதில்லை; என்றாலும் நன்மைக்குப் பதிலாக அவன் எனக்குத் தீமைசெய்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5777,51 +5737,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. நாபால் செத்துப்போனான் என்று தாவீது கேள்விப்பட்டபோது: என் நிந்தையின் வழக்கை நாபாலின் கையில் விசாரித்து, தம்முடைய அடியானைப் பொல்லாப்புச் செய்யாதபடிக்குத் தடுத்த கர்த்தருக்கு ஸ்தோத்திரம்; கர்த்தர் தாமே நாபாலின் பொல்லாப்பை அவன் தலையின்மேல் திரும்பப்பண்ணினார் என்று சொல்லி, அபிகாயிலை விவாகம்பண்ணுகிறதற்காக அவளோடே பேச, தாவீது ஆட்களை அனுப்பினான்.]]></a:t>
+              <a:t><![CDATA[21. தாவீது தன் ஜனங்களை நோக்கி: அவனுக்கு வனாந்தரத்தில் இருக்கிறதையெல்லாம் வீணாகவே காப்பாற்றினேன்; அவனுக்கு உண்டானதிலெல்லாம் ஒன்றும் காணாமற்போனதில்லை; என்றாலும் நன்மைக்குப் பதிலாக அவன் எனக்குத் தீமைசெய்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5886,51 +5846,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. நாபால் செத்துப்போனான் என்று தாவீது கேள்விப்பட்டபோது: என் நிந்தையின் வழக்கை நாபாலின் கையில் விசாரித்து, தம்முடைய அடியானைப் பொல்லாப்புச் செய்யாதபடிக்குத் தடுத்த கர்த்தருக்கு ஸ்தோத்திரம்; கர்த்தர் தாமே நாபாலின் பொல்லாப்பை அவன் தலையின்மேல் திரும்பப்பண்ணினார் என்று சொல்லி, அபிகாயிலை விவாகம்பண்ணுகிறதற்காக அவளோடே பேச, தாவீது ஆட்களை அனுப்பினான்.]]></a:t>
+              <a:t><![CDATA[21. தாவீது தன் ஜனங்களை நோக்கி: அவனுக்கு வனாந்தரத்தில் இருக்கிறதையெல்லாம் வீணாகவே காப்பாற்றினேன்; அவனுக்கு உண்டானதிலெல்லாம் ஒன்றும் காணாமற்போனதில்லை; என்றாலும் நன்மைக்குப் பதிலாக அவன் எனக்குத் தீமைசெய்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5995,51 +5955,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. நாபால் செத்துப்போனான் என்று தாவீது கேள்விப்பட்டபோது: என் நிந்தையின் வழக்கை நாபாலின் கையில் விசாரித்து, தம்முடைய அடியானைப் பொல்லாப்புச் செய்யாதபடிக்குத் தடுத்த கர்த்தருக்கு ஸ்தோத்திரம்; கர்த்தர் தாமே நாபாலின் பொல்லாப்பை அவன் தலையின்மேல் திரும்பப்பண்ணினார் என்று சொல்லி, அபிகாயிலை விவாகம்பண்ணுகிறதற்காக அவளோடே பேச, தாவீது ஆட்களை அனுப்பினான்.]]></a:t>
+              <a:t><![CDATA[22. அவனுக்கு உண்டான எல்லாவற்றிலும் சுவரில் நீர்விடும் ஒரு நாயைமுதலாய் பொழுதுவிடியுமட்டும் நான் உயிரோடே வைத்தால், தேவன் தாவீதின் சத்துருக்களுக்கு அதற்குச் சரியாகவும் அதற்கு அதிகமாகவும் செய்யக்கடவர் என்று சொல்லியிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6104,51 +6064,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அவள் ஒரு கழுதையின்மேல் ஏறி, மலையின் மறைவில் இறங்கிவருகையில், இதோ, தாவீதும் அவன் மனுஷரும் அவளுக்கு எதிராக இறங்கிவந்தார்கள்; அவர்களைச் சந்தித்தாள்.]]></a:t>
+              <a:t><![CDATA[22. அவனுக்கு உண்டான எல்லாவற்றிலும் சுவரில் நீர்விடும் ஒரு நாயைமுதலாய் பொழுதுவிடியுமட்டும் நான் உயிரோடே வைத்தால், தேவன் தாவீதின் சத்துருக்களுக்கு அதற்குச் சரியாகவும் அதற்கு அதிகமாகவும் செய்யக்கடவர் என்று சொல்லியிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6213,51 +6173,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அவள் ஒரு கழுதையின்மேல் ஏறி, மலையின் மறைவில் இறங்கிவருகையில், இதோ, தாவீதும் அவன் மனுஷரும் அவளுக்கு எதிராக இறங்கிவந்தார்கள்; அவர்களைச் சந்தித்தாள்.]]></a:t>
+              <a:t><![CDATA[23. அபிகாயில் தாவீதைக் காண்கையில், தீவிரமாய்க் கழுதையை விட்டு இறங்கி, தாவீதுக்கு நேராகத் தரையில் முகங்குப்புற விழுந்து பணிந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6322,51 +6282,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. தாவீதின் ஊழியக்காரர் கர்மேலில் இருக்கிற அபிகாயிலண்டைக்கு வந்து, தாவீது உன்னை விவாகம்பண்ண மனதாய், எங்களை உன்னிடத்தில் அனுப்பினார் என்று அவளோடே சொல்லுகிறபோது,]]></a:t>
+              <a:t><![CDATA[24. அவன் பாதத்திலே விழுந்து: என் ஆண்டவனே, இந்தப் பாதகம் என்மேல் சுமரட்டும்; உம்முடைய அடியாளுடைய வார்த்தைகளை நீர் கேட்கும்பொருட்டாக உம்முடைய அடியாள் உமது செவிகேட்கப் பேசவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6431,51 +6391,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. தாவீதின் ஊழியக்காரர் கர்மேலில் இருக்கிற அபிகாயிலண்டைக்கு வந்து, தாவீது உன்னை விவாகம்பண்ண மனதாய், எங்களை உன்னிடத்தில் அனுப்பினார் என்று அவளோடே சொல்லுகிறபோது,]]></a:t>
+              <a:t><![CDATA[24. அவன் பாதத்திலே விழுந்து: என் ஆண்டவனே, இந்தப் பாதகம் என்மேல் சுமரட்டும்; உம்முடைய அடியாளுடைய வார்த்தைகளை நீர் கேட்கும்பொருட்டாக உம்முடைய அடியாள் உமது செவிகேட்கப் பேசவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6540,51 +6500,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அந்த மனுஷனுக்கு நாபால் என்றும், அவன் மனைவிக்கு அபிகாயில் என்றும் பெயர்; அந்த ஸ்திரீ மகா புத்திசாலியும் ரூபவதியுமாயிருந்தாள்; அந்தப் புருஷனோ முரடனும் துராகிருதனுமாயிருந்தான்; அவன் காலேபுடைய சந்ததியான்.]]></a:t>
+              <a:t><![CDATA[4. நாபால் தன் ஆடுகளை மயிர்கத்தரிக்கிற செய்தியை வனாந்தரத்தில் இருக்கிற தாவீது கேட்டபோது,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6649,51 +6609,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. தாவீது தன் ஜனங்களை நோக்கி: அவனுக்கு வனாந்தரத்தில் இருக்கிறதையெல்லாம் வீணாகவே காப்பாற்றினேன்; அவனுக்கு உண்டானதிலெல்லாம் ஒன்றும் காணாமற்போனதில்லை; என்றாலும் நன்மைக்குப் பதிலாக அவன் எனக்குத் தீமைசெய்தான்.]]></a:t>
+              <a:t><![CDATA[25. என் ஆண்டவனாகிய நீர் நாபால் என்னும் இந்தப் பேலியாளின் மனுஷனை ஒரு பொருட்டாக எண்ணவேண்டாம்; அவன் பெயர் எப்படியோ அப்படியே அவனும் இருக்கிறான்; அவன் பெயர் நாபால், அவனுக்குப் பயித்தியமும் இருக்கிறது; உம்முடைய அடியாளாகிய நானோ, என் ஆண்டவன் அனுப்பின வாலிபரைக் காணவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6758,51 +6718,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. தாவீது தன் ஜனங்களை நோக்கி: அவனுக்கு வனாந்தரத்தில் இருக்கிறதையெல்லாம் வீணாகவே காப்பாற்றினேன்; அவனுக்கு உண்டானதிலெல்லாம் ஒன்றும் காணாமற்போனதில்லை; என்றாலும் நன்மைக்குப் பதிலாக அவன் எனக்குத் தீமைசெய்தான்.]]></a:t>
+              <a:t><![CDATA[25. என் ஆண்டவனாகிய நீர் நாபால் என்னும் இந்தப் பேலியாளின் மனுஷனை ஒரு பொருட்டாக எண்ணவேண்டாம்; அவன் பெயர் எப்படியோ அப்படியே அவனும் இருக்கிறான்; அவன் பெயர் நாபால், அவனுக்குப் பயித்தியமும் இருக்கிறது; உம்முடைய அடியாளாகிய நானோ, என் ஆண்டவன் அனுப்பின வாலிபரைக் காணவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6867,51 +6827,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அவனுக்கு உண்டான எல்லாவற்றிலும் சுவரில் நீர்விடும் ஒரு நாயைமுதலாய் பொழுதுவிடியுமட்டும் நான் உயிரோடே வைத்தால், தேவன் தாவீதின் சத்துருக்களுக்கு அதற்குச் சரியாகவும் அதற்கு அதிகமாகவும் செய்யக்கடவர் என்று சொல்லியிருந்தான்.]]></a:t>
+              <a:t><![CDATA[26. இப்போதும் என் ஆண்டவனே, நீர் இரத்தம் சிந்த வரவும், உம்முடைய கை நீதியைச் சரிக்கட்டவும், கர்த்தர் உமக்கு இடங்கொடுக்கவில்லை என்பதைக் கர்த்தருடைய ஜீவனைக்கொண்டும், உம்முடைய ஜீவனைக்கொண்டும் சொல்லுகிறேன்; இப்போதும் உம்முடைய சத்துருக்களும், என் ஆண்டவனுக்கு விரோதமாகப் பொல்லாப்புத் தேடுகிறவர்களும், நாபாலைப்போல ஆகக்கடவர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6976,51 +6936,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அவனுக்கு உண்டான எல்லாவற்றிலும் சுவரில் நீர்விடும் ஒரு நாயைமுதலாய் பொழுதுவிடியுமட்டும் நான் உயிரோடே வைத்தால், தேவன் தாவீதின் சத்துருக்களுக்கு அதற்குச் சரியாகவும் அதற்கு அதிகமாகவும் செய்யக்கடவர் என்று சொல்லியிருந்தான்.]]></a:t>
+              <a:t><![CDATA[26. இப்போதும் என் ஆண்டவனே, நீர் இரத்தம் சிந்த வரவும், உம்முடைய கை நீதியைச் சரிக்கட்டவும், கர்த்தர் உமக்கு இடங்கொடுக்கவில்லை என்பதைக் கர்த்தருடைய ஜீவனைக்கொண்டும், உம்முடைய ஜீவனைக்கொண்டும் சொல்லுகிறேன்; இப்போதும் உம்முடைய சத்துருக்களும், என் ஆண்டவனுக்கு விரோதமாகப் பொல்லாப்புத் தேடுகிறவர்களும், நாபாலைப்போல ஆகக்கடவர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7085,51 +7045,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. அவள் எழுந்திருந்து, தரைமட்டும் முகங்குனிந்து, இதோ, நான் என் ஆண்டவனுடைய ஊழியக்காரரின் கால்களைக் கழுவத்தக்க பணிவிடைக்காரியாகிய அவருடைய அடியாள் என்றாள்.]]></a:t>
+              <a:t><![CDATA[27. இப்போதும் உமது அடியாள் என் ஆண்டவனுக்குக் கொண்டுவந்த காணிக்கையை ஏற்றுக்கொண்டு, என் ஆண்டவனைப் பின்பற்றுகிற வாலிபருக்குக் கொடுப்பீராக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7194,51 +7154,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. அவள் எழுந்திருந்து, தரைமட்டும் முகங்குனிந்து, இதோ, நான் என் ஆண்டவனுடைய ஊழியக்காரரின் கால்களைக் கழுவத்தக்க பணிவிடைக்காரியாகிய அவருடைய அடியாள் என்றாள்.]]></a:t>
+              <a:t><![CDATA[28. உமது அடியாளின் பாதகத்தை மன்னியும், கர்த்தர் என் ஆண்டவனுக்கு நிலையான வீட்டை நிச்சயமாய்க் கட்டுவார்; என் ஆண்டவன் கர்த்தருடைய யுத்தங்களை நடத்துகிறவராமே; நீர் உயிரோடே இருக்கும் நாளில் ஒரு பொல்லாப்பும் உம்மிலே காணப்படாதிருப்பதாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7303,51 +7263,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அபிகாயில் தாவீதைக் காண்கையில், தீவிரமாய்க் கழுதையை விட்டு இறங்கி, தாவீதுக்கு நேராகத் தரையில் முகங்குப்புற விழுந்து பணிந்து,]]></a:t>
+              <a:t><![CDATA[28. உமது அடியாளின் பாதகத்தை மன்னியும், கர்த்தர் என் ஆண்டவனுக்கு நிலையான வீட்டை நிச்சயமாய்க் கட்டுவார்; என் ஆண்டவன் கர்த்தருடைய யுத்தங்களை நடத்துகிறவராமே; நீர் உயிரோடே இருக்கும் நாளில் ஒரு பொல்லாப்பும் உம்மிலே காணப்படாதிருப்பதாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7412,51 +7372,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அபிகாயில் தாவீதைக் காண்கையில், தீவிரமாய்க் கழுதையை விட்டு இறங்கி, தாவீதுக்கு நேராகத் தரையில் முகங்குப்புற விழுந்து பணிந்து,]]></a:t>
+              <a:t><![CDATA[28. உமது அடியாளின் பாதகத்தை மன்னியும், கர்த்தர் என் ஆண்டவனுக்கு நிலையான வீட்டை நிச்சயமாய்க் கட்டுவார்; என் ஆண்டவன் கர்த்தருடைய யுத்தங்களை நடத்துகிறவராமே; நீர் உயிரோடே இருக்கும் நாளில் ஒரு பொல்லாப்பும் உம்மிலே காணப்படாதிருப்பதாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7521,51 +7481,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அவன் பாதத்திலே விழுந்து: என் ஆண்டவனே, இந்தப் பாதகம் என்மேல் சுமரட்டும்; உம்முடைய அடியாளுடைய வார்த்தைகளை நீர் கேட்கும்பொருட்டாக உம்முடைய அடியாள் உமது செவிகேட்கப் பேசவேண்டும்.]]></a:t>
+              <a:t><![CDATA[29. உம்மைத் துன்பப்படுத்தவும், உம்முடைய பிராணனை வாங்க வகைதேடவும், ஒரு மனுஷன் எழும்பினாலும் என் ஆண்டவனுடைய ஆத்துமா உம்முடைய தேவனாகிய கர்த்தரின் ஆதரவில் இருக்கிற ஜீவனுள்ளோருடைய கட்டிலே கட்டப்பட்டிருக்கும்; உம்முடைய சத்துருக்களின் ஆத்துமாக்களோ கவணில் வைத்து எறிந்தாற்போல எறியப்பட்டுப்போம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide69.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7630,51 +7590,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. பின்பு அபிகாயில் தீவிரித்து எழுந்து, ஒரு கழுதையின்மேல் ஏறி, ஐந்து தாதிப்பெண்களைக் கூட்டிக் கொண்டு, தாவீதின் ஸ்தானாபதிகளுக்குப் பின்சென்று போய், அவனுக்கு மனைவியானாள்.]]></a:t>
+              <a:t><![CDATA[29. உம்மைத் துன்பப்படுத்தவும், உம்முடைய பிராணனை வாங்க வகைதேடவும், ஒரு மனுஷன் எழும்பினாலும் என் ஆண்டவனுடைய ஆத்துமா உம்முடைய தேவனாகிய கர்த்தரின் ஆதரவில் இருக்கிற ஜீவனுள்ளோருடைய கட்டிலே கட்டப்பட்டிருக்கும்; உம்முடைய சத்துருக்களின் ஆத்துமாக்களோ கவணில் வைத்து எறிந்தாற்போல எறியப்பட்டுப்போம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7739,51 +7699,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அந்த மனுஷனுக்கு நாபால் என்றும், அவன் மனைவிக்கு அபிகாயில் என்றும் பெயர்; அந்த ஸ்திரீ மகா புத்திசாலியும் ரூபவதியுமாயிருந்தாள்; அந்தப் புருஷனோ முரடனும் துராகிருதனுமாயிருந்தான்; அவன் காலேபுடைய சந்ததியான்.]]></a:t>
+              <a:t><![CDATA[5. தாவீது பத்து வாலிபரை அழைத்து: நீங்கள் கர்மேலுக்குப் போய், நாபாலிடத்தில் சென்று, என் பேரைச்சொல்லி, அவன் சுகசெய்தியை விசாரித்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide70.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7848,51 +7808,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. பின்பு அபிகாயில் தீவிரித்து எழுந்து, ஒரு கழுதையின்மேல் ஏறி, ஐந்து தாதிப்பெண்களைக் கூட்டிக் கொண்டு, தாவீதின் ஸ்தானாபதிகளுக்குப் பின்சென்று போய், அவனுக்கு மனைவியானாள்.]]></a:t>
+              <a:t><![CDATA[30. கர்த்தர் உம்மைக் குறித்துச் சொன்ன நன்மையின்படி எல்லாம் இனி என் ஆண்டவனுக்குச் செய்து, இஸ்ரவேலுக்கு அதிபதியாக உம்மை நேமிக்கும் போது,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide71.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7957,51 +7917,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. என் ஆண்டவனாகிய நீர் நாபால் என்னும் இந்தப் பேலியாளின் மனுஷனை ஒரு பொருட்டாக எண்ணவேண்டாம்; அவன் பெயர் எப்படியோ அப்படியே அவனும் இருக்கிறான்; அவன் பெயர் நாபால், அவனுக்குப் பயித்தியமும் இருக்கிறது; உம்முடைய அடியாளாகிய நானோ, என் ஆண்டவன் அனுப்பின வாலிபரைக் காணவில்லை.]]></a:t>
+              <a:t><![CDATA[30. கர்த்தர் உம்மைக் குறித்துச் சொன்ன நன்மையின்படி எல்லாம் இனி என் ஆண்டவனுக்குச் செய்து, இஸ்ரவேலுக்கு அதிபதியாக உம்மை நேமிக்கும் போது,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide72.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8066,51 +8026,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. என் ஆண்டவனாகிய நீர் நாபால் என்னும் இந்தப் பேலியாளின் மனுஷனை ஒரு பொருட்டாக எண்ணவேண்டாம்; அவன் பெயர் எப்படியோ அப்படியே அவனும் இருக்கிறான்; அவன் பெயர் நாபால், அவனுக்குப் பயித்தியமும் இருக்கிறது; உம்முடைய அடியாளாகிய நானோ, என் ஆண்டவன் அனுப்பின வாலிபரைக் காணவில்லை.]]></a:t>
+              <a:t><![CDATA[1. சாமுவேல் மரணமடைந்தான். இஸ்ரவேலர் எல்லாரும் கூடிவந்து, அவனுக்காகத் துக்கங்கொண்டாடி, ராமாவிலிருக்கிற அவனுடைய வளவிலே அவனை அடக்கம்பண்ணினார்கள்; தாவீது எழுந்து, பாரான் வனாந்தரத்திற்குப் புறப்பட்டுப் போனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide73.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8175,51 +8135,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. என் ஆண்டவனாகிய நீர் நாபால் என்னும் இந்தப் பேலியாளின் மனுஷனை ஒரு பொருட்டாக எண்ணவேண்டாம்; அவன் பெயர் எப்படியோ அப்படியே அவனும் இருக்கிறான்; அவன் பெயர் நாபால், அவனுக்குப் பயித்தியமும் இருக்கிறது; உம்முடைய அடியாளாகிய நானோ, என் ஆண்டவன் அனுப்பின வாலிபரைக் காணவில்லை.]]></a:t>
+              <a:t><![CDATA[1. சாமுவேல் மரணமடைந்தான். இஸ்ரவேலர் எல்லாரும் கூடிவந்து, அவனுக்காகத் துக்கங்கொண்டாடி, ராமாவிலிருக்கிற அவனுடைய வளவிலே அவனை அடக்கம்பண்ணினார்கள்; தாவீது எழுந்து, பாரான் வனாந்தரத்திற்குப் புறப்பட்டுப் போனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide74.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8284,51 +8244,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. யெஸ்ரயேல் ஊராளாகிய அகினோவாமையும் தாவீது விவாகம்பண்ணினான்; அவர்கள் இருவரும் அவனுக்கு மனைவியானார்கள்.]]></a:t>
+              <a:t><![CDATA[31. நீர் விருதாவாய் இரத்தம் சிந்தாமலும், என் ஆண்டவனாகிய நீர் பழிவாங்காமலும் இருந்ததுண்டானால், அப்பொழுது என் ஆண்டவனாகிய உமக்குத் துக்கமும் இராது, மன இடறலும் இராது; கர்த்தர் என் ஆண்டவனுக்கு நன்மை செய்யும்போது, உம்முடைய அடியாளை நினைப்பீராக என்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide75.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8393,51 +8353,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. சாமுவேல் மரணமடைந்தான். இஸ்ரவேலர் எல்லாரும் கூடிவந்து, அவனுக்காகத் துக்கங்கொண்டாடி, ராமாவிலிருக்கிற அவனுடைய வளவிலே அவனை அடக்கம்பண்ணினார்கள்; தாவீது எழுந்து, பாரான் வனாந்தரத்திற்குப் புறப்பட்டுப் போனான்.]]></a:t>
+              <a:t><![CDATA[31. நீர் விருதாவாய் இரத்தம் சிந்தாமலும், என் ஆண்டவனாகிய நீர் பழிவாங்காமலும் இருந்ததுண்டானால், அப்பொழுது என் ஆண்டவனாகிய உமக்குத் துக்கமும் இராது, மன இடறலும் இராது; கர்த்தர் என் ஆண்டவனுக்கு நன்மை செய்யும்போது, உம்முடைய அடியாளை நினைப்பீராக என்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide76.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8502,51 +8462,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. சாமுவேல் மரணமடைந்தான். இஸ்ரவேலர் எல்லாரும் கூடிவந்து, அவனுக்காகத் துக்கங்கொண்டாடி, ராமாவிலிருக்கிற அவனுடைய வளவிலே அவனை அடக்கம்பண்ணினார்கள்; தாவீது எழுந்து, பாரான் வனாந்தரத்திற்குப் புறப்பட்டுப் போனான்.]]></a:t>
+              <a:t><![CDATA[32. அப்பொழுது தாவீது அபிகாயிலை நோக்கி: உன்னை இன்றையதினம் என்னைச் சந்திக்க அனுப்பின இஸ்ரவேலின் தேவனாகிய கர்த்தருக்கு ஸ்தோத்திரம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide77.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8611,51 +8571,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. இப்போதும் என் ஆண்டவனே, நீர் இரத்தம் சிந்த வரவும், உம்முடைய கை நீதியைச் சரிக்கட்டவும், கர்த்தர் உமக்கு இடங்கொடுக்கவில்லை என்பதைக் கர்த்தருடைய ஜீவனைக்கொண்டும், உம்முடைய ஜீவனைக்கொண்டும் சொல்லுகிறேன்; இப்போதும் உம்முடைய சத்துருக்களும், என் ஆண்டவனுக்கு விரோதமாகப் பொல்லாப்புத் தேடுகிறவர்களும், நாபாலைப்போல ஆகக்கடவர்கள்.]]></a:t>
+              <a:t><![CDATA[32. அப்பொழுது தாவீது அபிகாயிலை நோக்கி: உன்னை இன்றையதினம் என்னைச் சந்திக்க அனுப்பின இஸ்ரவேலின் தேவனாகிய கர்த்தருக்கு ஸ்தோத்திரம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide78.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8720,51 +8680,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. இப்போதும் என் ஆண்டவனே, நீர் இரத்தம் சிந்த வரவும், உம்முடைய கை நீதியைச் சரிக்கட்டவும், கர்த்தர் உமக்கு இடங்கொடுக்கவில்லை என்பதைக் கர்த்தருடைய ஜீவனைக்கொண்டும், உம்முடைய ஜீவனைக்கொண்டும் சொல்லுகிறேன்; இப்போதும் உம்முடைய சத்துருக்களும், என் ஆண்டவனுக்கு விரோதமாகப் பொல்லாப்புத் தேடுகிறவர்களும், நாபாலைப்போல ஆகக்கடவர்கள்.]]></a:t>
+              <a:t><![CDATA[33. நீ சொல்லிய யோசனை ஆசீர்வதிக்கப்படுவதாக; நான் இரத்தம் சிந்த வராதபடிக்கும், என் கையே பழிவாங்காதபடிக்கும், நீ இன்றையதினம் எனக்குத் தடைபண்ணினபடியினால், நீயும் ஆசீர்வதிக்கப்படுவாயாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide79.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8829,51 +8789,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. இப்போதும் என் ஆண்டவனே, நீர் இரத்தம் சிந்த வரவும், உம்முடைய கை நீதியைச் சரிக்கட்டவும், கர்த்தர் உமக்கு இடங்கொடுக்கவில்லை என்பதைக் கர்த்தருடைய ஜீவனைக்கொண்டும், உம்முடைய ஜீவனைக்கொண்டும் சொல்லுகிறேன்; இப்போதும் உம்முடைய சத்துருக்களும், என் ஆண்டவனுக்கு விரோதமாகப் பொல்லாப்புத் தேடுகிறவர்களும், நாபாலைப்போல ஆகக்கடவர்கள்.]]></a:t>
+              <a:t><![CDATA[33. நீ சொல்லிய யோசனை ஆசீர்வதிக்கப்படுவதாக; நான் இரத்தம் சிந்த வராதபடிக்கும், என் கையே பழிவாங்காதபடிக்கும், நீ இன்றையதினம் எனக்குத் தடைபண்ணினபடியினால், நீயும் ஆசீர்வதிக்கப்படுவாயாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8938,51 +8898,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. நாபால் தன் ஆடுகளை மயிர்கத்தரிக்கிற செய்தியை வனாந்தரத்தில் இருக்கிற தாவீது கேட்டபோது,]]></a:t>
+              <a:t><![CDATA[5. தாவீது பத்து வாலிபரை அழைத்து: நீங்கள் கர்மேலுக்குப் போய், நாபாலிடத்தில் சென்று, என் பேரைச்சொல்லி, அவன் சுகசெய்தியை விசாரித்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide80.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9047,51 +9007,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. பின்சவுல்: தாவீதின் மனைவியாகிய மீகாள் என்னும் தன் குமாரத்தியைக் காலீம் ஊரானாகிய லாயீசின் குமாரனான பல்த்திக்குக் கொடுத்திருந்தான்.]]></a:t>
+              <a:t><![CDATA[34. நீ தீவிரமாய் என்னைச் சந்திக்க வராமல் இருந்தாயானால், பொழுது விடியுமட்டும் நாபாலுக்கு ஒரு நாயும் உயிரோடே வைக்கப்படுவதில்லை என்று, உனக்குப் பொல்லாப்புச் செய்ய எனக்கு இடங்கொடாதிருக்கிற இஸ்ரவேலின் தேவனாகிய கர்த்தரின் ஜீவனைக்கொண்டு மெய்யாய்ச் சொல்லுகிறேன் என்று சொல்லி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide81.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9156,51 +9116,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. பின்சவுல்: தாவீதின் மனைவியாகிய மீகாள் என்னும் தன் குமாரத்தியைக் காலீம் ஊரானாகிய லாயீசின் குமாரனான பல்த்திக்குக் கொடுத்திருந்தான்.]]></a:t>
+              <a:t><![CDATA[34. நீ தீவிரமாய் என்னைச் சந்திக்க வராமல் இருந்தாயானால், பொழுது விடியுமட்டும் நாபாலுக்கு ஒரு நாயும் உயிரோடே வைக்கப்படுவதில்லை என்று, உனக்குப் பொல்லாப்புச் செய்ய எனக்கு இடங்கொடாதிருக்கிற இஸ்ரவேலின் தேவனாகிய கர்த்தரின் ஜீவனைக்கொண்டு மெய்யாய்ச் சொல்லுகிறேன் என்று சொல்லி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide82.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9265,51 +9225,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. இப்போதும் உமது அடியாள் என் ஆண்டவனுக்குக் கொண்டுவந்த காணிக்கையை ஏற்றுக்கொண்டு, என் ஆண்டவனைப் பின்பற்றுகிற வாலிபருக்குக் கொடுப்பீராக.]]></a:t>
+              <a:t><![CDATA[35. அவள் தனக்குக் கொண்டுவந்ததைத் தாவீது அவள் கையிலே வாங்கி கொண்டு, அவளைப் பார்த்து: நீ சமாதானத்தோடே உன் வீட்டுக்குப் போ; இதோ, நான் உன் சொல்லைக்கேட்டு, உன் முகத்தைப் பார்த்து, இப்படிச் செய்தேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide83.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9374,51 +9334,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. இப்போதும் உமது அடியாள் என் ஆண்டவனுக்குக் கொண்டுவந்த காணிக்கையை ஏற்றுக்கொண்டு, என் ஆண்டவனைப் பின்பற்றுகிற வாலிபருக்குக் கொடுப்பீராக.]]></a:t>
+              <a:t><![CDATA[35. அவள் தனக்குக் கொண்டுவந்ததைத் தாவீது அவள் கையிலே வாங்கி கொண்டு, அவளைப் பார்த்து: நீ சமாதானத்தோடே உன் வீட்டுக்குப் போ; இதோ, நான் உன் சொல்லைக்கேட்டு, உன் முகத்தைப் பார்த்து, இப்படிச் செய்தேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide84.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9483,51 +9443,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. உமது அடியாளின் பாதகத்தை மன்னியும், கர்த்தர் என் ஆண்டவனுக்கு நிலையான வீட்டை நிச்சயமாய்க் கட்டுவார்; என் ஆண்டவன் கர்த்தருடைய யுத்தங்களை நடத்துகிறவராமே; நீர் உயிரோடே இருக்கும் நாளில் ஒரு பொல்லாப்பும் உம்மிலே காணப்படாதிருப்பதாக.]]></a:t>
+              <a:t><![CDATA[36. அபிகாயில் நாபாலிடத்தில் வந்தபோது, இதோ, ராஜவிருந்துக்கு ஒப்பான விருந்து அவன் வீட்டிலே நடந்தது; அவன் இருதயம் களித்திருந்தது; அவன் மிகவும் வெறித்துமிருந்தான்; ஆகையால் பொழுது விடியுமட்டும் சிறியகாரியமானாலும் பெரிய காரியமானாலும், ஒன்றையும் அவனுக்கு அறிவிக்கவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide85.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9592,51 +9552,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. உமது அடியாளின் பாதகத்தை மன்னியும், கர்த்தர் என் ஆண்டவனுக்கு நிலையான வீட்டை நிச்சயமாய்க் கட்டுவார்; என் ஆண்டவன் கர்த்தருடைய யுத்தங்களை நடத்துகிறவராமே; நீர் உயிரோடே இருக்கும் நாளில் ஒரு பொல்லாப்பும் உம்மிலே காணப்படாதிருப்பதாக.]]></a:t>
+              <a:t><![CDATA[36. அபிகாயில் நாபாலிடத்தில் வந்தபோது, இதோ, ராஜவிருந்துக்கு ஒப்பான விருந்து அவன் வீட்டிலே நடந்தது; அவன் இருதயம் களித்திருந்தது; அவன் மிகவும் வெறித்துமிருந்தான்; ஆகையால் பொழுது விடியுமட்டும் சிறியகாரியமானாலும் பெரிய காரியமானாலும், ஒன்றையும் அவனுக்கு அறிவிக்கவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide86.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9701,51 +9661,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. உமது அடியாளின் பாதகத்தை மன்னியும், கர்த்தர் என் ஆண்டவனுக்கு நிலையான வீட்டை நிச்சயமாய்க் கட்டுவார்; என் ஆண்டவன் கர்த்தருடைய யுத்தங்களை நடத்துகிறவராமே; நீர் உயிரோடே இருக்கும் நாளில் ஒரு பொல்லாப்பும் உம்மிலே காணப்படாதிருப்பதாக.]]></a:t>
+              <a:t><![CDATA[37. பொழுது விடிந்து, நாபாலின் வெறிதெளிந்தபின்பு, அவன் மனைவி இந்த வர்த்தமானங்களை அவனுக்கு அறிவித்தாள்; அப்பொழுது அவன் இருதயம் அவனுக்குள்ளே செத்து, அவன் கல்லைப்போலானான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide87.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9810,51 +9770,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. உம்மைத் துன்பப்படுத்தவும், உம்முடைய பிராணனை வாங்க வகைதேடவும், ஒரு மனுஷன் எழும்பினாலும் என் ஆண்டவனுடைய ஆத்துமா உம்முடைய தேவனாகிய கர்த்தரின் ஆதரவில் இருக்கிற ஜீவனுள்ளோருடைய கட்டிலே கட்டப்பட்டிருக்கும்; உம்முடைய சத்துருக்களின் ஆத்துமாக்களோ கவணில் வைத்து எறிந்தாற்போல எறியப்பட்டுப்போம்.]]></a:t>
+              <a:t><![CDATA[37. பொழுது விடிந்து, நாபாலின் வெறிதெளிந்தபின்பு, அவன் மனைவி இந்த வர்த்தமானங்களை அவனுக்கு அறிவித்தாள்; அப்பொழுது அவன் இருதயம் அவனுக்குள்ளே செத்து, அவன் கல்லைப்போலானான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide88.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9919,160 +9879,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. உம்மைத் துன்பப்படுத்தவும், உம்முடைய பிராணனை வாங்க வகைதேடவும், ஒரு மனுஷன் எழும்பினாலும் என் ஆண்டவனுடைய ஆத்துமா உம்முடைய தேவனாகிய கர்த்தரின் ஆதரவில் இருக்கிற ஜீவனுள்ளோருடைய கட்டிலே கட்டப்பட்டிருக்கும்; உம்முடைய சத்துருக்களின் ஆத்துமாக்களோ கவணில் வைத்து எறிந்தாற்போல எறியப்பட்டுப்போம்.]]></a:t>
-[...108 lines deleted...]
-              <a:t><![CDATA[29. உம்மைத் துன்பப்படுத்தவும், உம்முடைய பிராணனை வாங்க வகைதேடவும், ஒரு மனுஷன் எழும்பினாலும் என் ஆண்டவனுடைய ஆத்துமா உம்முடைய தேவனாகிய கர்த்தரின் ஆதரவில் இருக்கிற ஜீவனுள்ளோருடைய கட்டிலே கட்டப்பட்டிருக்கும்; உம்முடைய சத்துருக்களின் ஆத்துமாக்களோ கவணில் வைத்து எறிந்தாற்போல எறியப்பட்டுப்போம்.]]></a:t>
+              <a:t><![CDATA[38. கர்த்தர் நாபாலை வாதித்ததினால், ஏறக்குறையப் பத்துநாளுக்குப்பின்பு, அவன் செத்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10137,1032 +9988,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. தாவீது பத்து வாலிபரை அழைத்து: நீங்கள் கர்மேலுக்குப் போய், நாபாலிடத்தில் சென்று, என் பேரைச்சொல்லி, அவன் சுகசெய்தியை விசாரித்து,]]></a:t>
-[...980 lines deleted...]
-              <a:t><![CDATA[33. நீ சொல்லிய யோசனை ஆசீர்வதிக்கப்படுவதாக; நான் இரத்தம் சிந்த வராதபடிக்கும், என் கையே பழிவாங்காதபடிக்கும், நீ இன்றையதினம் எனக்குத் தடைபண்ணினபடியினால், நீயும் ஆசீர்வதிக்கப்படுவாயாக.]]></a:t>
+              <a:t><![CDATA[6. அவனை நோக்கி: நீர் வாழ்க, உமக்குச் சமாதானமும், உம்முடைய வீட்டுக்குச் சமாதானமும், உமக்கு உண்டான எல்லாவற்றிற்கும் சமாதானமும் உண்டாவதாக என்று அவனை வாழ்த்தி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -11197,51 +10067,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469496636" r:id="rId1"/>
+    <p:sldLayoutId id="2473414244" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -11929,134 +10799,54 @@
 
 <file path=ppt/slides/_rels/slide86.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide86.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide87.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide87.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide88.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide88.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide89.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...6 lines deleted...]
-
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
-</Relationships>
-[...70 lines deleted...]
-  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide98.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="9144000" cy="5143500"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="9144000" cy="5143500"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name=""/>
           <p:cNvSpPr txBox="1"/>
@@ -12161,51 +10951,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಸೇರಿದಾಗ ನನ್ನ ಹೆಸರಿನಿಂದ ಅವನನ್ನು ವಂದಿಸಿ;]]></a:t>
+              <a:t><![CDATA[আছে সবই ভাল আছে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12293,51 +11083,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ಅಭಿವೃದ್ಧಿಯಲ್ಲಿ ಬಾಳುವವನಾದ ಅವನಿಗೆ ಹೇಳ ಬೇಕಾದದ್ದೇನಂದರೆ--ನಿನಗೆ ಸಮಾಧಾನವೂ ನಿನ್ನ ಮನೆಗೆ ಸಮಾಧಾನವೂ ನಿನಗೆ]]></a:t>
+              <a:t><![CDATA[7. শুনলাম, তুমি নাকি মেষের গা থেকে পশম ছেঁটে নিচ্ছ| তোমার মেষপালকরা আমাদের কাছে কিছুদিন ছিল| আমরা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12425,51 +11215,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಉಂಟಾದ ಎಲ್ಲಕ್ಕೂ ಸಮಾಧಾನವೂ ಆಗಲಿ.]]></a:t>
+              <a:t><![CDATA[তাদের কোন ক্ষতি করি নি| তারা যখন কর্ম্মিলে ছিল তখন তাদের কাছ থেকে আমরা কিছুই নিইনি|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12557,51 +11347,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ನಿನಗೆ ಕುರಿಗಳ ಉಣ್ಣೆಯನ್ನು ಕತ್ತರಿಸುವವರು ಇದ್ದಾರೆಂದು ನಾನು ಕೇಳಿದ್ದೇನೆ. ಆದರೆ ನಮ್ಮ ಸಂಗಡವಿದ್ದ ನಿನ್ನ ಕುರಿ]]></a:t>
+              <a:t><![CDATA[39. নাবলের মৃত্যু সংবাদ শুনে দায়ূদ বললেন, “প্রভুর প্রশংসা করো| নাবল আমার সম্পর্কে খারাপ কথা বলেছিল,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12689,51 +11479,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಕಾಯುವವರು ಕರ್ಮೆಲಿ ನಲ್ಲಿ ಇದ್ದ ದಿವಸಗಳೆಲ್ಲಾ ನಾವು ಅವರನ್ನು ತೊಂದರೆ ಪಡಿಸಲಿಲ್ಲ; ಅವರು ಒಂದನ್ನಾದರೂ ಕಳಕೊಳ್ಳಲಿಲ್ಲ;]]></a:t>
+              <a:t><![CDATA[কিন্তু প্রভু আমাকে সমর্থন করলেন| তিনি আমায় কোন অন্যায় করতে দেন নি| নাবল অন্যায় করেছিল বলেই তিনি]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12821,51 +11611,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ನಿನ್ನ ಯೌವನಸ್ಥರನ್ನು ಕೇಳು, ಅವರೇ ನಿನಗೆ ಹೇಳುವರು. ಆದದರಿಂದ ಈಗ ಈ ಯುವಕರಿಗೆ ನಿನ್ನ ದೃಷ್ಟಿಯಲ್ಲಿ ದಯೆದೊರಕಲಿ;]]></a:t>
+              <a:t><![CDATA[তার মৃত্যু ঘটালেন|”তারপর দায়ূদ অবীগলকে একটা চিঠি পাঠালেন| তাকে তাঁর স্ত্রী হিসাবে পাবার জন্য]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12953,51 +11743,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಒಳ್ಳೇ ದಿವಸದಲ್ಲಿ ನಾವು ಬಂದೆವು. ನಿನ್ನ ಕೈಯಲ್ಲಿ ದೊರಕುವದನ್ನು ನಿನ್ನ ಸೇವಕರಿಗೂ ನಿನ್ನ ಕುಮಾರನಾದ ದಾವೀದನಿಗೂ]]></a:t>
+              <a:t><![CDATA[প্রস্তাব করলেন|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13085,51 +11875,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ದಯಪಾಲಿಸು ಅಂದನು.]]></a:t>
+              <a:t><![CDATA[8. তোমার ভৃত্যদের জিজ্ঞেস করে দেখবে কথাটা কতখানি সত্য| অনুগ্রহ করে আমার পাঠানো যুবকদের সঙ্গে ভাল]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13217,51 +12007,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ದಾವೀದನ ಯುವಕರು ಬಂದು ಈ ಮಾತುಗಳನ್ನೆಲ್ಲಾ ದಾವೀದನ ಹೆಸರಿನಲ್ಲಿ ನಾಬಾಲನಿಗೆ ಹೇಳಿ ಮೌನವಾದರು.]]></a:t>
+              <a:t><![CDATA[ব্যবহার করবে| এই শুভ দিনে আমরা তোমার কাছে এসেছি| এদের যথাসাধ্য দান করো| আশা করি আমার জন্য এটুকু]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13349,51 +12139,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ನಾಬಾಲನು ದಾವೀದನ ಸೇವಕರಿಗೆ ಪ್ರತ್ಯುತ್ತರವಾಗಿ--ದಾವೀದನು ಯಾರು? ಇಷಯನ ಮಗನು ಯಾರು? ತಮ್ಮ ಯಜಮಾನನನ್ನು ಬಿಟ್ಟು]]></a:t>
+              <a:t><![CDATA[করবে| ইতি তোমার বন্ধুদায়ূদ|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13481,51 +12271,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ಕರ್ಮೆಲಿನಲ್ಲಿ ಸ್ವಾಸ್ತ್ಯಗಳಿರುವ ಮಾವೋನಿನ ವನಾದ ಒಬ್ಬ ಮನುಷ್ಯನಿದ್ದನು. ಆ ಮನುಷ್ಯನು ಬಹು ದೊಡ್ಡವನಾಗಿದ್ದನು;]]></a:t>
+              <a:t><![CDATA[2. মাযোন শহরে এক মস্ত বড় ধনী বাস করত| তার 3,000 মেষ আর 1,000 ছাগল ছিল| সে তার মেষেদের থেকে পশম]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13613,51 +12403,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಅಗಲಿ ಹೋಗುವ ಸೇವಕರು ಈ ದಿವಸಗಳಲ್ಲಿ ಅನೇಕರು ಇದ್ದಾರೆ.]]></a:t>
+              <a:t><![CDATA[9. দাযূদের লোকরা নাবলের কাছে গিয়ে বার্তাটা দিল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13745,51 +12535,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ನಾನು ನನ್ನ ರೊಟ್ಟಿಯನ್ನೂ ನೀರನ್ನೂ ಉಣ್ಣೆಯನ್ನು ಕತ್ತರಿಸುವವ ರಿಗೋಸ್ಕರ ನಾನು ಸಿದ್ಧಮಾಡಿಸಿದ ಮಾಂಸವನ್ನೂ ತೆಗೆದು]]></a:t>
+              <a:t><![CDATA[40. দাযূদের অনুচররা কর্ম্মিলে গিয়ে অবীগলকে বলল, “আপনাকে নিয়ে যাবার জন্য দায়ূদ আমাদের পাঠিয়েছেন|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13877,51 +12667,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಎಲ್ಲಿಯವರೆಂದು ನಾನರಿಯದ ಮನುಷ್ಯರಿಗೆ ಕೊಡುವೆನೋ ಅಂದನು.]]></a:t>
+              <a:t><![CDATA[তিনি আপনাকে বিবাহ করতে চান|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14009,51 +12799,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ಹೀಗೆ ದಾವೀದನ ಯುವಕರು ತಮ್ಮ ಮಾರ್ಗವಾಗಿ ಹಿಂದಕ್ಕೆ ತಿರುಗಿ ದಾವೀದನ ಬಳಿಗೆ ಬಂದು ಈ ಮಾತುಗಳನ್ನೆಲ್ಲಾ ಅವನಿಗೆ]]></a:t>
+              <a:t><![CDATA[41. অবীগল মাটিতে উপুড় হয়ে প্রণাম করে বলল, “আমি তোমাদের দাসী| তোমাদের সেবা করতে আমি প্রস্তুত| আমার]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14141,51 +12931,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ತಿಳಿಸಿದರು.]]></a:t>
+              <a:t><![CDATA[মনিবের (দাযূদের) সেবকদের পা ধুয়ে দিতে আমি প্রস্তুত|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14273,51 +13063,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. ನಿನಗೆ ಕೇಡು ಮಾಡದ ಹಾಗೆ ನನಗೆ ಆಟಂಕ ಮಾಡಿದ ಇಸ್ರಾ ಯೇಲಿನ ದೇವರಾದ ಕರ್ತನ ಜೀವದಾಣೆ, ನೀನು ಬೇಗನೆ ಬಂದು ನನ್ನನ್ನು]]></a:t>
+              <a:t><![CDATA[10. কিন্তু নাবল তাদের সঙ্গে জঘন্য ব্যবহার করল| সে বলল, “কে দায়ূদ? যিশয়ের পুত্র কে? কত ক্রীতদাস যে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14405,51 +13195,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಎದುರುಗೊಳ್ಳದೆ ಹೋಗಿದ್ದರೆ ಉದಯವಾಗುವಷ್ಟರಲ್ಲಿ ನಾಬಾಲನಿಗೆ ಒಬ್ಬನಾದರೂ ಉಳಿಯುತ್ತಿರಲಿಲ್ಲ ಅಂದನು.]]></a:t>
+              <a:t><![CDATA[মনিবের কাছ থেকে আজকাল পালিয়ে যাচ্ছে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14537,51 +13327,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ದಾವೀದನು ತನ್ನ ಮನುಷ್ಯ ರಿಗೆ--ನೀವು ಒಬ್ಬೊಬ್ಬನು ತನ್ನ ಕತ್ತಿಯನ್ನು ಸೊಂಟಕ್ಕೆ ಕಟ್ಟಿಕೊಳ್ಳಿರಿ ಅಂದನು.]]></a:t>
+              <a:t><![CDATA[11. আমার কাছে রুটি আছে, জল আছে, মাংসও আছে| আমার ভৃত্যদের জন্য পশু বলি দিয়ে সেই মাংসের ব্যবস্থা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14669,51 +13459,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಪ್ರತಿಯೊಬ್ಬನು ತನ್ನ ಕತ್ತಿಯನ್ನು ಸೊಂಟಕ್ಕೆ ಕಟ್ಟಿಕೊಂಡನು; ಹಾಗೆಯೇ ದಾವೀದನು ತನ್ನ ಕತ್ತಿಯನ್ನು ಸೊಂಟಕ್ಕೆ]]></a:t>
+              <a:t><![CDATA[করেছি| তারা আমার মেষগুলোর গা থেকে পশম কেটে নেয| কিন্তু যাদের আমি চিনি না, তাদের কিছুতেই তা দেব না|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14801,51 +13591,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಕಟ್ಟಿಕೊಂಡನು. ದಾವೀದನ ಹಿಂದೆ ಹೆಚ್ಚು ಕಡಿಮೆ ನಾನೂರು ಮಂದಿ ಹೋದರು; ಆದರೆ ಇನ್ನೂರು ಮಂದಿ ಸಾಮಗ್ರಿಗಳ ಬಳಿಯಲ್ಲಿ]]></a:t>
+              <a:t><![CDATA[42. অবীগল আর দেরী না করে দাযূদের অনুচরদের সঙ্গে একটা গাধার পিঠে চড়ে রওনা হল| তার সঙ্গে ছিল পাঁচ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14933,51 +13723,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಅವನಿಗೆ ಮೂರು ಸಾವಿರ ಕುರಿಗಳೂ ಸಾವಿರ ಮೇಕೆಗಳೂ ಇದ್ದವು. ಅವನು ಕರ್ಮೆಲಿನಲ್ಲಿ ತನ್ನ ಕುರಿಗಳ ಉಣ್ಣೆಯನ್ನು]]></a:t>
+              <a:t><![CDATA[ছাঁটবার জন্য কর্ম্মিলে গিয়েছিল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15065,51 +13855,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ನಿಂತರು.]]></a:t>
+              <a:t><![CDATA[দাসী| অবীগল, দাযূদের স্ত্রী হলেন|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15197,51 +13987,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ಆಗ ಕೆಲಸದವರಲ್ಲಿ ಯೌವನಸ್ಥನೊಬ್ಬನು ನಾಬಾಲನ ಹೆಂಡತಿಯಾದ ಅಬೀಗೈಲಳಿಗೆ--ಇಗೋ, ನಮ್ಮ ಯಜಮಾನನನ್ನು ವಂದಿಸಲು ದಾವೀದನು]]></a:t>
+              <a:t><![CDATA[12. দাযূদের লোকরা ফিরে এলো| যা যা হয়েছে সব তারা দায়ূদকে বলল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15329,51 +14119,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಅರಣ್ಯದಿಂದ ದೂತರನ್ನು ಕಳುಹಿಸಿದನು; ಆದರೆ ಅವನು ಅವರನ್ನು ನಿಂದಿಸಿದನು.]]></a:t>
+              <a:t><![CDATA[43. দায়ূদ য়িষ্রিযেলীয অহীনোযমকেও বিবাহ করেছিলেন| অবীগল আর অহীনোযম দুজনেই দাযূদের স্ত্রী হল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15461,51 +14251,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. ಅವಳು ತನಗೆ ತಂದ ದ್ದನ್ನು ದಾವೀದನು ಅವಳ ಕೈಯಿಂದ ತಕ್ಕೊಂಡು ಅವಳಿಗೆ--ನೀನು ಸಮಾಧಾನವಾಗಿ ನಿನ್ನ ಮನೆಗೆ ಹೋಗು; ಇಗೋ,]]></a:t>
+              <a:t><![CDATA[44. দায়ূদ শৌলের কন্যা মীখলকেও বিবাহ করেছিলেন| কিন্তু শৌল দাযূদের কাছে থেকে তার কন্যাকে সরিয়ে এনে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15593,51 +14383,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ನಾನು ನಿನ್ನ ಮಾತನ್ನು ಕೇಳಿ ನಿನ್ನ ವಿಜ್ಞಾಪನೆಯನ್ನು ಅಂಗೀಕರಿಸಿದೆನು ಅಂದನು.]]></a:t>
+              <a:t><![CDATA[তার সঙ্গে পল্টির বিয়ে দিলেন| পল্টির পিতার নাম লাযিশ| পল্টির বাড়ি ছিল গল্লীম শহরে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15725,51 +14515,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ಆ ಮನುಷ್ಯರು ನಮಗೆ ಬಹಳ ಉಪಕಾರಿಗಳಾಗಿದ್ದರು. ನಾವು ಹೊರಗೆ ಇರುವಾಗ ಅವರು ನಮ್ಮಲ್ಲಿ ಸಂಚರಿಸುತ್ತಿದ್ದ ದಿನ ಗಳೆಲ್ಲಾ]]></a:t>
+              <a:t><![CDATA[13. সব শুনে দায়ূদ বললেন, “এবার তরবারি নাও|” দায়ূদ ও তাঁর লোকরা কোমরে তরবারি এঁটে নিল| প্রায 400 জন]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15857,51 +14647,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ನಾವು ತೊಂದರೆಪಡಲಿಲ್ಲ; ಒಂದನ್ನಾದರೂ ಕಳಕೊಳ್ಳಲಿಲ್ಲ.]]></a:t>
+              <a:t><![CDATA[দাযূদের সঙ্গে গেল| দ্রব্যসামগ্রী রক্ষার জন্যে 200 জন রইল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15989,51 +14779,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. ತರುವಾಯ ಅಬೀಗೈಲಳು ನಾಬಾಲನ ಬಳಿಗೆ ಬಂದಾಗ ಇಗೋ, ಅರಸನ ಔತಣಕ್ಕೆ ಸಮಾನವಾದ ಔತಣ ಅವನ ಮನೆಯಲ್ಲಿತ್ತು. ಅವನು ಬಹಳವಾಗಿ]]></a:t>
+              <a:t><![CDATA[14. নাবলের একজন ভৃত্য নাবলের স্ত্রী অবীগলকে বলল, “দায়ূদ মরুভূমি থেকে দূত পাঠিয়েছিলেন আমাদের মনিবের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16121,51 +14911,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಕುಡಿದದ್ದರಿಂದ ಅವನ ಹೃದಯವು ಅವನಲ್ಲಿ ಉಲ್ಲಾಸ ಗೊಂಡಿತ್ತು. ಆದಕಾರಣ ಅವಳು ಉದಯವಾಗುವ ವರೆಗೆ ಅವನಿಗೆ]]></a:t>
+              <a:t><![CDATA[(নাবলের) কাছে| কিন্তু নাবল তাদের সঙ্গে ভাল ব্যবহার করেনি|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16253,51 +15043,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಕಡಿಮೆಯಾದದ್ದನ್ನಾಗಲಿ ಹೆಚ್ಚಾದದ್ದ ನ್ನಾಗಲಿ ತಿಳಿಸಲಿಲ್ಲ.]]></a:t>
+              <a:t><![CDATA[15. অথচ তারা আমাদের সঙ্গে য়থেষ্ট ভাল ব্যবহার করেছিল| আমরা যখন মাঠে মেষ চরাতে যেতাম তখন দাযূদের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16385,51 +15175,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಕತ್ತರಿಸುತ್ತಿ ದ್ದನು.]]></a:t>
+              <a:t><![CDATA[3. সেই ব্যক্তির নাম নাবল, সে কালেব পরিবারের লোক| নাবলের স্ত্রীর নাম অবীগল| সে যেমন জ্ঞানী তেমনি]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16517,51 +15307,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ಇದಲ್ಲದೆ ಅವರ ಸಂಗಡ ನಾವು ಕುರಿಗಳನ್ನು ಮೇಯಿಸಿಕೊಂಡ ಇದ್ದ ದಿನಗಳೆಲ್ಲಾ ನಮಗೆ ಅವರು ರಾತ್ರಿ ಹಗಲು ಒಂದು ಕೋಟೆಯ]]></a:t>
+              <a:t><![CDATA[লোকরা সবসময় আমাদের সঙ্গে সঙ্গে থাকত| ওরা কখনও কোন অন্যায় করে নি| আমাদের কিছু চুরিও যায় নি|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16649,51 +15439,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಗೋಡೆ ಯಾಗಿದ್ದರು.]]></a:t>
+              <a:t><![CDATA[16. দাযূদের লোকরা আমাদের দিন রাত পাহারা দিত| আমাদের চারপাশে ওরা ছিল প্রাচীরের মতো| আমরা যখন মেষদের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16781,51 +15571,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. ಉದಯದಲ್ಲಿ ನಾಬಾಲನಿಗೆ ದ್ರಾಕ್ಷಾರಸದ ಅಮಲು ಇಳಿದಾಗ ಅವನ ಹೆಂಡತಿಯು ಈ ಮಾತುಗಳನ್ನು ಅವನಿಗೆ ತಿಳಿಸಲು ಏನಾಯಿತಂದರೆ,]]></a:t>
+              <a:t><![CDATA[দেখাশুনা করতাম তখন ওরা আমাদের রক্ষা করত|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16913,51 +15703,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಅವನ ಹೃದಯವು ಅವನಲ್ಲಿ ಸತ್ತು ಅವನು ಕಲ್ಲಿನ ಹಾಗಾದನು.]]></a:t>
+              <a:t><![CDATA[17. এখন ভেবে দেখুন, আপনি কি করতে পারেন| নাবল এতো পাষণ্ড যে তার সঙ্গে কথা বলে তার মন পরিবর্তন করানো]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17045,51 +15835,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ಈಗ ನೀನು ಅದಕ್ಕೆ ಮಾಡಬೇಕಾ ದದ್ದೇನೆಂದು ತಿಳುಕೊಂಡು ನೋಡು. ಯಾಕಂದರೆ ಕೇಡು ನಮ್ಮ ಯಜಮಾನನ ಮೇಲೆಯೂ ಅವನ]]></a:t>
+              <a:t><![CDATA[অসম্ভব| আমাদের মনিব আর তার সংসারে ঘোর দুর্য়োগ ঘনিয়ে আসছে|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17177,51 +15967,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಮನೆಯೆಲ್ಲಾದರ ಮೇಲೆಯೂ ನಿಶ್ಚಯಿಸಲ್ಪಟ್ಟಿದೆ; ಏನಂದರೆ, ಅವನು ಬೆಲಿಯಾಳನ ಮಗನಾಗಿರುವದ ರಿಂದ ಅವನ ಸಂಗಡ ಯಾವನೂ ಮಾತನಾಡ]]></a:t>
+              <a:t><![CDATA[18. অবীগল এই শুনে আর বিন্দুমাত্র দেরী না করে 200 রুটি, দুটো থলে ভর্তি দ্রাক্ষারস, পাঁচটা মেষের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17309,51 +16099,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಕೂಡದು ಅಂದನು.]]></a:t>
+              <a:t><![CDATA[রান্নাকরা মাংস, প্রায এক বুশেল রান্না ডাল, 2 কোযার্ট কিস্মিস, 200 টি ডুমুরের পিঠে এই সব জোগাড় করে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17441,51 +16231,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. ಹೆಚ್ಚು ಕಡಿಮೆ ಹತ್ತು ದಿವಸಗಳಾದ ತರುವಾಯ ಏನಾಯಿತಂದರೆ, ಕರ್ತನು ನಾಬಾಲನನ್ನು ಹೊಡೆದದ್ದರಿಂದ ಅವನು ಸತ್ತನು.]]></a:t>
+              <a:t><![CDATA[গাধার পিঠে চাপিয়ে দিল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17573,51 +16363,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ಆಗ ಅಬೀಗೈಲಳು ಶೀಘ್ರವಾಗಿ ಇನ್ನೂರು ರೊಟ್ಟಿಗಳನ್ನೂ ಎರಡು ಬುದ್ದಲಿ ದ್ರಾಕ್ಷಾರಸ ವನ್ನೂ ಸಿದ್ಧಪಡಿಸಿದ ಐದು ಕುರಿಗಳ]]></a:t>
+              <a:t><![CDATA[19. তারপর অবীগল ভৃত্যদের বলল, “তোমরা এগিয়ে যাও| আমি তোমাদের পেছন পেছন আসছি|” এ কথা সে তার স্বামীকে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17705,51 +16495,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಮಾಂಸವನ್ನೂ ಐದು ಸೇರು ಹುರಿದ ಕಾಳುಗಳನ್ನೂ ಒಣಗಿದ ನೂರು ದ್ರಾಕ್ಷೇ ಗೊಂಚಲುಗಳನ್ನೂ ಒಣಗಿದ ಇನ್ನೂರು ಅಂಜೂರದ ಉಂಡೆಗಳನ್ನೂ]]></a:t>
+              <a:t><![CDATA[বলল না|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17837,51 +16627,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ಈ ಮನುಷ್ಯನ ಹೆಸರು ನಾಬಾಲನು; ಅವನ ಹೆಂಡತಿಯ ಹೆಸರು ಅಬೀಗೈಲ್‌. ಆ ಸ್ತ್ರೀಯು ಮಹಾ ಬುದ್ಧಿವಂತೆಯೂ ಸೌಂದರ್ಯವತಿಯೂ]]></a:t>
+              <a:t><![CDATA[সুন্দরী| কিন্তু নাবল ছিল অত্যন্ত নীচ প্রকৃতির আর নিষ্ঠুর ধরণের ব্যক্তি|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17969,51 +16759,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ತೆಗೆದು ಕತ್ತೆಗಳ ಮೇಲೆ ಹೇರಿಸಿಕೊಂಡು]]></a:t>
+              <a:t><![CDATA[20. অবীগল তার গাধার পিঠে চড়ল এবং পর্বতের অন্য দিকে নেমে চলে গেল| অন্যদিক থেকে দায়ূদ তাঁর লোকদের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18101,51 +16891,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ತನ್ನ ಸೇವಕರಿಗೆ--ನನಗೆ ಮುಂದಾಗಿ ಹೋಗಿರಿ; ಇಗೋ, ನಾನು ನಿಮ್ಮ ಹಿಂದೆ ಬರುವೆನೆಂದು ಹೇಳಿದಳು; ಆದರೆ ತನ್ನ ಗಂಡನಾದ]]></a:t>
+              <a:t><![CDATA[সঙ্গে নিয়ে আসছিলেন|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18233,51 +17023,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ನಾಬಾಲನಿಗೆ ತಿಳಿಸಲಿಲ್ಲ.]]></a:t>
+              <a:t><![CDATA[21. অবীগলের সঙ্গে দেখা হবার আগে দায়ূদ বললেন, “মরুভূমিতে আমি নাবলের সম্পত্তি রক্ষা করেছিলাম| তার]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18365,51 +17155,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. ನಾಬಾಲನು ಸತ್ತನೆಂದು ದಾವೀದನು ಕೇಳಿದಾಗ ನನ್ನ ನಿಂದೆಯ ವ್ಯಾಜ್ಯವನ್ನು ನಾಬಾಲನಿಂದ ವಿಚಾರಿಸಿ ತನ್ನ ಸೇವಕ ನನ್ನು]]></a:t>
+              <a:t><![CDATA[একটাও মেষ যাতে হারিয়ে না যায় সেই দিকে কড়া নজর রেখেছিলাম| কিন্তু এত উপকার কোন কাজেই লাগল না| আমি]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18497,51 +17287,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಕೇಡುಮಾಡಗೊಡದ ಹಾಗೆ ಆಟಂಕಿಸಿದ ಕರ್ತನು ಸ್ತುತಿ ಹೊಂದಲಿ; ಯಾಕಂದರೆ ಕರ್ತನು ನಾಬಾಲನ ಕೆಟ್ಟತನವನ್ನು ಅವನ ತಲೆಯ ಮೇಲೆ]]></a:t>
+              <a:t><![CDATA[তার ভাল করলেও সে আমার সঙ্গে খারাপ ব্যবহার করল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18629,51 +17419,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಬರಮಾಡಿದನು ಅಂದನು. ದಾವೀದನು ಅಬೀಗೈಲ ಳನ್ನು ತನಗೆ ಹೆಂಡತಿಯಾಗಿ ತಕ್ಕೊಳ್ಳುವದಕ್ಕಾಗಿ ಅವಳ ಸಂಗಡ ಮಾತನಾಡ ಕಳುಹಿಸಿದನು.]]></a:t>
+              <a:t><![CDATA[22. এবার নাবলের বাড়ির একজনকেও যদি কাল সকাল পর্য়ন্ত বাঁচিয়ে রাখি তাহলে ঈশ্বর যেন আমাকে শাস্তি]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18761,51 +17551,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ಅವಳು ಒಂದು ಕತ್ತೆಯ ಮೇಲೆ ಹತ್ತಿಕೊಂಡು ಗುಡ್ಡದ ಮರೆಗೆ ಬಂದಾಗ ಇಗೋ, ದಾವೀದನೂ ಅವನ ಮನುಷ್ಯರೂ ಅವಳಿಗೆ ಎದುರಾಗಿ]]></a:t>
+              <a:t><![CDATA[দেন|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18893,51 +17683,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಇಳಿದು ಬಂದರು. ಅವಳು ಅವರನ್ನು ಎದುರುಗೊಂಡಳು.]]></a:t>
+              <a:t><![CDATA[23. ঠিক তখনই অবীগল তার কাছে এসে গেল| দায়ূদকে দেখে মাথা নীচু করে দাযূদের পাযে পড়ল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19025,51 +17815,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. ದಾವೀದನ ಸೇವಕರು ಕರ್ಮೆಲಿನಲ್ಲಿರುವ ಅಬೀಗೈಲಳ ಬಳಿಗೆ ಬಂದಾಗ ಅವಳಿಗೆ--ದಾವೀದನು ನಿನ್ನನ್ನು ತನಗೆ ಹೆಂಡತಿಯಾಗಿ]]></a:t>
+              <a:t><![CDATA[24. দাযূদের পাযে পড়ে অবীগল বলল, “মহাশয়, দয়া করে আমাকে কিছু বলতে অনুমতি দিন| আমার কথা শুনুন| যা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19157,51 +17947,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ತಕ್ಕೊಳ್ಳುವದಕ್ಕಾಗಿ ನಮ್ಮನ್ನು ನಿನ್ನ ಬಳಿಗೆ ಕಳುಹಿಸಿದನೆಂದು ಹೇಳಿದರು.]]></a:t>
+              <a:t><![CDATA[হয়েছে তার জন্য আপনি আমাকে দোষী করুন|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19289,51 +18079,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಆಗಿದ್ದಳು. ಆದರೆ ಆ ಮನುಷ್ಯನು--ಕಠಿಣ ಸ್ವಭಾವದವನಾಗಿಯೂ ತನ್ನ ಕ್ರಿಯೆಗಳಲ್ಲಿ ಕೆಟ್ಟವನಾಗಿಯೂ ಇದ್ದನು; ಅವನು ಕಾಲೇಬನ]]></a:t>
+              <a:t><![CDATA[4. দায়ূদ মরুভূমিতে থাকতে থাকতেই শুনেছিলেন নাবল মেষের গা থেকে পশম ছাঁটছে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19421,51 +18211,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. ಆದರೆ ದಾವೀದನು--ಅಡವಿ ಯಲ್ಲಿದ್ದ ಇವನ ಎಲ್ಲಾದರಲ್ಲಿ ಒಂದಾದರೂ ಕಳಕೊಳ್ಳದ ಹಾಗೆ ನಾನು ಕಾಪಾಡಿದ್ದು ವ್ಯರ್ಥವಾಯಿತು.]]></a:t>
+              <a:t><![CDATA[25. আমি আপনার দূতদের দেখি নি| এ অপদার্থ লোকটাকে আপনি মোটেই গ্রাহ্য করবেন না| তার যেমন নাম, সে তেমনি]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19553,51 +18343,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಆದರೆ ನಾನು ಮಾಡಿದ ಉಪಕಾರಕ್ಕೆ ಬದಲಾಗಿ ಈಗ ಅವನು ನನಗೆ ಅಪಕಾರ ಮಾಡಿದ್ದಾನೆ.]]></a:t>
+              <a:t><![CDATA[লোক| তার নামের অর্থ ‘দুষ্ট’ আর সে সত্যিই মন্দ কাজ করে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19685,51 +18475,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. ಅವನಿಗೆ ಇರುವವ ರೆಲ್ಲರಲ್ಲಿ ಉದಯವಾಗುವವರೆಗೆ ನಾನು ಒಬ್ಬ ಗಂಡ ಸನ್ನು ಉಳಿಸಿದರೆ ದೇವರು ದಾವೀದನ ಶತ್ರುಗಳಿಗೆ]]></a:t>
+              <a:t><![CDATA[26. প্রভু আপনাকে নিরীহ লোকদের হত্যা করতে দেন নি| জীবন্ত প্রভুর দিব্য এবং আপনার জীবিত প্রাণের দিব্য,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19817,51 +18607,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಹೀಗೆಯೂ ಇದಕ್ಕಿಂತ ಅಧಿಕವಾಗಿಯೂ ಮಾಡಲಿ ಅಂದನು.]]></a:t>
+              <a:t><![CDATA[যারা আপনার শত্রু, যারা আপনার ক্ষতি করতে চায তারা সকলেই নাবলের মতো হোক্|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19949,51 +18739,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. ಆಗ ಅವಳು ಎದ್ದು ಬೋರಲು ಬಿದ್ದು--ಇಗೋ, ನಿನ್ನ ದಾಸಿ ನನ್ನ ಒಡೆ ಯನ ಸೇವಕರ ಪಾದಗಳನ್ನು ತೊಳೆಯುವ ಒಬ್ಬ ಸೇವಕಳಾಗಬೇಕು]]></a:t>
+              <a:t><![CDATA[27. এখন আমি আপনার জন্য এই উপহার এনেছি| আপনি আপনার যুবকদের এসব দান করুন|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20081,51 +18871,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಅಂದಳು.]]></a:t>
+              <a:t><![CDATA[28. আমি যে অন্যায় করেছি তার জন্য আপনি অনুগ্রহ করে আমাকে ক্ষমা করুন| প্রভু আপনার পরিবারের সকলকে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20213,51 +19003,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. ಅಬೀಗೈಲಳು ದಾವೀದನನ್ನು ನೋಡಿದ ಕೂಡಲೇ ಕತ್ತೆಯಿಂದಿಳಿದು ದಾವೀದನಿಗೆ ಎದುರಾಗಿ ಹೋಗಿ ಅವನ ಮುಂದೆ ಬೋರಲು ಬಿದ್ದು]]></a:t>
+              <a:t><![CDATA[শক্তিশালী করবেন| আপনার পরিবার থেকেই আবির্ভাব হবে অনেক রাজার| প্রভু এটাই করবেন, কারণ আপনি তাঁর হয়ে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20345,51 +19135,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ನೆಲಕ್ಕೆ ಎರಗಿ ಅವನ ಪಾದಗಳ ಮೇಲೆ ಬಿದ್ದು--ನನ್ನ ಒಡೆ ಯನೇ, ಈ ಅಕ್ರಮವು ನನ್ನ ಮೇಲೆಯೇ ಇರಲಿ.]]></a:t>
+              <a:t><![CDATA[যুদ্ধ করেন| যতদিন আপনি বেঁচে আছেন লোকে আপনার কোন দোষ খুঁজে পাবে না|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20477,51 +19267,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. ದಯಮಾಡಿ ನಿನ್ನ ದಾಸಿಯನ್ನು ಮಾತಾಡಗೊಡಿಸಿ ನಿನ್ನ ದಾಸಿಯ ಮಾತುಗಳನ್ನು ಕೇಳು.]]></a:t>
+              <a:t><![CDATA[29. যদি কেউ আপনাকে হত্যা করতে আসে, প্রভু আপনার ঈশ্বরই, আপনাকে রক্ষা করবেন| আপনার শত্রুদের তিনি]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20609,51 +19399,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. ಅಬೀಗೈಲಳು ಬೇಗನೆ ಎದ್ದು ಕತ್ತೆಯ ಮೇಲೆ ಹತ್ತಿಕೊಂಡು ತನ್ನ ಸಂಗಡ ಇರುವ ಐದು ಮಂದಿ ದಾಸಿಯರನ್ನು ಕರಕೊಂಡು ದಾವೀದನ]]></a:t>
+              <a:t><![CDATA[গুলতির ঢিলের মতো ছুঁড়ে ফেলে দেবেন|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20741,51 +19531,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ವಂಶಸ್ಥನು.]]></a:t>
+              <a:t><![CDATA[5. দায়ূদ দশজন যুবককে নাবলের সঙ্গে আলোচনার জন্য পাঠিয়েছিলেন| তিনি বললেন, “কর্ম্মিলে গিয়ে নাবলকে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20873,51 +19663,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಸೇವಕರ ಹಿಂದೆ ಹೋಗಿ ಅವನಿಗೆ ಹೆಂಡತಿ ಯಾದಳು.]]></a:t>
+              <a:t><![CDATA[30. প্রভু আপনার জন্য অনেক ভাল কিছু করবার প্রতিশ্রুতি করেছেন এবং তিনি অবশ্যই তাঁর সকল প্রতিশ্রুতি]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21005,51 +19795,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. ನನ್ನ ಒಡೆಯನು, ದಯಮಾಡಿ ಬೆಲಿಯಾಳನ ಈ ಮನುಷ್ಯ ನಾದ ನಾಬಾಲನ ಮೇಲೆ ಗಮನ ಇಡದೆ ಇರಲಿ. ಯಾಕಂದರೆ ಅವನ ಹೆಸರು ಹೇಗೋ]]></a:t>
+              <a:t><![CDATA[রাখবেন| তিনি আপনাকে ইস্রায়েলের নেতা করবেন|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21137,51 +19927,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಹಾಗೆಯೇ ಅವನು ನಾಬಾಲನೆಂಬ ಹೆಸರುಳ್ಳವನು, ಮೂರ್ಖ ತನವು ಅವನ ಸಂಗಡ ಇರುವದು. ಆದರೆ ನನ್ನ ಒಡೆಯನಾದ ನೀನು ಕಳುಹಿಸಿದ ನಿನ್ನ]]></a:t>
+              <a:t><![CDATA[1. শমূয়েল মারা গেল| সমস্ত ইস্রাযেলবাসীরা একত্রিত হল এবং শমূযেলের মৃত্যুর জন্যে শোক প্রকাশ করল| তারা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21269,51 +20059,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಯೌವನಸ್ಥರನ್ನು ನಿನ್ನ ದಾಸಿಯಾದ ನಾನು ನೋಡಲಿಲ್ಲ.]]></a:t>
+              <a:t><![CDATA[শমূয়েলকে রামায় তার বাড়িতে কবর দিল| তারপর দায়ূদ পারণ মরুভূমির দিকে চলে গেলেন|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21401,51 +20191,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. ಇದಲ್ಲದೆ ದಾವೀದನು ಇಜ್ರೇಲು ಊರಿನವಳಾದ ಅಹೀನೋವಮಳನ್ನು ತಕ್ಕೊಂಡನು.ಅವರಿಬ್ಬರೂ ಅವನಿಗೆ ಹೆಂಡತಿಯರಾದರು.]]></a:t>
+              <a:t><![CDATA[31. নিরীহ মানুষকে হত্যা করে পাপের ভাগী আপনি হবেন না| সেই ফাঁদে আপনি পা দেবেন না| প্রভু আপনাকে যখন]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21533,51 +20323,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ಸಮುವೇಲನು ಸತ್ತುಹೋದನು; ಇಸ್ರಾಯೇಲ್ಯರೆಲ್ಲರೂ ಕೂಡಿಬಂದು ಅವನಿ ಗೋಸ್ಕರ ಗೋಳಾಡಿ ರಾಮದಲ್ಲಿರುವ ಅವನ ಮನೆ ಯಲ್ಲಿ]]></a:t>
+              <a:t><![CDATA[জয়যুক্ত করবেন তখন আপনি দয়া করে আমায় স্মরণ করবেন|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21665,51 +20455,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಅವನನ್ನು ಹೂಣಿಟ್ಟರು. ದಾವೀದನು ಎದ್ದು ಪಾರಾನ್‌ ಅರಣ್ಯಕ್ಕೆ ಹೋದನು.]]></a:t>
+              <a:t><![CDATA[32. দায়ূদ অবীগলকে বললেন, “প্রভু ইস্রায়েলের ঈশ্বরের প্রশংসা কর| তিনি তোমাকে আমার কাছে পাঠিয়েছেন]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21797,51 +20587,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. ಆದಕಾರಣ ನನ್ನ ಒಡೆಯನೇ, ನೀನು ರಕ್ತ ಚೆಲ್ಲುವದಕ್ಕೂ ನಿನ್ನ ಕೈಯಿಂದ ನಿನಗೆ ಮುಯ್ಯಿ ತೀರಿಸಿಕೊಳ್ಳುವದಕ್ಕೂ]]></a:t>
+              <a:t><![CDATA[বলে তাঁর প্রশংসা কর|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21929,51 +20719,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಹೋಗುವದನ್ನು ದೇವರು ಆಟಂಕ ಮಾಡಿದ್ದರಿಂದ ಕರ್ತನ ಜೀವದಾಣೆ, ನಿನ್ನ ಪ್ರಾಣದ ಜೀವದಾಣೆ, ನಿನ್ನ ಶತ್ರುಗಳೂ ನನ್ನ ಒಡೆಯನಿಗೆ]]></a:t>
+              <a:t><![CDATA[33. তোমার সুবিচারের জন্য ঈশ্বর তোমায় আশীর্বাদ করুন| আজ তুমি নিরীহ মানুষদের হত্যা করার পাপ থেকে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22061,51 +20851,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಕೇಡನ್ನು ಹುಡುಕು ವವರೂ ನಾಬಾಲನ ಹಾಗೆಯೇ ಆಗಲಿ.]]></a:t>
+              <a:t><![CDATA[আমাকে বাঁচালে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22193,51 +20983,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ನಾಬಾಲನು ತನ್ನ ಕುರಿಗಳ ಉಣ್ಣೆಯನ್ನು ಕತ್ತರಿಸುವ ವರ್ತಮಾನವನ್ನು ದಾವೀದನು ಅರಣ್ಯದಲ್ಲಿ ಕೇಳಿದನು.]]></a:t>
+              <a:t><![CDATA[খুঁজে বের করো| তারপর তাকে আমার হয়ে অভিবাদন জানিও|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22325,51 +21115,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. ಆದರೆ ಸೌಲನು ದಾವೀದನ ಹೆಂಡತಿಯಾದ ವಿಾಕಲಳೆಂಬ ತನ್ನ ಕುಮಾರ್ತೆಯನ್ನು ಗಲ್ಲೀಮ್‌ ಪಟ್ಟಣದ ಲಯಿಷನ ಮಗನಾದ ಪಲ್ಟೀಗೆ]]></a:t>
+              <a:t><![CDATA[34. প্রভু, ইস্রায়েলের ঈশ্বরের নামে আমি শপথ করছি, তুমি যদি আমার সঙ্গে তাড়াতাড়ি দেখা করতে না আসতে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22457,51 +21247,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಕೊಟ್ಟನು.]]></a:t>
+              <a:t><![CDATA[তাহলে নাবলের বাড়ির লোকরা কেউ কাল সকাল পর্য়ন্ত বেঁচে থাকত না|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22589,51 +21379,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. ಈಗ ನಿನ್ನ ದಾಸಿಯು ನನ್ನ ಒಡೆಯನಿಗೆ ತಕ್ಕೊಂಡು ಬಂದ ಈ ಆಶೀರ್ವಾದವು ನನ್ನ ಒಡೆಯನನ್ನು ಹಿಂಬಾಲಿಸುವ ಯೌವನಸ್ಥರಿಗೆ]]></a:t>
+              <a:t><![CDATA[35. দায়ূদ অবীগলের উপহার গ্রহণ করলেন| তিনি তাকে বললেন, “তুমি শান্তিতে বাড়ী যাও| আমি তোমার অনুরোধ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22721,51 +21511,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಕೊಡಲ್ಪಡಲಿ.]]></a:t>
+              <a:t><![CDATA[শুনেছি| তুমি যা কিছু চেয়েছ আমি তা করব|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22853,51 +21643,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. ನೀನು ದಯಮಾಡಿ ನಿನ್ನ ದಾಸಿಯದ್ರೋಹವನ್ನು ಮನ್ನಿಸಬೇಕು; ನನ್ನ ಒಡೆಯನು ಕರ್ತನ ಯುದ್ಧಗಳನ್ನು ನಡೆಸುತ್ತಾನೆ; ನಿನ್ನ]]></a:t>
+              <a:t><![CDATA[36. অবীগল নাবলের কাছে ফিরে এলো| নাবল তখন বাড়িতে রাজার মতো তার খাবার খাচ্ছিল| সে মাতাল ছিল এবং খুশী]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22985,51 +21775,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ದಿನಗಳಲ್ಲಿ ನಿನ್ನ ಬಳಿಯಲ್ಲಿ ಕೆಟ್ಟತನವು ಕಂಡುಹಿಡಿ ಯಲ್ಪಟ್ಟದ್ದಿಲ್ಲ; ಆದದರಿಂದ ಕರ್ತನು ನನ್ನ ಒಡೆಯನಿಗೆ ಸ್ಥಿರವಾದ]]></a:t>
+              <a:t><![CDATA[ছিল| তাই সকাল না হওয়া পর্য়ন্ত অবীগল তাকে কিছু বলল না|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23117,51 +21907,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಮನೆಯನ್ನು ಖಂಡಿತವಾಗಿ ಮಾಡುವನು.]]></a:t>
+              <a:t><![CDATA[37. পরদিন সকালে নাবলের হুঁশ ফিরে এল| তখন অবীগল তাকে সব কথা খুলে বলল| তখন নাবল হৃদরোগে আক্রান্ত হল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23249,51 +22039,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. ಈಗ ನಿನ್ನನ್ನು ಹಿಂದಟ್ಟಿ ನಿನ್ನ ಪ್ರಾಣವನ್ನು ಹುಡು ಕುವದಕ್ಕೆ ಒಬ್ಬನು ಎದ್ದಿದ್ದಾನೆ; ಆದರೂ ನನ್ನ ಒಡೆ ಯನ]]></a:t>
+              <a:t><![CDATA[দশ দিন ধরে সে পাথরের মতো অনড় হয়ে রইল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23381,183 +22171,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಪ್ರಾಣವು ದೇವರಾದ ಕರ್ತನ ಬಳಿಯ ಜೀವದ ಕಟ್ಟಿನಲ್ಲಿ ಕಟ್ಟಲ್ಪಟ್ಟಿರುವದು; ನಿನ್ನ ಶತ್ರುಗಳ ಪ್ರಾಣವನ್ನು ಕವಣೆಯ]]></a:t>
-[...131 lines deleted...]
-              <a:t><![CDATA[ಮಧ್ಯದಲ್ಲಿಟ್ಟು ಎಸೆದ ಹಾಗೆಯೇ ಆತನು ಎಸೆದು ಬಿಡುವನು.]]></a:t>
+              <a:t><![CDATA[38. প্রায দশ দিন পর প্রভু নাবলের মৃত্যু ঘটালেন|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23645,51 +22303,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ಆಗ ದಾವೀದನು ಹತ್ತು ಮಂದಿ ಯುವಕರನ್ನು ಕಳುಹಿಸಿದನು; ದಾವೀದನು ಅವರಿಗೆ--ನೀವು ಕರ್ಮೆಲಿಗೆ ಹೋಗಿ ನಾಬಾಲನ ಬಳಿಗೆ]]></a:t>
+              <a:t><![CDATA[6. দায়ূদ নাবলের জন্য এই বার্তা দিলেন, “আশা করছি তুমি ও তোমার পরিবারের সকলে ভাল আছো| তোমাদের যা যা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23705,1280 +22363,92 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[1 சாமுவேல் : 25]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide90.xml><?xml version="1.0" encoding="utf-8"?>
-[...1186 lines deleted...]
-
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme35">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme66">
   <a:themeElements>
-    <a:clrScheme name="Theme35">
+    <a:clrScheme name="Theme66">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme35">
+    <a:fontScheme name="Theme66">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -25004,51 +22474,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme35">
+    <a:fmtScheme name="Theme66">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -25179,51 +22649,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>98</Slides>
+  <Slides>88</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>