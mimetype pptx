--- v1 (2026-07-18)
+++ v2 (2026-09-17)
@@ -167,50 +167,98 @@
   <Override PartName="/ppt/notesSlides/notesSlide76.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide77.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide77.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide78.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide78.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide79.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide79.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide80.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide80.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide81.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide81.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide82.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide82.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide83.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide83.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide84.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide84.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide85.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide85.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide86.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide86.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide87.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide87.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide88.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide88.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide89.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide89.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide90.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide90.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide91.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide91.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide92.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide92.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide93.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide93.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide94.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide94.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide95.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide95.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide96.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide96.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide97.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide97.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide98.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide98.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide99.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide99.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide100.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide100.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide101.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide101.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide102.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide102.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide103.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide103.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide104.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide104.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide105.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide105.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide106.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide106.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide107.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide107.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide108.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide108.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide109.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide109.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide110.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide110.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide111.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide111.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide112.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide112.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -279,50 +327,74 @@
     <p:sldId id="319" r:id="rId66"/>
     <p:sldId id="320" r:id="rId67"/>
     <p:sldId id="321" r:id="rId68"/>
     <p:sldId id="322" r:id="rId69"/>
     <p:sldId id="323" r:id="rId70"/>
     <p:sldId id="324" r:id="rId71"/>
     <p:sldId id="325" r:id="rId72"/>
     <p:sldId id="326" r:id="rId73"/>
     <p:sldId id="327" r:id="rId74"/>
     <p:sldId id="328" r:id="rId75"/>
     <p:sldId id="329" r:id="rId76"/>
     <p:sldId id="330" r:id="rId77"/>
     <p:sldId id="331" r:id="rId78"/>
     <p:sldId id="332" r:id="rId79"/>
     <p:sldId id="333" r:id="rId80"/>
     <p:sldId id="334" r:id="rId81"/>
     <p:sldId id="335" r:id="rId82"/>
     <p:sldId id="336" r:id="rId83"/>
     <p:sldId id="337" r:id="rId84"/>
     <p:sldId id="338" r:id="rId85"/>
     <p:sldId id="339" r:id="rId86"/>
     <p:sldId id="340" r:id="rId87"/>
     <p:sldId id="341" r:id="rId88"/>
     <p:sldId id="342" r:id="rId89"/>
     <p:sldId id="343" r:id="rId90"/>
+    <p:sldId id="344" r:id="rId91"/>
+    <p:sldId id="345" r:id="rId92"/>
+    <p:sldId id="346" r:id="rId93"/>
+    <p:sldId id="347" r:id="rId94"/>
+    <p:sldId id="348" r:id="rId95"/>
+    <p:sldId id="349" r:id="rId96"/>
+    <p:sldId id="350" r:id="rId97"/>
+    <p:sldId id="351" r:id="rId98"/>
+    <p:sldId id="352" r:id="rId99"/>
+    <p:sldId id="353" r:id="rId100"/>
+    <p:sldId id="354" r:id="rId101"/>
+    <p:sldId id="355" r:id="rId102"/>
+    <p:sldId id="356" r:id="rId103"/>
+    <p:sldId id="357" r:id="rId104"/>
+    <p:sldId id="358" r:id="rId105"/>
+    <p:sldId id="359" r:id="rId106"/>
+    <p:sldId id="360" r:id="rId107"/>
+    <p:sldId id="361" r:id="rId108"/>
+    <p:sldId id="362" r:id="rId109"/>
+    <p:sldId id="363" r:id="rId110"/>
+    <p:sldId id="364" r:id="rId111"/>
+    <p:sldId id="365" r:id="rId112"/>
+    <p:sldId id="366" r:id="rId113"/>
+    <p:sldId id="367" r:id="rId114"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -508,53 +580,77 @@
   <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/>
   <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide65.xml"/>
   <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide66.xml"/>
   <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide67.xml"/>
   <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide68.xml"/>
   <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide69.xml"/>
   <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide70.xml"/>
   <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide71.xml"/>
   <Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide72.xml"/>
   <Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide73.xml"/>
   <Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide74.xml"/>
   <Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide75.xml"/>
   <Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide76.xml"/>
   <Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide77.xml"/>
   <Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide78.xml"/>
   <Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide79.xml"/>
   <Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide80.xml"/>
   <Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide81.xml"/>
   <Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide82.xml"/>
   <Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide83.xml"/>
   <Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide84.xml"/>
   <Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide85.xml"/>
   <Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide86.xml"/>
   <Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide87.xml"/>
   <Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide88.xml"/>
-  <Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide89.xml"/>
+  <Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide90.xml"/>
+  <Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide91.xml"/>
+  <Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide92.xml"/>
+  <Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide93.xml"/>
+  <Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide94.xml"/>
+  <Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide95.xml"/>
+  <Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide96.xml"/>
+  <Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide97.xml"/>
+  <Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide98.xml"/>
+  <Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide99.xml"/>
+  <Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide100.xml"/>
+  <Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide101.xml"/>
+  <Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide102.xml"/>
+  <Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide103.xml"/>
+  <Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide104.xml"/>
+  <Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide105.xml"/>
+  <Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide106.xml"/>
+  <Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide107.xml"/>
+  <Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide108.xml"/>
+  <Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide109.xml"/>
+  <Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide110.xml"/>
+  <Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide111.xml"/>
+  <Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide112.xml"/>
+  <Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -614,51 +710,1141 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அவனை நோக்கி: நீர் வாழ்க, உமக்குச் சமாதானமும், உம்முடைய வீட்டுக்குச் சமாதானமும், உமக்கு உண்டான எல்லாவற்றிற்கும் சமாதானமும் உண்டாவதாக என்று அவனை வாழ்த்தி,]]></a:t>
+              <a:t><![CDATA[3. Now the name of the man was Nabal; and the name of his wife Abigail: and she was a woman of good understanding, and of a beautiful countenance: but the man was rude and evil in his doings; and he was of the house of Caleb.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide100.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[39. And when David heard that Nabal was dead, he said, Blessed be the LORD, that has pleaded the cause of my reproach from the hand of Nabal, and has kept his servant from evil: for the LORD has returned the wickedness of Nabal upon his own head. And David sent and communed with Abigail, to take her to him to wife.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide101.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[39. And when David heard that Nabal was dead, he said, Blessed be the LORD, that has pleaded the cause of my reproach from the hand of Nabal, and has kept his servant from evil: for the LORD has returned the wickedness of Nabal upon his own head. And David sent and communed with Abigail, to take her to him to wife.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide102.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[39. And when David heard that Nabal was dead, he said, Blessed be the LORD, that has pleaded the cause of my reproach from the hand of Nabal, and has kept his servant from evil: for the LORD has returned the wickedness of Nabal upon his own head. And David sent and communed with Abigail, to take her to him to wife.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide103.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[40. And when the servants of David were come to Abigail to Carmel, they spoke unto her, saying, David sent us unto you, to take you to him to wife.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide104.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[40. And when the servants of David were come to Abigail to Carmel, they spoke unto her, saying, David sent us unto you, to take you to him to wife.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide105.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[41. And she arose, and bowed herself on her face to the earth, and said, Behold, let yours handmaid be a servant to wash the feet of the servants of my lord.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide106.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[41. And she arose, and bowed herself on her face to the earth, and said, Behold, let yours handmaid be a servant to wash the feet of the servants of my lord.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide107.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[42. And Abigail hasted, and arose and rode upon an ass, with five damsels of hers that went after her; and she went after the messengers of David, and became his wife.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide108.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[42. And Abigail hasted, and arose and rode upon an ass, with five damsels of hers that went after her; and she went after the messengers of David, and became his wife.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide109.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[43. David also took Ahinoam of Jezreel; and they were also both of them his wives.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -723,51 +1909,378 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. இப்பொழுது ஆடுகளை மயிர்கத்தரிக்கிறவர்கள் உம்மிடத்தில் இருக்கிறார்கள் என்று கேள்விப்பட்டேன்; உம்முடைய மேய்ப்பர் எங்களோடேகூட இருந்தார்கள்; அவர்கள் கர்மேலில் இருந்த நாளெல்லாம் நாங்கள் அவர்களை வருத்தப்படுத்தவில்லை; அவர்களுடைய பொருள் ஒன்றும் காணாமற்போனதும் இல்லை.]]></a:t>
+              <a:t><![CDATA[4. And David heard in the wilderness that Nabal did shear his sheep.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide110.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[43. David also took Ahinoam of Jezreel; and they were also both of them his wives.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide111.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[44. But Saul had given Michal his daughter, David's wife, to Phalti the son of Laish, which was of Gallim.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide112.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[44. But Saul had given Michal his daughter, David's wife, to Phalti the son of Laish, which was of Gallim.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -832,51 +2345,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. இப்பொழுது ஆடுகளை மயிர்கத்தரிக்கிறவர்கள் உம்மிடத்தில் இருக்கிறார்கள் என்று கேள்விப்பட்டேன்; உம்முடைய மேய்ப்பர் எங்களோடேகூட இருந்தார்கள்; அவர்கள் கர்மேலில் இருந்த நாளெல்லாம் நாங்கள் அவர்களை வருத்தப்படுத்தவில்லை; அவர்களுடைய பொருள் ஒன்றும் காணாமற்போனதும் இல்லை.]]></a:t>
+              <a:t><![CDATA[5. And David sent out ten young men, and David said unto the young men, Get you up to Carmel, and go to Nabal, and greet him in my name:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -941,51 +2454,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. நாபால் செத்துப்போனான் என்று தாவீது கேள்விப்பட்டபோது: என் நிந்தையின் வழக்கை நாபாலின் கையில் விசாரித்து, தம்முடைய அடியானைப் பொல்லாப்புச் செய்யாதபடிக்குத் தடுத்த கர்த்தருக்கு ஸ்தோத்திரம்; கர்த்தர் தாமே நாபாலின் பொல்லாப்பை அவன் தலையின்மேல் திரும்பப்பண்ணினார் என்று சொல்லி, அபிகாயிலை விவாகம்பண்ணுகிறதற்காக அவளோடே பேச, தாவீது ஆட்களை அனுப்பினான்.]]></a:t>
+              <a:t><![CDATA[5. And David sent out ten young men, and David said unto the young men, Get you up to Carmel, and go to Nabal, and greet him in my name:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1050,51 +2563,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. நாபால் செத்துப்போனான் என்று தாவீது கேள்விப்பட்டபோது: என் நிந்தையின் வழக்கை நாபாலின் கையில் விசாரித்து, தம்முடைய அடியானைப் பொல்லாப்புச் செய்யாதபடிக்குத் தடுத்த கர்த்தருக்கு ஸ்தோத்திரம்; கர்த்தர் தாமே நாபாலின் பொல்லாப்பை அவன் தலையின்மேல் திரும்பப்பண்ணினார் என்று சொல்லி, அபிகாயிலை விவாகம்பண்ணுகிறதற்காக அவளோடே பேச, தாவீது ஆட்களை அனுப்பினான்.]]></a:t>
+              <a:t><![CDATA[6. And thus shall all of you say to him that lives in prosperity, Peace be both to you, and peace be to yours house, and peace be unto all that you have.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1159,51 +2672,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. நாபால் செத்துப்போனான் என்று தாவீது கேள்விப்பட்டபோது: என் நிந்தையின் வழக்கை நாபாலின் கையில் விசாரித்து, தம்முடைய அடியானைப் பொல்லாப்புச் செய்யாதபடிக்குத் தடுத்த கர்த்தருக்கு ஸ்தோத்திரம்; கர்த்தர் தாமே நாபாலின் பொல்லாப்பை அவன் தலையின்மேல் திரும்பப்பண்ணினார் என்று சொல்லி, அபிகாயிலை விவாகம்பண்ணுகிறதற்காக அவளோடே பேச, தாவீது ஆட்களை அனுப்பினான்.]]></a:t>
+              <a:t><![CDATA[6. And thus shall all of you say to him that lives in prosperity, Peace be both to you, and peace be to yours house, and peace be unto all that you have.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1268,51 +2781,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. நாபால் செத்துப்போனான் என்று தாவீது கேள்விப்பட்டபோது: என் நிந்தையின் வழக்கை நாபாலின் கையில் விசாரித்து, தம்முடைய அடியானைப் பொல்லாப்புச் செய்யாதபடிக்குத் தடுத்த கர்த்தருக்கு ஸ்தோத்திரம்; கர்த்தர் தாமே நாபாலின் பொல்லாப்பை அவன் தலையின்மேல் திரும்பப்பண்ணினார் என்று சொல்லி, அபிகாயிலை விவாகம்பண்ணுகிறதற்காக அவளோடே பேச, தாவீது ஆட்களை அனுப்பினான்.]]></a:t>
+              <a:t><![CDATA[7. And now I have heard that you have shearers: now your shepherds which were with us, we hurt them not, neither was there ought missing unto them, all the while they were in Carmel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1377,51 +2890,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. உம்முடைய வேலைக்காரரைக் கேளும்; அவர்கள் உமக்குச் சொல்லுவார்கள்; ஆதலால் இந்த வாலிபருக்கு உம்முடைய கண்களிலே தயைகிடைக்கவேண்டும்; நல்ல நாளில் வந்தோம்; உம்முடைய கைக்கு உதவுவதை உம்முடைய ஊழியக்காரருக்கும், உம்முடைய குமாரனாகிய தாவீதுக்கும் கொடுக்கும்படி வேண்டுகிறேன் என்று சொல்லுங்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[7. And now I have heard that you have shearers: now your shepherds which were with us, we hurt them not, neither was there ought missing unto them, all the while they were in Carmel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1486,51 +2999,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. உம்முடைய வேலைக்காரரைக் கேளும்; அவர்கள் உமக்குச் சொல்லுவார்கள்; ஆதலால் இந்த வாலிபருக்கு உம்முடைய கண்களிலே தயைகிடைக்கவேண்டும்; நல்ல நாளில் வந்தோம்; உம்முடைய கைக்கு உதவுவதை உம்முடைய ஊழியக்காரருக்கும், உம்முடைய குமாரனாகிய தாவீதுக்கும் கொடுக்கும்படி வேண்டுகிறேன் என்று சொல்லுங்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[7. And now I have heard that you have shearers: now your shepherds which were with us, we hurt them not, neither was there ought missing unto them, all the while they were in Carmel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1595,51 +3108,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. உம்முடைய வேலைக்காரரைக் கேளும்; அவர்கள் உமக்குச் சொல்லுவார்கள்; ஆதலால் இந்த வாலிபருக்கு உம்முடைய கண்களிலே தயைகிடைக்கவேண்டும்; நல்ல நாளில் வந்தோம்; உம்முடைய கைக்கு உதவுவதை உம்முடைய ஊழியக்காரருக்கும், உம்முடைய குமாரனாகிய தாவீதுக்கும் கொடுக்கும்படி வேண்டுகிறேன் என்று சொல்லுங்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[8. Ask your young men, and they will show you. Wherefore let the young men find favour in yours eyes: for we come in a good day: give, I pray you, whatsoever comes to yours hand unto your servants, and to your son David.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1704,51 +3217,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. மாகோனிலே ஒரு மனுஷன் இருந்தான்; அவனுடைய தொழில்துறை கர்மேலில் இருந்தது; அந்த மனுஷன் மகா பாரிக் குடித்தனக்காரனாயிருந்தான்; அவனுக்கு மூவாயிரம் ஆடும், ஆயிரம் வெள்ளாடும் இருந்தது; அவன் அப்பொழுது கர்மேலில் தன் ஆடுகளை மயிர் கத்தரித்துக்கொண்டிருந்தான்.]]></a:t>
+              <a:t><![CDATA[1. And Samuel died; and all the Israelites were gathered together, and lamented him, and buried him in his house at Ramah. And David arose, and went down to the wilderness of Paran.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1813,51 +3326,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. தாவீதின் வாலிபர் போய், இந்த வார்த்தைகளையெல்லாம் தாவீதின் நாமத்தினாலே நாபாலிடத்தில் சொல்லி, பின்னொன்றும் பேசாதிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[8. Ask your young men, and they will show you. Wherefore let the young men find favour in yours eyes: for we come in a good day: give, I pray you, whatsoever comes to yours hand unto your servants, and to your son David.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1922,51 +3435,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. தாவீதின் ஊழியக்காரர் கர்மேலில் இருக்கிற அபிகாயிலண்டைக்கு வந்து, தாவீது உன்னை விவாகம்பண்ண மனதாய், எங்களை உன்னிடத்தில் அனுப்பினார் என்று அவளோடே சொல்லுகிறபோது,]]></a:t>
+              <a:t><![CDATA[8. Ask your young men, and they will show you. Wherefore let the young men find favour in yours eyes: for we come in a good day: give, I pray you, whatsoever comes to yours hand unto your servants, and to your son David.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2031,51 +3544,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. தாவீதின் ஊழியக்காரர் கர்மேலில் இருக்கிற அபிகாயிலண்டைக்கு வந்து, தாவீது உன்னை விவாகம்பண்ண மனதாய், எங்களை உன்னிடத்தில் அனுப்பினார் என்று அவளோடே சொல்லுகிறபோது,]]></a:t>
+              <a:t><![CDATA[8. Ask your young men, and they will show you. Wherefore let the young men find favour in yours eyes: for we come in a good day: give, I pray you, whatsoever comes to yours hand unto your servants, and to your son David.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2140,51 +3653,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. அவள் எழுந்திருந்து, தரைமட்டும் முகங்குனிந்து, இதோ, நான் என் ஆண்டவனுடைய ஊழியக்காரரின் கால்களைக் கழுவத்தக்க பணிவிடைக்காரியாகிய அவருடைய அடியாள் என்றாள்.]]></a:t>
+              <a:t><![CDATA[9. And when David's young men came, they spoke to Nabal according to all those words in the name of David, and ceased.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2249,51 +3762,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. அவள் எழுந்திருந்து, தரைமட்டும் முகங்குனிந்து, இதோ, நான் என் ஆண்டவனுடைய ஊழியக்காரரின் கால்களைக் கழுவத்தக்க பணிவிடைக்காரியாகிய அவருடைய அடியாள் என்றாள்.]]></a:t>
+              <a:t><![CDATA[9. And when David's young men came, they spoke to Nabal according to all those words in the name of David, and ceased.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2358,51 +3871,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. நாபால் தாவீதின் ஊழியக்காரருக்குப் பிரதியுத்தரமாக: தாவீது என்பவன் யார்? ஈசாயின் குமாரன் யார்? தங்கள் எஜமான்களை விட்டு ஓடிப்போகிற வேலைக்காரர் இந்நாளில் அநேகர் உண்டு.]]></a:t>
+              <a:t><![CDATA[10. And Nabal answered David's servants, and said, Who is David? and who is the son of Jesse? there be many servants these days that break away every man from his master.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2467,51 +3980,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. நாபால் தாவீதின் ஊழியக்காரருக்குப் பிரதியுத்தரமாக: தாவீது என்பவன் யார்? ஈசாயின் குமாரன் யார்? தங்கள் எஜமான்களை விட்டு ஓடிப்போகிற வேலைக்காரர் இந்நாளில் அநேகர் உண்டு.]]></a:t>
+              <a:t><![CDATA[10. And Nabal answered David's servants, and said, Who is David? and who is the son of Jesse? there be many servants these days that break away every man from his master.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2576,51 +4089,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. நான் என் அப்பத்தையும், என் தண்ணீரையும், என் ஆடுகளை மயிர்கத்தரிக்கிறவர்களுக்காக நான் அடித்துச் சமையல் பண்ணுவித்ததையும் எடுத்து, இன்ன இடத்தார் என்று நான் அறியாத மனுஷருக்குக் கொடுப்பேனோ என்றான்.]]></a:t>
+              <a:t><![CDATA[11. Shall I then take my bread, and my water, and my flesh that I have killed for my shearers, and give it unto men, whom I know not whence they be?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2685,51 +4198,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. நான் என் அப்பத்தையும், என் தண்ணீரையும், என் ஆடுகளை மயிர்கத்தரிக்கிறவர்களுக்காக நான் அடித்துச் சமையல் பண்ணுவித்ததையும் எடுத்து, இன்ன இடத்தார் என்று நான் அறியாத மனுஷருக்குக் கொடுப்பேனோ என்றான்.]]></a:t>
+              <a:t><![CDATA[11. Shall I then take my bread, and my water, and my flesh that I have killed for my shearers, and give it unto men, whom I know not whence they be?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2794,51 +4307,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. பின்பு அபிகாயில் தீவிரித்து எழுந்து, ஒரு கழுதையின்மேல் ஏறி, ஐந்து தாதிப்பெண்களைக் கூட்டிக் கொண்டு, தாவீதின் ஸ்தானாபதிகளுக்குப் பின்சென்று போய், அவனுக்கு மனைவியானாள்.]]></a:t>
+              <a:t><![CDATA[12. So David's young men turned their way, and went again, and came and told him all those sayings.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2903,51 +4416,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. மாகோனிலே ஒரு மனுஷன் இருந்தான்; அவனுடைய தொழில்துறை கர்மேலில் இருந்தது; அந்த மனுஷன் மகா பாரிக் குடித்தனக்காரனாயிருந்தான்; அவனுக்கு மூவாயிரம் ஆடும், ஆயிரம் வெள்ளாடும் இருந்தது; அவன் அப்பொழுது கர்மேலில் தன் ஆடுகளை மயிர் கத்தரித்துக்கொண்டிருந்தான்.]]></a:t>
+              <a:t><![CDATA[1. And Samuel died; and all the Israelites were gathered together, and lamented him, and buried him in his house at Ramah. And David arose, and went down to the wilderness of Paran.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3012,51 +4525,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. பின்பு அபிகாயில் தீவிரித்து எழுந்து, ஒரு கழுதையின்மேல் ஏறி, ஐந்து தாதிப்பெண்களைக் கூட்டிக் கொண்டு, தாவீதின் ஸ்தானாபதிகளுக்குப் பின்சென்று போய், அவனுக்கு மனைவியானாள்.]]></a:t>
+              <a:t><![CDATA[12. So David's young men turned their way, and went again, and came and told him all those sayings.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3121,51 +4634,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. தாவீதின் வாலிபர் தங்கள் வழியே திரும்பி, மறுபடியும் தாவீதினிடத்தில் வந்து, இந்த வார்த்தைகளையெல்லாம் அவனுக்கு அறிவித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[13. And David said unto his men, Gird all of you on every man his sword. And they girded on every man his sword; and David also girded on his sword: and there went up after David about four hundred men; and two hundred abode by the stuff.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3230,51 +4743,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. யெஸ்ரயேல் ஊராளாகிய அகினோவாமையும் தாவீது விவாகம்பண்ணினான்; அவர்கள் இருவரும் அவனுக்கு மனைவியானார்கள்.]]></a:t>
+              <a:t><![CDATA[13. And David said unto his men, Gird all of you on every man his sword. And they girded on every man his sword; and David also girded on his sword: and there went up after David about four hundred men; and two hundred abode by the stuff.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3339,51 +4852,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. பின்சவுல்: தாவீதின் மனைவியாகிய மீகாள் என்னும் தன் குமாரத்தியைக் காலீம் ஊரானாகிய லாயீசின் குமாரனான பல்த்திக்குக் கொடுத்திருந்தான்.]]></a:t>
+              <a:t><![CDATA[13. And David said unto his men, Gird all of you on every man his sword. And they girded on every man his sword; and David also girded on his sword: and there went up after David about four hundred men; and two hundred abode by the stuff.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3448,51 +4961,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. பின்சவுல்: தாவீதின் மனைவியாகிய மீகாள் என்னும் தன் குமாரத்தியைக் காலீம் ஊரானாகிய லாயீசின் குமாரனான பல்த்திக்குக் கொடுத்திருந்தான்.]]></a:t>
+              <a:t><![CDATA[13. And David said unto his men, Gird all of you on every man his sword. And they girded on every man his sword; and David also girded on his sword: and there went up after David about four hundred men; and two hundred abode by the stuff.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3557,51 +5070,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அப்பொழுது தாவீது தன் மனுஷரைப் பார்த்து: நீங்கள் அவரவர் உங்கள் பட்டயத்தைக் கட்டிக்கொள்ளுங்கள் என்றான்; அவரவர் தங்கள் பட்டயத்தைக் கட்டிக்கொண்டார்கள்; தாவீதும் தன் பட்டயத்தைக் கட்டிக்கொண்டான்; ஏறக்குறைய நானூறுபேர் தாவீதுக்குப் பின் சென்று புறப்பட்டுப்போனார்கள்; இருநூறுபேர் ரஸ்துக்கள் அண்டையில் இருந்துவிட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[14. But one of the young men told Abigail, Nabal's wife, saying, Behold, David sent messengers out of the wilderness to salute our master; and he railed on them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3666,51 +5179,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அப்பொழுது தாவீது தன் மனுஷரைப் பார்த்து: நீங்கள் அவரவர் உங்கள் பட்டயத்தைக் கட்டிக்கொள்ளுங்கள் என்றான்; அவரவர் தங்கள் பட்டயத்தைக் கட்டிக்கொண்டார்கள்; தாவீதும் தன் பட்டயத்தைக் கட்டிக்கொண்டான்; ஏறக்குறைய நானூறுபேர் தாவீதுக்குப் பின் சென்று புறப்பட்டுப்போனார்கள்; இருநூறுபேர் ரஸ்துக்கள் அண்டையில் இருந்துவிட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[14. But one of the young men told Abigail, Nabal's wife, saying, Behold, David sent messengers out of the wilderness to salute our master; and he railed on them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3775,51 +5288,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அப்பொழுது வேலைக்காரரில் ஒருவன் நாபாலுடைய மனைவியாகிய அபிகாயிலை நோக்கி: இதோ, நம்முடைய எஜமானுடைய சுகசெய்தி விசாரிக்க தாவீது வனாந்தரத்திலிருந்து ஆட்களை அனுப்பினான்; அவர்கள் பேரில் அவர் சீறினார்.]]></a:t>
+              <a:t><![CDATA[15. But the men were very good unto us, and we were not hurt, neither missed we any thing, as long as we were conversant with them, when we were in the fields:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3884,51 +5397,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அப்பொழுது வேலைக்காரரில் ஒருவன் நாபாலுடைய மனைவியாகிய அபிகாயிலை நோக்கி: இதோ, நம்முடைய எஜமானுடைய சுகசெய்தி விசாரிக்க தாவீது வனாந்தரத்திலிருந்து ஆட்களை அனுப்பினான்; அவர்கள் பேரில் அவர் சீறினார்.]]></a:t>
+              <a:t><![CDATA[15. But the men were very good unto us, and we were not hurt, neither missed we any thing, as long as we were conversant with them, when we were in the fields:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3993,51 +5506,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அந்த மனுஷரோ எங்களுக்கு மிகவும் உபகாரிகளாயிருந்தார்கள்; நாங்கள் வெளிகளில் இருக்கும்போது, அவர்கள் எங்களிடத்தில் நடமாடின நாளெல்லாம் அவர்கள் எங்களை வருத்தப்படுத்தினதுமில்லை; நமது பொருளில் ஒன்றும் காணாமற்போனதுமில்லை.]]></a:t>
+              <a:t><![CDATA[15. But the men were very good unto us, and we were not hurt, neither missed we any thing, as long as we were conversant with them, when we were in the fields:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4102,51 +5615,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அந்த மனுஷனுக்கு நாபால் என்றும், அவன் மனைவிக்கு அபிகாயில் என்றும் பெயர்; அந்த ஸ்திரீ மகா புத்திசாலியும் ரூபவதியுமாயிருந்தாள்; அந்தப் புருஷனோ முரடனும் துராகிருதனுமாயிருந்தான்; அவன் காலேபுடைய சந்ததியான்.]]></a:t>
+              <a:t><![CDATA[1. And Samuel died; and all the Israelites were gathered together, and lamented him, and buried him in his house at Ramah. And David arose, and went down to the wilderness of Paran.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4211,51 +5724,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அந்த மனுஷரோ எங்களுக்கு மிகவும் உபகாரிகளாயிருந்தார்கள்; நாங்கள் வெளிகளில் இருக்கும்போது, அவர்கள் எங்களிடத்தில் நடமாடின நாளெல்லாம் அவர்கள் எங்களை வருத்தப்படுத்தினதுமில்லை; நமது பொருளில் ஒன்றும் காணாமற்போனதுமில்லை.]]></a:t>
+              <a:t><![CDATA[16. They were a wall unto us both by night and day, all the while we were with them keeping the sheep.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4320,51 +5833,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. நாங்கள் ஆடுகளை மேய்த்து, அவர்களிடத்தில் இருந்த நாளெல்லாம் அவர்கள் இரவும்பகலும் எங்களைச் சுற்றிலும் மதிலாயிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[16. They were a wall unto us both by night and day, all the while we were with them keeping the sheep.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4429,51 +5942,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. நாங்கள் ஆடுகளை மேய்த்து, அவர்களிடத்தில் இருந்த நாளெல்லாம் அவர்கள் இரவும்பகலும் எங்களைச் சுற்றிலும் மதிலாயிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[17. Now therefore know and consider what you will do; for evil is determined against our master, and against all his household: for he is such a son of Belial, that a man cannot speak to him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4538,51 +6051,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. இப்போதும் நீர் செய்யவேண்டியதைக் கவனித்துப்பாரும்; நம்முடைய எஜமான்மேலும், அவருடைய வீட்டார் யாவர்மேலும், நிச்சயமாய் ஒரு பொல்லாப்பு வருகிறதாயிருக்கிறது; இவரோ, ஒருவரும் தம்மோடே பேசக் கூடாதபடிக்கு, பேலியாளின் மகனாயிருக்கிறார் என்றான்.]]></a:t>
+              <a:t><![CDATA[17. Now therefore know and consider what you will do; for evil is determined against our master, and against all his household: for he is such a son of Belial, that a man cannot speak to him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4647,51 +6160,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. இப்போதும் நீர் செய்யவேண்டியதைக் கவனித்துப்பாரும்; நம்முடைய எஜமான்மேலும், அவருடைய வீட்டார் யாவர்மேலும், நிச்சயமாய் ஒரு பொல்லாப்பு வருகிறதாயிருக்கிறது; இவரோ, ஒருவரும் தம்மோடே பேசக் கூடாதபடிக்கு, பேலியாளின் மகனாயிருக்கிறார் என்றான்.]]></a:t>
+              <a:t><![CDATA[17. Now therefore know and consider what you will do; for evil is determined against our master, and against all his household: for he is such a son of Belial, that a man cannot speak to him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4756,51 +6269,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அப்பொழுது அபிகாயில் தீவிரமாய் இருநூறு அப்பங்களையும், இரண்டு துருத்தி திராட்சரசத்தையும், சமையல் பண்ணப்பட்ட ஐந்து ஆடுகளையும், ஐந்து படி வறுத்த பயற்றையும், வற்றலாக்கப்பட்ட நூறு திராட்சக்குலைகளையும், வற்றலான இருநூறு அத்திப்பழ அடைகளையும் எடுத்து, கழுதைகள்மேல் ஏற்றி,]]></a:t>
+              <a:t><![CDATA[18. Then Abigail made haste, and took two hundred loaves, and two bottles of wine, and five sheep ready dressed, and five measures of parched corn, and an hundred clusters of raisins, and two hundred cakes of figs, and laid them on asses.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4865,51 +6378,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அப்பொழுது அபிகாயில் தீவிரமாய் இருநூறு அப்பங்களையும், இரண்டு துருத்தி திராட்சரசத்தையும், சமையல் பண்ணப்பட்ட ஐந்து ஆடுகளையும், ஐந்து படி வறுத்த பயற்றையும், வற்றலாக்கப்பட்ட நூறு திராட்சக்குலைகளையும், வற்றலான இருநூறு அத்திப்பழ அடைகளையும் எடுத்து, கழுதைகள்மேல் ஏற்றி,]]></a:t>
+              <a:t><![CDATA[18. Then Abigail made haste, and took two hundred loaves, and two bottles of wine, and five sheep ready dressed, and five measures of parched corn, and an hundred clusters of raisins, and two hundred cakes of figs, and laid them on asses.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4974,51 +6487,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அப்பொழுது அபிகாயில் தீவிரமாய் இருநூறு அப்பங்களையும், இரண்டு துருத்தி திராட்சரசத்தையும், சமையல் பண்ணப்பட்ட ஐந்து ஆடுகளையும், ஐந்து படி வறுத்த பயற்றையும், வற்றலாக்கப்பட்ட நூறு திராட்சக்குலைகளையும், வற்றலான இருநூறு அத்திப்பழ அடைகளையும் எடுத்து, கழுதைகள்மேல் ஏற்றி,]]></a:t>
+              <a:t><![CDATA[18. Then Abigail made haste, and took two hundred loaves, and two bottles of wine, and five sheep ready dressed, and five measures of parched corn, and an hundred clusters of raisins, and two hundred cakes of figs, and laid them on asses.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5083,51 +6596,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. தன் வேலைக்காரரைப் பார்த்து: நீங்கள் எனக்கு முன்னே போங்கள்; இதோ, நான் உங்கள் பின்னே வருகிறேன் என்று சொல்லி அனுப்பினாள்; தன் புருஷனாகிய நாபாலுக்கு அதை அறிவிக்கவில்லை.]]></a:t>
+              <a:t><![CDATA[19. And she said unto her servants, Go on before me; behold, I come after you. But she told not her husband Nabal.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5192,51 +6705,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. தன் வேலைக்காரரைப் பார்த்து: நீங்கள் எனக்கு முன்னே போங்கள்; இதோ, நான் உங்கள் பின்னே வருகிறேன் என்று சொல்லி அனுப்பினாள்; தன் புருஷனாகிய நாபாலுக்கு அதை அறிவிக்கவில்லை.]]></a:t>
+              <a:t><![CDATA[19. And she said unto her servants, Go on before me; behold, I come after you. But she told not her husband Nabal.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5301,51 +6814,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அந்த மனுஷனுக்கு நாபால் என்றும், அவன் மனைவிக்கு அபிகாயில் என்றும் பெயர்; அந்த ஸ்திரீ மகா புத்திசாலியும் ரூபவதியுமாயிருந்தாள்; அந்தப் புருஷனோ முரடனும் துராகிருதனுமாயிருந்தான்; அவன் காலேபுடைய சந்ததியான்.]]></a:t>
+              <a:t><![CDATA[2. And there was a man in Maon, whose possessions were in Carmel; and the man was very great, and he had three thousand sheep, and a thousand goats: and he was shearing his sheep in Carmel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5410,51 +6923,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அவள் ஒரு கழுதையின்மேல் ஏறி, மலையின் மறைவில் இறங்கிவருகையில், இதோ, தாவீதும் அவன் மனுஷரும் அவளுக்கு எதிராக இறங்கிவந்தார்கள்; அவர்களைச் சந்தித்தாள்.]]></a:t>
+              <a:t><![CDATA[20. And it was so, as she rode on the ass, that she came down by the covert on the hill, and, behold, David and his men came down against her; and she met them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5519,51 +7032,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அவள் ஒரு கழுதையின்மேல் ஏறி, மலையின் மறைவில் இறங்கிவருகையில், இதோ, தாவீதும் அவன் மனுஷரும் அவளுக்கு எதிராக இறங்கிவந்தார்கள்; அவர்களைச் சந்தித்தாள்.]]></a:t>
+              <a:t><![CDATA[20. And it was so, as she rode on the ass, that she came down by the covert on the hill, and, behold, David and his men came down against her; and she met them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5628,51 +7141,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. தாவீது தன் ஜனங்களை நோக்கி: அவனுக்கு வனாந்தரத்தில் இருக்கிறதையெல்லாம் வீணாகவே காப்பாற்றினேன்; அவனுக்கு உண்டானதிலெல்லாம் ஒன்றும் காணாமற்போனதில்லை; என்றாலும் நன்மைக்குப் பதிலாக அவன் எனக்குத் தீமைசெய்தான்.]]></a:t>
+              <a:t><![CDATA[21. Now David had said, Surely in vain have I kept all that this fellow has in the wilderness, so that nothing was missed of all that pertained unto him: and he has requited me evil for good.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5737,51 +7250,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. தாவீது தன் ஜனங்களை நோக்கி: அவனுக்கு வனாந்தரத்தில் இருக்கிறதையெல்லாம் வீணாகவே காப்பாற்றினேன்; அவனுக்கு உண்டானதிலெல்லாம் ஒன்றும் காணாமற்போனதில்லை; என்றாலும் நன்மைக்குப் பதிலாக அவன் எனக்குத் தீமைசெய்தான்.]]></a:t>
+              <a:t><![CDATA[21. Now David had said, Surely in vain have I kept all that this fellow has in the wilderness, so that nothing was missed of all that pertained unto him: and he has requited me evil for good.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5846,51 +7359,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. தாவீது தன் ஜனங்களை நோக்கி: அவனுக்கு வனாந்தரத்தில் இருக்கிறதையெல்லாம் வீணாகவே காப்பாற்றினேன்; அவனுக்கு உண்டானதிலெல்லாம் ஒன்றும் காணாமற்போனதில்லை; என்றாலும் நன்மைக்குப் பதிலாக அவன் எனக்குத் தீமைசெய்தான்.]]></a:t>
+              <a:t><![CDATA[21. Now David had said, Surely in vain have I kept all that this fellow has in the wilderness, so that nothing was missed of all that pertained unto him: and he has requited me evil for good.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5955,51 +7468,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அவனுக்கு உண்டான எல்லாவற்றிலும் சுவரில் நீர்விடும் ஒரு நாயைமுதலாய் பொழுதுவிடியுமட்டும் நான் உயிரோடே வைத்தால், தேவன் தாவீதின் சத்துருக்களுக்கு அதற்குச் சரியாகவும் அதற்கு அதிகமாகவும் செய்யக்கடவர் என்று சொல்லியிருந்தான்.]]></a:t>
+              <a:t><![CDATA[22. So and more also do God unto the enemies of David, if I leave of all that pertain to him by the morning light any that pisses against the wall.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6064,51 +7577,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அவனுக்கு உண்டான எல்லாவற்றிலும் சுவரில் நீர்விடும் ஒரு நாயைமுதலாய் பொழுதுவிடியுமட்டும் நான் உயிரோடே வைத்தால், தேவன் தாவீதின் சத்துருக்களுக்கு அதற்குச் சரியாகவும் அதற்கு அதிகமாகவும் செய்யக்கடவர் என்று சொல்லியிருந்தான்.]]></a:t>
+              <a:t><![CDATA[22. So and more also do God unto the enemies of David, if I leave of all that pertain to him by the morning light any that pisses against the wall.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6173,51 +7686,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அபிகாயில் தாவீதைக் காண்கையில், தீவிரமாய்க் கழுதையை விட்டு இறங்கி, தாவீதுக்கு நேராகத் தரையில் முகங்குப்புற விழுந்து பணிந்து,]]></a:t>
+              <a:t><![CDATA[22. So and more also do God unto the enemies of David, if I leave of all that pertain to him by the morning light any that pisses against the wall.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6282,51 +7795,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அவன் பாதத்திலே விழுந்து: என் ஆண்டவனே, இந்தப் பாதகம் என்மேல் சுமரட்டும்; உம்முடைய அடியாளுடைய வார்த்தைகளை நீர் கேட்கும்பொருட்டாக உம்முடைய அடியாள் உமது செவிகேட்கப் பேசவேண்டும்.]]></a:t>
+              <a:t><![CDATA[23. And when Abigail saw David, she hasted, and lighted off the ass, and fell before David on her face, and bowed herself to the ground,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6391,51 +7904,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அவன் பாதத்திலே விழுந்து: என் ஆண்டவனே, இந்தப் பாதகம் என்மேல் சுமரட்டும்; உம்முடைய அடியாளுடைய வார்த்தைகளை நீர் கேட்கும்பொருட்டாக உம்முடைய அடியாள் உமது செவிகேட்கப் பேசவேண்டும்.]]></a:t>
+              <a:t><![CDATA[23. And when Abigail saw David, she hasted, and lighted off the ass, and fell before David on her face, and bowed herself to the ground,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6500,51 +8013,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. நாபால் தன் ஆடுகளை மயிர்கத்தரிக்கிற செய்தியை வனாந்தரத்தில் இருக்கிற தாவீது கேட்டபோது,]]></a:t>
+              <a:t><![CDATA[2. And there was a man in Maon, whose possessions were in Carmel; and the man was very great, and he had three thousand sheep, and a thousand goats: and he was shearing his sheep in Carmel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6609,51 +8122,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. என் ஆண்டவனாகிய நீர் நாபால் என்னும் இந்தப் பேலியாளின் மனுஷனை ஒரு பொருட்டாக எண்ணவேண்டாம்; அவன் பெயர் எப்படியோ அப்படியே அவனும் இருக்கிறான்; அவன் பெயர் நாபால், அவனுக்குப் பயித்தியமும் இருக்கிறது; உம்முடைய அடியாளாகிய நானோ, என் ஆண்டவன் அனுப்பின வாலிபரைக் காணவில்லை.]]></a:t>
+              <a:t><![CDATA[24. And fell at his feet, and said, Upon me, my lord, upon me let this iniquity be: and let yours handmaid, I pray you, speak in yours audience, and hear the words of yours handmaid.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6718,51 +8231,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. என் ஆண்டவனாகிய நீர் நாபால் என்னும் இந்தப் பேலியாளின் மனுஷனை ஒரு பொருட்டாக எண்ணவேண்டாம்; அவன் பெயர் எப்படியோ அப்படியே அவனும் இருக்கிறான்; அவன் பெயர் நாபால், அவனுக்குப் பயித்தியமும் இருக்கிறது; உம்முடைய அடியாளாகிய நானோ, என் ஆண்டவன் அனுப்பின வாலிபரைக் காணவில்லை.]]></a:t>
+              <a:t><![CDATA[24. And fell at his feet, and said, Upon me, my lord, upon me let this iniquity be: and let yours handmaid, I pray you, speak in yours audience, and hear the words of yours handmaid.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6827,51 +8340,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. இப்போதும் என் ஆண்டவனே, நீர் இரத்தம் சிந்த வரவும், உம்முடைய கை நீதியைச் சரிக்கட்டவும், கர்த்தர் உமக்கு இடங்கொடுக்கவில்லை என்பதைக் கர்த்தருடைய ஜீவனைக்கொண்டும், உம்முடைய ஜீவனைக்கொண்டும் சொல்லுகிறேன்; இப்போதும் உம்முடைய சத்துருக்களும், என் ஆண்டவனுக்கு விரோதமாகப் பொல்லாப்புத் தேடுகிறவர்களும், நாபாலைப்போல ஆகக்கடவர்கள்.]]></a:t>
+              <a:t><![CDATA[25. Let not my lord, I pray you, regard this man of Belial, even Nabal: for as his name is, so is he; Nabal is his name, and folly is with him: but I yours handmaid saw not the young men of my lord, whom you did send.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6936,51 +8449,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. இப்போதும் என் ஆண்டவனே, நீர் இரத்தம் சிந்த வரவும், உம்முடைய கை நீதியைச் சரிக்கட்டவும், கர்த்தர் உமக்கு இடங்கொடுக்கவில்லை என்பதைக் கர்த்தருடைய ஜீவனைக்கொண்டும், உம்முடைய ஜீவனைக்கொண்டும் சொல்லுகிறேன்; இப்போதும் உம்முடைய சத்துருக்களும், என் ஆண்டவனுக்கு விரோதமாகப் பொல்லாப்புத் தேடுகிறவர்களும், நாபாலைப்போல ஆகக்கடவர்கள்.]]></a:t>
+              <a:t><![CDATA[25. Let not my lord, I pray you, regard this man of Belial, even Nabal: for as his name is, so is he; Nabal is his name, and folly is with him: but I yours handmaid saw not the young men of my lord, whom you did send.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7045,51 +8558,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. இப்போதும் உமது அடியாள் என் ஆண்டவனுக்குக் கொண்டுவந்த காணிக்கையை ஏற்றுக்கொண்டு, என் ஆண்டவனைப் பின்பற்றுகிற வாலிபருக்குக் கொடுப்பீராக.]]></a:t>
+              <a:t><![CDATA[25. Let not my lord, I pray you, regard this man of Belial, even Nabal: for as his name is, so is he; Nabal is his name, and folly is with him: but I yours handmaid saw not the young men of my lord, whom you did send.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7154,51 +8667,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. உமது அடியாளின் பாதகத்தை மன்னியும், கர்த்தர் என் ஆண்டவனுக்கு நிலையான வீட்டை நிச்சயமாய்க் கட்டுவார்; என் ஆண்டவன் கர்த்தருடைய யுத்தங்களை நடத்துகிறவராமே; நீர் உயிரோடே இருக்கும் நாளில் ஒரு பொல்லாப்பும் உம்மிலே காணப்படாதிருப்பதாக.]]></a:t>
+              <a:t><![CDATA[26. Now therefore, my lord, as the LORD lives, and as your soul lives, seeing the LORD has withheld you from coming to shed blood, and from avenging yourself with yours own hand, now let yours enemies, and they that seek evil to my lord, be as Nabal.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7263,51 +8776,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. உமது அடியாளின் பாதகத்தை மன்னியும், கர்த்தர் என் ஆண்டவனுக்கு நிலையான வீட்டை நிச்சயமாய்க் கட்டுவார்; என் ஆண்டவன் கர்த்தருடைய யுத்தங்களை நடத்துகிறவராமே; நீர் உயிரோடே இருக்கும் நாளில் ஒரு பொல்லாப்பும் உம்மிலே காணப்படாதிருப்பதாக.]]></a:t>
+              <a:t><![CDATA[26. Now therefore, my lord, as the LORD lives, and as your soul lives, seeing the LORD has withheld you from coming to shed blood, and from avenging yourself with yours own hand, now let yours enemies, and they that seek evil to my lord, be as Nabal.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7372,51 +8885,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. உமது அடியாளின் பாதகத்தை மன்னியும், கர்த்தர் என் ஆண்டவனுக்கு நிலையான வீட்டை நிச்சயமாய்க் கட்டுவார்; என் ஆண்டவன் கர்த்தருடைய யுத்தங்களை நடத்துகிறவராமே; நீர் உயிரோடே இருக்கும் நாளில் ஒரு பொல்லாப்பும் உம்மிலே காணப்படாதிருப்பதாக.]]></a:t>
+              <a:t><![CDATA[26. Now therefore, my lord, as the LORD lives, and as your soul lives, seeing the LORD has withheld you from coming to shed blood, and from avenging yourself with yours own hand, now let yours enemies, and they that seek evil to my lord, be as Nabal.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7481,51 +8994,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. உம்மைத் துன்பப்படுத்தவும், உம்முடைய பிராணனை வாங்க வகைதேடவும், ஒரு மனுஷன் எழும்பினாலும் என் ஆண்டவனுடைய ஆத்துமா உம்முடைய தேவனாகிய கர்த்தரின் ஆதரவில் இருக்கிற ஜீவனுள்ளோருடைய கட்டிலே கட்டப்பட்டிருக்கும்; உம்முடைய சத்துருக்களின் ஆத்துமாக்களோ கவணில் வைத்து எறிந்தாற்போல எறியப்பட்டுப்போம்.]]></a:t>
+              <a:t><![CDATA[26. Now therefore, my lord, as the LORD lives, and as your soul lives, seeing the LORD has withheld you from coming to shed blood, and from avenging yourself with yours own hand, now let yours enemies, and they that seek evil to my lord, be as Nabal.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide69.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7590,51 +9103,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. உம்மைத் துன்பப்படுத்தவும், உம்முடைய பிராணனை வாங்க வகைதேடவும், ஒரு மனுஷன் எழும்பினாலும் என் ஆண்டவனுடைய ஆத்துமா உம்முடைய தேவனாகிய கர்த்தரின் ஆதரவில் இருக்கிற ஜீவனுள்ளோருடைய கட்டிலே கட்டப்பட்டிருக்கும்; உம்முடைய சத்துருக்களின் ஆத்துமாக்களோ கவணில் வைத்து எறிந்தாற்போல எறியப்பட்டுப்போம்.]]></a:t>
+              <a:t><![CDATA[27. And now this blessing which yours handmaid has brought unto my lord, let it even be given unto the young men that follow my lord.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7699,51 +9212,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. தாவீது பத்து வாலிபரை அழைத்து: நீங்கள் கர்மேலுக்குப் போய், நாபாலிடத்தில் சென்று, என் பேரைச்சொல்லி, அவன் சுகசெய்தியை விசாரித்து,]]></a:t>
+              <a:t><![CDATA[2. And there was a man in Maon, whose possessions were in Carmel; and the man was very great, and he had three thousand sheep, and a thousand goats: and he was shearing his sheep in Carmel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide70.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7808,51 +9321,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. கர்த்தர் உம்மைக் குறித்துச் சொன்ன நன்மையின்படி எல்லாம் இனி என் ஆண்டவனுக்குச் செய்து, இஸ்ரவேலுக்கு அதிபதியாக உம்மை நேமிக்கும் போது,]]></a:t>
+              <a:t><![CDATA[27. And now this blessing which yours handmaid has brought unto my lord, let it even be given unto the young men that follow my lord.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide71.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7917,51 +9430,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. கர்த்தர் உம்மைக் குறித்துச் சொன்ன நன்மையின்படி எல்லாம் இனி என் ஆண்டவனுக்குச் செய்து, இஸ்ரவேலுக்கு அதிபதியாக உம்மை நேமிக்கும் போது,]]></a:t>
+              <a:t><![CDATA[28. I pray you, forgive the trespass of yours handmaid: for the LORD will certainly make my lord a sure house; because my lord fights the battles of the LORD, and evil has not been found in you all your days.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide72.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8026,51 +9539,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. சாமுவேல் மரணமடைந்தான். இஸ்ரவேலர் எல்லாரும் கூடிவந்து, அவனுக்காகத் துக்கங்கொண்டாடி, ராமாவிலிருக்கிற அவனுடைய வளவிலே அவனை அடக்கம்பண்ணினார்கள்; தாவீது எழுந்து, பாரான் வனாந்தரத்திற்குப் புறப்பட்டுப் போனான்.]]></a:t>
+              <a:t><![CDATA[28. I pray you, forgive the trespass of yours handmaid: for the LORD will certainly make my lord a sure house; because my lord fights the battles of the LORD, and evil has not been found in you all your days.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide73.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8135,51 +9648,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. சாமுவேல் மரணமடைந்தான். இஸ்ரவேலர் எல்லாரும் கூடிவந்து, அவனுக்காகத் துக்கங்கொண்டாடி, ராமாவிலிருக்கிற அவனுடைய வளவிலே அவனை அடக்கம்பண்ணினார்கள்; தாவீது எழுந்து, பாரான் வனாந்தரத்திற்குப் புறப்பட்டுப் போனான்.]]></a:t>
+              <a:t><![CDATA[28. I pray you, forgive the trespass of yours handmaid: for the LORD will certainly make my lord a sure house; because my lord fights the battles of the LORD, and evil has not been found in you all your days.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide74.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8244,51 +9757,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. நீர் விருதாவாய் இரத்தம் சிந்தாமலும், என் ஆண்டவனாகிய நீர் பழிவாங்காமலும் இருந்ததுண்டானால், அப்பொழுது என் ஆண்டவனாகிய உமக்குத் துக்கமும் இராது, மன இடறலும் இராது; கர்த்தர் என் ஆண்டவனுக்கு நன்மை செய்யும்போது, உம்முடைய அடியாளை நினைப்பீராக என்றாள்.]]></a:t>
+              <a:t><![CDATA[29. Yet a man has risen to pursue you, and to seek your soul: but the soul of my lord shall be bound in the bundle of life with the LORD your God; and the souls of yours enemies, them shall he sling out, as out of the middle of a sling.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide75.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8353,51 +9866,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. நீர் விருதாவாய் இரத்தம் சிந்தாமலும், என் ஆண்டவனாகிய நீர் பழிவாங்காமலும் இருந்ததுண்டானால், அப்பொழுது என் ஆண்டவனாகிய உமக்குத் துக்கமும் இராது, மன இடறலும் இராது; கர்த்தர் என் ஆண்டவனுக்கு நன்மை செய்யும்போது, உம்முடைய அடியாளை நினைப்பீராக என்றாள்.]]></a:t>
+              <a:t><![CDATA[29. Yet a man has risen to pursue you, and to seek your soul: but the soul of my lord shall be bound in the bundle of life with the LORD your God; and the souls of yours enemies, them shall he sling out, as out of the middle of a sling.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide76.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8462,51 +9975,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. அப்பொழுது தாவீது அபிகாயிலை நோக்கி: உன்னை இன்றையதினம் என்னைச் சந்திக்க அனுப்பின இஸ்ரவேலின் தேவனாகிய கர்த்தருக்கு ஸ்தோத்திரம்.]]></a:t>
+              <a:t><![CDATA[29. Yet a man has risen to pursue you, and to seek your soul: but the soul of my lord shall be bound in the bundle of life with the LORD your God; and the souls of yours enemies, them shall he sling out, as out of the middle of a sling.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide77.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8571,51 +10084,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. அப்பொழுது தாவீது அபிகாயிலை நோக்கி: உன்னை இன்றையதினம் என்னைச் சந்திக்க அனுப்பின இஸ்ரவேலின் தேவனாகிய கர்த்தருக்கு ஸ்தோத்திரம்.]]></a:t>
+              <a:t><![CDATA[29. Yet a man has risen to pursue you, and to seek your soul: but the soul of my lord shall be bound in the bundle of life with the LORD your God; and the souls of yours enemies, them shall he sling out, as out of the middle of a sling.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide78.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8680,51 +10193,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. நீ சொல்லிய யோசனை ஆசீர்வதிக்கப்படுவதாக; நான் இரத்தம் சிந்த வராதபடிக்கும், என் கையே பழிவாங்காதபடிக்கும், நீ இன்றையதினம் எனக்குத் தடைபண்ணினபடியினால், நீயும் ஆசீர்வதிக்கப்படுவாயாக.]]></a:t>
+              <a:t><![CDATA[30. And it shall come to pass, when the LORD shall have done to my lord according to all the good that he has spoken concerning you, and shall have appointed you ruler over Israel;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide79.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8789,51 +10302,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. நீ சொல்லிய யோசனை ஆசீர்வதிக்கப்படுவதாக; நான் இரத்தம் சிந்த வராதபடிக்கும், என் கையே பழிவாங்காதபடிக்கும், நீ இன்றையதினம் எனக்குத் தடைபண்ணினபடியினால், நீயும் ஆசீர்வதிக்கப்படுவாயாக.]]></a:t>
+              <a:t><![CDATA[30. And it shall come to pass, when the LORD shall have done to my lord according to all the good that he has spoken concerning you, and shall have appointed you ruler over Israel;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8898,51 +10411,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. தாவீது பத்து வாலிபரை அழைத்து: நீங்கள் கர்மேலுக்குப் போய், நாபாலிடத்தில் சென்று, என் பேரைச்சொல்லி, அவன் சுகசெய்தியை விசாரித்து,]]></a:t>
+              <a:t><![CDATA[3. Now the name of the man was Nabal; and the name of his wife Abigail: and she was a woman of good understanding, and of a beautiful countenance: but the man was rude and evil in his doings; and he was of the house of Caleb.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide80.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9007,51 +10520,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. நீ தீவிரமாய் என்னைச் சந்திக்க வராமல் இருந்தாயானால், பொழுது விடியுமட்டும் நாபாலுக்கு ஒரு நாயும் உயிரோடே வைக்கப்படுவதில்லை என்று, உனக்குப் பொல்லாப்புச் செய்ய எனக்கு இடங்கொடாதிருக்கிற இஸ்ரவேலின் தேவனாகிய கர்த்தரின் ஜீவனைக்கொண்டு மெய்யாய்ச் சொல்லுகிறேன் என்று சொல்லி,]]></a:t>
+              <a:t><![CDATA[31. That this shall be no grief unto you, nor offence of heart unto my lord, either that you have shed blood causeless, or that my lord has avenged himself: but when the LORD shall have dealt well with my lord, then remember yours handmaid.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide81.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9116,51 +10629,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. நீ தீவிரமாய் என்னைச் சந்திக்க வராமல் இருந்தாயானால், பொழுது விடியுமட்டும் நாபாலுக்கு ஒரு நாயும் உயிரோடே வைக்கப்படுவதில்லை என்று, உனக்குப் பொல்லாப்புச் செய்ய எனக்கு இடங்கொடாதிருக்கிற இஸ்ரவேலின் தேவனாகிய கர்த்தரின் ஜீவனைக்கொண்டு மெய்யாய்ச் சொல்லுகிறேன் என்று சொல்லி,]]></a:t>
+              <a:t><![CDATA[31. That this shall be no grief unto you, nor offence of heart unto my lord, either that you have shed blood causeless, or that my lord has avenged himself: but when the LORD shall have dealt well with my lord, then remember yours handmaid.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide82.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9225,51 +10738,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. அவள் தனக்குக் கொண்டுவந்ததைத் தாவீது அவள் கையிலே வாங்கி கொண்டு, அவளைப் பார்த்து: நீ சமாதானத்தோடே உன் வீட்டுக்குப் போ; இதோ, நான் உன் சொல்லைக்கேட்டு, உன் முகத்தைப் பார்த்து, இப்படிச் செய்தேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[31. That this shall be no grief unto you, nor offence of heart unto my lord, either that you have shed blood causeless, or that my lord has avenged himself: but when the LORD shall have dealt well with my lord, then remember yours handmaid.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide83.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9334,51 +10847,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. அவள் தனக்குக் கொண்டுவந்ததைத் தாவீது அவள் கையிலே வாங்கி கொண்டு, அவளைப் பார்த்து: நீ சமாதானத்தோடே உன் வீட்டுக்குப் போ; இதோ, நான் உன் சொல்லைக்கேட்டு, உன் முகத்தைப் பார்த்து, இப்படிச் செய்தேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[32. And David said to Abigail, Blessed be the LORD God of Israel, which sent you this day to meet me:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide84.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9443,51 +10956,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. அபிகாயில் நாபாலிடத்தில் வந்தபோது, இதோ, ராஜவிருந்துக்கு ஒப்பான விருந்து அவன் வீட்டிலே நடந்தது; அவன் இருதயம் களித்திருந்தது; அவன் மிகவும் வெறித்துமிருந்தான்; ஆகையால் பொழுது விடியுமட்டும் சிறியகாரியமானாலும் பெரிய காரியமானாலும், ஒன்றையும் அவனுக்கு அறிவிக்கவில்லை.]]></a:t>
+              <a:t><![CDATA[32. And David said to Abigail, Blessed be the LORD God of Israel, which sent you this day to meet me:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide85.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9552,51 +11065,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. அபிகாயில் நாபாலிடத்தில் வந்தபோது, இதோ, ராஜவிருந்துக்கு ஒப்பான விருந்து அவன் வீட்டிலே நடந்தது; அவன் இருதயம் களித்திருந்தது; அவன் மிகவும் வெறித்துமிருந்தான்; ஆகையால் பொழுது விடியுமட்டும் சிறியகாரியமானாலும் பெரிய காரியமானாலும், ஒன்றையும் அவனுக்கு அறிவிக்கவில்லை.]]></a:t>
+              <a:t><![CDATA[33. And blessed be your advice, and blessed be you, which have kept me this day from coming to shed blood, and from avenging myself with mine own hand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide86.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9661,51 +11174,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. பொழுது விடிந்து, நாபாலின் வெறிதெளிந்தபின்பு, அவன் மனைவி இந்த வர்த்தமானங்களை அவனுக்கு அறிவித்தாள்; அப்பொழுது அவன் இருதயம் அவனுக்குள்ளே செத்து, அவன் கல்லைப்போலானான்.]]></a:t>
+              <a:t><![CDATA[33. And blessed be your advice, and blessed be you, which have kept me this day from coming to shed blood, and from avenging myself with mine own hand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide87.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9770,51 +11283,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. பொழுது விடிந்து, நாபாலின் வெறிதெளிந்தபின்பு, அவன் மனைவி இந்த வர்த்தமானங்களை அவனுக்கு அறிவித்தாள்; அப்பொழுது அவன் இருதயம் அவனுக்குள்ளே செத்து, அவன் கல்லைப்போலானான்.]]></a:t>
+              <a:t><![CDATA[34. For in very deed, as the LORD God of Israel lives, which has kept me back from hurting you, except you had hasted and come to meet me, surely there had not been left unto Nabal by the morning light any that pisses against the wall.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide88.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9879,51 +11392,160 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. கர்த்தர் நாபாலை வாதித்ததினால், ஏறக்குறையப் பத்துநாளுக்குப்பின்பு, அவன் செத்தான்.]]></a:t>
+              <a:t><![CDATA[34. For in very deed, as the LORD God of Israel lives, which has kept me back from hurting you, except you had hasted and come to meet me, surely there had not been left unto Nabal by the morning light any that pisses against the wall.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide89.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[34. For in very deed, as the LORD God of Israel lives, which has kept me back from hurting you, except you had hasted and come to meet me, surely there had not been left unto Nabal by the morning light any that pisses against the wall.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9988,51 +11610,1141 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அவனை நோக்கி: நீர் வாழ்க, உமக்குச் சமாதானமும், உம்முடைய வீட்டுக்குச் சமாதானமும், உமக்கு உண்டான எல்லாவற்றிற்கும் சமாதானமும் உண்டாவதாக என்று அவனை வாழ்த்தி,]]></a:t>
+              <a:t><![CDATA[3. Now the name of the man was Nabal; and the name of his wife Abigail: and she was a woman of good understanding, and of a beautiful countenance: but the man was rude and evil in his doings; and he was of the house of Caleb.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide90.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[35. So David received of her hand that which she had brought him, and said unto her, Go up in peace to yours house; see, I have hearkened to your voice, and have accepted your person.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide91.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[35. So David received of her hand that which she had brought him, and said unto her, Go up in peace to yours house; see, I have hearkened to your voice, and have accepted your person.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide92.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[35. So David received of her hand that which she had brought him, and said unto her, Go up in peace to yours house; see, I have hearkened to your voice, and have accepted your person.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide93.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[36. And Abigail came to Nabal; and, behold, he held a feast in his house, like the feast of a king; and Nabal's heart was merry within him, for he was very drunken: wherefore she told him nothing, less or more, until the morning light.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide94.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[36. And Abigail came to Nabal; and, behold, he held a feast in his house, like the feast of a king; and Nabal's heart was merry within him, for he was very drunken: wherefore she told him nothing, less or more, until the morning light.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide95.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[36. And Abigail came to Nabal; and, behold, he held a feast in his house, like the feast of a king; and Nabal's heart was merry within him, for he was very drunken: wherefore she told him nothing, less or more, until the morning light.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide96.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[37. But it came to pass in the morning, when the wine was gone out of Nabal, and his wife had told him these things, that his heart died within him, and he became as a stone.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide97.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[37. But it came to pass in the morning, when the wine was gone out of Nabal, and his wife had told him these things, that his heart died within him, and he became as a stone.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide98.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[38. And it came to pass about ten days after, that the LORD stroke Nabal, that he died.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide99.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[39. And when David heard that Nabal was dead, he said, Blessed be the LORD, that has pleaded the cause of my reproach from the hand of Nabal, and has kept his servant from evil: for the LORD has returned the wickedness of Nabal upon his own head. And David sent and communed with Abigail, to take her to him to wife.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -10067,51 +12779,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2473414244" r:id="rId1"/>
+    <p:sldLayoutId id="2478619334" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -10119,58 +12831,162 @@
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:defPPr>
       <a:extLst/>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide100.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide100.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide101.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide101.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide102.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide102.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide103.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide103.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide104.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide104.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide105.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide105.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide106.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide106.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide107.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide107.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide108.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide108.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide109.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide109.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide110.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide110.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide111.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide111.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide112.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide112.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -10799,54 +13615,142 @@
 
 <file path=ppt/slides/_rels/slide86.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide86.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide87.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide87.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide88.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide88.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide89.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide89.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide90.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide90.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide91.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide91.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide92.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide92.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide93.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide93.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide94.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide94.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide95.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide95.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide96.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide96.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide97.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide97.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide98.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide98.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide99.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide99.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="9144000" cy="5143500"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="9144000" cy="5143500"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name=""/>
           <p:cNvSpPr txBox="1"/>
@@ -10951,51 +13855,1371 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[আছে সবই ভাল আছে|]]></a:t>
+              <a:t><![CDATA[சந்ததியான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 சாமுவேல் : 25]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide100.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[விசாரித்து, தம்முடைய அடியானைப் பொல்லாப்புச் செய்யாதபடிக்குத் தடுத்த கர்த்தருக்கு ஸ்தோத்திரம்;]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 சாமுவேல் : 25]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide101.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[கர்த்தர் தாமே நாபாலின் பொல்லாப்பை அவன் தலையின்மேல் திரும்பப்பண்ணினார் என்று சொல்லி, அபிகாயிலை]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 சாமுவேல் : 25]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide102.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[விவாகம்பண்ணுகிறதற்காக அவளோடே பேச, தாவீது ஆட்களை அனுப்பினான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 சாமுவேல் : 25]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide103.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[40. தாவீதின் ஊழியக்காரர் கர்மேலில் இருக்கிற அபிகாயிலண்டைக்கு வந்து, தாவீது உன்னை விவாகம்பண்ண மனதாய்,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 சாமுவேல் : 25]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide104.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எங்களை உன்னிடத்தில் அனுப்பினார் என்று அவளோடே சொல்லுகிறபோது,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 சாமுவேல் : 25]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide105.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[41. அவள் எழுந்திருந்து, தரைமட்டும் முகங்குனிந்து, இதோ, நான் என் ஆண்டவனுடைய ஊழியக்காரரின் கால்களைக்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 சாமுவேல் : 25]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide106.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[கழுவத்தக்க பணிவிடைக்காரியாகிய அவருடைய அடியாள் என்றாள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 சாமுவேல் : 25]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide107.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[42. பின்பு அபிகாயில் தீவிரித்து எழுந்து, ஒரு கழுதையின்மேல் ஏறி, ஐந்து தாதிப்பெண்களைக் கூட்டிக்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 சாமுவேல் : 25]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide108.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[கொண்டு, தாவீதின் ஸ்தானாபதிகளுக்குப் பின்சென்று போய், அவனுக்கு மனைவியானாள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 சாமுவேல் : 25]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide109.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[43. யெஸ்ரயேல் ஊராளாகிய அகினோவாமையும் தாவீது விவாகம்பண்ணினான்; அவர்கள் இருவரும் அவனுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11083,51 +15307,447 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. শুনলাম, তুমি নাকি মেষের গা থেকে পশম ছেঁটে নিচ্ছ| তোমার মেষপালকরা আমাদের কাছে কিছুদিন ছিল| আমরা]]></a:t>
+              <a:t><![CDATA[4. நாபால் தன் ஆடுகளை மயிர்கத்தரிக்கிற செய்தியை வனாந்தரத்தில் இருக்கிற தாவீது கேட்டபோது,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 சாமுவேல் : 25]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide110.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மனைவியானார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 சாமுவேல் : 25]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide111.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[44. பின்சவுல்: தாவீதின் மனைவியாகிய மீகாள் என்னும் தன் குமாரத்தியைக் காலீம் ஊரானாகிய லாயீசின்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 சாமுவேல் : 25]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide112.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[குமாரனான பல்த்திக்குக் கொடுத்திருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11215,51 +15835,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তাদের কোন ক্ষতি করি নি| তারা যখন কর্ম্মিলে ছিল তখন তাদের কাছ থেকে আমরা কিছুই নিইনি|]]></a:t>
+              <a:t><![CDATA[5. தாவீது பத்து வாலிபரை அழைத்து: நீங்கள் கர்மேலுக்குப் போய், நாபாலிடத்தில் சென்று, என் பேரைச்சொல்லி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11347,51 +15967,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. নাবলের মৃত্যু সংবাদ শুনে দায়ূদ বললেন, “প্রভুর প্রশংসা করো| নাবল আমার সম্পর্কে খারাপ কথা বলেছিল,]]></a:t>
+              <a:t><![CDATA[அவன் சுகசெய்தியை விசாரித்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11479,51 +16099,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[কিন্তু প্রভু আমাকে সমর্থন করলেন| তিনি আমায় কোন অন্যায় করতে দেন নি| নাবল অন্যায় করেছিল বলেই তিনি]]></a:t>
+              <a:t><![CDATA[6. அவனை நோக்கி: நீர் வாழ்க, உமக்குச் சமாதானமும், உம்முடைய வீட்டுக்குச் சமாதானமும், உமக்கு உண்டான]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11611,51 +16231,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তার মৃত্যু ঘটালেন|”তারপর দায়ূদ অবীগলকে একটা চিঠি পাঠালেন| তাকে তাঁর স্ত্রী হিসাবে পাবার জন্য]]></a:t>
+              <a:t><![CDATA[எல்லாவற்றிற்கும் சமாதானமும் உண்டாவதாக என்று அவனை வாழ்த்தி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11743,51 +16363,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[প্রস্তাব করলেন|]]></a:t>
+              <a:t><![CDATA[7. இப்பொழுது ஆடுகளை மயிர்கத்தரிக்கிறவர்கள் உம்மிடத்தில் இருக்கிறார்கள் என்று கேள்விப்பட்டேன்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11875,51 +16495,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. তোমার ভৃত্যদের জিজ্ঞেস করে দেখবে কথাটা কতখানি সত্য| অনুগ্রহ করে আমার পাঠানো যুবকদের সঙ্গে ভাল]]></a:t>
+              <a:t><![CDATA[உம்முடைய மேய்ப்பர் எங்களோடேகூட இருந்தார்கள்; அவர்கள் கர்மேலில் இருந்த நாளெல்லாம் நாங்கள் அவர்களை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12007,51 +16627,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ব্যবহার করবে| এই শুভ দিনে আমরা তোমার কাছে এসেছি| এদের যথাসাধ্য দান করো| আশা করি আমার জন্য এটুকু]]></a:t>
+              <a:t><![CDATA[வருத்தப்படுத்தவில்லை; அவர்களுடைய பொருள் ஒன்றும் காணாமற்போனதும் இல்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12139,51 +16759,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[করবে| ইতি তোমার বন্ধুদায়ূদ|”]]></a:t>
+              <a:t><![CDATA[8. உம்முடைய வேலைக்காரரைக் கேளும்; அவர்கள் உமக்குச் சொல்லுவார்கள்; ஆதலால் இந்த வாலிபருக்கு உம்முடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12271,51 +16891,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. মাযোন শহরে এক মস্ত বড় ধনী বাস করত| তার 3,000 মেষ আর 1,000 ছাগল ছিল| সে তার মেষেদের থেকে পশম]]></a:t>
+              <a:t><![CDATA[1. சாமுவேல் மரணமடைந்தான். இஸ்ரவேலர் எல்லாரும் கூடிவந்து, அவனுக்காகத் துக்கங்கொண்டாடி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12403,51 +17023,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. দাযূদের লোকরা নাবলের কাছে গিয়ে বার্তাটা দিল|]]></a:t>
+              <a:t><![CDATA[கண்களிலே தயைகிடைக்கவேண்டும்; நல்ல நாளில் வந்தோம்; உம்முடைய கைக்கு உதவுவதை உம்முடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12535,51 +17155,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. দাযূদের অনুচররা কর্ম্মিলে গিয়ে অবীগলকে বলল, “আপনাকে নিয়ে যাবার জন্য দায়ূদ আমাদের পাঠিয়েছেন|]]></a:t>
+              <a:t><![CDATA[ஊழியக்காரருக்கும், உம்முடைய குமாரனாகிய தாவீதுக்கும் கொடுக்கும்படி வேண்டுகிறேன் என்று சொல்லுங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12667,51 +17287,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তিনি আপনাকে বিবাহ করতে চান|”]]></a:t>
+              <a:t><![CDATA[என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12799,51 +17419,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. অবীগল মাটিতে উপুড় হয়ে প্রণাম করে বলল, “আমি তোমাদের দাসী| তোমাদের সেবা করতে আমি প্রস্তুত| আমার]]></a:t>
+              <a:t><![CDATA[9. தாவீதின் வாலிபர் போய், இந்த வார்த்தைகளையெல்லாம் தாவீதின் நாமத்தினாலே நாபாலிடத்தில் சொல்லி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12931,51 +17551,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[মনিবের (দাযূদের) সেবকদের পা ধুয়ে দিতে আমি প্রস্তুত|”]]></a:t>
+              <a:t><![CDATA[பின்னொன்றும் பேசாதிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13063,51 +17683,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. কিন্তু নাবল তাদের সঙ্গে জঘন্য ব্যবহার করল| সে বলল, “কে দায়ূদ? যিশয়ের পুত্র কে? কত ক্রীতদাস যে]]></a:t>
+              <a:t><![CDATA[10. நாபால் தாவீதின் ஊழியக்காரருக்குப் பிரதியுத்தரமாக: தாவீது என்பவன் யார்? ஈசாயின் குமாரன் யார்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13195,51 +17815,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[মনিবের কাছ থেকে আজকাল পালিয়ে যাচ্ছে|]]></a:t>
+              <a:t><![CDATA[தங்கள் எஜமான்களை விட்டு ஓடிப்போகிற வேலைக்காரர் இந்நாளில் அநேகர் உண்டு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13327,51 +17947,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. আমার কাছে রুটি আছে, জল আছে, মাংসও আছে| আমার ভৃত্যদের জন্য পশু বলি দিয়ে সেই মাংসের ব্যবস্থা]]></a:t>
+              <a:t><![CDATA[11. நான் என் அப்பத்தையும், என் தண்ணீரையும், என் ஆடுகளை மயிர்கத்தரிக்கிறவர்களுக்காக நான் அடித்துச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13459,51 +18079,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[করেছি| তারা আমার মেষগুলোর গা থেকে পশম কেটে নেয| কিন্তু যাদের আমি চিনি না, তাদের কিছুতেই তা দেব না|”]]></a:t>
+              <a:t><![CDATA[சமையல் பண்ணுவித்ததையும் எடுத்து, இன்ன இடத்தார் என்று நான் அறியாத மனுஷருக்குக் கொடுப்பேனோ என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13591,51 +18211,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. অবীগল আর দেরী না করে দাযূদের অনুচরদের সঙ্গে একটা গাধার পিঠে চড়ে রওনা হল| তার সঙ্গে ছিল পাঁচ]]></a:t>
+              <a:t><![CDATA[12. தாவீதின் வாலிபர் தங்கள் வழியே திரும்பி, மறுபடியும் தாவீதினிடத்தில் வந்து, இந்த]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13723,51 +18343,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ছাঁটবার জন্য কর্ম্মিলে গিয়েছিল|]]></a:t>
+              <a:t><![CDATA[ராமாவிலிருக்கிற அவனுடைய வளவிலே அவனை அடக்கம்பண்ணினார்கள்; தாவீது எழுந்து, பாரான் வனாந்தரத்திற்குப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13855,51 +18475,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[দাসী| অবীগল, দাযূদের স্ত্রী হলেন|]]></a:t>
+              <a:t><![CDATA[வார்த்தைகளையெல்லாம் அவனுக்கு அறிவித்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13987,51 +18607,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. দাযূদের লোকরা ফিরে এলো| যা যা হয়েছে সব তারা দায়ূদকে বলল|]]></a:t>
+              <a:t><![CDATA[13. அப்பொழுது தாவீது தன் மனுஷரைப் பார்த்து: நீங்கள் அவரவர் உங்கள் பட்டயத்தைக் கட்டிக்கொள்ளுங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14119,51 +18739,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. দায়ূদ য়িষ্রিযেলীয অহীনোযমকেও বিবাহ করেছিলেন| অবীগল আর অহীনোযম দুজনেই দাযূদের স্ত্রী হল|]]></a:t>
+              <a:t><![CDATA[என்றான்; அவரவர் தங்கள் பட்டயத்தைக் கட்டிக்கொண்டார்கள்; தாவீதும் தன் பட்டயத்தைக் கட்டிக்கொண்டான்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14251,51 +18871,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. দায়ূদ শৌলের কন্যা মীখলকেও বিবাহ করেছিলেন| কিন্তু শৌল দাযূদের কাছে থেকে তার কন্যাকে সরিয়ে এনে]]></a:t>
+              <a:t><![CDATA[ஏறக்குறைய நானூறுபேர் தாவீதுக்குப் பின் சென்று புறப்பட்டுப்போனார்கள்; இருநூறுபேர் ரஸ்துக்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14383,51 +19003,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তার সঙ্গে পল্টির বিয়ে দিলেন| পল্টির পিতার নাম লাযিশ| পল্টির বাড়ি ছিল গল্লীম শহরে|]]></a:t>
+              <a:t><![CDATA[அண்டையில் இருந்துவிட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14515,51 +19135,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. সব শুনে দায়ূদ বললেন, “এবার তরবারি নাও|” দায়ূদ ও তাঁর লোকরা কোমরে তরবারি এঁটে নিল| প্রায 400 জন]]></a:t>
+              <a:t><![CDATA[14. அப்பொழுது வேலைக்காரரில் ஒருவன் நாபாலுடைய மனைவியாகிய அபிகாயிலை நோக்கி: இதோ, நம்முடைய எஜமானுடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14647,51 +19267,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[দাযূদের সঙ্গে গেল| দ্রব্যসামগ্রী রক্ষার জন্যে 200 জন রইল|]]></a:t>
+              <a:t><![CDATA[சுகசெய்தி விசாரிக்க தாவீது வனாந்தரத்திலிருந்து ஆட்களை அனுப்பினான்; அவர்கள் பேரில் அவர் சீறினார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14779,51 +19399,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. নাবলের একজন ভৃত্য নাবলের স্ত্রী অবীগলকে বলল, “দায়ূদ মরুভূমি থেকে দূত পাঠিয়েছিলেন আমাদের মনিবের]]></a:t>
+              <a:t><![CDATA[15. அந்த மனுஷரோ எங்களுக்கு மிகவும் உபகாரிகளாயிருந்தார்கள்; நாங்கள் வெளிகளில் இருக்கும்போது, அவர்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14911,51 +19531,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[(নাবলের) কাছে| কিন্তু নাবল তাদের সঙ্গে ভাল ব্যবহার করেনি|]]></a:t>
+              <a:t><![CDATA[எங்களிடத்தில் நடமாடின நாளெல்லாம் அவர்கள் எங்களை வருத்தப்படுத்தினதுமில்லை; நமது பொருளில் ஒன்றும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15043,51 +19663,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. অথচ তারা আমাদের সঙ্গে য়থেষ্ট ভাল ব্যবহার করেছিল| আমরা যখন মাঠে মেষ চরাতে যেতাম তখন দাযূদের]]></a:t>
+              <a:t><![CDATA[காணாமற்போனதுமில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15175,51 +19795,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. সেই ব্যক্তির নাম নাবল, সে কালেব পরিবারের লোক| নাবলের স্ত্রীর নাম অবীগল| সে যেমন জ্ঞানী তেমনি]]></a:t>
+              <a:t><![CDATA[புறப்பட்டுப் போனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15307,51 +19927,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[লোকরা সবসময় আমাদের সঙ্গে সঙ্গে থাকত| ওরা কখনও কোন অন্যায় করে নি| আমাদের কিছু চুরিও যায় নি|]]></a:t>
+              <a:t><![CDATA[16. நாங்கள் ஆடுகளை மேய்த்து, அவர்களிடத்தில் இருந்த நாளெல்லாம் அவர்கள் இரவும்பகலும் எங்களைச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15439,51 +20059,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. দাযূদের লোকরা আমাদের দিন রাত পাহারা দিত| আমাদের চারপাশে ওরা ছিল প্রাচীরের মতো| আমরা যখন মেষদের]]></a:t>
+              <a:t><![CDATA[சுற்றிலும் மதிலாயிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15571,51 +20191,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[দেখাশুনা করতাম তখন ওরা আমাদের রক্ষা করত|]]></a:t>
+              <a:t><![CDATA[17. இப்போதும் நீர் செய்யவேண்டியதைக் கவனித்துப்பாரும்; நம்முடைய எஜமான்மேலும், அவருடைய வீட்டார்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15703,51 +20323,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. এখন ভেবে দেখুন, আপনি কি করতে পারেন| নাবল এতো পাষণ্ড যে তার সঙ্গে কথা বলে তার মন পরিবর্তন করানো]]></a:t>
+              <a:t><![CDATA[யாவர்மேலும், நிச்சயமாய் ஒரு பொல்லாப்பு வருகிறதாயிருக்கிறது; இவரோ, ஒருவரும் தம்மோடே பேசக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15835,51 +20455,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[অসম্ভব| আমাদের মনিব আর তার সংসারে ঘোর দুর্য়োগ ঘনিয়ে আসছে|”]]></a:t>
+              <a:t><![CDATA[கூடாதபடிக்கு, பேலியாளின் மகனாயிருக்கிறார் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15967,51 +20587,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. অবীগল এই শুনে আর বিন্দুমাত্র দেরী না করে 200 রুটি, দুটো থলে ভর্তি দ্রাক্ষারস, পাঁচটা মেষের]]></a:t>
+              <a:t><![CDATA[18. அப்பொழுது அபிகாயில் தீவிரமாய் இருநூறு அப்பங்களையும், இரண்டு துருத்தி திராட்சரசத்தையும், சமையல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16099,51 +20719,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[রান্নাকরা মাংস, প্রায এক বুশেল রান্না ডাল, 2 কোযার্ট কিস্মিস, 200 টি ডুমুরের পিঠে এই সব জোগাড় করে]]></a:t>
+              <a:t><![CDATA[பண்ணப்பட்ட ஐந்து ஆடுகளையும், ஐந்து படி வறுத்த பயற்றையும், வற்றலாக்கப்பட்ட நூறு திராட்சக்குலைகளையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16231,51 +20851,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[গাধার পিঠে চাপিয়ে দিল|]]></a:t>
+              <a:t><![CDATA[வற்றலான இருநூறு அத்திப்பழ அடைகளையும் எடுத்து, கழுதைகள்மேல் ஏற்றி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16363,51 +20983,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. তারপর অবীগল ভৃত্যদের বলল, “তোমরা এগিয়ে যাও| আমি তোমাদের পেছন পেছন আসছি|” এ কথা সে তার স্বামীকে]]></a:t>
+              <a:t><![CDATA[19. தன் வேலைக்காரரைப் பார்த்து: நீங்கள் எனக்கு முன்னே போங்கள்; இதோ, நான் உங்கள் பின்னே வருகிறேன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16495,51 +21115,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[বলল না|]]></a:t>
+              <a:t><![CDATA[என்று சொல்லி அனுப்பினாள்; தன் புருஷனாகிய நாபாலுக்கு அதை அறிவிக்கவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16627,51 +21247,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[সুন্দরী| কিন্তু নাবল ছিল অত্যন্ত নীচ প্রকৃতির আর নিষ্ঠুর ধরণের ব্যক্তি|]]></a:t>
+              <a:t><![CDATA[2. மாகோனிலே ஒரு மனுஷன் இருந்தான்; அவனுடைய தொழில்துறை கர்மேலில் இருந்தது; அந்த மனுஷன் மகா பாரிக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16759,51 +21379,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. অবীগল তার গাধার পিঠে চড়ল এবং পর্বতের অন্য দিকে নেমে চলে গেল| অন্যদিক থেকে দায়ূদ তাঁর লোকদের]]></a:t>
+              <a:t><![CDATA[20. அவள் ஒரு கழுதையின்மேல் ஏறி, மலையின் மறைவில் இறங்கிவருகையில், இதோ, தாவீதும் அவன் மனுஷரும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16891,51 +21511,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[সঙ্গে নিয়ে আসছিলেন|]]></a:t>
+              <a:t><![CDATA[அவளுக்கு எதிராக இறங்கிவந்தார்கள்; அவர்களைச் சந்தித்தாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17023,51 +21643,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. অবীগলের সঙ্গে দেখা হবার আগে দায়ূদ বললেন, “মরুভূমিতে আমি নাবলের সম্পত্তি রক্ষা করেছিলাম| তার]]></a:t>
+              <a:t><![CDATA[21. தாவீது தன் ஜனங்களை நோக்கி: அவனுக்கு வனாந்தரத்தில் இருக்கிறதையெல்லாம் வீணாகவே காப்பாற்றினேன்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17155,51 +21775,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[একটাও মেষ যাতে হারিয়ে না যায় সেই দিকে কড়া নজর রেখেছিলাম| কিন্তু এত উপকার কোন কাজেই লাগল না| আমি]]></a:t>
+              <a:t><![CDATA[அவனுக்கு உண்டானதிலெல்லாம் ஒன்றும் காணாமற்போனதில்லை; என்றாலும் நன்மைக்குப் பதிலாக அவன் எனக்குத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17287,51 +21907,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তার ভাল করলেও সে আমার সঙ্গে খারাপ ব্যবহার করল|]]></a:t>
+              <a:t><![CDATA[தீமைசெய்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17419,51 +22039,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. এবার নাবলের বাড়ির একজনকেও যদি কাল সকাল পর্য়ন্ত বাঁচিয়ে রাখি তাহলে ঈশ্বর যেন আমাকে শাস্তি]]></a:t>
+              <a:t><![CDATA[22. அவனுக்கு உண்டான எல்லாவற்றிலும் சுவரில் நீர்விடும் ஒரு நாயைமுதலாய் பொழுதுவிடியுமட்டும் நான்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17551,51 +22171,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[দেন|”]]></a:t>
+              <a:t><![CDATA[உயிரோடே வைத்தால், தேவன் தாவீதின் சத்துருக்களுக்கு அதற்குச் சரியாகவும் அதற்கு அதிகமாகவும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17683,51 +22303,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. ঠিক তখনই অবীগল তার কাছে এসে গেল| দায়ূদকে দেখে মাথা নীচু করে দাযূদের পাযে পড়ল|]]></a:t>
+              <a:t><![CDATA[செய்யக்கடவர் என்று சொல்லியிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17815,51 +22435,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. দাযূদের পাযে পড়ে অবীগল বলল, “মহাশয়, দয়া করে আমাকে কিছু বলতে অনুমতি দিন| আমার কথা শুনুন| যা]]></a:t>
+              <a:t><![CDATA[23. அபிகாயில் தாவீதைக் காண்கையில், தீவிரமாய்க் கழுதையை விட்டு இறங்கி, தாவீதுக்கு நேராகத் தரையில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17947,51 +22567,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[হয়েছে তার জন্য আপনি আমাকে দোষী করুন|]]></a:t>
+              <a:t><![CDATA[முகங்குப்புற விழுந்து பணிந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18079,51 +22699,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. দায়ূদ মরুভূমিতে থাকতে থাকতেই শুনেছিলেন নাবল মেষের গা থেকে পশম ছাঁটছে|]]></a:t>
+              <a:t><![CDATA[குடித்தனக்காரனாயிருந்தான்; அவனுக்கு மூவாயிரம் ஆடும், ஆயிரம் வெள்ளாடும் இருந்தது; அவன் அப்பொழுது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18211,51 +22831,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. আমি আপনার দূতদের দেখি নি| এ অপদার্থ লোকটাকে আপনি মোটেই গ্রাহ্য করবেন না| তার যেমন নাম, সে তেমনি]]></a:t>
+              <a:t><![CDATA[24. அவன் பாதத்திலே விழுந்து: என் ஆண்டவனே, இந்தப் பாதகம் என்மேல் சுமரட்டும்; உம்முடைய அடியாளுடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18343,51 +22963,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[লোক| তার নামের অর্থ ‘দুষ্ট’ আর সে সত্যিই মন্দ কাজ করে|]]></a:t>
+              <a:t><![CDATA[வார்த்தைகளை நீர் கேட்கும்பொருட்டாக உம்முடைய அடியாள் உமது செவிகேட்கப் பேசவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18475,51 +23095,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. প্রভু আপনাকে নিরীহ লোকদের হত্যা করতে দেন নি| জীবন্ত প্রভুর দিব্য এবং আপনার জীবিত প্রাণের দিব্য,]]></a:t>
+              <a:t><![CDATA[25. என் ஆண்டவனாகிய நீர் நாபால் என்னும் இந்தப் பேலியாளின் மனுஷனை ஒரு பொருட்டாக எண்ணவேண்டாம்; அவன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18607,51 +23227,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[যারা আপনার শত্রু, যারা আপনার ক্ষতি করতে চায তারা সকলেই নাবলের মতো হোক্|]]></a:t>
+              <a:t><![CDATA[பெயர் எப்படியோ அப்படியே அவனும் இருக்கிறான்; அவன் பெயர் நாபால், அவனுக்குப் பயித்தியமும் இருக்கிறது;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18739,51 +23359,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. এখন আমি আপনার জন্য এই উপহার এনেছি| আপনি আপনার যুবকদের এসব দান করুন|]]></a:t>
+              <a:t><![CDATA[உம்முடைய அடியாளாகிய நானோ, என் ஆண்டவன் அனுப்பின வாலிபரைக் காணவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18871,51 +23491,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. আমি যে অন্যায় করেছি তার জন্য আপনি অনুগ্রহ করে আমাকে ক্ষমা করুন| প্রভু আপনার পরিবারের সকলকে]]></a:t>
+              <a:t><![CDATA[26. இப்போதும் என் ஆண்டவனே, நீர் இரத்தம் சிந்த வரவும், உம்முடைய கை நீதியைச் சரிக்கட்டவும், கர்த்தர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19003,51 +23623,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[শক্তিশালী করবেন| আপনার পরিবার থেকেই আবির্ভাব হবে অনেক রাজার| প্রভু এটাই করবেন, কারণ আপনি তাঁর হয়ে]]></a:t>
+              <a:t><![CDATA[உமக்கு இடங்கொடுக்கவில்லை என்பதைக் கர்த்தருடைய ஜீவனைக்கொண்டும், உம்முடைய ஜீவனைக்கொண்டும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19135,51 +23755,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[যুদ্ধ করেন| যতদিন আপনি বেঁচে আছেন লোকে আপনার কোন দোষ খুঁজে পাবে না|]]></a:t>
+              <a:t><![CDATA[சொல்லுகிறேன்; இப்போதும் உம்முடைய சத்துருக்களும், என் ஆண்டவனுக்கு விரோதமாகப் பொல்லாப்புத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19267,51 +23887,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. যদি কেউ আপনাকে হত্যা করতে আসে, প্রভু আপনার ঈশ্বরই, আপনাকে রক্ষা করবেন| আপনার শত্রুদের তিনি]]></a:t>
+              <a:t><![CDATA[தேடுகிறவர்களும், நாபாலைப்போல ஆகக்கடவர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19399,51 +24019,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[গুলতির ঢিলের মতো ছুঁড়ে ফেলে দেবেন|]]></a:t>
+              <a:t><![CDATA[27. இப்போதும் உமது அடியாள் என் ஆண்டவனுக்குக் கொண்டுவந்த காணிக்கையை ஏற்றுக்கொண்டு, என் ஆண்டவனைப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19531,51 +24151,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. দায়ূদ দশজন যুবককে নাবলের সঙ্গে আলোচনার জন্য পাঠিয়েছিলেন| তিনি বললেন, “কর্ম্মিলে গিয়ে নাবলকে]]></a:t>
+              <a:t><![CDATA[கர்மேலில் தன் ஆடுகளை மயிர் கத்தரித்துக்கொண்டிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19663,51 +24283,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. প্রভু আপনার জন্য অনেক ভাল কিছু করবার প্রতিশ্রুতি করেছেন এবং তিনি অবশ্যই তাঁর সকল প্রতিশ্রুতি]]></a:t>
+              <a:t><![CDATA[பின்பற்றுகிற வாலிபருக்குக் கொடுப்பீராக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19795,51 +24415,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[রাখবেন| তিনি আপনাকে ইস্রায়েলের নেতা করবেন|]]></a:t>
+              <a:t><![CDATA[28. உமது அடியாளின் பாதகத்தை மன்னியும், கர்த்தர் என் ஆண்டவனுக்கு நிலையான வீட்டை நிச்சயமாய்க்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19927,51 +24547,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. শমূয়েল মারা গেল| সমস্ত ইস্রাযেলবাসীরা একত্রিত হল এবং শমূযেলের মৃত্যুর জন্যে শোক প্রকাশ করল| তারা]]></a:t>
+              <a:t><![CDATA[கட்டுவார்; என் ஆண்டவன் கர்த்தருடைய யுத்தங்களை நடத்துகிறவராமே; நீர் உயிரோடே இருக்கும் நாளில் ஒரு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20059,51 +24679,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[শমূয়েলকে রামায় তার বাড়িতে কবর দিল| তারপর দায়ূদ পারণ মরুভূমির দিকে চলে গেলেন|]]></a:t>
+              <a:t><![CDATA[பொல்லாப்பும் உம்மிலே காணப்படாதிருப்பதாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20191,51 +24811,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. নিরীহ মানুষকে হত্যা করে পাপের ভাগী আপনি হবেন না| সেই ফাঁদে আপনি পা দেবেন না| প্রভু আপনাকে যখন]]></a:t>
+              <a:t><![CDATA[29. உம்மைத் துன்பப்படுத்தவும், உம்முடைய பிராணனை வாங்க வகைதேடவும், ஒரு மனுஷன் எழும்பினாலும் என்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20323,51 +24943,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[জয়যুক্ত করবেন তখন আপনি দয়া করে আমায় স্মরণ করবেন|”]]></a:t>
+              <a:t><![CDATA[ஆண்டவனுடைய ஆத்துமா உம்முடைய தேவனாகிய கர்த்தரின் ஆதரவில் இருக்கிற ஜீவனுள்ளோருடைய கட்டிலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20455,51 +25075,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. দায়ূদ অবীগলকে বললেন, “প্রভু ইস্রায়েলের ঈশ্বরের প্রশংসা কর| তিনি তোমাকে আমার কাছে পাঠিয়েছেন]]></a:t>
+              <a:t><![CDATA[கட்டப்பட்டிருக்கும்; உம்முடைய சத்துருக்களின் ஆத்துமாக்களோ கவணில் வைத்து எறிந்தாற்போல]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20587,51 +25207,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[বলে তাঁর প্রশংসা কর|]]></a:t>
+              <a:t><![CDATA[எறியப்பட்டுப்போம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20719,51 +25339,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. তোমার সুবিচারের জন্য ঈশ্বর তোমায় আশীর্বাদ করুন| আজ তুমি নিরীহ মানুষদের হত্যা করার পাপ থেকে]]></a:t>
+              <a:t><![CDATA[30. கர்த்தர் உம்மைக் குறித்துச் சொன்ன நன்மையின்படி எல்லாம் இனி என் ஆண்டவனுக்குச் செய்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20851,51 +25471,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[আমাকে বাঁচালে|]]></a:t>
+              <a:t><![CDATA[இஸ்ரவேலுக்கு அதிபதியாக உம்மை நேமிக்கும் போது,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20983,51 +25603,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[খুঁজে বের করো| তারপর তাকে আমার হয়ে অভিবাদন জানিও|”]]></a:t>
+              <a:t><![CDATA[3. அந்த மனுஷனுக்கு நாபால் என்றும், அவன் மனைவிக்கு அபிகாயில் என்றும் பெயர்; அந்த ஸ்திரீ மகா]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21115,51 +25735,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. প্রভু, ইস্রায়েলের ঈশ্বরের নামে আমি শপথ করছি, তুমি যদি আমার সঙ্গে তাড়াতাড়ি দেখা করতে না আসতে]]></a:t>
+              <a:t><![CDATA[31. நீர் விருதாவாய் இரத்தம் சிந்தாமலும், என் ஆண்டவனாகிய நீர் பழிவாங்காமலும் இருந்ததுண்டானால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21247,51 +25867,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তাহলে নাবলের বাড়ির লোকরা কেউ কাল সকাল পর্য়ন্ত বেঁচে থাকত না|”]]></a:t>
+              <a:t><![CDATA[அப்பொழுது என் ஆண்டவனாகிய உமக்குத் துக்கமும் இராது, மன இடறலும் இராது; கர்த்தர் என் ஆண்டவனுக்கு நன்மை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21379,51 +25999,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. দায়ূদ অবীগলের উপহার গ্রহণ করলেন| তিনি তাকে বললেন, “তুমি শান্তিতে বাড়ী যাও| আমি তোমার অনুরোধ]]></a:t>
+              <a:t><![CDATA[செய்யும்போது, உம்முடைய அடியாளை நினைப்பீராக என்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21511,51 +26131,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[শুনেছি| তুমি যা কিছু চেয়েছ আমি তা করব|”]]></a:t>
+              <a:t><![CDATA[32. அப்பொழுது தாவீது அபிகாயிலை நோக்கி: உன்னை இன்றையதினம் என்னைச் சந்திக்க அனுப்பின இஸ்ரவேலின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21643,51 +26263,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. অবীগল নাবলের কাছে ফিরে এলো| নাবল তখন বাড়িতে রাজার মতো তার খাবার খাচ্ছিল| সে মাতাল ছিল এবং খুশী]]></a:t>
+              <a:t><![CDATA[தேவனாகிய கர்த்தருக்கு ஸ்தோத்திரம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21775,51 +26395,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ছিল| তাই সকাল না হওয়া পর্য়ন্ত অবীগল তাকে কিছু বলল না|]]></a:t>
+              <a:t><![CDATA[33. நீ சொல்லிய யோசனை ஆசீர்வதிக்கப்படுவதாக; நான் இரத்தம் சிந்த வராதபடிக்கும், என் கையே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21907,51 +26527,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. পরদিন সকালে নাবলের হুঁশ ফিরে এল| তখন অবীগল তাকে সব কথা খুলে বলল| তখন নাবল হৃদরোগে আক্রান্ত হল|]]></a:t>
+              <a:t><![CDATA[பழிவாங்காதபடிக்கும், நீ இன்றையதினம் எனக்குத் தடைபண்ணினபடியினால், நீயும் ஆசீர்வதிக்கப்படுவாயாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22039,51 +26659,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[দশ দিন ধরে সে পাথরের মতো অনড় হয়ে রইল|]]></a:t>
+              <a:t><![CDATA[34. நீ தீவிரமாய் என்னைச் சந்திக்க வராமல் இருந்தாயானால், பொழுது விடியுமட்டும் நாபாலுக்கு ஒரு நாயும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22171,51 +26791,183 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. প্রায দশ দিন পর প্রভু নাবলের মৃত্যু ঘটালেন|]]></a:t>
+              <a:t><![CDATA[உயிரோடே வைக்கப்படுவதில்லை என்று, உனக்குப் பொல்லாப்புச் செய்ய எனக்கு இடங்கொடாதிருக்கிற இஸ்ரவேலின்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 சாமுவேல் : 25]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide89.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[தேவனாகிய கர்த்தரின் ஜீவனைக்கொண்டு மெய்யாய்ச் சொல்லுகிறேன் என்று சொல்லி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22303,51 +27055,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. দায়ূদ নাবলের জন্য এই বার্তা দিলেন, “আশা করছি তুমি ও তোমার পরিবারের সকলে ভাল আছো| তোমাদের যা যা]]></a:t>
+              <a:t><![CDATA[புத்திசாலியும் ரூபவதியுமாயிருந்தாள்; அந்தப் புருஷனோ முரடனும் துராகிருதனுமாயிருந்தான்; அவன் காலேபுடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22363,92 +27115,1412 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[1 சாமுவேல் : 25]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
+<file path=ppt/slides/slide90.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[35. அவள் தனக்குக் கொண்டுவந்ததைத் தாவீது அவள் கையிலே வாங்கி கொண்டு, அவளைப் பார்த்து: நீ சமாதானத்தோடே]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 சாமுவேல் : 25]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide91.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[உன் வீட்டுக்குப் போ; இதோ, நான் உன் சொல்லைக்கேட்டு, உன் முகத்தைப் பார்த்து, இப்படிச் செய்தேன்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 சாமுவேல் : 25]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide92.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[என்றான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 சாமுவேல் : 25]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide93.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[36. அபிகாயில் நாபாலிடத்தில் வந்தபோது, இதோ, ராஜவிருந்துக்கு ஒப்பான விருந்து அவன் வீட்டிலே நடந்தது;]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 சாமுவேல் : 25]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide94.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அவன் இருதயம் களித்திருந்தது; அவன் மிகவும் வெறித்துமிருந்தான்; ஆகையால் பொழுது விடியுமட்டும்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 சாமுவேல் : 25]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide95.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சிறியகாரியமானாலும் பெரிய காரியமானாலும், ஒன்றையும் அவனுக்கு அறிவிக்கவில்லை.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 சாமுவேல் : 25]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide96.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[37. பொழுது விடிந்து, நாபாலின் வெறிதெளிந்தபின்பு, அவன் மனைவி இந்த வர்த்தமானங்களை அவனுக்கு]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 சாமுவேல் : 25]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide97.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அறிவித்தாள்; அப்பொழுது அவன் இருதயம் அவனுக்குள்ளே செத்து, அவன் கல்லைப்போலானான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 சாமுவேல் : 25]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide98.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[38. கர்த்தர் நாபாலை வாதித்ததினால், ஏறக்குறையப் பத்துநாளுக்குப்பின்பு, அவன் செத்தான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 சாமுவேல் : 25]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide99.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[39. நாபால் செத்துப்போனான் என்று தாவீது கேள்விப்பட்டபோது: என் நிந்தையின் வழக்கை நாபாலின் கையில்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 சாமுவேல் : 25]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme66">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme44">
   <a:themeElements>
-    <a:clrScheme name="Theme66">
+    <a:clrScheme name="Theme44">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme66">
+    <a:fontScheme name="Theme44">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -22474,51 +28546,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme66">
+    <a:fmtScheme name="Theme44">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -22649,51 +28721,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>88</Slides>
+  <Slides>112</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>