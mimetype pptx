--- v2 (2026-09-17)
+++ v3 (2026-11-01)
@@ -12779,51 +12779,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2478619334" r:id="rId1"/>
+    <p:sldLayoutId id="2482528658" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -28436,91 +28436,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[1 சாமுவேல் : 25]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme44">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme33">
   <a:themeElements>
-    <a:clrScheme name="Theme44">
+    <a:clrScheme name="Theme33">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme44">
+    <a:fontScheme name="Theme33">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -28546,51 +28546,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme44">
+    <a:fmtScheme name="Theme33">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>