--- v0 (2026-08-01)
+++ v1 (2026-09-17)
@@ -99,50 +99,70 @@
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -177,50 +197,60 @@
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
+    <p:sldId id="310" r:id="rId57"/>
+    <p:sldId id="311" r:id="rId58"/>
+    <p:sldId id="312" r:id="rId59"/>
+    <p:sldId id="313" r:id="rId60"/>
+    <p:sldId id="314" r:id="rId61"/>
+    <p:sldId id="315" r:id="rId62"/>
+    <p:sldId id="316" r:id="rId63"/>
+    <p:sldId id="317" r:id="rId64"/>
+    <p:sldId id="318" r:id="rId65"/>
+    <p:sldId id="319" r:id="rId66"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -372,53 +402,63 @@
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
-  <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
+  <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
+  <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
+  <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
+  <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
+  <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
+  <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
+  <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
+  <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
+  <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/>
+  <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -478,51 +518,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. பின்பு சீப் ஊரார் கிபியாவிலிருக்கிற சவுலிடத்தில் வந்து: தாவீது எஷிமோனுக்கு எதிரான ஆகிலாமேட்டில் ஒளித்துக்கொண்டிருக்கிறான் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[5. And David arose, and came to the place where Saul had pitched: and David beheld the place where Saul lay, and Abner the son of Ner, the captain of his host: and Saul lay in the trench, and the people pitched round about him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -587,51 +627,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. பின்பு சீப் ஊரார் கிபியாவிலிருக்கிற சவுலிடத்தில் வந்து: தாவீது எஷிமோனுக்கு எதிரான ஆகிலாமேட்டில் ஒளித்துக்கொண்டிருக்கிறான் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[5. And David arose, and came to the place where Saul had pitched: and David beheld the place where Saul lay, and Abner the son of Ner, the captain of his host: and Saul lay in the trench, and the people pitched round about him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -696,51 +736,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அப்பொழுது சவுல்: சீப்வனாந்தரத்திலே தாவீதைத் தேடும்படி எழுந்து, இஸ்ரவேலிலே தெரிந்துகொள்ளப்பட்ட மூவாயிரம் பேரோடுங் கூட, சீப் வனாந்தரத்திற்குப் புறப்பட்டுப்போனான்.]]></a:t>
+              <a:t><![CDATA[6. Then answered David and said to Ahimelech the Hittite, and to Abishai the son of Zeruiah, brother to Joab, saying, Who will go down with me to Saul to the camp? And Abishai said, I will go down with you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -805,51 +845,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அப்பொழுது சவுல்: சீப்வனாந்தரத்திலே தாவீதைத் தேடும்படி எழுந்து, இஸ்ரவேலிலே தெரிந்துகொள்ளப்பட்ட மூவாயிரம் பேரோடுங் கூட, சீப் வனாந்தரத்திற்குப் புறப்பட்டுப்போனான்.]]></a:t>
+              <a:t><![CDATA[6. Then answered David and said to Ahimelech the Hittite, and to Abishai the son of Zeruiah, brother to Joab, saying, Who will go down with me to Saul to the camp? And Abishai said, I will go down with you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -914,51 +954,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. சவுல் எஷிமோனுக்கு எதிரே வழியண்டையிலிருக்கிற ஆகிலாமேட்டிலே பாளயமிறங்கினான்; தாவீது வனாந்தரத்தில் தங்கி, சவுல் தன்னைத் தொடர்ந்து வனாந்தரத்திற்கு வருகிறதைக் கண்டு,]]></a:t>
+              <a:t><![CDATA[6. Then answered David and said to Ahimelech the Hittite, and to Abishai the son of Zeruiah, brother to Joab, saying, Who will go down with me to Saul to the camp? And Abishai said, I will go down with you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1023,51 +1063,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. சவுல் எஷிமோனுக்கு எதிரே வழியண்டையிலிருக்கிற ஆகிலாமேட்டிலே பாளயமிறங்கினான்; தாவீது வனாந்தரத்தில் தங்கி, சவுல் தன்னைத் தொடர்ந்து வனாந்தரத்திற்கு வருகிறதைக் கண்டு,]]></a:t>
+              <a:t><![CDATA[7. So David and Abishai came to the people by night: and, behold, Saul lay sleeping within the trench, and his spear stuck in the ground at his bolster: but Abner and the people lay round about him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1132,51 +1172,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. தாவீது வேவுகாரரை அனுப்பி, சவுல் வந்தது நிச்சயம் என்று அறிந்துகொண்டான்.]]></a:t>
+              <a:t><![CDATA[7. So David and Abishai came to the people by night: and, behold, Saul lay sleeping within the trench, and his spear stuck in the ground at his bolster: but Abner and the people lay round about him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1241,51 +1281,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. தாவீது வேவுகாரரை அனுப்பி, சவுல் வந்தது நிச்சயம் என்று அறிந்துகொண்டான்.]]></a:t>
+              <a:t><![CDATA[7. So David and Abishai came to the people by night: and, behold, Saul lay sleeping within the trench, and his spear stuck in the ground at his bolster: but Abner and the people lay round about him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1350,51 +1390,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. பின்பு தாவீது எழுந்து, சவுல் பாளயமிறங்கின இடத்திற்குப் போய், சவுலும் நேரின் குமாரனாகிய அப்னேர் என்னும் அவன் படைத்தலைவனும் படுத்துக்கொண்டிருக்கிற இடத்தைப் பார்த்தான்; சவுல் இரதங்களிருக்கிற இடத்திலே படுத்துக் கொண்டிருந்தான்; ஜனங்கள் அவனைச் சுற்றிலும் பாளயமிறங்கியிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[8. Then said Abishai to David, God has delivered yours enemy into yours hand this day: now therefore let me strike him, I pray you, with the spear even to the earth at once, and I will not strike him the second time.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1459,51 +1499,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. பின்பு தாவீது எழுந்து, சவுல் பாளயமிறங்கின இடத்திற்குப் போய், சவுலும் நேரின் குமாரனாகிய அப்னேர் என்னும் அவன் படைத்தலைவனும் படுத்துக்கொண்டிருக்கிற இடத்தைப் பார்த்தான்; சவுல் இரதங்களிருக்கிற இடத்திலே படுத்துக் கொண்டிருந்தான்; ஜனங்கள் அவனைச் சுற்றிலும் பாளயமிறங்கியிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[8. Then said Abishai to David, God has delivered yours enemy into yours hand this day: now therefore let me strike him, I pray you, with the spear even to the earth at once, and I will not strike him the second time.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1568,51 +1608,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. தாவீது சவுலின் தலைமாட்டில் இருந்த ஈட்டியையும், தண்ணீர்ச் செம்பையும் எடுத்துக்கொண்டபின்பு, புறப்பட்டுபோனார்கள்; அதை ஒருவரும் காணவில்லை, அறியவுமில்லை, ஒருவரும் விழித்துக்கொள்ளவுமில்லை; கர்த்தர் அவர்களுக்கு அயர்ந்த நித்திரை வருவித்ததினால், அவர்களெல்லாரும் தூங்கினார்கள்.]]></a:t>
+              <a:t><![CDATA[1. And the Ziphites came unto Saul to Gibeah, saying, Does not David hide himself in the hill of Hachilah, which is before Jeshimon?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1677,51 +1717,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. தாவீது ஏத்தியனாகிய அகிமெலேக்கையும், செருயாவின் குமாரனும் யோவாபின் சகோதரனுமாகிய அபிசாயையும் பார்த்து: என்னோடேகூடச் சவுலிடத்திற்குப் பாளயத்தில் இறங்கிவருகிறவன் யார் என்றதற்கு, அபிசாய்: நான் உம்மோடேகூட வருகிறேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[9. And David said to Abishai, Destroy him not: for who can stretch forth his hand against the LORD's anointed, and be guiltless?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1786,51 +1826,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. தாவீது ஏத்தியனாகிய அகிமெலேக்கையும், செருயாவின் குமாரனும் யோவாபின் சகோதரனுமாகிய அபிசாயையும் பார்த்து: என்னோடேகூடச் சவுலிடத்திற்குப் பாளயத்தில் இறங்கிவருகிறவன் யார் என்றதற்கு, அபிசாய்: நான் உம்மோடேகூட வருகிறேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[9. And David said to Abishai, Destroy him not: for who can stretch forth his hand against the LORD's anointed, and be guiltless?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1895,51 +1935,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அப்படியே தாவீதும் அபிசாயும் இராத்திரியிலே அந்த ஜனங்களுக்குள்ளே வந்தார்கள்; இதோ, சவுல் இரதங்களிருக்கிற இடத்திலே படுத்து நித்திரைபண்ணினான்; அவன் தலைமாட்டில் அவனுடைய ஈட்டி நிலத்திலே குத்தியிருந்தது; அவனைச் சுற்றிலும் அப்னேரும் ஜனங்களும் படுத்துக்கொண்டிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[10. David said furthermore, As the LORD lives, the LORD shall strike him; or his day shall come to die; or he shall descend into battle, and perish.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2004,51 +2044,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அப்படியே தாவீதும் அபிசாயும் இராத்திரியிலே அந்த ஜனங்களுக்குள்ளே வந்தார்கள்; இதோ, சவுல் இரதங்களிருக்கிற இடத்திலே படுத்து நித்திரைபண்ணினான்; அவன் தலைமாட்டில் அவனுடைய ஈட்டி நிலத்திலே குத்தியிருந்தது; அவனைச் சுற்றிலும் அப்னேரும் ஜனங்களும் படுத்துக்கொண்டிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[10. David said furthermore, As the LORD lives, the LORD shall strike him; or his day shall come to die; or he shall descend into battle, and perish.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2113,51 +2153,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அப்பொழுது அபிசாய் தாவீதைப் பார்த்து: இன்று தேவன் உம்முடைய கையில் ஒப்புக்கொடுத்தார்; இப்போதும் நான் அவனை ஈட்டியினால் இரண்டு குத்தாகக் குத்தாமல், ஒரே குத்தாக நிலத்தில் உருவக் குத்தட்டுமா என்றான்.]]></a:t>
+              <a:t><![CDATA[11. The LORD forbid that I should stretch forth mine hand against the LORD's anointed: but, I pray you, take you now the spear that is at his bolster, and the cruse of water, and let us go.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2222,51 +2262,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அப்பொழுது அபிசாய் தாவீதைப் பார்த்து: இன்று தேவன் உம்முடைய கையில் ஒப்புக்கொடுத்தார்; இப்போதும் நான் அவனை ஈட்டியினால் இரண்டு குத்தாகக் குத்தாமல், ஒரே குத்தாக நிலத்தில் உருவக் குத்தட்டுமா என்றான்.]]></a:t>
+              <a:t><![CDATA[11. The LORD forbid that I should stretch forth mine hand against the LORD's anointed: but, I pray you, take you now the spear that is at his bolster, and the cruse of water, and let us go.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2331,51 +2371,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. தாவீது அபிசாயைப் பார்த்து: அவரைக் கொல்லாதே; கர்த்தர் அபிஷேகம் பண்ணுவித்தவர்மேல் தன் கையைப் போட்டு, குற்றமில்லாமற்போகிறவன் யார்? என்று சொன்னான்.]]></a:t>
+              <a:t><![CDATA[11. The LORD forbid that I should stretch forth mine hand against the LORD's anointed: but, I pray you, take you now the spear that is at his bolster, and the cruse of water, and let us go.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2440,51 +2480,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. தாவீது அபிசாயைப் பார்த்து: அவரைக் கொல்லாதே; கர்த்தர் அபிஷேகம் பண்ணுவித்தவர்மேல் தன் கையைப் போட்டு, குற்றமில்லாமற்போகிறவன் யார்? என்று சொன்னான்.]]></a:t>
+              <a:t><![CDATA[12. So David took the spear and the cruse of water from Saul's bolster; and they got them away, and no man saw it, nor knew it, neither awaked: for they were all asleep; because a deep sleep from the LORD was fallen upon them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2549,51 +2589,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. பின்னும் தாவீது: கர்த்தர் அவரை அடித்து, அல்லது அவருடைய காலம் வந்து, அவர் மரித்து, அல்லது அவர் யுத்தத்திற்குப்போய் மாண்டாலொழிய,]]></a:t>
+              <a:t><![CDATA[12. So David took the spear and the cruse of water from Saul's bolster; and they got them away, and no man saw it, nor knew it, neither awaked: for they were all asleep; because a deep sleep from the LORD was fallen upon them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2658,51 +2698,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. பின்னும் தாவீது: கர்த்தர் அவரை அடித்து, அல்லது அவருடைய காலம் வந்து, அவர் மரித்து, அல்லது அவர் யுத்தத்திற்குப்போய் மாண்டாலொழிய,]]></a:t>
+              <a:t><![CDATA[12. So David took the spear and the cruse of water from Saul's bolster; and they got them away, and no man saw it, nor knew it, neither awaked: for they were all asleep; because a deep sleep from the LORD was fallen upon them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2767,51 +2807,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. தாவீது சவுலின் தலைமாட்டில் இருந்த ஈட்டியையும், தண்ணீர்ச் செம்பையும் எடுத்துக்கொண்டபின்பு, புறப்பட்டுபோனார்கள்; அதை ஒருவரும் காணவில்லை, அறியவுமில்லை, ஒருவரும் விழித்துக்கொள்ளவுமில்லை; கர்த்தர் அவர்களுக்கு அயர்ந்த நித்திரை வருவித்ததினால், அவர்களெல்லாரும் தூங்கினார்கள்.]]></a:t>
+              <a:t><![CDATA[1. And the Ziphites came unto Saul to Gibeah, saying, Does not David hide himself in the hill of Hachilah, which is before Jeshimon?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2876,51 +2916,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. நான் என் கையைக் கர்த்தர் அபிஷேகம்பண்ணுவித்தவர்மேல் போடாதபடிக்கு, கர்த்தர் என்னைக் காக்கக்கடவர் என்று கர்த்தருடைய ஜீவனைக் கொண்டு சொல்லுகிறேன்; இப்போதும் அவர் தலைமாட்டில் இருக்கிற ஈட்டியையும், தண்ணீர்ச் செம்பையும் எடுத்துக்கொண்டு போவோம் என்றான்.]]></a:t>
+              <a:t><![CDATA[13. Then David went over to the other side, and stood on the top of an hill far off; a great space being between them:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2985,51 +3025,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. நான் என் கையைக் கர்த்தர் அபிஷேகம்பண்ணுவித்தவர்மேல் போடாதபடிக்கு, கர்த்தர் என்னைக் காக்கக்கடவர் என்று கர்த்தருடைய ஜீவனைக் கொண்டு சொல்லுகிறேன்; இப்போதும் அவர் தலைமாட்டில் இருக்கிற ஈட்டியையும், தண்ணீர்ச் செம்பையும் எடுத்துக்கொண்டு போவோம் என்றான்.]]></a:t>
+              <a:t><![CDATA[13. Then David went over to the other side, and stood on the top of an hill far off; a great space being between them:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3094,51 +3134,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. நீர் செய்த இந்தக் காரியம் நல்லதல்ல; கர்த்தர் அபிஷேகம்பண்ணின உங்கள் ஆண்டவனை நீங்கள் காக்காமற்போனபடியினால், நீங்கள் மரணத்திற்குப் பாத்திரவான்கள்; இப்போதும் ராஜாவின் தலைமாட்டில் இருந்த அவருடைய ஈட்டியும் தண்ணீர்ச் செம்பும் எங்கே என்று பாரும் என்றான்.]]></a:t>
+              <a:t><![CDATA[14. And David cried to the people, and to Abner the son of Ner, saying, Answer you not, Abner? Then Abner answered and said, Who are you that cry to the king?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3203,51 +3243,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. நீர் செய்த இந்தக் காரியம் நல்லதல்ல; கர்த்தர் அபிஷேகம்பண்ணின உங்கள் ஆண்டவனை நீங்கள் காக்காமற்போனபடியினால், நீங்கள் மரணத்திற்குப் பாத்திரவான்கள்; இப்போதும் ராஜாவின் தலைமாட்டில் இருந்த அவருடைய ஈட்டியும் தண்ணீர்ச் செம்பும் எங்கே என்று பாரும் என்றான்.]]></a:t>
+              <a:t><![CDATA[14. And David cried to the people, and to Abner the son of Ner, saying, Answer you not, Abner? Then Abner answered and said, Who are you that cry to the king?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3312,51 +3352,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. நீர் செய்த இந்தக் காரியம் நல்லதல்ல; கர்த்தர் அபிஷேகம்பண்ணின உங்கள் ஆண்டவனை நீங்கள் காக்காமற்போனபடியினால், நீங்கள் மரணத்திற்குப் பாத்திரவான்கள்; இப்போதும் ராஜாவின் தலைமாட்டில் இருந்த அவருடைய ஈட்டியும் தண்ணீர்ச் செம்பும் எங்கே என்று பாரும் என்றான்.]]></a:t>
+              <a:t><![CDATA[15. And David said to Abner, Are not you a valiant man? and who is like to you in Israel? wherefore then have you not kept your lord the king? for there came one of the people in to destroy the king your lord.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3421,51 +3461,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அப்பொழுது சவுல்: தாவீதின் சத்தத்தை அறிந்து, என் குமாரனாகிய தாவீதே, இது உன் சத்தமல்லவா என்றான். அதற்குத் தாவீது: ராஜாவாகிய என் ஆண்டவனே, இது என் சத்தந்தான் என்று சொல்லி,]]></a:t>
+              <a:t><![CDATA[15. And David said to Abner, Are not you a valiant man? and who is like to you in Israel? wherefore then have you not kept your lord the king? for there came one of the people in to destroy the king your lord.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3530,51 +3570,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அப்பொழுது சவுல்: தாவீதின் சத்தத்தை அறிந்து, என் குமாரனாகிய தாவீதே, இது உன் சத்தமல்லவா என்றான். அதற்குத் தாவீது: ராஜாவாகிய என் ஆண்டவனே, இது என் சத்தந்தான் என்று சொல்லி,]]></a:t>
+              <a:t><![CDATA[15. And David said to Abner, Are not you a valiant man? and who is like to you in Israel? wherefore then have you not kept your lord the king? for there came one of the people in to destroy the king your lord.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3639,51 +3679,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. பின்னும்: என் ஆண்டவனாகிய நீர் உம்முடைய அடியானை இப்படிப் பின் தொடருகிறது என்ன? நான் என்னசெய்தேன்? என்னிடத்தில் என்ன பொல்லாப்பு இருக்கிறது?]]></a:t>
+              <a:t><![CDATA[16. This thing is not good that you have done. As the LORD lives, all of you are worthy to die, because all of you have not kept your master, the LORD's anointed. And now see where the king's spear is, and the cruse of water that was at his bolster.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3748,51 +3788,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. இப்பொழுது ராஜாவாகிய என் ஆண்டவன் தம்முடைய அடியானுடைய வார்த்தைகளைக் கேட்பாராக; கர்த்தர் உம்மை எனக்கு விரோதமாக எடுத்து விட்டதுண்டானால், அதற்கு அவர் காணிக்கையை ஏற்றுக்கொள்வாராக; மனுபுத்திரர் அதைச் செய்தார்களேயாகில், அவர்கள் கர்த்தருக்கு முன்பாகச் சபிக்கப்படக்கடவர்கள்; அவர்கள்: நீ போய், அந்நிய தேவர்களைச் சேவி என்று சொல்லி, அவர்கள் இன்று என்னைக் கர்த்தருடைய சுதந்தரத்திற்கு அடுத்தவனாயிராதபடிக்கு, துரத்திவிட்டார்களே.]]></a:t>
+              <a:t><![CDATA[16. This thing is not good that you have done. As the LORD lives, all of you are worthy to die, because all of you have not kept your master, the LORD's anointed. And now see where the king's spear is, and the cruse of water that was at his bolster.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3857,51 +3897,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. இப்பொழுது ராஜாவாகிய என் ஆண்டவன் தம்முடைய அடியானுடைய வார்த்தைகளைக் கேட்பாராக; கர்த்தர் உம்மை எனக்கு விரோதமாக எடுத்து விட்டதுண்டானால், அதற்கு அவர் காணிக்கையை ஏற்றுக்கொள்வாராக; மனுபுத்திரர் அதைச் செய்தார்களேயாகில், அவர்கள் கர்த்தருக்கு முன்பாகச் சபிக்கப்படக்கடவர்கள்; அவர்கள்: நீ போய், அந்நிய தேவர்களைச் சேவி என்று சொல்லி, அவர்கள் இன்று என்னைக் கர்த்தருடைய சுதந்தரத்திற்கு அடுத்தவனாயிராதபடிக்கு, துரத்திவிட்டார்களே.]]></a:t>
+              <a:t><![CDATA[16. This thing is not good that you have done. As the LORD lives, all of you are worthy to die, because all of you have not kept your master, the LORD's anointed. And now see where the king's spear is, and the cruse of water that was at his bolster.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3966,51 +4006,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. தாவீது சவுலின் தலைமாட்டில் இருந்த ஈட்டியையும், தண்ணீர்ச் செம்பையும் எடுத்துக்கொண்டபின்பு, புறப்பட்டுபோனார்கள்; அதை ஒருவரும் காணவில்லை, அறியவுமில்லை, ஒருவரும் விழித்துக்கொள்ளவுமில்லை; கர்த்தர் அவர்களுக்கு அயர்ந்த நித்திரை வருவித்ததினால், அவர்களெல்லாரும் தூங்கினார்கள்.]]></a:t>
+              <a:t><![CDATA[2. Then Saul arose, and went down to the wilderness of Ziph, having three thousand chosen men of Israel with him, to seek David in the wilderness of Ziph.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4075,51 +4115,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. இப்பொழுது ராஜாவாகிய என் ஆண்டவன் தம்முடைய அடியானுடைய வார்த்தைகளைக் கேட்பாராக; கர்த்தர் உம்மை எனக்கு விரோதமாக எடுத்து விட்டதுண்டானால், அதற்கு அவர் காணிக்கையை ஏற்றுக்கொள்வாராக; மனுபுத்திரர் அதைச் செய்தார்களேயாகில், அவர்கள் கர்த்தருக்கு முன்பாகச் சபிக்கப்படக்கடவர்கள்; அவர்கள்: நீ போய், அந்நிய தேவர்களைச் சேவி என்று சொல்லி, அவர்கள் இன்று என்னைக் கர்த்தருடைய சுதந்தரத்திற்கு அடுத்தவனாயிராதபடிக்கு, துரத்திவிட்டார்களே.]]></a:t>
+              <a:t><![CDATA[17. And Saul knew David's voice, and said, Is this your voice, my son David? And David said, It is my voice, my lord, O king.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4184,51 +4224,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. இப்பொழுது ராஜாவாகிய என் ஆண்டவன் தம்முடைய அடியானுடைய வார்த்தைகளைக் கேட்பாராக; கர்த்தர் உம்மை எனக்கு விரோதமாக எடுத்து விட்டதுண்டானால், அதற்கு அவர் காணிக்கையை ஏற்றுக்கொள்வாராக; மனுபுத்திரர் அதைச் செய்தார்களேயாகில், அவர்கள் கர்த்தருக்கு முன்பாகச் சபிக்கப்படக்கடவர்கள்; அவர்கள்: நீ போய், அந்நிய தேவர்களைச் சேவி என்று சொல்லி, அவர்கள் இன்று என்னைக் கர்த்தருடைய சுதந்தரத்திற்கு அடுத்தவனாயிராதபடிக்கு, துரத்திவிட்டார்களே.]]></a:t>
+              <a:t><![CDATA[17. And Saul knew David's voice, and said, Is this your voice, my son David? And David said, It is my voice, my lord, O king.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4293,51 +4333,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. இப்போதும் கர்த்தருடைய சமுகத்தில் என் இரத்தம் தரையில் விழாதிருப்பதாக; மலைகளில் ஒரு கவுதாரியை வேட்டையாடுகிறதுபோல, இஸ்ரவேலின் ராஜா ஒரு தெள்ளுப்பூச்சியைத் தேடவந்தாரோ என்றான்.]]></a:t>
+              <a:t><![CDATA[18. And he said, Wherefore does my lord thus pursue after his servant? for what have I done? or what evil is in mine hand?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4402,51 +4442,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. இப்போதும் கர்த்தருடைய சமுகத்தில் என் இரத்தம் தரையில் விழாதிருப்பதாக; மலைகளில் ஒரு கவுதாரியை வேட்டையாடுகிறதுபோல, இஸ்ரவேலின் ராஜா ஒரு தெள்ளுப்பூச்சியைத் தேடவந்தாரோ என்றான்.]]></a:t>
+              <a:t><![CDATA[18. And he said, Wherefore does my lord thus pursue after his servant? for what have I done? or what evil is in mine hand?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4511,51 +4551,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அப்பொழுது சவுல்: நான் பாவஞ்செய்தேன்; என் குமாரனாகிய தாவீதே, திரும்பிவா; என் ஜீவன் இன்றையதினம் உன் பார்வைக்கு அருமையாயிருந்தபடியால், இனி உனக்கு ஒரு பொல்லாப்புஞ்செய்யேன்; இதோ, நான் மதியற்றவனாய் மகா பெரிய தப்பிதஞ்செய்தேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[19. Now therefore, I pray you, let my lord the king hear the words of his servant. If the LORD have stirred you up against me, let him accept an offering: but if they be the children of men, cursed be they before the LORD; for they have driven me out this day from abiding in the inheritance of the LORD, saying, Go, serve other gods.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4620,51 +4660,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அப்பொழுது சவுல்: நான் பாவஞ்செய்தேன்; என் குமாரனாகிய தாவீதே, திரும்பிவா; என் ஜீவன் இன்றையதினம் உன் பார்வைக்கு அருமையாயிருந்தபடியால், இனி உனக்கு ஒரு பொல்லாப்புஞ்செய்யேன்; இதோ, நான் மதியற்றவனாய் மகா பெரிய தப்பிதஞ்செய்தேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[19. Now therefore, I pray you, let my lord the king hear the words of his servant. If the LORD have stirred you up against me, let him accept an offering: but if they be the children of men, cursed be they before the LORD; for they have driven me out this day from abiding in the inheritance of the LORD, saying, Go, serve other gods.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4729,51 +4769,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அப்பொழுது சவுல்: நான் பாவஞ்செய்தேன்; என் குமாரனாகிய தாவீதே, திரும்பிவா; என் ஜீவன் இன்றையதினம் உன் பார்வைக்கு அருமையாயிருந்தபடியால், இனி உனக்கு ஒரு பொல்லாப்புஞ்செய்யேன்; இதோ, நான் மதியற்றவனாய் மகா பெரிய தப்பிதஞ்செய்தேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[19. Now therefore, I pray you, let my lord the king hear the words of his servant. If the LORD have stirred you up against me, let him accept an offering: but if they be the children of men, cursed be they before the LORD; for they have driven me out this day from abiding in the inheritance of the LORD, saying, Go, serve other gods.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4838,51 +4878,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அதற்குத் தாவீது: இதோ, ராஜாவின் ஈட்டி இங்கே இருக்கிறது; வாலிபரில் ஒருவன் இப்புறம் வந்து, அதை வாங்கிக் கொண்டுபோகட்டும்.]]></a:t>
+              <a:t><![CDATA[19. Now therefore, I pray you, let my lord the king hear the words of his servant. If the LORD have stirred you up against me, let him accept an offering: but if they be the children of men, cursed be they before the LORD; for they have driven me out this day from abiding in the inheritance of the LORD, saying, Go, serve other gods.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4947,51 +4987,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. கர்த்தர் அவனவனுக்கு அவனவன் நீதிக்கும் உண்மைக்கும் தக்கதாகப்பலன் அளிப்பாராக; இன்று கர்த்தர் உம்மை என்கையில் ஒப்புக்கொடுத்திருந்தும், கர்த்தர் அபிஷேகம்பண்ணினவர்மேல், என் கையை நீட்ட மனதில்லாதிருந்தேன்.]]></a:t>
+              <a:t><![CDATA[19. Now therefore, I pray you, let my lord the king hear the words of his servant. If the LORD have stirred you up against me, let him accept an offering: but if they be the children of men, cursed be they before the LORD; for they have driven me out this day from abiding in the inheritance of the LORD, saying, Go, serve other gods.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5056,51 +5096,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. கர்த்தர் அவனவனுக்கு அவனவன் நீதிக்கும் உண்மைக்கும் தக்கதாகப்பலன் அளிப்பாராக; இன்று கர்த்தர் உம்மை என்கையில் ஒப்புக்கொடுத்திருந்தும், கர்த்தர் அபிஷேகம்பண்ணினவர்மேல், என் கையை நீட்ட மனதில்லாதிருந்தேன்.]]></a:t>
+              <a:t><![CDATA[20. Now therefore, let not my blood fall to the earth before the face of the LORD: for the king of Israel has come out to seek a flea, as when one does hunt a partridge in the mountains.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5165,51 +5205,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. தாவீது கடந்து, அந்தப் பக்கத்திற்குப் போய், தங்களுக்கும் அவர்களுக்கும் நடுவே போந்த இடமுண்டாக, தூரத்திலிருக்கிற மலையின் கொடுமுடியிலே,]]></a:t>
+              <a:t><![CDATA[2. Then Saul arose, and went down to the wilderness of Ziph, having three thousand chosen men of Israel with him, to seek David in the wilderness of Ziph.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5274,51 +5314,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. கர்த்தர் அவனவனுக்கு அவனவன் நீதிக்கும் உண்மைக்கும் தக்கதாகப்பலன் அளிப்பாராக; இன்று கர்த்தர் உம்மை என்கையில் ஒப்புக்கொடுத்திருந்தும், கர்த்தர் அபிஷேகம்பண்ணினவர்மேல், என் கையை நீட்ட மனதில்லாதிருந்தேன்.]]></a:t>
+              <a:t><![CDATA[20. Now therefore, let not my blood fall to the earth before the face of the LORD: for the king of Israel has come out to seek a flea, as when one does hunt a partridge in the mountains.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5383,51 +5423,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. இதோ, உம்முடைய ஜீவன் இன்றையதினம் என் பார்வைக்கு எப்படி அருமையாயிருந்ததோ, அப்படியே என் ஜீவனும் கர்த்தரின் பார்வைக்கு அருமையாயிருப்பதினால், அவர் என்னை எல்லா உபத்திரவத்திற்கும் நீங்கலாக்கி விடுவாராக என்றான்.]]></a:t>
+              <a:t><![CDATA[21. Then said Saul, I have sinned: return, my son David: for I will no more do you harm, because my soul was precious in yours eyes this day: behold, I have played the fool, and have erred exceedingly.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5492,51 +5532,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. இதோ, உம்முடைய ஜீவன் இன்றையதினம் என் பார்வைக்கு எப்படி அருமையாயிருந்ததோ, அப்படியே என் ஜீவனும் கர்த்தரின் பார்வைக்கு அருமையாயிருப்பதினால், அவர் என்னை எல்லா உபத்திரவத்திற்கும் நீங்கலாக்கி விடுவாராக என்றான்.]]></a:t>
+              <a:t><![CDATA[21. Then said Saul, I have sinned: return, my son David: for I will no more do you harm, because my soul was precious in yours eyes this day: behold, I have played the fool, and have erred exceedingly.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5601,51 +5641,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. அப்பொழுது சவுல் தாவீதை நோக்கி: என் குமாரனாகிய தாவீதே, நீ ஆசிர்வதிக்கப்பட்டவன்; நீ பெரிய காரியங்களைச் செய்வாய், மேன்மேலும் பலப்படுவாய் என்றான்; அப்படியே தாவீது தன் வழியே போனான்; சவுலும் தன் ஸ்தானத்திற்குத் திரும்பினான்.]]></a:t>
+              <a:t><![CDATA[21. Then said Saul, I have sinned: return, my son David: for I will no more do you harm, because my soul was precious in yours eyes this day: behold, I have played the fool, and have erred exceedingly.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5710,51 +5750,596 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. அப்பொழுது சவுல் தாவீதை நோக்கி: என் குமாரனாகிய தாவீதே, நீ ஆசிர்வதிக்கப்பட்டவன்; நீ பெரிய காரியங்களைச் செய்வாய், மேன்மேலும் பலப்படுவாய் என்றான்; அப்படியே தாவீது தன் வழியே போனான்; சவுலும் தன் ஸ்தானத்திற்குத் திரும்பினான்.]]></a:t>
+              <a:t><![CDATA[22. And David answered and said, Behold the king's spear! and let one of the young men come over and fetch it.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[22. And David answered and said, Behold the king's spear! and let one of the young men come over and fetch it.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[23. The LORD render to every man his righteousness and his faithfulness; for the LORD delivered you into my hand to day, but I would not stretch forth mine hand against the LORD's anointed.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[23. The LORD render to every man his righteousness and his faithfulness; for the LORD delivered you into my hand to day, but I would not stretch forth mine hand against the LORD's anointed.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[23. The LORD render to every man his righteousness and his faithfulness; for the LORD delivered you into my hand to day, but I would not stretch forth mine hand against the LORD's anointed.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[24. And, behold, as your life was much set by this day in mine eyes, so let my life be much set by in the eyes of the LORD, and let him deliver me out of all tribulation.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5819,51 +6404,596 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ஜனங்களுக்கும் நேரின் குமாரனாகிய அப்னேருக்கும் நேராக நின்று கூப்பிட்டு: அப்னேரே, உத்தரவு சொல்லமாட்டீரா என்றான்; அதற்கு அப்னேர்: ராஜாவுக்கு நேராகக் கூக்குரலிடுகிற நீ யார் என்றான்.]]></a:t>
+              <a:t><![CDATA[3. And Saul pitched in the hill of Hachilah, which is before Jeshimon, by the way. But David abode in the wilderness, and he saw that Saul came after him into the wilderness.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[24. And, behold, as your life was much set by this day in mine eyes, so let my life be much set by in the eyes of the LORD, and let him deliver me out of all tribulation.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[24. And, behold, as your life was much set by this day in mine eyes, so let my life be much set by in the eyes of the LORD, and let him deliver me out of all tribulation.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[25. Then Saul said to David, Blessed be you, my son David: you shall both do great things, and also shall still prevail. So David went on his way, and Saul returned to his place.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[25. Then Saul said to David, Blessed be you, my son David: you shall both do great things, and also shall still prevail. So David went on his way, and Saul returned to his place.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[25. Then Saul said to David, Blessed be you, my son David: you shall both do great things, and also shall still prevail. So David went on his way, and Saul returned to his place.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5928,51 +7058,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ஜனங்களுக்கும் நேரின் குமாரனாகிய அப்னேருக்கும் நேராக நின்று கூப்பிட்டு: அப்னேரே, உத்தரவு சொல்லமாட்டீரா என்றான்; அதற்கு அப்னேர்: ராஜாவுக்கு நேராகக் கூக்குரலிடுகிற நீ யார் என்றான்.]]></a:t>
+              <a:t><![CDATA[3. And Saul pitched in the hill of Hachilah, which is before Jeshimon, by the way. But David abode in the wilderness, and he saw that Saul came after him into the wilderness.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6037,51 +7167,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அப்பொழுது தாவீது அப்னேரை நோக்கி: நீர் வீரன் அல்லவா? இஸ்ரவேலில் உமக்குச் சரியானவன் யார்? பின்னை நீர் உம்முடைய ஆண்டவனாகிய ராஜாவைக் காக்காமற்போனதென்ன? ஜனத்தில் ஒருவன் உம்முடைய ஆண்டவனாகிய ராஜாவைக் கொல்லும்படி வந்திருந்தானே.]]></a:t>
+              <a:t><![CDATA[4. David therefore sent out spies, and understood that Saul was come in very deed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6146,51 +7276,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அப்பொழுது தாவீது அப்னேரை நோக்கி: நீர் வீரன் அல்லவா? இஸ்ரவேலில் உமக்குச் சரியானவன் யார்? பின்னை நீர் உம்முடைய ஆண்டவனாகிய ராஜாவைக் காக்காமற்போனதென்ன? ஜனத்தில் ஒருவன் உம்முடைய ஆண்டவனாகிய ராஜாவைக் கொல்லும்படி வந்திருந்தானே.]]></a:t>
+              <a:t><![CDATA[5. And David arose, and came to the place where Saul had pitched: and David beheld the place where Saul lay, and Abner the son of Ner, the captain of his host: and Saul lay in the trench, and the people pitched round about him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -6225,51 +7355,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474603910" r:id="rId1"/>
+    <p:sldLayoutId id="2478619346" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -6661,54 +7791,134 @@
 
 <file path=ppt/slides/_rels/slide52.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide52.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide53.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide53.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide54.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide54.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide55.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide55.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide56.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide56.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide57.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide57.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide58.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide58.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide59.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide59.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide60.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide60.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide61.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide61.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide62.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide62.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide63.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide63.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide64.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide64.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
@@ -6837,51 +8047,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ઝીફના લોકોએ ગિબયાહમાં શાઉલની પાસે આવીને કહ્યું કે, “દાઉદ યહૂદાના વગડાની સામે આવેલા હખીલાહના]]></a:t>
+              <a:t><![CDATA[என்னும் அவன் படைத்தலைவனும் படுத்துக்கொண்டிருக்கிற இடத்தைப் பார்த்தான்; சவுல் இரதங்களிருக்கிற]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6969,51 +8179,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[પર્વતમાં છૂપાયેલો છે.”]]></a:t>
+              <a:t><![CDATA[இடத்திலே படுத்துக் கொண்டிருந்தான்; ஜனங்கள் அவனைச் சுற்றிலும் பாளயமிறங்கியிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7101,51 +8311,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. એ સાંભળીને શાઉલ ઊઠયો, ઇસ્રાએલના 3,000 ચૂંટી કાઢેલા માંણસોને પોતાની સાથે લઈને તે ઝીફના રાનમાં]]></a:t>
+              <a:t><![CDATA[6. தாவீது ஏத்தியனாகிய அகிமெலேக்கையும், செருயாவின் குமாரனும் யோவாபின் சகோதரனுமாகிய அபிசாயையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7233,51 +8443,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[દાઉદની શોધ કરવાને પહોંચી ગયો.]]></a:t>
+              <a:t><![CDATA[பார்த்து: என்னோடேகூடச் சவுலிடத்திற்குப் பாளயத்தில் இறங்கிவருகிறவன் யார் என்றதற்கு, அபிசாய்: நான்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7365,51 +8575,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. શાઉલે હખીલાહના ડુંગરાંમાં છાવણી નાખી.તે રસ્તાની બાજુમાં હતી. દાઉદ રણમાં રહેતો હતો, અને તેને ખબર]]></a:t>
+              <a:t><![CDATA[உம்மோடேகூட வருகிறேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7497,51 +8707,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[પડી કે શાઉલ હખીલાહ આવ્યો છે.]]></a:t>
+              <a:t><![CDATA[7. அப்படியே தாவீதும் அபிசாயும் இராத்திரியிலே அந்த ஜனங்களுக்குள்ளே வந்தார்கள்; இதோ, சவுல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7629,51 +8839,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. તેથી દાઉદે અમુક જાસૂસોને મોકલ્યા અને તેઓએ પાકુ કર્યુ કે શાઉલ ખરેખર હખીલાહ આવ્યો છે. ખબર મેળવી કે]]></a:t>
+              <a:t><![CDATA[இரதங்களிருக்கிற இடத்திலே படுத்து நித்திரைபண்ணினான்; அவன் தலைமாட்டில் அவனுடைய ஈட்டி நிலத்திலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7761,51 +8971,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[શાઉલ અમુક સ્થળે પહોંચ્યો છે.]]></a:t>
+              <a:t><![CDATA[குத்தியிருந்தது; அவனைச் சுற்றிலும் அப்னேரும் ஜனங்களும் படுத்துக்கொண்டிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7893,51 +9103,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. પછી દાઉદ શાઉલની છાવણી પર ગયો. તેણે શાઉલ અને તેનો સેનાપતિ નેરનો પુત્ર આબ્નેર કયાં સૂતેલા છે તે જોઈ]]></a:t>
+              <a:t><![CDATA[8. அப்பொழுது அபிசாய் தாவீதைப் பார்த்து: இன்று தேவன் உம்முடைய கையில் ஒப்புக்கொடுத்தார்; இப்போதும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8025,51 +9235,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[લીંધુ. શાઉલ છાવણીની વચ્ચે સૂતેલો હતો અને લશ્કર શાઉલની આસપાસ હતું.]]></a:t>
+              <a:t><![CDATA[நான் அவனை ஈட்டியினால் இரண்டு குத்தாகக் குத்தாமல், ஒரே குத்தாக நிலத்தில் உருவக் குத்தட்டுமா என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8157,51 +9367,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. આથી દાઉદે શાઉલના માંથા પાસે રહેલો ભાલો અને પાણીનો કૂંજો લીધો અને ચાલ્યો ગયો. પણ કોઇએ દાઉદ અને]]></a:t>
+              <a:t><![CDATA[1. பின்பு சீப் ஊரார் கிபியாவிலிருக்கிற சவுலிடத்தில் வந்து: தாவீது எஷிமோனுக்கு எதிரான ஆகிலாமேட்டில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8289,51 +9499,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. દાઉદે હિત્તી અહીમેલેખ અને સરૂયાનો પુત્ર અબીશાય સાથે વાત કરી (અબીશાય યોઆબનો ભાઇ હતો) અને કહ્યું,]]></a:t>
+              <a:t><![CDATA[9. தாவீது அபிசாயைப் பார்த்து: அவரைக் கொல்லாதே; கர்த்தர் அபிஷேகம் பண்ணுவித்தவர்மேல் தன் கையைப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8421,51 +9631,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[“માંરી સાથે સેનાની છાવણીમાં શાઉલને મળવા માંટે કોણ આવે છે?”અબીશાયે કહ્યું, “હું તૈયાર છું.”]]></a:t>
+              <a:t><![CDATA[போட்டு, குற்றமில்லாமற்போகிறவன் யார்? என்று சொன்னான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8553,51 +9763,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. આથી દાઉદ અને અબીશાય રાત્રે છાવણીમાં ગયા. તેમણે શાઉલને સૈનિકોની વચ્ચે છાવણીની મધ્યે સૂતેલો જોયો.]]></a:t>
+              <a:t><![CDATA[10. பின்னும் தாவீது: கர்த்தர் அவரை அடித்து, அல்லது அவருடைய காலம் வந்து, அவர் மரித்து, அல்லது அவர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8685,51 +9895,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[તેનો ભાલો તેના માંથા આગળ જમીનમાં ખોસેલો હતો. આબ્નેર અને લશ્કર તેની ફરતે સૂતેલા હતા.]]></a:t>
+              <a:t><![CDATA[யுத்தத்திற்குப்போய் மாண்டாலொழிய,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8817,51 +10027,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. અબીશાયે દાઉદને કહ્યું, “દેવે આજે તારા દુશ્મનને તારા હાથમાં સુપ્રત કર્યા છે. હું એને ભાલાના એક જ]]></a:t>
+              <a:t><![CDATA[11. நான் என் கையைக் கர்த்தர் அபிஷேகம்பண்ணுவித்தவர்மேல் போடாதபடிக்கு, கர்த்தர் என்னைக் காக்கக்கடவர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8949,51 +10159,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ઘાથી ભોંય સાથે જડી દઈશ. માંરે બીજો ઘા કરવો પડે નહિ.”]]></a:t>
+              <a:t><![CDATA[என்று கர்த்தருடைய ஜீவனைக் கொண்டு சொல்லுகிறேன்; இப்போதும் அவர் தலைமாட்டில் இருக்கிற ஈட்டியையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9081,51 +10291,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. દાઉદે અબીશાયને કહ્યું, “શાઉલની હત્યા કરીશ નહિ, રાજા યહોવાનો પસંદ કરાયેલો છે, જે કોઇ તેની હત્યા]]></a:t>
+              <a:t><![CDATA[தண்ணீர்ச் செம்பையும் எடுத்துக்கொண்டு போவோம் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9213,51 +10423,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[કરશે તેને સજા થશે?]]></a:t>
+              <a:t><![CDATA[12. தாவீது சவுலின் தலைமாட்டில் இருந்த ஈட்டியையும், தண்ணீர்ச் செம்பையும் எடுத்துக்கொண்டபின்பு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9345,51 +10555,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. દાઉદે વધુમાં કહ્યું, “યહોવાના સમ, યહોવા જ એને પૂરો કરશે; અથવા તો એનો સમય ભરાશે ને તે મરી જશે,]]></a:t>
+              <a:t><![CDATA[புறப்பட்டுபோனார்கள்; அதை ஒருவரும் காணவில்லை, அறியவுமில்லை, ஒருவரும் விழித்துக்கொள்ளவுமில்லை;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9477,51 +10687,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[અથવા તેે યુદ્ધે ચઢશે અને તેમાં તેનો નાશ થશે.]]></a:t>
+              <a:t><![CDATA[கர்த்தர் அவர்களுக்கு அயர்ந்த நித்திரை வருவித்ததினால், அவர்களெல்லாரும் தூங்கினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9609,51 +10819,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[અબીશાયને શાઉલના માંથા પાસે રહેલો ભાલો અને કૂંજો લઇ જતા જોયા નહિ. કોઇએ કઇજ જોયું નહિ. છાવણી માં બધાં]]></a:t>
+              <a:t><![CDATA[ஒளித்துக்கொண்டிருக்கிறான் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9741,51 +10951,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. પણ યહોવાને હું પ્રાર્થના કરું છું કે તેમને અભિષેક કર્યો છે તે રાજા ઉપર મને ઇજા ન કરવા દે! હવે]]></a:t>
+              <a:t><![CDATA[13. தாவீது கடந்து, அந்தப் பக்கத்திற்குப் போய், தங்களுக்கும் அவர்களுக்கும் நடுவே போந்த இடமுண்டாக,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9873,51 +11083,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[તું એના માંથા આગળથી ભાલો અને પાણીનો કૂજો લઈ લે અને આપણે અહીંથી ચાલતા થઈએ.”]]></a:t>
+              <a:t><![CDATA[தூரத்திலிருக்கிற மலையின் கொடுமுடியிலே,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10005,51 +11215,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. જે તે કર્યુ છે તે સારુ ન હતુ, કારણ તેઁ તારા ધણીનું રક્ષણ નથી કર્યુ, આપણા યહોવાએ તેને રાજા]]></a:t>
+              <a:t><![CDATA[14. ஜனங்களுக்கும் நேரின் குமாரனாகிய அப்னேருக்கும் நேராக நின்று கூப்பிட்டு: அப்னேரே, உத்தரவு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10137,51 +11347,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[બનાવ્યો છે અને તે એની રક્ષા નથી કરી, તું અને તારા માંણસો મરવાને લાયક છો! રાજાના માંથા પાસે હતો તે]]></a:t>
+              <a:t><![CDATA[சொல்லமாட்டீரா என்றான்; அதற்கு அப்னேர்: ராஜாவுக்கு நேராகக் கூக்குரலிடுகிற நீ யார் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10269,51 +11479,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ભાલો અને કૂંજો ક્યાં છે તે જુઓ.”]]></a:t>
+              <a:t><![CDATA[15. அப்பொழுது தாவீது அப்னேரை நோக்கி: நீர் வீரன் அல்லவா? இஸ்ரவேலில் உமக்குச் சரியானவன் யார்? பின்னை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10401,51 +11611,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. શાઉલે દાઉદનો અવાજ ઓળખ્યો અને કહ્યું, “આ કોણ માંરો પુત્ર દાઉદ બોલે છે કે? દાઉદે કહ્યું હાં માંરા]]></a:t>
+              <a:t><![CDATA[நீர் உம்முடைய ஆண்டவனாகிய ராஜாவைக் காக்காமற்போனதென்ன? ஜனத்தில் ஒருவன் உம்முடைய ஆண்டவனாகிய ராஜாவைக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10533,51 +11743,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ધણી અને રાજા હું છું!”]]></a:t>
+              <a:t><![CDATA[கொல்லும்படி வந்திருந்தானே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10665,51 +11875,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. “આપ માંરી તમાંરા સેવકની પાછળ કેમ પડ્યાં છો? મેં શો ગુનો કર્યો છે? મેં કયું કાવતરું કર્યુ છે?]]></a:t>
+              <a:t><![CDATA[16. நீர் செய்த இந்தக் காரியம் நல்லதல்ல; கர்த்தர் அபிஷேகம்பண்ணின உங்கள் ஆண்டவனை நீங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10797,51 +12007,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. માંરા ધણી અને રાજા, માંરુ સાંભળો, તમાંરા સેવકને વાત કરતા: જો યહોવાએ આપને માંરી વિરુદ્ધ ઉશ્કેર્યો]]></a:t>
+              <a:t><![CDATA[காக்காமற்போனபடியினால், நீங்கள் மரணத்திற்குப் பாத்திரவான்கள்; இப்போதும் ராஜாவின் தலைமாட்டில் இருந்த]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10929,51 +12139,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[હોય, તો તેઓ માંરા અર્પણો સ્વીકારે, પણ જો માંણસોએ આપને માંરી વિરુદ્ધ ઉશ્કેર્યો હોય તો ભલે દેવથી એમના]]></a:t>
+              <a:t><![CDATA[அவருடைய ஈட்டியும் தண்ணீர்ச் செம்பும் எங்கே என்று பாரும் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11061,51 +12271,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ઊંઘતા હતા અને યહોવાએ તેમને બધાને ગાઢ નિદ્રામાં નાખ્યા હતા.]]></a:t>
+              <a:t><![CDATA[2. அப்பொழுது சவுல்: சீப்வனாந்தரத்திலே தாவீதைத் தேடும்படி எழுந்து, இஸ்ரவேலிலே தெரிந்துகொள்ளப்பட்ட]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11193,51 +12403,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[માંટે ખરાબ થાય. યહોવાએ આપણને આપેલ ભૂમિમાંથી લોકોએ મને બહાર હાંકી કાઢયો. તેઓએ કહ્યું “ચાલ્યો જા, અને]]></a:t>
+              <a:t><![CDATA[17. அப்பொழுது சவுல்: தாவீதின் சத்தத்தை அறிந்து, என் குமாரனாகிய தாவீதே, இது உன் சத்தமல்லவா என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11325,51 +12535,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[બીજા વિદેશી દેવોની સેવા કર.’]]></a:t>
+              <a:t><![CDATA[அதற்குத் தாவீது: ராஜாவாகிய என் ஆண்டவனே, இது என் சத்தந்தான் என்று சொல்லி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11457,51 +12667,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. મને યહોવાની હાજરીથી દૂર માંરી નાખતા નહિ ઇસ્રાએલના રાજા માંત્ર માંખીની પાછળ પડ્યાં છે, તમે તો]]></a:t>
+              <a:t><![CDATA[18. பின்னும்: என் ஆண்டவனாகிய நீர் உம்முடைய அடியானை இப்படிப் பின் தொடருகிறது என்ன? நான் என்னசெய்தேன்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11589,51 +12799,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[પર્વતો ઉપર તેતરનો શિકાર કરે એ માંણસ જેવા છો.”]]></a:t>
+              <a:t><![CDATA[என்னிடத்தில் என்ன பொல்லாப்பு இருக்கிறது?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11721,51 +12931,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. ત્યારે શાઉલે કહ્યું, “માંરી ભૂલ થઈ, માંરા પુત્ર દાઉદ, તું પાછો આવ; આજે તેઁ મને બતાવ્યું છે કે]]></a:t>
+              <a:t><![CDATA[19. இப்பொழுது ராஜாவாகிய என் ஆண்டவன் தம்முடைய அடியானுடைய வார்த்தைகளைக் கேட்பாராக; கர்த்தர் உம்மை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11853,51 +13063,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[માંરો જીવ તારા માંટે કિંમતી છે. હવે હું તને કદી ઇજા નહિ કરું અને ફરી કદી મૂર્ખાઇથી વતીર્શ નહિ. મેં]]></a:t>
+              <a:t><![CDATA[எனக்கு விரோதமாக எடுத்து விட்டதுண்டானால், அதற்கு அவர் காணிக்கையை ஏற்றுக்கொள்வாராக; மனுபுத்திரர் அதைச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11985,51 +13195,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[બહું ખોટું કર્યુ છે.”]]></a:t>
+              <a:t><![CDATA[செய்தார்களேயாகில், அவர்கள் கர்த்தருக்கு முன்பாகச் சபிக்கப்படக்கடவர்கள்; அவர்கள்: நீ போய், அந்நிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12117,51 +13327,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. દાઉદે જવાબ આપ્યો, “આ રહ્યો રાજાનો ભાલો. તમાંરા કોઈ માંણસને મોકલીને મંગાવી લો.]]></a:t>
+              <a:t><![CDATA[தேவர்களைச் சேவி என்று சொல்லி, அவர்கள் இன்று என்னைக் கர்த்தருடைய சுதந்தரத்திற்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12249,51 +13459,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. ભલે યહોવા માંણસને તેના સાચા કાર્યો અને વિશ્વાસુપણા પ્રમાંણે બદલો આપે. આજે યહોવાએ તને માંરા]]></a:t>
+              <a:t><![CDATA[அடுத்தவனாயிராதபடிக்கு, துரத்திவிட்டார்களே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12381,51 +13591,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[હાથમાં સોપી દીધો હતો પરંતુ યહોવાએ તને રાજા બનાવ્યો છે. તેથી હું એમના પસંદ કરેલા માંણસને ઇજા ન કરી]]></a:t>
+              <a:t><![CDATA[20. இப்போதும் கர்த்தருடைய சமுகத்தில் என் இரத்தம் தரையில் விழாதிருப்பதாக; மலைகளில் ஒரு கவுதாரியை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12513,51 +13723,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. પછી દાઉદ બીજી બાજુએ ચાલ્યો ગયો અને દૂર એક ટેકરી ઉપર જઈને ઊભો રહ્યો. તેમની વચ્ચે અંતર ઘણું હતું.]]></a:t>
+              <a:t><![CDATA[மூவாயிரம் பேரோடுங் கூட, சீப் வனாந்தரத்திற்குப் புறப்பட்டுப்போனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12645,51 +13855,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[શકું.]]></a:t>
+              <a:t><![CDATA[வேட்டையாடுகிறதுபோல, இஸ்ரவேலின் ராஜா ஒரு தெள்ளுப்பூச்சியைத் தேடவந்தாரோ என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12777,51 +13987,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. જેમ મેં તમાંરો જીવ બચાવ્યો છે જે આજે કિંમતી છે, તેમ યહોવા બતાડશે કે માંરો જીવ એમને કિંમતી છે!]]></a:t>
+              <a:t><![CDATA[21. அப்பொழுது சவுல்: நான் பாவஞ்செய்தேன்; என் குமாரனாகிய தாவீதே, திரும்பிவா; என் ஜீவன் இன்றையதினம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12909,51 +14119,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[બધી મુશ્કેલીઓથી તેઓ માંરુ રક્ષણ કરશે.”]]></a:t>
+              <a:t><![CDATA[உன் பார்வைக்கு அருமையாயிருந்தபடியால், இனி உனக்கு ஒரு பொல்லாப்புஞ்செய்யேன்; இதோ, நான் மதியற்றவனாய்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13041,51 +14251,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. પછી શાઉલે દાઉદને કહ્યું, “માંરા પુત્ર, દાઉદ, હું તને આશીર્વાદ આપુ છું. તને આશીર્વાદ મળે, તું]]></a:t>
+              <a:t><![CDATA[மகா பெரிய தப்பிதஞ்செய்தேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13173,51 +14383,711 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[મહાન કાર્યો કરે અને વિજયી બને.” પછી દાઉદ પોતાને રસ્તે પડયો અને શાઉલ પોતાને ઘેર પાછો ફર્યો.]]></a:t>
+              <a:t><![CDATA[22. அதற்குத் தாவீது: இதோ, ராஜாவின் ஈட்டி இங்கே இருக்கிறது; வாலிபரில் ஒருவன் இப்புறம் வந்து, அதை]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 சாமுவேல் : 26]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide55.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[வாங்கிக் கொண்டுபோகட்டும்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 சாமுவேல் : 26]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide56.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[23. கர்த்தர் அவனவனுக்கு அவனவன் நீதிக்கும் உண்மைக்கும் தக்கதாகப்பலன் அளிப்பாராக; இன்று கர்த்தர் உம்மை]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 சாமுவேல் : 26]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide57.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[என்கையில் ஒப்புக்கொடுத்திருந்தும், கர்த்தர் அபிஷேகம்பண்ணினவர்மேல், என் கையை நீட்ட]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 சாமுவேல் : 26]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide58.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மனதில்லாதிருந்தேன்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 சாமுவேல் : 26]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide59.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[24. இதோ, உம்முடைய ஜீவன் இன்றையதினம் என் பார்வைக்கு எப்படி அருமையாயிருந்ததோ, அப்படியே என் ஜீவனும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13305,51 +15175,711 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. દાઉદે લશ્કરને અને નેરના પુત્ર આબ્નેરને હાંક માંરી કહ્યું, “આબ્નેર, જવાબ આપ!”આબ્નેર બોલ્યો, “એ]]></a:t>
+              <a:t><![CDATA[3. சவுல் எஷிமோனுக்கு எதிரே வழியண்டையிலிருக்கிற ஆகிலாமேட்டிலே பாளயமிறங்கினான்; தாவீது வனாந்தரத்தில்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 சாமுவேல் : 26]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide60.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[கர்த்தரின் பார்வைக்கு அருமையாயிருப்பதினால், அவர் என்னை எல்லா உபத்திரவத்திற்கும் நீங்கலாக்கி]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 சாமுவேல் : 26]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide61.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[விடுவாராக என்றான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 சாமுவேல் : 26]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide62.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[25. அப்பொழுது சவுல் தாவீதை நோக்கி: என் குமாரனாகிய தாவீதே, நீ ஆசிர்வதிக்கப்பட்டவன்; நீ பெரிய]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 சாமுவேல் : 26]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide63.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[காரியங்களைச் செய்வாய், மேன்மேலும் பலப்படுவாய் என்றான்; அப்படியே தாவீது தன் வழியே போனான்; சவுலும் தன்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 சாமுவேல் : 26]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide64.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஸ்தானத்திற்குத் திரும்பினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13437,51 +15967,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[કોણ રાજાને ઘાંટો પાડે છે?”]]></a:t>
+              <a:t><![CDATA[தங்கி, சவுல் தன்னைத் தொடர்ந்து வனாந்தரத்திற்கு வருகிறதைக் கண்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13569,51 +16099,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. દાઉદે આબ્નેરને કહ્યું, “બધા ઇસ્રાએલીઓમાં તું એમ સમજે છે કે તું બીજા માંણસ કરતા સારો છે, તે એમ]]></a:t>
+              <a:t><![CDATA[4. தாவீது வேவுகாரரை அனுப்பி, சவுல் வந்தது நிச்சயம் என்று அறிந்துகொண்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13701,51 +16231,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[છે? તો તે તારા ધણી રાજાને માંરી નાખવા એક સામાંન્ય માંણસ આવ્યો ત્યારે શા માંટે રક્ષણ કર્યુ નહિ?]]></a:t>
+              <a:t><![CDATA[5. பின்பு தாவீது எழுந்து, சவுல் பாளயமிறங்கின இடத்திற்குப் போய், சவுலும் நேரின் குமாரனாகிய அப்னேர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13762,91 +16292,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[1 சாமுவேல் : 26]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme66">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme11">
   <a:themeElements>
-    <a:clrScheme name="Theme66">
+    <a:clrScheme name="Theme11">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme66">
+    <a:fontScheme name="Theme11">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -13872,51 +16402,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme66">
+    <a:fmtScheme name="Theme11">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -14047,51 +16577,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>54</Slides>
+  <Slides>64</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>