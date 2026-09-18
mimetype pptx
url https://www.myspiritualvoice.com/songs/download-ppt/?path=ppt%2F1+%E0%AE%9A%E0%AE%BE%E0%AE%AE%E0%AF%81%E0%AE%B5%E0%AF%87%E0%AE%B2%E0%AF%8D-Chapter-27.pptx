--- v1 (2026-07-18)
+++ v2 (2026-09-18)
@@ -43,100 +43,118 @@
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
     <p:sldId id="257" r:id="rId4"/>
     <p:sldId id="258" r:id="rId5"/>
     <p:sldId id="259" r:id="rId6"/>
     <p:sldId id="260" r:id="rId7"/>
     <p:sldId id="261" r:id="rId8"/>
     <p:sldId id="262" r:id="rId9"/>
     <p:sldId id="263" r:id="rId10"/>
     <p:sldId id="264" r:id="rId11"/>
     <p:sldId id="265" r:id="rId12"/>
     <p:sldId id="266" r:id="rId13"/>
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
+    <p:sldId id="282" r:id="rId29"/>
+    <p:sldId id="283" r:id="rId30"/>
+    <p:sldId id="284" r:id="rId31"/>
+    <p:sldId id="285" r:id="rId32"/>
+    <p:sldId id="286" r:id="rId33"/>
+    <p:sldId id="287" r:id="rId34"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -260,53 +278,59 @@
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/>
   <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/>
   <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/>
   <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/>
   <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/>
   <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/>
   <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/>
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
-  <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
+  <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
+  <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
+  <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
+  <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
+  <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
+  <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -366,51 +390,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. தாவீது ஆகீசை நோக்கி: உம்முடைய கண்களில் எனக்குத் தயைகிடைக்குமானால், நான் வாசம்பண்ணும்படி நாட்டிலுள்ள ஊர்களிலே ஒன்றில் எனக்கு இடந்தாரும்; உம்முடைய அடியான் உம்மோடேகூட ராஜதானி பட்டணத்திலே வாசமாயிருப்பானேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[3. And David dwelt with Achish at Gath, he and his men, every man with his household, even David with his two wives, Ahinoam the Jezreelitess, and Abigail the Carmelitess, Nabal's wife.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -475,51 +499,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. தாவீது ஆகீசை நோக்கி: உம்முடைய கண்களில் எனக்குத் தயைகிடைக்குமானால், நான் வாசம்பண்ணும்படி நாட்டிலுள்ள ஊர்களிலே ஒன்றில் எனக்கு இடந்தாரும்; உம்முடைய அடியான் உம்மோடேகூட ராஜதானி பட்டணத்திலே வாசமாயிருப்பானேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[4. And it was told Saul that David was fled to Gath: and he sought no more again for him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -584,51 +608,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. தாவீது ஆகீசை நோக்கி: உம்முடைய கண்களில் எனக்குத் தயைகிடைக்குமானால், நான் வாசம்பண்ணும்படி நாட்டிலுள்ள ஊர்களிலே ஒன்றில் எனக்கு இடந்தாரும்; உம்முடைய அடியான் உம்மோடேகூட ராஜதானி பட்டணத்திலே வாசமாயிருப்பானேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[4. And it was told Saul that David was fled to Gath: and he sought no more again for him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -693,51 +717,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அப்பொழுது ஆகீஸ்: அன்றைய தினம் சிக்லாகை அவனுக்குக் கொடுத்தான்; அதினிமித்தம் சிக்லாக் இந்நாள் வரைக்கும் யூதாவின் ராஜாக்களைச் சேர்ந்திருக்கிறது.]]></a:t>
+              <a:t><![CDATA[5. And David said unto Achish, If I have now found grace in yours eyes, let them give me a place in some town in the country, that I may dwell there: for why should your servant dwell in the royal city with you?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -802,51 +826,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. தாவீது பெலிஸ்தரின் நாட்டிலே ஒரு வருஷமும் நாலு மாதமும் குடியிருந்தான்.]]></a:t>
+              <a:t><![CDATA[5. And David said unto Achish, If I have now found grace in yours eyes, let them give me a place in some town in the country, that I may dwell there: for why should your servant dwell in the royal city with you?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -911,51 +935,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அங்கேயிருந்து தாவீதும் அவன் மனுஷரும் கெசூரியர்மேலும் கெஸ்ரியர் மேலும் அமலேக்கியர்மேலும் படையெடுத்துப்போனார்கள்; சூருக்குப் போகிற எல்லைதுவக்கி எகிப்துதேசமட்டும் இருக்கிற நாட்டிலே பூர்வகாலம் துவக்கிக் குடியிருந்தவர்கள் இவர்களே.]]></a:t>
+              <a:t><![CDATA[5. And David said unto Achish, If I have now found grace in yours eyes, let them give me a place in some town in the country, that I may dwell there: for why should your servant dwell in the royal city with you?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1020,51 +1044,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அங்கேயிருந்து தாவீதும் அவன் மனுஷரும் கெசூரியர்மேலும் கெஸ்ரியர் மேலும் அமலேக்கியர்மேலும் படையெடுத்துப்போனார்கள்; சூருக்குப் போகிற எல்லைதுவக்கி எகிப்துதேசமட்டும் இருக்கிற நாட்டிலே பூர்வகாலம் துவக்கிக் குடியிருந்தவர்கள் இவர்களே.]]></a:t>
+              <a:t><![CDATA[6. Then Achish gave him Ziklag that day: wherefore Ziklag pertains unto the kings of Judah unto this day.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1129,51 +1153,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அங்கேயிருந்து தாவீதும் அவன் மனுஷரும் கெசூரியர்மேலும் கெஸ்ரியர் மேலும் அமலேக்கியர்மேலும் படையெடுத்துப்போனார்கள்; சூருக்குப் போகிற எல்லைதுவக்கி எகிப்துதேசமட்டும் இருக்கிற நாட்டிலே பூர்வகாலம் துவக்கிக் குடியிருந்தவர்கள் இவர்களே.]]></a:t>
+              <a:t><![CDATA[6. Then Achish gave him Ziklag that day: wherefore Ziklag pertains unto the kings of Judah unto this day.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1238,51 +1262,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. தாவீது அந்த நாட்டைக் கொள்ளையடிக்கிறபோது, புருஷர்களையும் ஸ்திரீகளையும் உயிரோடே வைக்காமல், ஆடு மாடுகளையும் கழுதைகளையும் ஒட்டகங்களையும் வஸ்திரங்களையும் எடுத்துக்கொண்டு, ஆகீசிடத்துக்குத் திரும்பிவருவான்.]]></a:t>
+              <a:t><![CDATA[7. And the time that David dwelt in the country of the Philistines was a full year and four months.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1347,51 +1371,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. தாவீது அந்த நாட்டைக் கொள்ளையடிக்கிறபோது, புருஷர்களையும் ஸ்திரீகளையும் உயிரோடே வைக்காமல், ஆடு மாடுகளையும் கழுதைகளையும் ஒட்டகங்களையும் வஸ்திரங்களையும் எடுத்துக்கொண்டு, ஆகீசிடத்துக்குத் திரும்பிவருவான்.]]></a:t>
+              <a:t><![CDATA[8. And David and his men went up, and invaded the Geshurites, and the Gezrites, and the Amalekites: for those nations were of old the inhabitants of the land, as you go to Shur, even unto the land of Egypt.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1456,51 +1480,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. பின்பு தாவீது: நான் எந்த நாளிலாகிலும் ஒருநாள் சவுலின் கையினால் மடிந்துபோவேன்; இனிச் சவுல் இஸ்ரவேலின் எல்லைகளில் எங்கேயாவது என்னைக் கண்டுபிடிக்கலாம் என்கிற நம்பிக்கை அற்றுப்போகும்படிக்கும், நான் அவன் கைக்கு நீங்கலாயிருக்கும்படிக்கும், நான் பெலிஸ்தரின் தேசத்திற்குப் போய், தப்பித்துக்கொள்வதப்பார்க்கிலும் நலமான காரியம் வேறில்லை என்று தன் இருதயத்தில் யோசித்தான்.]]></a:t>
+              <a:t><![CDATA[1. And David said in his heart, I shall now perish one day by the hand of Saul: there is nothing better for me than that I should speedily escape into the land of the Philistines; and Saul shall despair of me, to seek me any more in any coast of Israel: so shall I escape out of his hand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1565,51 +1589,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. இன்று எத்திசையில் போய்க் கொள்ளையடித்தீர்கள் என்று ஆகீஸ் கேட்கும்போது, தாவீது: யூதாவுடைய தென் திசையிலும் யெராமியேலருடைய தென் திசையிலும் கேனியருடைய தென் திசையிலும் என்பான்.]]></a:t>
+              <a:t><![CDATA[8. And David and his men went up, and invaded the Geshurites, and the Gezrites, and the Amalekites: for those nations were of old the inhabitants of the land, as you go to Shur, even unto the land of Egypt.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1674,51 +1698,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. இன்று எத்திசையில் போய்க் கொள்ளையடித்தீர்கள் என்று ஆகீஸ் கேட்கும்போது, தாவீது: யூதாவுடைய தென் திசையிலும் யெராமியேலருடைய தென் திசையிலும் கேனியருடைய தென் திசையிலும் என்பான்.]]></a:t>
+              <a:t><![CDATA[8. And David and his men went up, and invaded the Geshurites, and the Gezrites, and the Amalekites: for those nations were of old the inhabitants of the land, as you go to Shur, even unto the land of Egypt.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1783,51 +1807,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. இன்று எத்திசையில் போய்க் கொள்ளையடித்தீர்கள் என்று ஆகீஸ் கேட்கும்போது, தாவீது: யூதாவுடைய தென் திசையிலும் யெராமியேலருடைய தென் திசையிலும் கேனியருடைய தென் திசையிலும் என்பான்.]]></a:t>
+              <a:t><![CDATA[9. And David stroke the land, and left neither man nor woman alive, and took away the sheep, and the oxen, and the asses, and the camels, and the apparel, and returned, and came to Achish.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1892,51 +1916,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. இன்ன இன்னபடி தாவீது செய்தான் என்று தங்களுக்கு விரோதமான செய்தியை அறிவிக்கத்தக்க ஒருவரையும் தாவீது காத்பட்டணத்திற்குக் கொண்டு வராதபடிக்கு, ஒரு புருஷனையாகிலும் ஸ்திரீயையாகிலும் உயிரோடே வைக்காதிருப்பான்; அவன் பெலிஸ்தரின் நாட்டுப் புறத்திலே குடியிருக்கிற நாளெல்லாம் இவ்வண்ணம் செய்துகொண்டுவந்தான்.]]></a:t>
+              <a:t><![CDATA[9. And David stroke the land, and left neither man nor woman alive, and took away the sheep, and the oxen, and the asses, and the camels, and the apparel, and returned, and came to Achish.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2001,51 +2025,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. இன்ன இன்னபடி தாவீது செய்தான் என்று தங்களுக்கு விரோதமான செய்தியை அறிவிக்கத்தக்க ஒருவரையும் தாவீது காத்பட்டணத்திற்குக் கொண்டு வராதபடிக்கு, ஒரு புருஷனையாகிலும் ஸ்திரீயையாகிலும் உயிரோடே வைக்காதிருப்பான்; அவன் பெலிஸ்தரின் நாட்டுப் புறத்திலே குடியிருக்கிற நாளெல்லாம் இவ்வண்ணம் செய்துகொண்டுவந்தான்.]]></a:t>
+              <a:t><![CDATA[9. And David stroke the land, and left neither man nor woman alive, and took away the sheep, and the oxen, and the asses, and the camels, and the apparel, and returned, and came to Achish.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2110,51 +2134,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ஆகீஸ் தாவீதை நம்பி: அவன் இஸ்ரவேலராகிய தன்னுடைய ஜனங்கள் தன்னை வெறுக்கும்படி செய்கிறான்; என்றைக்கும் அவன் என் ஊழியக்காரனாயிருப்பான் என்பான்.]]></a:t>
+              <a:t><![CDATA[10. And Achish said, Where have all of you made a road to day? And David said, Against the south of Judah, and against the south of the Jerahmeelites, and against the south of the Kenites.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2219,51 +2243,378 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ஆகீஸ் தாவீதை நம்பி: அவன் இஸ்ரவேலராகிய தன்னுடைய ஜனங்கள் தன்னை வெறுக்கும்படி செய்கிறான்; என்றைக்கும் அவன் என் ஊழியக்காரனாயிருப்பான் என்பான்.]]></a:t>
+              <a:t><![CDATA[10. And Achish said, Where have all of you made a road to day? And David said, Against the south of Judah, and against the south of the Jerahmeelites, and against the south of the Kenites.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[11. And David saved neither man nor woman alive, to bring tidings to Gath, saying, Lest they should inform against us, saying, So did David, and so will be his manner all the while he dwells in the country of the Philistines.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[11. And David saved neither man nor woman alive, to bring tidings to Gath, saying, Lest they should inform against us, saying, So did David, and so will be his manner all the while he dwells in the country of the Philistines.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[11. And David saved neither man nor woman alive, to bring tidings to Gath, saying, Lest they should inform against us, saying, So did David, and so will be his manner all the while he dwells in the country of the Philistines.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2328,51 +2679,378 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. பின்பு தாவீது: நான் எந்த நாளிலாகிலும் ஒருநாள் சவுலின் கையினால் மடிந்துபோவேன்; இனிச் சவுல் இஸ்ரவேலின் எல்லைகளில் எங்கேயாவது என்னைக் கண்டுபிடிக்கலாம் என்கிற நம்பிக்கை அற்றுப்போகும்படிக்கும், நான் அவன் கைக்கு நீங்கலாயிருக்கும்படிக்கும், நான் பெலிஸ்தரின் தேசத்திற்குப் போய், தப்பித்துக்கொள்வதப்பார்க்கிலும் நலமான காரியம் வேறில்லை என்று தன் இருதயத்தில் யோசித்தான்.]]></a:t>
+              <a:t><![CDATA[1. And David said in his heart, I shall now perish one day by the hand of Saul: there is nothing better for me than that I should speedily escape into the land of the Philistines; and Saul shall despair of me, to seek me any more in any coast of Israel: so shall I escape out of his hand.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[11. And David saved neither man nor woman alive, to bring tidings to Gath, saying, Lest they should inform against us, saying, So did David, and so will be his manner all the while he dwells in the country of the Philistines.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[12. And Achish believed David, saying, He has made his people Israel utterly to detest him; therefore he shall be my servant for ever.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[12. And Achish believed David, saying, He has made his people Israel utterly to detest him; therefore he shall be my servant for ever.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2437,51 +3115,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. பின்பு தாவீது: நான் எந்த நாளிலாகிலும் ஒருநாள் சவுலின் கையினால் மடிந்துபோவேன்; இனிச் சவுல் இஸ்ரவேலின் எல்லைகளில் எங்கேயாவது என்னைக் கண்டுபிடிக்கலாம் என்கிற நம்பிக்கை அற்றுப்போகும்படிக்கும், நான் அவன் கைக்கு நீங்கலாயிருக்கும்படிக்கும், நான் பெலிஸ்தரின் தேசத்திற்குப் போய், தப்பித்துக்கொள்வதப்பார்க்கிலும் நலமான காரியம் வேறில்லை என்று தன் இருதயத்தில் யோசித்தான்.]]></a:t>
+              <a:t><![CDATA[1. And David said in his heart, I shall now perish one day by the hand of Saul: there is nothing better for me than that I should speedily escape into the land of the Philistines; and Saul shall despair of me, to seek me any more in any coast of Israel: so shall I escape out of his hand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2546,51 +3224,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ஆகையால் தாவீது தன்னோடிருந்த அறுநூறுபேரோடுங்கூட எழுந்திருந்து, மாயோகின் குமாரனாகிய ஆகிஸ் என்னும் காத்தின் ராஜாவினிடத்தில் போய்ச் சேர்ந்தான்.]]></a:t>
+              <a:t><![CDATA[1. And David said in his heart, I shall now perish one day by the hand of Saul: there is nothing better for me than that I should speedily escape into the land of the Philistines; and Saul shall despair of me, to seek me any more in any coast of Israel: so shall I escape out of his hand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2655,51 +3333,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ஆகையால் தாவீது தன்னோடிருந்த அறுநூறுபேரோடுங்கூட எழுந்திருந்து, மாயோகின் குமாரனாகிய ஆகிஸ் என்னும் காத்தின் ராஜாவினிடத்தில் போய்ச் சேர்ந்தான்.]]></a:t>
+              <a:t><![CDATA[2. And David arose, and he passed over with the six hundred men that were with him unto Achish, the son of Maoch, king of Gath.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2764,51 +3442,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அங்கே தாவீதும், அவன் மனுஷரும், அவரவர் வீட்டாரும், தாவீதோடேகூட அவன் இரண்டு மனைவிகளாகிய யெஸ்ரயேல் ஊராளாகிய அகினோவாமும், நாபாலின் மனைவியாயிருந்த கர்மேல் ஊராளாகிய அபிகாயிலும், காத்பட்டணத்தில் ஆகீசிடத்தில் தங்கியிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[2. And David arose, and he passed over with the six hundred men that were with him unto Achish, the son of Maoch, king of Gath.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2873,51 +3551,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அங்கே தாவீதும், அவன் மனுஷரும், அவரவர் வீட்டாரும், தாவீதோடேகூட அவன் இரண்டு மனைவிகளாகிய யெஸ்ரயேல் ஊராளாகிய அகினோவாமும், நாபாலின் மனைவியாயிருந்த கர்மேல் ஊராளாகிய அபிகாயிலும், காத்பட்டணத்தில் ஆகீசிடத்தில் தங்கியிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[3. And David dwelt with Achish at Gath, he and his men, every man with his household, even David with his two wives, Ahinoam the Jezreelitess, and Abigail the Carmelitess, Nabal's wife.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2982,51 +3660,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. தாவீது காத்பட்டணத்திற்கு ஓடிப்போனான் என்று சவுலுக்கு அறிவிக்கப்பட்டபோது, அவன் அப்புறம் அவனைத் தேடவில்லை.]]></a:t>
+              <a:t><![CDATA[3. And David dwelt with Achish at Gath, he and his men, every man with his household, even David with his two wives, Ahinoam the Jezreelitess, and Abigail the Carmelitess, Nabal's wife.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -3061,51 +3739,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2473414243" r:id="rId1"/>
+    <p:sldLayoutId id="2478705665" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -3249,54 +3927,102 @@
 
 <file path=ppt/slides/_rels/slide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide24.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide25.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide26.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide27.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide28.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide29.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide30.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide31.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide32.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
@@ -3449,51 +4175,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. দায়ূদ আখীশকে বললেন, “আপনি যদি আমার ওপর প্রসন্ন হন, তবে আপনার যে কোন একটা শহরে আমাকে থাকতে দিন|]]></a:t>
+              <a:t><![CDATA[ஆகீசிடத்தில் தங்கியிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3581,51 +4307,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[আমি আপনার একজন ভৃত্য মাত্র| সেখানেই আমার উপযুক্ত জায়গা| এই রাজধানীতে আপনার কাছে থাকা আমার মানায]]></a:t>
+              <a:t><![CDATA[4. தாவீது காத்பட்டணத்திற்கு ஓடிப்போனான் என்று சவுலுக்கு அறிவிக்கப்பட்டபோது, அவன் அப்புறம் அவனைத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3713,51 +4439,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[না|”]]></a:t>
+              <a:t><![CDATA[தேடவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3845,51 +4571,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. সেদিন আখীশ দায়ূদকে সিক্লগ শহরে পাঠালেন| সেহেতু সিক্লগ আজ পর্য়ন্ত যিহূদা রাজাদের শহর হয়ে আছে|]]></a:t>
+              <a:t><![CDATA[5. தாவீது ஆகீசை நோக்கி: உம்முடைய கண்களில் எனக்குத் தயைகிடைக்குமானால், நான் வாசம்பண்ணும்படி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3977,51 +4703,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. এক বছর চার মাস দায়ূদ পলেষ্টীয়দের সঙ্গে ছিলেন|]]></a:t>
+              <a:t><![CDATA[நாட்டிலுள்ள ஊர்களிலே ஒன்றில் எனக்கு இடந்தாரும்; உம்முடைய அடியான் உம்மோடேகூட ராஜதானி பட்டணத்திலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4109,51 +4835,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. দায়ূদ এবং তাঁর সঙ্গীরা অমালেকীয়, গশূরীয, গির্ষীয অধিবাসীদের বিরুদ্ধে যুদ্ধ করতে গেলেন, যারা সেই]]></a:t>
+              <a:t><![CDATA[வாசமாயிருப்பானேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4241,51 +4967,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[মিশর পর্য়ন্ত শূরের কাছে টেলেম অঞ্চলে বাস করত| দাযূদের কাছে তারা পরাজিত হল| তাদের সব ধনসম্পদ দাযূদের]]></a:t>
+              <a:t><![CDATA[6. அப்பொழுது ஆகீஸ்: அன்றைய தினம் சிக்லாகை அவனுக்குக் கொடுத்தான்; அதினிமித்தம் சிக்லாக் இந்நாள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4373,51 +5099,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[হাতে গেলো|]]></a:t>
+              <a:t><![CDATA[வரைக்கும் யூதாவின் ராஜாக்களைச் சேர்ந்திருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4505,51 +5231,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ঐ অঞ্চলের সকলকে হারিয়ে দায়ূদ তাদের মেষ, গরু, গাধা, উট, বস্ত্র সবকিছু নিয়ে আখীশের কাছে তুলে]]></a:t>
+              <a:t><![CDATA[7. தாவீது பெலிஸ்தரின் நாட்டிலே ஒரு வருஷமும் நாலு மாதமும் குடியிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4637,51 +5363,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[দিলেন| কিন্তু দায়ূদ এই লোকদের মধ্যে একজনকেও জীবিত রাখলেন না|]]></a:t>
+              <a:t><![CDATA[8. அங்கேயிருந்து தாவீதும் அவன் மனுஷரும் கெசூரியர்மேலும் கெஸ்ரியர் மேலும் அமலேக்கியர்மேலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4769,51 +5495,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. দায়ূদ মনে মনে বললেন, “একদিন না একদিন শৌল আমাকে নিশ্চয়ই ধরবেন| সবচেয়ে ভাল হয় যদি আমি]]></a:t>
+              <a:t><![CDATA[1. பின்பு தாவீது: நான் எந்த நாளிலாகிலும் ஒருநாள் சவுலின் கையினால் மடிந்துபோவேன்; இனிச் சவுல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4901,51 +5627,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. এরকম লড়াই দায়ূদ অনেকবার করেছিলেন| প্রত্যেকবারই আখীশ দায়ূদকে জিজ্ঞাসা করতেন কোথায় সে যুদ্ধ]]></a:t>
+              <a:t><![CDATA[படையெடுத்துப்போனார்கள்; சூருக்குப் போகிற எல்லைதுவக்கி எகிப்துதேசமட்டும் இருக்கிற நாட்டிலே பூர்வகாலம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5033,51 +5759,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[করে এত সব জিনিস এনেছে| দায়ূদ বলতেন, “আমি যুদ্ধ করেছি এবং যিহূদার দক্ষিণ অঞ্চল জিতেছি|” অথবা “আমি]]></a:t>
+              <a:t><![CDATA[துவக்கிக் குடியிருந்தவர்கள் இவர்களே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5165,51 +5891,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[যুদ্ধ করে য়িরহমীলের দক্ষিণ দিক জিতেছি,” অথবা বলতেন, “আমি কেনীয়দের দক্ষিণে লড়াই করে জিতেছি|”]]></a:t>
+              <a:t><![CDATA[9. தாவீது அந்த நாட்டைக் கொள்ளையடிக்கிறபோது, புருஷர்களையும் ஸ்திரீகளையும் உயிரோடே வைக்காமல், ஆடு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5297,51 +6023,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. দায়ূদ গাতে কাউকেই জীবিত আনতেন না| তিনি ভাবলেন, “যদি আমরা কাউকে জীবিত রাখি তাহলে সে আখীশকে বলে]]></a:t>
+              <a:t><![CDATA[மாடுகளையும் கழுதைகளையும் ஒட்டகங்களையும் வஸ்திரங்களையும் எடுத்துக்கொண்டு, ஆகீசிடத்துக்குத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5429,51 +6155,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[দেবে আমি কি করেছি|”পলেষ্টীয়দের দেশে থাকার সময় দায়ূদ সব সময় এই ধরণের কাজ করতেন|]]></a:t>
+              <a:t><![CDATA[திரும்பிவருவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5561,51 +6287,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. আখীশ দায়ূদকে বিশ্বাস করতে শুরু করেছিলেন| আখীশ মনে মনে বলতেন, “নিজের লোকরাই এখন দায়ূদকে ঘৃণা]]></a:t>
+              <a:t><![CDATA[10. இன்று எத்திசையில் போய்க் கொள்ளையடித்தீர்கள் என்று ஆகீஸ் கேட்கும்போது, தாவீது: யூதாவுடைய தென்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5693,51 +6419,447 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[করছে| ইস্রায়েলীয়রা তাকে একেবারেই দেখতে পারে না| এখন থেকে চিরদিন দায়ূদ আমার সেবা করবে|”]]></a:t>
+              <a:t><![CDATA[திசையிலும் யெராமியேலருடைய தென் திசையிலும் கேனியருடைய தென் திசையிலும் என்பான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 சாமுவேல் : 27]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[11. இன்ன இன்னபடி தாவீது செய்தான் என்று தங்களுக்கு விரோதமான செய்தியை அறிவிக்கத்தக்க ஒருவரையும் தாவீது]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 சாமுவேல் : 27]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[காத்பட்டணத்திற்குக் கொண்டு வராதபடிக்கு, ஒரு புருஷனையாகிலும் ஸ்திரீயையாகிலும் உயிரோடே]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 சாமுவேல் : 27]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[வைக்காதிருப்பான்; அவன் பெலிஸ்தரின் நாட்டுப் புறத்திலே குடியிருக்கிற நாளெல்லாம் இவ்வண்ணம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5825,51 +6947,447 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[পলেষ্টীয়দের দেশে চলে যাই| তাহলে শৌল আমাকে ইস্রায়েলে খুঁজতে খুঁজতে ক্লান্ত হয়ে পড়বেন| এভাবে আমি]]></a:t>
+              <a:t><![CDATA[இஸ்ரவேலின் எல்லைகளில் எங்கேயாவது என்னைக் கண்டுபிடிக்கலாம் என்கிற நம்பிக்கை அற்றுப்போகும்படிக்கும்,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 சாமுவேல் : 27]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide30.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[செய்துகொண்டுவந்தான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 சாமுவேல் : 27]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide31.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[12. ஆகீஸ் தாவீதை நம்பி: அவன் இஸ்ரவேலராகிய தன்னுடைய ஜனங்கள் தன்னை வெறுக்கும்படி செய்கிறான்;]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 சாமுவேல் : 27]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide32.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[என்றைக்கும் அவன் என் ஊழியக்காரனாயிருப்பான் என்பான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5957,51 +7475,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[শৌলের হাত থেকে বেরিয়ে আসতে পারবো|”]]></a:t>
+              <a:t><![CDATA[நான் அவன் கைக்கு நீங்கலாயிருக்கும்படிக்கும், நான் பெலிஸ்தரின் தேசத்திற்குப் போய்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6089,51 +7607,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. সুতরাং 600 জন পুরুষ নিয়ে দায়ূদ ইস্রায়েল ছেড়ে চলে গেলেন| তারা মাযোকের পুত্র আখীশের কাছে গেলেন|]]></a:t>
+              <a:t><![CDATA[தப்பித்துக்கொள்வதப்பார்க்கிலும் நலமான காரியம் வேறில்லை என்று தன் இருதயத்தில் யோசித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6221,51 +7739,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[আখীশ তখন গাতের রাজা|]]></a:t>
+              <a:t><![CDATA[2. ஆகையால் தாவீது தன்னோடிருந்த அறுநூறுபேரோடுங்கூட எழுந்திருந்து, மாயோகின் குமாரனாகிய ஆகிஸ் என்னும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6353,51 +7871,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. দায়ূদ সপরিবারে তাঁর যুবকদের সঙ্গে গাতের আখীশের সঙ্গে থেকে গেলেন| দাযূদের সঙ্গে ছিল তাঁর দুই]]></a:t>
+              <a:t><![CDATA[காத்தின் ராஜாவினிடத்தில் போய்ச் சேர்ந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6485,51 +8003,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[স্ত্রী| য়িষ্রিযেলের অহীনোযম আর কর্ম্মিলীয অবীগল| অবীগল নাবলের বিধবা পত্নী|]]></a:t>
+              <a:t><![CDATA[3. அங்கே தாவீதும், அவன் மனுஷரும், அவரவர் வீட்டாரும், தாவீதோடேகூட அவன் இரண்டு மனைவிகளாகிய யெஸ்ரயேல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6617,51 +8135,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. সবাই শৌলকে বলল, দায়ূদ গাত্‌ দেশে পালিয়ে গেছে| তাই শৌল আর দায়ূদকে খুঁজলেন না|]]></a:t>
+              <a:t><![CDATA[ஊராளாகிய அகினோவாமும், நாபாலின் மனைவியாயிருந்த கர்மேல் ஊராளாகிய அபிகாயிலும், காத்பட்டணத்தில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6678,91 +8196,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[1 சாமுவேல் : 27]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme51">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme6">
   <a:themeElements>
-    <a:clrScheme name="Theme51">
+    <a:clrScheme name="Theme6">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme51">
+    <a:fontScheme name="Theme6">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -6788,51 +8306,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme51">
+    <a:fmtScheme name="Theme6">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -6963,51 +8481,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>26</Slides>
+  <Slides>32</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>