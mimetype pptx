--- v0 (2026-06-03)
+++ v1 (2026-07-18)
@@ -43,103 +43,100 @@
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-  <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
     <p:sldId id="257" r:id="rId4"/>
     <p:sldId id="258" r:id="rId5"/>
     <p:sldId id="259" r:id="rId6"/>
     <p:sldId id="260" r:id="rId7"/>
     <p:sldId id="261" r:id="rId8"/>
     <p:sldId id="262" r:id="rId9"/>
     <p:sldId id="263" r:id="rId10"/>
     <p:sldId id="264" r:id="rId11"/>
     <p:sldId id="265" r:id="rId12"/>
     <p:sldId id="266" r:id="rId13"/>
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
-    <p:sldId id="282" r:id="rId29"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -263,54 +260,53 @@
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/>
   <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/>
   <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/>
   <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/>
   <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/>
   <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/>
   <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/>
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
-  <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
-[...2 lines deleted...]
-  <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -370,51 +366,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அங்கே தாவீதும், அவன் மனுஷரும், அவரவர் வீட்டாரும், தாவீதோடேகூட அவன் இரண்டு மனைவிகளாகிய யெஸ்ரயேல் ஊராளாகிய அகினோவாமும், நாபாலின் மனைவியாயிருந்த கர்மேல் ஊராளாகிய அபிகாயிலும், காத்பட்டணத்தில் ஆகீசிடத்தில் தங்கியிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[5. தாவீது ஆகீசை நோக்கி: உம்முடைய கண்களில் எனக்குத் தயைகிடைக்குமானால், நான் வாசம்பண்ணும்படி நாட்டிலுள்ள ஊர்களிலே ஒன்றில் எனக்கு இடந்தாரும்; உம்முடைய அடியான் உம்மோடேகூட ராஜதானி பட்டணத்திலே வாசமாயிருப்பானேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -479,51 +475,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. தாவீது காத்பட்டணத்திற்கு ஓடிப்போனான் என்று சவுலுக்கு அறிவிக்கப்பட்டபோது, அவன் அப்புறம் அவனைத் தேடவில்லை.]]></a:t>
+              <a:t><![CDATA[5. தாவீது ஆகீசை நோக்கி: உம்முடைய கண்களில் எனக்குத் தயைகிடைக்குமானால், நான் வாசம்பண்ணும்படி நாட்டிலுள்ள ஊர்களிலே ஒன்றில் எனக்கு இடந்தாரும்; உம்முடைய அடியான் உம்மோடேகூட ராஜதானி பட்டணத்திலே வாசமாயிருப்பானேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -697,51 +693,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. தாவீது ஆகீசை நோக்கி: உம்முடைய கண்களில் எனக்குத் தயைகிடைக்குமானால், நான் வாசம்பண்ணும்படி நாட்டிலுள்ள ஊர்களிலே ஒன்றில் எனக்கு இடந்தாரும்; உம்முடைய அடியான் உம்மோடேகூட ராஜதானி பட்டணத்திலே வாசமாயிருப்பானேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[6. அப்பொழுது ஆகீஸ்: அன்றைய தினம் சிக்லாகை அவனுக்குக் கொடுத்தான்; அதினிமித்தம் சிக்லாக் இந்நாள் வரைக்கும் யூதாவின் ராஜாக்களைச் சேர்ந்திருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -806,51 +802,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அப்பொழுது ஆகீஸ்: அன்றைய தினம் சிக்லாகை அவனுக்குக் கொடுத்தான்; அதினிமித்தம் சிக்லாக் இந்நாள் வரைக்கும் யூதாவின் ராஜாக்களைச் சேர்ந்திருக்கிறது.]]></a:t>
+              <a:t><![CDATA[7. தாவீது பெலிஸ்தரின் நாட்டிலே ஒரு வருஷமும் நாலு மாதமும் குடியிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -915,51 +911,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அப்பொழுது ஆகீஸ்: அன்றைய தினம் சிக்லாகை அவனுக்குக் கொடுத்தான்; அதினிமித்தம் சிக்லாக் இந்நாள் வரைக்கும் யூதாவின் ராஜாக்களைச் சேர்ந்திருக்கிறது.]]></a:t>
+              <a:t><![CDATA[8. அங்கேயிருந்து தாவீதும் அவன் மனுஷரும் கெசூரியர்மேலும் கெஸ்ரியர் மேலும் அமலேக்கியர்மேலும் படையெடுத்துப்போனார்கள்; சூருக்குப் போகிற எல்லைதுவக்கி எகிப்துதேசமட்டும் இருக்கிற நாட்டிலே பூர்வகாலம் துவக்கிக் குடியிருந்தவர்கள் இவர்களே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1024,51 +1020,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. தாவீது பெலிஸ்தரின் நாட்டிலே ஒரு வருஷமும் நாலு மாதமும் குடியிருந்தான்.]]></a:t>
+              <a:t><![CDATA[8. அங்கேயிருந்து தாவீதும் அவன் மனுஷரும் கெசூரியர்மேலும் கெஸ்ரியர் மேலும் அமலேக்கியர்மேலும் படையெடுத்துப்போனார்கள்; சூருக்குப் போகிற எல்லைதுவக்கி எகிப்துதேசமட்டும் இருக்கிற நாட்டிலே பூர்வகாலம் துவக்கிக் குடியிருந்தவர்கள் இவர்களே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1242,51 +1238,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அங்கேயிருந்து தாவீதும் அவன் மனுஷரும் கெசூரியர்மேலும் கெஸ்ரியர் மேலும் அமலேக்கியர்மேலும் படையெடுத்துப்போனார்கள்; சூருக்குப் போகிற எல்லைதுவக்கி எகிப்துதேசமட்டும் இருக்கிற நாட்டிலே பூர்வகாலம் துவக்கிக் குடியிருந்தவர்கள் இவர்களே.]]></a:t>
+              <a:t><![CDATA[9. தாவீது அந்த நாட்டைக் கொள்ளையடிக்கிறபோது, புருஷர்களையும் ஸ்திரீகளையும் உயிரோடே வைக்காமல், ஆடு மாடுகளையும் கழுதைகளையும் ஒட்டகங்களையும் வஸ்திரங்களையும் எடுத்துக்கொண்டு, ஆகீசிடத்துக்குத் திரும்பிவருவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1569,51 +1565,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. தாவீது அந்த நாட்டைக் கொள்ளையடிக்கிறபோது, புருஷர்களையும் ஸ்திரீகளையும் உயிரோடே வைக்காமல், ஆடு மாடுகளையும் கழுதைகளையும் ஒட்டகங்களையும் வஸ்திரங்களையும் எடுத்துக்கொண்டு, ஆகீசிடத்துக்குத் திரும்பிவருவான்.]]></a:t>
+              <a:t><![CDATA[10. இன்று எத்திசையில் போய்க் கொள்ளையடித்தீர்கள் என்று ஆகீஸ் கேட்கும்போது, தாவீது: யூதாவுடைய தென் திசையிலும் யெராமியேலருடைய தென் திசையிலும் கேனியருடைய தென் திசையிலும் என்பான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2114,51 +2110,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. இன்ன இன்னபடி தாவீது செய்தான் என்று தங்களுக்கு விரோதமான செய்தியை அறிவிக்கத்தக்க ஒருவரையும் தாவீது காத்பட்டணத்திற்குக் கொண்டு வராதபடிக்கு, ஒரு புருஷனையாகிலும் ஸ்திரீயையாகிலும் உயிரோடே வைக்காதிருப்பான்; அவன் பெலிஸ்தரின் நாட்டுப் புறத்திலே குடியிருக்கிற நாளெல்லாம் இவ்வண்ணம் செய்துகொண்டுவந்தான்.]]></a:t>
+              <a:t><![CDATA[12. ஆகீஸ் தாவீதை நம்பி: அவன் இஸ்ரவேலராகிய தன்னுடைய ஜனங்கள் தன்னை வெறுக்கும்படி செய்கிறான்; என்றைக்கும் அவன் என் ஊழியக்காரனாயிருப்பான் என்பான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2233,159 +2229,50 @@
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[12. ஆகீஸ் தாவீதை நம்பி: அவன் இஸ்ரவேலராகிய தன்னுடைய ஜனங்கள் தன்னை வெறுக்கும்படி செய்கிறான்; என்றைக்கும் அவன் என் ஊழியக்காரனாயிருப்பான் என்பான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
-[...107 lines deleted...]
-
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
@@ -2659,51 +2546,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. பின்பு தாவீது: நான் எந்த நாளிலாகிலும் ஒருநாள் சவுலின் கையினால் மடிந்துபோவேன்; இனிச் சவுல் இஸ்ரவேலின் எல்லைகளில் எங்கேயாவது என்னைக் கண்டுபிடிக்கலாம் என்கிற நம்பிக்கை அற்றுப்போகும்படிக்கும், நான் அவன் கைக்கு நீங்கலாயிருக்கும்படிக்கும், நான் பெலிஸ்தரின் தேசத்திற்குப் போய், தப்பித்துக்கொள்வதப்பார்க்கிலும் நலமான காரியம் வேறில்லை என்று தன் இருதயத்தில் யோசித்தான்.]]></a:t>
+              <a:t><![CDATA[2. ஆகையால் தாவீது தன்னோடிருந்த அறுநூறுபேரோடுங்கூட எழுந்திருந்து, மாயோகின் குமாரனாகிய ஆகிஸ் என்னும் காத்தின் ராஜாவினிடத்தில் போய்ச் சேர்ந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2877,51 +2764,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ஆகையால் தாவீது தன்னோடிருந்த அறுநூறுபேரோடுங்கூட எழுந்திருந்து, மாயோகின் குமாரனாகிய ஆகிஸ் என்னும் காத்தின் ராஜாவினிடத்தில் போய்ச் சேர்ந்தான்.]]></a:t>
+              <a:t><![CDATA[3. அங்கே தாவீதும், அவன் மனுஷரும், அவரவர் வீட்டாரும், தாவீதோடேகூட அவன் இரண்டு மனைவிகளாகிய யெஸ்ரயேல் ஊராளாகிய அகினோவாமும், நாபாலின் மனைவியாயிருந்த கர்மேல் ஊராளாகிய அபிகாயிலும், காத்பட்டணத்தில் ஆகீசிடத்தில் தங்கியிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3095,51 +2982,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அங்கே தாவீதும், அவன் மனுஷரும், அவரவர் வீட்டாரும், தாவீதோடேகூட அவன் இரண்டு மனைவிகளாகிய யெஸ்ரயேல் ஊராளாகிய அகினோவாமும், நாபாலின் மனைவியாயிருந்த கர்மேல் ஊராளாகிய அபிகாயிலும், காத்பட்டணத்தில் ஆகீசிடத்தில் தங்கியிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[4. தாவீது காத்பட்டணத்திற்கு ஓடிப்போனான் என்று சவுலுக்கு அறிவிக்கப்பட்டபோது, அவன் அப்புறம் அவனைத் தேடவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -3174,51 +3061,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469493826" r:id="rId1"/>
+    <p:sldLayoutId id="2473414243" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -3362,58 +3249,50 @@
 
 <file path=ppt/slides/_rels/slide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide24.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide25.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide26.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...6 lines deleted...]
-
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -3570,51 +3449,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಅಬೀಗೈಲಳೂ ಸಹಿತವಾಗಿಯೂ ಇದ್ದರು.]]></a:t>
+              <a:t><![CDATA[5. দায়ূদ আখীশকে বললেন, “আপনি যদি আমার ওপর প্রসন্ন হন, তবে আপনার যে কোন একটা শহরে আমাকে থাকতে দিন|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3702,51 +3581,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ದಾವೀ ದನು ಗತ್‌ ಊರಿಗೆ ಓಡಿಹೋದನೆಂದು ಸೌಲನಿಗೆ ತಿಳಿಸಲ್ಪಟ್ಟದ್ದರಿಂದ ಅವನು ಆ ತರುವಾಯ ಅವನನ್ನು ಹುಡುಕಲಿಲ್ಲ.]]></a:t>
+              <a:t><![CDATA[আমি আপনার একজন ভৃত্য মাত্র| সেখানেই আমার উপযুক্ত জায়গা| এই রাজধানীতে আপনার কাছে থাকা আমার মানায]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3834,51 +3713,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ದಾವೀದನು ಆಕೀಷನಿಗೆ--ನಿನ್ನ ದೃಷ್ಟಿ ಯಲ್ಲಿ ನನಗೆ ದಯೆದೊರಕಿದ್ದರೆ ದೇಶದ ಗ್ರಾಮ ಗಳಲ್ಲಿ ನಾನು ಇರುವದಕ್ಕೆ ಅವರು]]></a:t>
+              <a:t><![CDATA[না|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3966,51 +3845,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಒಂದು ಸ್ಥಳ ನನಗೆ ಕೊಡಲಿ; ನಿನ್ನ ದಾಸನು ಯಾಕೆ ನಿನ್ನ ಸಂಗಡ ರಾಜ್ಯದ ಪಟ್ಟಣದಲ್ಲಿ ಇರಬೇಕು ಅಂದನು.]]></a:t>
+              <a:t><![CDATA[6. সেদিন আখীশ দায়ূদকে সিক্লগ শহরে পাঠালেন| সেহেতু সিক্লগ আজ পর্য়ন্ত যিহূদা রাজাদের শহর হয়ে আছে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4098,51 +3977,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ಆಗ ಆಕೀಷನು ಆ ದಿವಸದಲ್ಲಿ ಚಿಕ್ಲಗ್‌ ಊರನ್ನು ಅವನಿಗೆ ಕೊಟ್ಟನು. ಆದದರಿಂದ ಚಿಕ್ಲಗ್‌ ಈ ವರೆಗೂ ಯೆಹೂದದ ಅರಸರಿಗೆ]]></a:t>
+              <a:t><![CDATA[7. এক বছর চার মাস দায়ূদ পলেষ্টীয়দের সঙ্গে ছিলেন|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4230,51 +4109,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಸೇರಿದೆ.]]></a:t>
+              <a:t><![CDATA[8. দায়ূদ এবং তাঁর সঙ্গীরা অমালেকীয়, গশূরীয, গির্ষীয অধিবাসীদের বিরুদ্ধে যুদ্ধ করতে গেলেন, যারা সেই]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4362,51 +4241,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ದಾವೀದನು ಫಿಲಿಷ್ಟಿಯರ ದೇಶದಲ್ಲಿ ಒಂದು ವರುಷ ನಾಲ್ಕು ತಿಂಗಳು ವಾಸವಾಗಿದ್ದನು.]]></a:t>
+              <a:t><![CDATA[মিশর পর্য়ন্ত শূরের কাছে টেলেম অঞ্চলে বাস করত| দাযূদের কাছে তারা পরাজিত হল| তাদের সব ধনসম্পদ দাযূদের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4494,51 +4373,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ದಾವೀ ದನೂ ಅವನ ಜನರೂ ಶೂರಿಗೆ ಹೋಗುವ ಮೇರೆ ಯಿಂದ ಐಗುಪ್ತದ ವರೆಗೂ ಇರುವ ಸೀಮೆಯಲ್ಲಿ ಪೂರ್ವದಿಂದ ವಾಸಿಸಿರುವವರಾದ]]></a:t>
+              <a:t><![CDATA[হাতে গেলো|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4626,51 +4505,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಗೆಷೂರ್ಯರ ಮೇಲೆಯೂ ಗಿಜ್ರೀಯರ ಮೇಲೆಯೂ ಅಮಾಲೇಕ್ಯರ ಮೇಲೆಯೂ ದಂಡೆತ್ತಿ ಹೋದರು.]]></a:t>
+              <a:t><![CDATA[9. ঐ অঞ্চলের সকলকে হারিয়ে দায়ূদ তাদের মেষ, গরু, গাধা, উট, বস্ত্র সবকিছু নিয়ে আখীশের কাছে তুলে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4758,51 +4637,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ಆಗ ದಾವೀದನು ಪುರುಷರನ್ನಾದರೂ ಸ್ತ್ರೀಯರನ್ನಾದರೂ ಉಳಿಸದೆ ಆ ಸೀಮೆಯನ್ನು ಹೊಡೆದು ಕುರಿ ಪಶುಗಳನ್ನೂ ಕತ್ತೆ ಗಳನ್ನೂ]]></a:t>
+              <a:t><![CDATA[দিলেন| কিন্তু দায়ূদ এই লোকদের মধ্যে একজনকেও জীবিত রাখলেন না|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4890,51 +4769,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ದಾವೀದನು ತನ್ನ ಹೃದಯದಲ್ಲಿ--ನಾನು ಎಂದಿಗಾದರೂ ಒಂದು ದಿನ ಸೌಲನ ಕೈಯಿಂದ ಮಡಿದುಹೋಗುತ್ತೇನೆ. ನಾನು ತ್ವರೆಯಾಗಿ]]></a:t>
+              <a:t><![CDATA[1. দায়ূদ মনে মনে বললেন, “একদিন না একদিন শৌল আমাকে নিশ্চয়ই ধরবেন| সবচেয়ে ভাল হয় যদি আমি]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5022,51 +4901,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಒಂಟೆಗಳನ್ನೂ ವಸ್ತ್ರಗಳನ್ನೂ ತೆಗೆದುಕೊಂಡು ಆಕೀಷನ ಬಳಿಗೆ ತಿರುಗಿ ಬಂದನು.]]></a:t>
+              <a:t><![CDATA[10. এরকম লড়াই দায়ূদ অনেকবার করেছিলেন| প্রত্যেকবারই আখীশ দায়ূদকে জিজ্ঞাসা করতেন কোথায় সে যুদ্ধ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5154,51 +5033,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ಆಗ ಆಕೀಷನುಈ ಹೊತ್ತು ಎಲ್ಲಿ ಸುಲುಕೊಂಡಿರಿ ಅಂದಾಗ ದಾವೀದನು--ನಾವು ಯೆಹೂದದ ದಕ್ಷಿಣ ಸೀಮೆಯ ಮೇಲೆಯೂ ಎರಹ್ಮೇಲ್ಯರ]]></a:t>
+              <a:t><![CDATA[করে এত সব জিনিস এনেছে| দায়ূদ বলতেন, “আমি যুদ্ধ করেছি এবং যিহূদার দক্ষিণ অঞ্চল জিতেছি|” অথবা “আমি]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5286,51 +5165,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ದಕ್ಷಿಣ ಸೀಮೆಯ ಮೇಲೆಯೂ ಕೇನ್ಯರ ದಕ್ಷಿಣ ಸೀಮೆಯ ಮೇಲೆಯೂ ಬಿದ್ದೆವು ಅಂದನು.]]></a:t>
+              <a:t><![CDATA[যুদ্ধ করে য়িরহমীলের দক্ষিণ দিক জিতেছি,” অথবা বলতেন, “আমি কেনীয়দের দক্ষিণে লড়াই করে জিতেছি|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5418,51 +5297,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ದಾವೀದನು ಹೀಗೇಕೆ ಮಾಡಿದ ನೆಂದೂ ಅವನು ಫಿಲಿಷ್ಟಿಯರ ಸೀಮೆಯಲ್ಲಿ ವಾಸ ವಾಗಿರುವ ದಿನಗಳೆಲ್ಲಾ ಇದು ಅವನ ಮರ್ಯಾದೆ ಎಂದೂ]]></a:t>
+              <a:t><![CDATA[11. দায়ূদ গাতে কাউকেই জীবিত আনতেন না| তিনি ভাবলেন, “যদি আমরা কাউকে জীবিত রাখি তাহলে সে আখীশকে বলে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5550,51 +5429,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಅವರು ತನಗೆ ವಿರೋಧವಾಗಿ ಗತ್‌ ಪಟ್ಟಣಕ್ಕೆ ವರ್ತಮಾನವನ್ನು ತಕ್ಕೊಂಡು ಬಾರದ ಹಾಗೆ ಒಬ್ಬ ಪುರುಷನನ್ನಾದರೂ ಸ್ತ್ರೀಯನ್ನಾದರೂ]]></a:t>
+              <a:t><![CDATA[দেবে আমি কি করেছি|”পলেষ্টীয়দের দেশে থাকার সময় দায়ূদ সব সময় এই ধরণের কাজ করতেন|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5682,51 +5561,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಬದುಕಗೊಡಿ ಸಲಿಲ್ಲ.]]></a:t>
+              <a:t><![CDATA[12. আখীশ দায়ূদকে বিশ্বাস করতে শুরু করেছিলেন| আখীশ মনে মনে বলতেন, “নিজের লোকরাই এখন দায়ূদকে ঘৃণা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5814,183 +5693,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ಆಕೀಷನು ದಾವೀದನನ್ನು ನಂಬಿ--ಇವನು ತನ್ನ ಜನರಾದ ಇಸ್ರಾಯೇಲ್ಯರಿಗೆ ಅಸಹ್ಯವಾದನು. ಆದದರಿಂದ ಇವನು ಎಂದೆಂದಿಗೂ ನನ್ನ]]></a:t>
-[...131 lines deleted...]
-              <a:t><![CDATA[ದಾಸನಾಗಿ ರುವನು ಅಂದನು.]]></a:t>
+              <a:t><![CDATA[করছে| ইস্রায়েলীয়রা তাকে একেবারেই দেখতে পারে না| এখন থেকে চিরদিন দায়ূদ আমার সেবা করবে|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6078,51 +5825,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಫಿಲಿಷ್ಟಿಯರ ದೇಶಕ್ಕೆ ತಪ್ಪಿಸಿಕೊಂಡು ಓಡಿಹೋಗುವ ದಕ್ಕಿಂತ ನನಗೆ ಉತ್ತಮವಾದ ಕಾರ್ಯವಿಲ್ಲ. ಸೌಲನು ನನ್ನನ್ನು]]></a:t>
+              <a:t><![CDATA[পলেষ্টীয়দের দেশে চলে যাই| তাহলে শৌল আমাকে ইস্রায়েলে খুঁজতে খুঁজতে ক্লান্ত হয়ে পড়বেন| এভাবে আমি]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6210,51 +5957,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಇಸ್ರಾಯೇಲಿನಲ್ಲಿ ಇನ್ನು ಹುಡುಕಲು ದಿಕ್ಕು ಕಾಣದೆ ಹೋಗುವನು. ಈ ಪ್ರಕಾರ ನಾನು ಅವನ ಕೈಯಿಂದ ತಪ್ಪಿಸಿಕೊಂಡು ಹೋಗುವೆನು]]></a:t>
+              <a:t><![CDATA[শৌলের হাত থেকে বেরিয়ে আসতে পারবো|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6342,51 +6089,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಅಂದು ಕೊಂಡನು.]]></a:t>
+              <a:t><![CDATA[2. সুতরাং 600 জন পুরুষ নিয়ে দায়ূদ ইস্রায়েল ছেড়ে চলে গেলেন| তারা মাযোকের পুত্র আখীশের কাছে গেলেন|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6474,51 +6221,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ಆದದರಿಂದ ದಾವೀದನು ಎದ್ದು ತನ್ನ ಸಂಗಡವಿದ್ದ ಆರು ನೂರು ಜನರೊಡನೆ ಗತ್‌ ಊರಿನ ಅರಸನಾಗಿರುವ ಮಾವೋಕಿನ ಮಗನಾದ ಆಕೀಷನ]]></a:t>
+              <a:t><![CDATA[আখীশ তখন গাতের রাজা|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6606,51 +6353,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಬಳಿಗೆ ಹೋದನು.]]></a:t>
+              <a:t><![CDATA[3. দায়ূদ সপরিবারে তাঁর যুবকদের সঙ্গে গাতের আখীশের সঙ্গে থেকে গেলেন| দাযূদের সঙ্গে ছিল তাঁর দুই]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6738,51 +6485,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ದಾವೀದನು ಗತ್‌ ಊರಿನವ ನಾದ ಆಕೀಷನ ಬಳಿಯಲ್ಲಿ ತಾನೂ ತನ್ನ ಜನರೂ ವಾಸವಾಗಿದ್ದರು. ಪ್ರತಿ ಮನುಷ್ಯನು ತನ್ನ ಮನೆಯವರ]]></a:t>
+              <a:t><![CDATA[স্ত্রী| য়িষ্রিযেলের অহীনোযম আর কর্ম্মিলীয অবীগল| অবীগল নাবলের বিধবা পত্নী|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6870,51 +6617,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಸಹಿತವಾಗಿಯೂ ದಾವೀದನು ತನ್ನ ಇಬ್ಬರು ಹೆಂಡತಿ ಯರಾದ ಇಜ್ರೇಲಿಯಳಾದ ಅಹೀನೋವಮಳೂ ಕರ್ಮೆಲಿಯಳಾದ ನಾಬಾಲನ ಹೆಂಡತಿಯಾಗಿದ್ದ]]></a:t>
+              <a:t><![CDATA[4. সবাই শৌলকে বলল, দায়ূদ গাত্‌ দেশে পালিয়ে গেছে| তাই শৌল আর দায়ূদকে খুঁজলেন না|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6931,91 +6678,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[1 சாமுவேல் : 27]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme75">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme51">
   <a:themeElements>
-    <a:clrScheme name="Theme75">
+    <a:clrScheme name="Theme51">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme75">
+    <a:fontScheme name="Theme51">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -7041,51 +6788,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme75">
+    <a:fmtScheme name="Theme51">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -7216,51 +6963,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>27</Slides>
+  <Slides>26</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>