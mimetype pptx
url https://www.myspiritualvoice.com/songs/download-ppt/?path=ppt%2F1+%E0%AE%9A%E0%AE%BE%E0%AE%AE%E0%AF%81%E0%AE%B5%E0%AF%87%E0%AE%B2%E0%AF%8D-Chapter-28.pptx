--- v1 (2026-07-18)
+++ v2 (2026-09-18)
@@ -101,50 +101,64 @@
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -180,50 +194,57 @@
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
+    <p:sldId id="311" r:id="rId58"/>
+    <p:sldId id="312" r:id="rId59"/>
+    <p:sldId id="313" r:id="rId60"/>
+    <p:sldId id="314" r:id="rId61"/>
+    <p:sldId id="315" r:id="rId62"/>
+    <p:sldId id="316" r:id="rId63"/>
+    <p:sldId id="317" r:id="rId64"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -376,53 +397,60 @@
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
-  <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
+  <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
+  <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
+  <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
+  <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
+  <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
+  <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
+  <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -482,51 +510,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அந்த ஸ்திரீயினிடத்தில் கொழுத்தகன்றுக்குட்டி ஒன்று வீட்டில் இருந்தது; அதைத் தீவிரமாய் அடித்து, மா எடுத்துப் பிசைந்து, அதைப் புளிப்பில்லா அப்பங்களாகச் சுட்டு,]]></a:t>
+              <a:t><![CDATA[4. And the Philistines gathered themselves together, and came and pitched in Shunem: and Saul gathered all Israel together, and they pitched in Gilboa.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -591,51 +619,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. சவுலுக்கும் அவன் ஊழியக்காரருக்கும் முன்பாகக் கொண்டுவந்து வைத்தாள்; அவர்கள் புசித்து எழுந்திருந்து, அந்த இராத்திரியிலேயே புறப்பட்டுப் போனார்கள்.]]></a:t>
+              <a:t><![CDATA[4. And the Philistines gathered themselves together, and came and pitched in Shunem: and Saul gathered all Israel together, and they pitched in Gilboa.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -700,51 +728,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. அந்நாட்களிலே பெலிஸ்தர் இஸ்ரவேலின்மேல் யுத்தம்பண்ண, தங்கள் சேனைகளைப் போருக்குக் கூட்டினார்கள்; அப்பொழுது ஆகீஸ் தாவீதை நோக்கி: நீயும் உன் மனுஷரும் எவ்விதத்திலும் என்னோடேகூட யுத்தத்துக்கு வரவேண்டும் என்று அறியக்கடவாய் என்றான்.]]></a:t>
+              <a:t><![CDATA[5. And when Saul saw the host of the Philistines, he was afraid, and his heart greatly trembled.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -809,51 +837,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. அந்நாட்களிலே பெலிஸ்தர் இஸ்ரவேலின்மேல் யுத்தம்பண்ண, தங்கள் சேனைகளைப் போருக்குக் கூட்டினார்கள்; அப்பொழுது ஆகீஸ் தாவீதை நோக்கி: நீயும் உன் மனுஷரும் எவ்விதத்திலும் என்னோடேகூட யுத்தத்துக்கு வரவேண்டும் என்று அறியக்கடவாய் என்றான்.]]></a:t>
+              <a:t><![CDATA[6. And when Saul enquired of the LORD, the LORD answered him not, neither by dreams, nor by Urim, nor by prophets.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -918,51 +946,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. தாவீது ஆகீசைப் பார்த்து: உம்முடைய அடியான் செய்யப்போகிறதை நீர் நிச்சயமாய் அறிந்துகொள்வீர் என்றான்; அப்பொழுது ஆகீஸ் தாவீதை நோக்கி: இதற்காக உன்னை எந்நாளும் எனக்கு மெய்காவலனாக வைப்பேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[6. And when Saul enquired of the LORD, the LORD answered him not, neither by dreams, nor by Urim, nor by prophets.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1027,51 +1055,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. தாவீது ஆகீசைப் பார்த்து: உம்முடைய அடியான் செய்யப்போகிறதை நீர் நிச்சயமாய் அறிந்துகொள்வீர் என்றான்; அப்பொழுது ஆகீஸ் தாவீதை நோக்கி: இதற்காக உன்னை எந்நாளும் எனக்கு மெய்காவலனாக வைப்பேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[7. Then said Saul unto his servants, Seek me a woman that has a familiar spirit, that I may go to her, and enquire of her. And his servants said to him, Behold, there is a woman that has a familiar spirit at Endor.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1136,51 +1164,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. சாமுவேல் இதற்கு முன்னமே மரித்துப்போனான்; இஸ்ரவேலர் எல்லாரும் அவனுக்குத் துக்கங்கொண்டாடி, அவன் ஊராகிய ராமாவிலே அவனை அடக்கம் பண்ணினார்கள். சவுல் அஞ்சனம் பார்க்கிறவர்களையும் குறிசொல்லுகிறவர்களையும் தேசத்தில் இராதபடிக்குத் துரத்தி விட்டான்.]]></a:t>
+              <a:t><![CDATA[7. Then said Saul unto his servants, Seek me a woman that has a familiar spirit, that I may go to her, and enquire of her. And his servants said to him, Behold, there is a woman that has a familiar spirit at Endor.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1245,51 +1273,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. சாமுவேல் இதற்கு முன்னமே மரித்துப்போனான்; இஸ்ரவேலர் எல்லாரும் அவனுக்குத் துக்கங்கொண்டாடி, அவன் ஊராகிய ராமாவிலே அவனை அடக்கம் பண்ணினார்கள். சவுல் அஞ்சனம் பார்க்கிறவர்களையும் குறிசொல்லுகிறவர்களையும் தேசத்தில் இராதபடிக்குத் துரத்தி விட்டான்.]]></a:t>
+              <a:t><![CDATA[7. Then said Saul unto his servants, Seek me a woman that has a familiar spirit, that I may go to her, and enquire of her. And his servants said to him, Behold, there is a woman that has a familiar spirit at Endor.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1354,51 +1382,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. சாமுவேல் இதற்கு முன்னமே மரித்துப்போனான்; இஸ்ரவேலர் எல்லாரும் அவனுக்குத் துக்கங்கொண்டாடி, அவன் ஊராகிய ராமாவிலே அவனை அடக்கம் பண்ணினார்கள். சவுல் அஞ்சனம் பார்க்கிறவர்களையும் குறிசொல்லுகிறவர்களையும் தேசத்தில் இராதபடிக்குத் துரத்தி விட்டான்.]]></a:t>
+              <a:t><![CDATA[8. And Saul disguised himself, and put on other raiment, and he went, and two men with him, and they came to the woman by night: and he said, I pray you, divine unto me by the familiar spirit, and bring me him up, whom I shall name unto you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1463,51 +1491,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. பெலிஸ்தர் கூடிவந்து, சூநேமிலே பாளயமிறங்கினார்கள்; சவுலும் இஸ்ரவேலர் எல்லாரையும் கூட்டினான்; அவர்கள் கில்போவாவிலே பாளயமிறங்கினார்கள்.]]></a:t>
+              <a:t><![CDATA[8. And Saul disguised himself, and put on other raiment, and he went, and two men with him, and they came to the woman by night: and he said, I pray you, divine unto me by the familiar spirit, and bring me him up, whom I shall name unto you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1572,51 +1600,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அப்பொழுது அந்த ஸ்திரீ சவுலிடத்தில் வந்து, அவன் மிகவும் கலங்கியிருக்கிறதைக் கண்டு, அவனை நோக்கி: இதோ, உம்முடைய அடியாளாகிய நான் உம்முடைய சொற்கேட்டு, என் பிராணனை என் கையிலே பிடித்துக்கொண்டு, நீர் எனக்குச் சொன்ன உம்முடைய வார்த்தைகளுக்குக் கீழ்ப்படிந்தேன்.]]></a:t>
+              <a:t><![CDATA[1. And it came to pass in those days, that the Philistines gathered their armies together for warfare, to fight with Israel. And Achish said unto David, Know you assuredly, that you shall go out with me to battle, you and your men.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1681,51 +1709,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. பெலிஸ்தர் கூடிவந்து, சூநேமிலே பாளயமிறங்கினார்கள்; சவுலும் இஸ்ரவேலர் எல்லாரையும் கூட்டினான்; அவர்கள் கில்போவாவிலே பாளயமிறங்கினார்கள்.]]></a:t>
+              <a:t><![CDATA[8. And Saul disguised himself, and put on other raiment, and he went, and two men with him, and they came to the woman by night: and he said, I pray you, divine unto me by the familiar spirit, and bring me him up, whom I shall name unto you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1790,51 +1818,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. சவுல் பெலிஸ்தரின் பாளயத்தைக் கண்டபோது பயந்தான்; அவன் இருதயம் மிகவும் தத்தளித்துக்கொண்டிருந்தது.]]></a:t>
+              <a:t><![CDATA[9. And the woman said unto him, Behold, you know what Saul has done, how he has cut off those that have familiar spirits, and the wizards, out of the land: wherefore then lay you a snare for my life, to cause me to die?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1899,51 +1927,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. சவுல் கர்த்தரிடத்தில் விசாரிக்கும் போது, கர்த்தர் அவனுக்குச் சொப்பனங்களினாலாவது, ஊரீமினாலாவது, தீர்க்கதரிசிகளினாலாவது மறு உத்தரவு அருளவில்லை.]]></a:t>
+              <a:t><![CDATA[9. And the woman said unto him, Behold, you know what Saul has done, how he has cut off those that have familiar spirits, and the wizards, out of the land: wherefore then lay you a snare for my life, to cause me to die?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2008,51 +2036,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. சவுல் கர்த்தரிடத்தில் விசாரிக்கும் போது, கர்த்தர் அவனுக்குச் சொப்பனங்களினாலாவது, ஊரீமினாலாவது, தீர்க்கதரிசிகளினாலாவது மறு உத்தரவு அருளவில்லை.]]></a:t>
+              <a:t><![CDATA[9. And the woman said unto him, Behold, you know what Saul has done, how he has cut off those that have familiar spirits, and the wizards, out of the land: wherefore then lay you a snare for my life, to cause me to die?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2117,51 +2145,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. சவுல் கர்த்தரிடத்தில் விசாரிக்கும் போது, கர்த்தர் அவனுக்குச் சொப்பனங்களினாலாவது, ஊரீமினாலாவது, தீர்க்கதரிசிகளினாலாவது மறு உத்தரவு அருளவில்லை.]]></a:t>
+              <a:t><![CDATA[10. And Saul swore to her by the LORD, saying, As the LORD lives, there shall no punishment happen to you for this thing.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2226,51 +2254,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அப்பொழுது சவுல் தன் ஊழியக்காரரை நோக்கி: அஞ்சனம்பார்க்கிற ஒரு ஸ்திரீயைத் தேடுங்கள்; நான் அவளிடத்தில் போய் விசாரிப்பேன் என்றான்; அதற்கு அவனுடைய ஊழியக்காரர்: இதோ, எந்தோரில் அஞ்சனம்பார்க்கிற ஒரு ஸ்திரீ இருக்கிறாள் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[10. And Saul swore to her by the LORD, saying, As the LORD lives, there shall no punishment happen to you for this thing.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2335,51 +2363,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அப்பொழுது சவுல் தன் ஊழியக்காரரை நோக்கி: அஞ்சனம்பார்க்கிற ஒரு ஸ்திரீயைத் தேடுங்கள்; நான் அவளிடத்தில் போய் விசாரிப்பேன் என்றான்; அதற்கு அவனுடைய ஊழியக்காரர்: இதோ, எந்தோரில் அஞ்சனம்பார்க்கிற ஒரு ஸ்திரீ இருக்கிறாள் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[11. Then said the woman, Whom shall I bring up unto you? And he said, Bring me up Samuel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2444,51 +2472,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அப்பொழுது சவுல் வேஷம் மாறி, வேறு வஸ்திரம் தரித்துக்கொண்டு, அவனும் அவனோடேகூட இரண்டுபேரும் இராத்திரியிலே அந்த ஸ்திரீயினிடத்தில் போய்ச் சேர்ந்தார்கள்; அவளை அவன் நோக்கி: நீ அஞ்சனம்பார்த்து எனக்குக் குறிசொல்லி, நான் உன்னிடத்தில் சொல்லுகிறவனை எழும்பிவரச்செய் என்றான்.]]></a:t>
+              <a:t><![CDATA[11. Then said the woman, Whom shall I bring up unto you? And he said, Bring me up Samuel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2553,51 +2581,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அப்பொழுது சவுல் வேஷம் மாறி, வேறு வஸ்திரம் தரித்துக்கொண்டு, அவனும் அவனோடேகூட இரண்டுபேரும் இராத்திரியிலே அந்த ஸ்திரீயினிடத்தில் போய்ச் சேர்ந்தார்கள்; அவளை அவன் நோக்கி: நீ அஞ்சனம்பார்த்து எனக்குக் குறிசொல்லி, நான் உன்னிடத்தில் சொல்லுகிறவனை எழும்பிவரச்செய் என்றான்.]]></a:t>
+              <a:t><![CDATA[12. And when the woman saw Samuel, she cried with a loud voice: and the woman spoke to Saul, saying, Why have you deceived me? for you are Saul.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2662,51 +2690,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அப்பொழுது சவுல் வேஷம் மாறி, வேறு வஸ்திரம் தரித்துக்கொண்டு, அவனும் அவனோடேகூட இரண்டுபேரும் இராத்திரியிலே அந்த ஸ்திரீயினிடத்தில் போய்ச் சேர்ந்தார்கள்; அவளை அவன் நோக்கி: நீ அஞ்சனம்பார்த்து எனக்குக் குறிசொல்லி, நான் உன்னிடத்தில் சொல்லுகிறவனை எழும்பிவரச்செய் என்றான்.]]></a:t>
+              <a:t><![CDATA[12. And when the woman saw Samuel, she cried with a loud voice: and the woman spoke to Saul, saying, Why have you deceived me? for you are Saul.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2771,51 +2799,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அப்பொழுது அந்த ஸ்திரீ சவுலிடத்தில் வந்து, அவன் மிகவும் கலங்கியிருக்கிறதைக் கண்டு, அவனை நோக்கி: இதோ, உம்முடைய அடியாளாகிய நான் உம்முடைய சொற்கேட்டு, என் பிராணனை என் கையிலே பிடித்துக்கொண்டு, நீர் எனக்குச் சொன்ன உம்முடைய வார்த்தைகளுக்குக் கீழ்ப்படிந்தேன்.]]></a:t>
+              <a:t><![CDATA[1. And it came to pass in those days, that the Philistines gathered their armies together for warfare, to fight with Israel. And Achish said unto David, Know you assuredly, that you shall go out with me to battle, you and your men.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2880,51 +2908,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அதற்கு அந்த ஸ்திரீ: சவுல் அஞ்சனம் பார்க்கிறவர்களையும் குறிசொல்லுகிறவர்களையும் தேசத்தில் இராதபடிக்கு நிர்மூலமாக்கின செய்தியை நீர் அறிவீரே; என்னைக் கொன்றுபோடும்படி நீர் என் பிராணனுக்குக் கண்ணிவைக்கிறது என்ன என்றாள்.]]></a:t>
+              <a:t><![CDATA[13. And the king said unto her, Be not afraid: for what saw you? And the woman said unto Saul, I saw gods ascending out of the earth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2989,51 +3017,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அதற்கு அந்த ஸ்திரீ: சவுல் அஞ்சனம் பார்க்கிறவர்களையும் குறிசொல்லுகிறவர்களையும் தேசத்தில் இராதபடிக்கு நிர்மூலமாக்கின செய்தியை நீர் அறிவீரே; என்னைக் கொன்றுபோடும்படி நீர் என் பிராணனுக்குக் கண்ணிவைக்கிறது என்ன என்றாள்.]]></a:t>
+              <a:t><![CDATA[13. And the king said unto her, Be not afraid: for what saw you? And the woman said unto Saul, I saw gods ascending out of the earth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3098,51 +3126,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அப்பொழுது சவுல்: இந்தக் காரியத்திற்காக உனக்குப் பொல்லாப்பு வராது என்பதைக் கர்த்தருடைய ஜீவனைக் கொண்டு சொல்லுகிறேன் என்று அவளுக்குக் கர்த்தர்மேல் ஆணையிட்டான்.]]></a:t>
+              <a:t><![CDATA[14. And he said unto her, What form is he of? And she said, An old man comes up; and he is covered with a mantle. And Saul perceived that it was Samuel, and he stooped with his face to the ground, and bowed himself.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3207,51 +3235,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அப்பொழுது சவுல்: இந்தக் காரியத்திற்காக உனக்குப் பொல்லாப்பு வராது என்பதைக் கர்த்தருடைய ஜீவனைக் கொண்டு சொல்லுகிறேன் என்று அவளுக்குக் கர்த்தர்மேல் ஆணையிட்டான்.]]></a:t>
+              <a:t><![CDATA[14. And he said unto her, What form is he of? And she said, An old man comes up; and he is covered with a mantle. And Saul perceived that it was Samuel, and he stooped with his face to the ground, and bowed himself.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3316,51 +3344,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அப்பொழுது அந்த ஸ்திரீ: உமக்கு நான் யாரை எழும்பிவரப் பண்ண வேண்டும் என்றதற்கு, அவன்: சாமுவேலை எழும்பிவரப்பண்ணவேண்டும் என்றான்.]]></a:t>
+              <a:t><![CDATA[14. And he said unto her, What form is he of? And she said, An old man comes up; and he is covered with a mantle. And Saul perceived that it was Samuel, and he stooped with his face to the ground, and bowed himself.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3425,51 +3453,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அந்த ஸ்திரீ சாமுவேலைக் கண்டமாத்திரத்தில் மகா சத்தமாய்க் கூப்பிட்டு, சவுலை நோக்கி: ஏன் என்னை மோசம்போக்கினீர்? நீர்தான் சவுலாச்சுதே என்றாள்.]]></a:t>
+              <a:t><![CDATA[15. And Samuel said to Saul, Why have you disquieted me, to bring me up? And Saul answered, I am sore distressed; for the Philistines make war against me, and God is departed from me, and answers me no more, neither by prophets, nor by dreams: therefore I have called you, that you may make known unto me what I shall do.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3534,51 +3562,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அந்த ஸ்திரீ சாமுவேலைக் கண்டமாத்திரத்தில் மகா சத்தமாய்க் கூப்பிட்டு, சவுலை நோக்கி: ஏன் என்னை மோசம்போக்கினீர்? நீர்தான் சவுலாச்சுதே என்றாள்.]]></a:t>
+              <a:t><![CDATA[15. And Samuel said to Saul, Why have you disquieted me, to bring me up? And Saul answered, I am sore distressed; for the Philistines make war against me, and God is departed from me, and answers me no more, neither by prophets, nor by dreams: therefore I have called you, that you may make known unto me what I shall do.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3643,51 +3671,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ராஜா அவளைப் பார்த்து: நீ பயப்படாதே; நீ காண்கிறது என்ன என்று கேட்டான். அதற்கு அந்த ஸ்திரீ: தேவர்கள் பூமிக்குள்ளிருந்து ஏறிவருகிறதைக் காண்கிறேன் என்று சவுலுக்குச் சொன்னாள்.]]></a:t>
+              <a:t><![CDATA[15. And Samuel said to Saul, Why have you disquieted me, to bring me up? And Saul answered, I am sore distressed; for the Philistines make war against me, and God is departed from me, and answers me no more, neither by prophets, nor by dreams: therefore I have called you, that you may make known unto me what I shall do.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3752,51 +3780,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ராஜா அவளைப் பார்த்து: நீ பயப்படாதே; நீ காண்கிறது என்ன என்று கேட்டான். அதற்கு அந்த ஸ்திரீ: தேவர்கள் பூமிக்குள்ளிருந்து ஏறிவருகிறதைக் காண்கிறேன் என்று சவுலுக்குச் சொன்னாள்.]]></a:t>
+              <a:t><![CDATA[15. And Samuel said to Saul, Why have you disquieted me, to bring me up? And Saul answered, I am sore distressed; for the Philistines make war against me, and God is departed from me, and answers me no more, neither by prophets, nor by dreams: therefore I have called you, that you may make known unto me what I shall do.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3861,51 +3889,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அவருடைய ரூபம் என்ன என்று அவளைக் கேட்டான். அதற்கு அவள்: சால்வையைப் போர்த்துக்கொண்டிருக்கிற ஒரு முதிர்ந்த வயதான மனுஷன் எழும்பிவருகிறான் என்றாள்: அதினாலே சவுல் அவன் சாமுவேல் என்று அறிந்து கொண்டு, தரைமட்டும் முகங்குனிந்து வணங்கினான்.]]></a:t>
+              <a:t><![CDATA[15. And Samuel said to Saul, Why have you disquieted me, to bring me up? And Saul answered, I am sore distressed; for the Philistines make war against me, and God is departed from me, and answers me no more, neither by prophets, nor by dreams: therefore I have called you, that you may make known unto me what I shall do.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3970,51 +3998,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. இப்பொழுது நீர் உம்முடைய அடியாளுடைய சொல்லைக் கேளும், நான் உமக்கு முன்பாகக் கொஞ்சம் அப்பம் வைக்கிறேன், அதைப் புசிப்பீராக: அப்பொழுது நீர் வழிநடந்து போகத்தக்க பெலன் உமக்குள் இருக்கும் என்றாள்.]]></a:t>
+              <a:t><![CDATA[1. And it came to pass in those days, that the Philistines gathered their armies together for warfare, to fight with Israel. And Achish said unto David, Know you assuredly, that you shall go out with me to battle, you and your men.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4079,51 +4107,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அவருடைய ரூபம் என்ன என்று அவளைக் கேட்டான். அதற்கு அவள்: சால்வையைப் போர்த்துக்கொண்டிருக்கிற ஒரு முதிர்ந்த வயதான மனுஷன் எழும்பிவருகிறான் என்றாள்: அதினாலே சவுல் அவன் சாமுவேல் என்று அறிந்து கொண்டு, தரைமட்டும் முகங்குனிந்து வணங்கினான்.]]></a:t>
+              <a:t><![CDATA[16. Then said Samuel, Wherefore then do you ask of me, seeing the LORD is departed from you, and is become yours enemy?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4188,51 +4216,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. சாமுவேல் சவுலை நோக்கி: நீ என்னை எழும்பிவரப்பண்ணி, என்னைக் கலைத்தது என்ன என்று கேட்டான். அதற்குச் சவுல்: நான் மிகவும் நெருக்கப்பட்டிருக்கிறேன்; பெலிஸ்தர் எனக்கு விரோதமாய் யுத்தம்பண்ணுகிறார்கள்; தேவனும் என்னைக் கைவிட்டார்; அவர் தீர்க்கதரிசிகளினாலாவது, சொப்பனங்களினாலாவது எனக்கு மறு உத்தரவு அருளுகிறதில்லை; ஆகையால் நான் செய்யவேண்டியதை நீர் எனக்கு அறிவிக்கும்படிக்கு, உம்மை அழைப்பித்தேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[16. Then said Samuel, Wherefore then do you ask of me, seeing the LORD is departed from you, and is become yours enemy?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4297,51 +4325,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. சாமுவேல் சவுலை நோக்கி: நீ என்னை எழும்பிவரப்பண்ணி, என்னைக் கலைத்தது என்ன என்று கேட்டான். அதற்குச் சவுல்: நான் மிகவும் நெருக்கப்பட்டிருக்கிறேன்; பெலிஸ்தர் எனக்கு விரோதமாய் யுத்தம்பண்ணுகிறார்கள்; தேவனும் என்னைக் கைவிட்டார்; அவர் தீர்க்கதரிசிகளினாலாவது, சொப்பனங்களினாலாவது எனக்கு மறு உத்தரவு அருளுகிறதில்லை; ஆகையால் நான் செய்யவேண்டியதை நீர் எனக்கு அறிவிக்கும்படிக்கு, உம்மை அழைப்பித்தேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[17. And the LORD has done to him, as he spoke by me: for the LORD has rent the kingdom out of yours hand, and given it to your neighbour, even to David:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4406,51 +4434,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. சாமுவேல் சவுலை நோக்கி: நீ என்னை எழும்பிவரப்பண்ணி, என்னைக் கலைத்தது என்ன என்று கேட்டான். அதற்குச் சவுல்: நான் மிகவும் நெருக்கப்பட்டிருக்கிறேன்; பெலிஸ்தர் எனக்கு விரோதமாய் யுத்தம்பண்ணுகிறார்கள்; தேவனும் என்னைக் கைவிட்டார்; அவர் தீர்க்கதரிசிகளினாலாவது, சொப்பனங்களினாலாவது எனக்கு மறு உத்தரவு அருளுகிறதில்லை; ஆகையால் நான் செய்யவேண்டியதை நீர் எனக்கு அறிவிக்கும்படிக்கு, உம்மை அழைப்பித்தேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[17. And the LORD has done to him, as he spoke by me: for the LORD has rent the kingdom out of yours hand, and given it to your neighbour, even to David:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4515,51 +4543,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. சாமுவேல் சவுலை நோக்கி: நீ என்னை எழும்பிவரப்பண்ணி, என்னைக் கலைத்தது என்ன என்று கேட்டான். அதற்குச் சவுல்: நான் மிகவும் நெருக்கப்பட்டிருக்கிறேன்; பெலிஸ்தர் எனக்கு விரோதமாய் யுத்தம்பண்ணுகிறார்கள்; தேவனும் என்னைக் கைவிட்டார்; அவர் தீர்க்கதரிசிகளினாலாவது, சொப்பனங்களினாலாவது எனக்கு மறு உத்தரவு அருளுகிறதில்லை; ஆகையால் நான் செய்யவேண்டியதை நீர் எனக்கு அறிவிக்கும்படிக்கு, உம்மை அழைப்பித்தேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[18. Because you obeyed not the voice of the LORD, nor executed his fierce wrath upon Amalek, therefore has the LORD done this thing unto you this day.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4624,51 +4652,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அதற்குச் சாமுவேல்: கர்த்தர் உன்னைவிட்டு விலகி, உனக்குச் சத்துருவாய் இருக்கும்போது, நீ என்னிடத்தில் கேட்பானேன்?]]></a:t>
+              <a:t><![CDATA[18. Because you obeyed not the voice of the LORD, nor executed his fierce wrath upon Amalek, therefore has the LORD done this thing unto you this day.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4733,51 +4761,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அதற்குச் சாமுவேல்: கர்த்தர் உன்னைவிட்டு விலகி, உனக்குச் சத்துருவாய் இருக்கும்போது, நீ என்னிடத்தில் கேட்பானேன்?]]></a:t>
+              <a:t><![CDATA[19. Moreover the LORD will also deliver Israel with you into the hand of the Philistines: and tomorrow shall you and your sons be with me: the LORD also shall deliver the host of Israel into the hand of the Philistines.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4842,51 +4870,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. கர்த்தர் என்னைக்கொண்டு சொன்னபடியே செய்து முடித்து, ராஜ்யத்தை உன் கையிலிருந்து பறித்து, அதை உன் தோழனாகிய தாவீதுக்குக் கொடுத்துவிட்டார்.]]></a:t>
+              <a:t><![CDATA[19. Moreover the LORD will also deliver Israel with you into the hand of the Philistines: and tomorrow shall you and your sons be with me: the LORD also shall deliver the host of Israel into the hand of the Philistines.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4951,51 +4979,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. கர்த்தர் என்னைக்கொண்டு சொன்னபடியே செய்து முடித்து, ராஜ்யத்தை உன் கையிலிருந்து பறித்து, அதை உன் தோழனாகிய தாவீதுக்குக் கொடுத்துவிட்டார்.]]></a:t>
+              <a:t><![CDATA[19. Moreover the LORD will also deliver Israel with you into the hand of the Philistines: and tomorrow shall you and your sons be with me: the LORD also shall deliver the host of Israel into the hand of the Philistines.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5060,51 +5088,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. கர்த்தர் என்னைக்கொண்டு சொன்னபடியே செய்து முடித்து, ராஜ்யத்தை உன் கையிலிருந்து பறித்து, அதை உன் தோழனாகிய தாவீதுக்குக் கொடுத்துவிட்டார்.]]></a:t>
+              <a:t><![CDATA[20. Then Saul fell immediately all along on the earth, and was sore afraid, because of the words of Samuel: and there was no strength in him; for he had eaten no bread all the day, nor all the night.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5169,51 +5197,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. இப்பொழுது நீர் உம்முடைய அடியாளுடைய சொல்லைக் கேளும், நான் உமக்கு முன்பாகக் கொஞ்சம் அப்பம் வைக்கிறேன், அதைப் புசிப்பீராக: அப்பொழுது நீர் வழிநடந்து போகத்தக்க பெலன் உமக்குள் இருக்கும் என்றாள்.]]></a:t>
+              <a:t><![CDATA[2. And David said to Achish, Surely you shall know what your servant can do. And Achish said to David, Therefore will I make you keeper of mine head for ever.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5278,51 +5306,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. நீ கர்த்தருடைய சொற்கேளாமலும், அமலேக்கின்மேல் அவருக்கு இருந்த கோபத்தின் உக்கிரத்தைத் தீர்க்காமலும் போனபடியினால், கர்த்தர் இன்றைய தினம் உனக்கு இந்தப் பிரகாரமாகச் செய்தார்.]]></a:t>
+              <a:t><![CDATA[20. Then Saul fell immediately all along on the earth, and was sore afraid, because of the words of Samuel: and there was no strength in him; for he had eaten no bread all the day, nor all the night.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5387,51 +5415,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. நீ கர்த்தருடைய சொற்கேளாமலும், அமலேக்கின்மேல் அவருக்கு இருந்த கோபத்தின் உக்கிரத்தைத் தீர்க்காமலும் போனபடியினால், கர்த்தர் இன்றைய தினம் உனக்கு இந்தப் பிரகாரமாகச் செய்தார்.]]></a:t>
+              <a:t><![CDATA[21. And the woman came unto Saul, and saw that he was sore troubled, and said unto him, Behold, yours handmaid has obeyed your voice, and I have put my life in my hand, and have hearkened unto your words which you spoke unto me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5496,51 +5524,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. கர்த்தர் உன்னுடைய ஜனமாகிய இஸ்ரவேலரையும் பெலிஸ்தர் கையில் ஒப்புக்கொடுப்பார்; நாளைக்கு நீயும் உன் குமாரரும் என்னோடிருப்பீர்கள்; இஸ்ரவேலின் பாளயத்தையும் கர்த்தர் பெலிஸ்தரின் கையில் ஒப்புக்கொடுப்பார் என்றான்.]]></a:t>
+              <a:t><![CDATA[21. And the woman came unto Saul, and saw that he was sore troubled, and said unto him, Behold, yours handmaid has obeyed your voice, and I have put my life in my hand, and have hearkened unto your words which you spoke unto me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5605,51 +5633,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. கர்த்தர் உன்னுடைய ஜனமாகிய இஸ்ரவேலரையும் பெலிஸ்தர் கையில் ஒப்புக்கொடுப்பார்; நாளைக்கு நீயும் உன் குமாரரும் என்னோடிருப்பீர்கள்; இஸ்ரவேலின் பாளயத்தையும் கர்த்தர் பெலிஸ்தரின் கையில் ஒப்புக்கொடுப்பார் என்றான்.]]></a:t>
+              <a:t><![CDATA[21. And the woman came unto Saul, and saw that he was sore troubled, and said unto him, Behold, yours handmaid has obeyed your voice, and I have put my life in my hand, and have hearkened unto your words which you spoke unto me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5714,51 +5742,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அந்தணமே சவுல் நெடிதாங்கிடையாய்த் தரையிலே விழுந்து, சாமுவேலின் வார்த்தைகளினாலே மிகவும் பயப்பட்டான்; அவன் இராப்பகல் முழுதும் ஒன்றும் சாப்பிடாதிருந்தபடியினால், அவன் பலவீனமாயிருந்தான்.]]></a:t>
+              <a:t><![CDATA[22. Now therefore, I pray you, hearken you also unto the voice of yours handmaid, and let me set a morsel of bread before you; and eat, that you may have strength, when you go on your way.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5823,51 +5851,487 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அந்தணமே சவுல் நெடிதாங்கிடையாய்த் தரையிலே விழுந்து, சாமுவேலின் வார்த்தைகளினாலே மிகவும் பயப்பட்டான்; அவன் இராப்பகல் முழுதும் ஒன்றும் சாப்பிடாதிருந்தபடியினால், அவன் பலவீனமாயிருந்தான்.]]></a:t>
+              <a:t><![CDATA[22. Now therefore, I pray you, hearken you also unto the voice of yours handmaid, and let me set a morsel of bread before you; and eat, that you may have strength, when you go on your way.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[23. But he refused, and said, I will not eat. But his servants, together with the woman, compelled him; and he hearkened unto their voice. So he arose from the earth, and sat upon the bed.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[23. But he refused, and said, I will not eat. But his servants, together with the woman, compelled him; and he hearkened unto their voice. So he arose from the earth, and sat upon the bed.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[23. But he refused, and said, I will not eat. But his servants, together with the woman, compelled him; and he hearkened unto their voice. So he arose from the earth, and sat upon the bed.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[24. And the woman had a fat calf in the house; and she hasted, and killed it, and took flour, and kneaded it, and did bake unleavened bread thereof:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5932,51 +6396,378 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அவனோ தட்டுதல்பண்ணி, நான் புசிக்கமாட்டேன் என்றான்; ஆனாலும் அவனுடைய ஊழியக்காரரும் அந்த ஸ்திரீயும் அவனை மிகவும் வருந்திக்கொண்டதினால், அவன் அவர்கள் சொற்கேட்டு, தரையிலிருந்து எழுந்திருந்து கட்டிலின் மேல் உட்கார்ந்தான்.]]></a:t>
+              <a:t><![CDATA[2. And David said to Achish, Surely you shall know what your servant can do. And Achish said to David, Therefore will I make you keeper of mine head for ever.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[24. And the woman had a fat calf in the house; and she hasted, and killed it, and took flour, and kneaded it, and did bake unleavened bread thereof:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[25. And she brought it before Saul, and before his servants; and they did eat. Then they rose up, and went away that night.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[25. And she brought it before Saul, and before his servants; and they did eat. Then they rose up, and went away that night.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6041,51 +6832,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அவனோ தட்டுதல்பண்ணி, நான் புசிக்கமாட்டேன் என்றான்; ஆனாலும் அவனுடைய ஊழியக்காரரும் அந்த ஸ்திரீயும் அவனை மிகவும் வருந்திக்கொண்டதினால், அவன் அவர்கள் சொற்கேட்டு, தரையிலிருந்து எழுந்திருந்து கட்டிலின் மேல் உட்கார்ந்தான்.]]></a:t>
+              <a:t><![CDATA[3. Now Samuel was dead, and all Israel had lamented him, and buried him in Ramah, even in his own city. And Saul had put away those that had familiar spirits, and the wizards, out of the land.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6150,51 +6941,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அவனோ தட்டுதல்பண்ணி, நான் புசிக்கமாட்டேன் என்றான்; ஆனாலும் அவனுடைய ஊழியக்காரரும் அந்த ஸ்திரீயும் அவனை மிகவும் வருந்திக்கொண்டதினால், அவன் அவர்கள் சொற்கேட்டு, தரையிலிருந்து எழுந்திருந்து கட்டிலின் மேல் உட்கார்ந்தான்.]]></a:t>
+              <a:t><![CDATA[3. Now Samuel was dead, and all Israel had lamented him, and buried him in Ramah, even in his own city. And Saul had put away those that had familiar spirits, and the wizards, out of the land.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6259,51 +7050,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அந்த ஸ்திரீயினிடத்தில் கொழுத்தகன்றுக்குட்டி ஒன்று வீட்டில் இருந்தது; அதைத் தீவிரமாய் அடித்து, மா எடுத்துப் பிசைந்து, அதைப் புளிப்பில்லா அப்பங்களாகச் சுட்டு,]]></a:t>
+              <a:t><![CDATA[3. Now Samuel was dead, and all Israel had lamented him, and buried him in Ramah, even in his own city. And Saul had put away those that had familiar spirits, and the wizards, out of the land.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -6338,51 +7129,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2473414216" r:id="rId1"/>
+    <p:sldLayoutId id="2478705642" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -6782,54 +7573,110 @@
 
 <file path=ppt/slides/_rels/slide53.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide53.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide54.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide54.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide55.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide55.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide56.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide56.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide57.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide57.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide58.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide58.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide59.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide59.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide60.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide60.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide61.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide61.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide62.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide62.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
@@ -6958,51 +7805,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[দিয়ে মেখে হাতে লেচি তৈরী করে সেঁকে ফেলল|]]></a:t>
+              <a:t><![CDATA[4. பெலிஸ்தர் கூடிவந்து, சூநேமிலே பாளயமிறங்கினார்கள்; சவுலும் இஸ்ரவேலர் எல்லாரையும் கூட்டினான்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7090,51 +7937,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. শৌল ও কর্মচারীদের সে খেতে দিল| তারা খাওয়া দাওযা করে সেই রাত্রে উঠে বেরিয়ে পড়ল|]]></a:t>
+              <a:t><![CDATA[அவர்கள் கில்போவாவிலே பாளயமிறங்கினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7222,51 +8069,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. পরে পলেষ্টীয়রা ইস্রায়েলের বিরুদ্ধে যুদ্ধের জন্য সৈন্য সংগ্রহ করতে লাগল| আখীশ দায়ূদকে বললেন,]]></a:t>
+              <a:t><![CDATA[5. சவுல் பெலிஸ்தரின் பாளயத்தைக் கண்டபோது பயந்தான்; அவன் இருதயம் மிகவும் தத்தளித்துக்கொண்டிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7354,51 +8201,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[“লোকদের নিয়ে তুমি আমার সঙ্গে ইস্রায়েলীয়দের বিরুদ্ধে যাবে, বুঝতে পেরেছ?”]]></a:t>
+              <a:t><![CDATA[6. சவுல் கர்த்தரிடத்தில் விசாரிக்கும் போது, கர்த்தர் அவனுக்குச் சொப்பனங்களினாலாவது, ஊரீமினாலாவது,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7486,51 +8333,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. দায়ূদ বললেন, “নিশ্চয়ই, দেখবেন আমি কি করি|” আখীশ বললেন, “বেশ! তুমি হবে আমার দেহরক্ষী| সবসময়]]></a:t>
+              <a:t><![CDATA[தீர்க்கதரிசிகளினாலாவது மறு உத்தரவு அருளவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7618,51 +8465,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তুমি আমাকে রক্ষা করবে|”]]></a:t>
+              <a:t><![CDATA[7. அப்பொழுது சவுல் தன் ஊழியக்காரரை நோக்கி: அஞ்சனம்பார்க்கிற ஒரு ஸ்திரீயைத் தேடுங்கள்; நான்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7750,51 +8597,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. শমূয়েল মারা গেল| তার মৃত্যুতে ইস্রায়েলীয়রা সকলেই শোক প্রকাশ করল| তারা তাকে তার নিজের দেশ]]></a:t>
+              <a:t><![CDATA[அவளிடத்தில் போய் விசாரிப்பேன் என்றான்; அதற்கு அவனுடைய ஊழியக்காரர்: இதோ, எந்தோரில் அஞ்சனம்பார்க்கிற]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7882,51 +8729,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[রামায় কবর দিলযারা প্রেতাত্মা নামায আর ভবিষ্যত্‌ বলতে পারে তাদের সকলকে শৌল বলপূর্বক ইস্রাযেল থেকে]]></a:t>
+              <a:t><![CDATA[ஒரு ஸ்திரீ இருக்கிறாள் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8014,51 +8861,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[সরিয়ে দিয়েছিলেন|]]></a:t>
+              <a:t><![CDATA[8. அப்பொழுது சவுல் வேஷம் மாறி, வேறு வஸ்திரம் தரித்துக்கொண்டு, அவனும் அவனோடேகூட இரண்டுபேரும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8146,51 +8993,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. পলেষ্টীয়রা যুদ্ধের জন্য তৈরী হল| তারা শূনেমে তাঁবু খাটাল| ইস্রায়েলীয়দের নিয়ে শৌল গিলবোয তাঁবু]]></a:t>
+              <a:t><![CDATA[இராத்திரியிலே அந்த ஸ்திரீயினிடத்தில் போய்ச் சேர்ந்தார்கள்; அவளை அவன் நோக்கி: நீ அஞ்சனம்பார்த்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8278,51 +9125,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. স্ত্রীলোকটি শৌলের কাছে এসে দেখল শৌল সত্যিই বেশ ভয় পেয়ে গেছেন| সে তাকে বলল, “শুনুন আমি আপনার]]></a:t>
+              <a:t><![CDATA[1. அந்நாட்களிலே பெலிஸ்தர் இஸ்ரவேலின்மேல் யுத்தம்பண்ண, தங்கள் சேனைகளைப் போருக்குக் கூட்டினார்கள்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8410,51 +9257,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[খাটালেন|]]></a:t>
+              <a:t><![CDATA[எனக்குக் குறிசொல்லி, நான் உன்னிடத்தில் சொல்லுகிறவனை எழும்பிவரச்செய் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8542,51 +9389,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. পলেষ্টীয় সৈন্যদের দেখে শৌল ভয় পেয়ে গেলেন| ভয়ে তাঁর বুক কাঁপতে লাগ|]]></a:t>
+              <a:t><![CDATA[9. அதற்கு அந்த ஸ்திரீ: சவுல் அஞ்சனம் பார்க்கிறவர்களையும் குறிசொல்லுகிறவர்களையும் தேசத்தில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8674,51 +9521,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. শৌল, প্রভুর কাছে প্রার্থনা করলেন| কিন্তু প্রভু সে প্রার্থনার কোন উত্তর দিলেন না| স্বপ্নের মধ্যেও]]></a:t>
+              <a:t><![CDATA[இராதபடிக்கு நிர்மூலமாக்கின செய்தியை நீர் அறிவீரே; என்னைக் கொன்றுபோடும்படி நீர் என் பிராணனுக்குக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8806,51 +9653,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ঈশ্বর শৌলকে কিছু বললেন না| ঊরীমের দ্বারাও ঈশ্বর উত্তর দিলেন না| কোনো ভাববাদীর মাধ্যমেও ঈশ্বর শৌলের]]></a:t>
+              <a:t><![CDATA[கண்ணிவைக்கிறது என்ன என்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8938,51 +9785,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[উদ্দেশ্যে কোন বাণী শোনালেন না|]]></a:t>
+              <a:t><![CDATA[10. அப்பொழுது சவுல்: இந்தக் காரியத்திற்காக உனக்குப் பொல்லாப்பு வராது என்பதைக் கர்த்தருடைய ஜீவனைக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9070,51 +9917,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. অবশেষে, শৌল তাঁর আধিকারিকদের বললেন, “একজন স্ত্রীলোকের খোঁজ কর যে একজন প্রেতাত্মার মাধ্যম| তাকে]]></a:t>
+              <a:t><![CDATA[கொண்டு சொல்லுகிறேன் என்று அவளுக்குக் கர்த்தர்மேல் ஆணையிட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9202,51 +10049,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[জিজ্ঞেস করব যুদ্ধে কি হতে পারে|”তারা বলল, “ঐন্-দোরে এরকম একজন আছে|”]]></a:t>
+              <a:t><![CDATA[11. அப்பொழுது அந்த ஸ்திரீ: உமக்கு நான் யாரை எழும்பிவரப் பண்ண வேண்டும் என்றதற்கு, அவன்: சாமுவேலை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9334,51 +10181,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. শৌল নানারকম পোশাকে সাজলেন যাতে কেউ তাঁকে চিনতে না পারে| সেই রাত্রে শৌল দুজন লোক নিয়ে সেই]]></a:t>
+              <a:t><![CDATA[எழும்பிவரப்பண்ணவேண்டும் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9466,51 +10313,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[স্ত্রীলোকটিকে দেখতে গেলেন| তারপর তার দেখা পেয়ে শৌল বললেন, “আমি চাই তুমি একা আত্মাকে উঠিযে আন| সে]]></a:t>
+              <a:t><![CDATA[12. அந்த ஸ்திரீ சாமுவேலைக் கண்டமாத்திரத்தில் மகா சத்தமாய்க் கூப்பிட்டு, சவுலை நோக்கி: ஏன் என்னை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9598,51 +10445,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[আমায় ভবিষ্যতে কি হবে না হবে তা বলবে| আমি যার নাম বলব তুমি তাকে ডেকে আনবে|”]]></a:t>
+              <a:t><![CDATA[மோசம்போக்கினீர்? நீர்தான் சவுலாச்சுதே என்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9730,51 +10577,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[দাসী| আপনার আদেশ আমি পালন করেছি| নিজের জীবনের ঝুঁকি নিয়ে আপনার কথা আমি শুনেছি|]]></a:t>
+              <a:t><![CDATA[அப்பொழுது ஆகீஸ் தாவீதை நோக்கி: நீயும் உன் மனுஷரும் எவ்விதத்திலும் என்னோடேகூட யுத்தத்துக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9862,51 +10709,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. সেই স্ত্রীলোকটি বলল, “শৌল যা করেছেন তার সবই আপনি জানেন| তিনি তো ইস্রায়েলের থেকে সব জ্যোতিষী আর]]></a:t>
+              <a:t><![CDATA[13. ராஜா அவளைப் பார்த்து: நீ பயப்படாதே; நீ காண்கிறது என்ன என்று கேட்டான். அதற்கு அந்த ஸ்திரீ:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9994,51 +10841,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ভূত নামানো মাধ্যমদের জোর করে তাড়িয়ে দিয়েছেন| আপনি আমায় আসলে ফাঁদে ফেলে মেরে ফেলতে চাইছেন|”]]></a:t>
+              <a:t><![CDATA[தேவர்கள் பூமிக்குள்ளிருந்து ஏறிவருகிறதைக் காண்கிறேன் என்று சவுலுக்குச் சொன்னாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10126,51 +10973,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. শৌল প্রভুর নামে শপথ করে সেই স্ত্রীলোকটিকে বললেন, “প্রভুর দিব্য দিয়ে বলছি যে তুমি এর জন্যে]]></a:t>
+              <a:t><![CDATA[14. அவருடைய ரூபம் என்ன என்று அவளைக் கேட்டான். அதற்கு அவள்: சால்வையைப் போர்த்துக்கொண்டிருக்கிற ஒரு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10258,51 +11105,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[শাস্তি ভোগ করবে না|”]]></a:t>
+              <a:t><![CDATA[முதிர்ந்த வயதான மனுஷன் எழும்பிவருகிறான் என்றாள்: அதினாலே சவுல் அவன் சாமுவேல் என்று அறிந்து கொண்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10390,51 +11237,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. স্ত্রীলোকটি বলল, “আপনার জন্য কাকে এনে দিতে হবে?”শৌল বললেন, “শমূয়েলকে উঠিযে আন|”]]></a:t>
+              <a:t><![CDATA[தரைமட்டும் முகங்குனிந்து வணங்கினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10522,51 +11369,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. তাই হল| স্ত্রীলোকটি শমূয়েলকে দেখতে পেয়ে চিত্কার করে উঠল| সে শৌলকে বলল, “তুমি আমাকে প্রতারণা]]></a:t>
+              <a:t><![CDATA[15. சாமுவேல் சவுலை நோக்கி: நீ என்னை எழும்பிவரப்பண்ணி, என்னைக் கலைத்தது என்ன என்று கேட்டான். அதற்குச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10654,51 +11501,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[করেছ, তুমিই তো শৌল|”]]></a:t>
+              <a:t><![CDATA[சவுல்: நான் மிகவும் நெருக்கப்பட்டிருக்கிறேன்; பெலிஸ்தர் எனக்கு விரோதமாய் யுத்தம்பண்ணுகிறார்கள்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10786,51 +11633,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. রাজা সেই স্ত্রীলোকটিকে বলল, “ভয় পেও না| তুমি কি দেখছ?”স্ত্রীলোকটি বলল, “আমি দেখছি একটা আত্মা]]></a:t>
+              <a:t><![CDATA[தேவனும் என்னைக் கைவிட்டார்; அவர் தீர்க்கதரிசிகளினாலாவது, சொப்பனங்களினாலாவது எனக்கு மறு உத்தரவு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10918,51 +11765,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ভূমি থেকে উঠে আসছে|”]]></a:t>
+              <a:t><![CDATA[அருளுகிறதில்லை; ஆகையால் நான் செய்யவேண்டியதை நீர் எனக்கு அறிவிக்கும்படிக்கு, உம்மை அழைப்பித்தேன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11050,51 +11897,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. শৌল বলল, “তাকে কার মতো দেখতে?” স্ত্রীলোকটি বলল, “তাকে দেখতে বিশেষ পোশাক পরা একজন বৃদ্ধলোকের]]></a:t>
+              <a:t><![CDATA[என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11182,51 +12029,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. এখন দয়া করে আমার কথা শুনুন| আমি আপনাকে কিছু খেতে দিচ্ছি| আপনি খেয়ে শক্তি সঞ্চয় করুন যাতে পথে]]></a:t>
+              <a:t><![CDATA[வரவேண்டும் என்று அறியக்கடவாய் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11314,51 +12161,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[মতো|”শৌল বুঝতে পারলেন উনি হচ্ছেন শমূয়েল| শৌল মাথা নোযালেন| মাটিতে উপুড় হয়ে শুয়ে পড়লেন|]]></a:t>
+              <a:t><![CDATA[16. அதற்குச் சாமுவேல்: கர்த்தர் உன்னைவிட்டு விலகி, உனக்குச் சத்துருவாய் இருக்கும்போது, நீ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11446,51 +12293,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. শমূয়েল শৌলকে বলল, “তুমি কেন আমাকে বিরক্ত করছ? কেন আমাকে তুলে আনলে?”শৌল বললেন, “আমি বিপদে]]></a:t>
+              <a:t><![CDATA[என்னிடத்தில் கேட்பானேன்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11578,51 +12425,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[পড়েছি| পলেষ্টীয়রা আমার বিরুদ্ধে যুদ্ধ করতে এসেছে, কিন্তু ঈশ্বর আমায় ত্যাগ করেছেন| তিনি আমার ডাকে]]></a:t>
+              <a:t><![CDATA[17. கர்த்தர் என்னைக்கொண்டு சொன்னபடியே செய்து முடித்து, ராஜ்யத்தை உன் கையிலிருந்து பறித்து, அதை உன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11710,51 +12557,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[আর সাড়া দিচ্ছেন না| কোনো ভাববাদী বা কোনো স্বপ্নের মধ্যে দিয়েও তিনি উত্তর দিচ্ছেন না| তাই আমি]]></a:t>
+              <a:t><![CDATA[தோழனாகிய தாவீதுக்குக் கொடுத்துவிட்டார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11842,51 +12689,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[আপনাকে ডেকেছি| আপনি বলুন আমাকে কি করতে হবে?”]]></a:t>
+              <a:t><![CDATA[18. நீ கர்த்தருடைய சொற்கேளாமலும், அமலேக்கின்மேல் அவருக்கு இருந்த கோபத்தின் உக்கிரத்தைத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11974,51 +12821,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. শমূয়েল বললেন, “প্রভু তোমায় ত্যাগ করেছেন| তিনি এখন তোমার প্রতিবেশী (দাযূদের) কাছে| তবে কেন]]></a:t>
+              <a:t><![CDATA[தீர்க்காமலும் போனபடியினால், கர்த்தர் இன்றைய தினம் உனக்கு இந்தப் பிரகாரமாகச் செய்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12106,51 +12953,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[আমায় জ্বালাতন করছ?]]></a:t>
+              <a:t><![CDATA[19. கர்த்தர் உன்னுடைய ஜனமாகிய இஸ்ரவேலரையும் பெலிஸ்தர் கையில் ஒப்புக்கொடுப்பார்; நாளைக்கு நீயும் உன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12238,51 +13085,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. আমার মাধ্যমে প্রভু তোমাকে জানিয়েছেন তিনি কি করবেন| এখন তিনি তাঁর কথা অনুযায়ীকাজ করছেন| তিনি]]></a:t>
+              <a:t><![CDATA[குமாரரும் என்னோடிருப்பீர்கள்; இஸ்ரவேலின் பாளயத்தையும் கர்த்தர் பெலிஸ்தரின் கையில் ஒப்புக்கொடுப்பார்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12370,51 +13217,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তোমার হাত থেকে রাজত্ব কেড়ে নিচ্ছেন| তিনি তোমার একজন প্রতিবেশীকে সেই রাজ্য সমর্পণ করছেন| সেই]]></a:t>
+              <a:t><![CDATA[என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12502,51 +13349,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[প্রতিবেশীর নাম দায়ূদ|]]></a:t>
+              <a:t><![CDATA[20. அந்தணமே சவுல் நெடிதாங்கிடையாய்த் தரையிலே விழுந்து, சாமுவேலின் வார்த்தைகளினாலே மிகவும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12634,51 +13481,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[চলতে ফিরতে পারেন|”]]></a:t>
+              <a:t><![CDATA[2. தாவீது ஆகீசைப் பார்த்து: உம்முடைய அடியான் செய்யப்போகிறதை நீர் நிச்சயமாய் அறிந்துகொள்வீர் என்றான்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12766,51 +13613,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. তুমি প্রভুর কথা মান্য করো নি| তুমি অমালেকীয়দের ধ্বংস করো নি এবং তাদের দেখাও নি যে প্রভু তাদের]]></a:t>
+              <a:t><![CDATA[பயப்பட்டான்; அவன் இராப்பகல் முழுதும் ஒன்றும் சாப்பிடாதிருந்தபடியினால், அவன் பலவீனமாயிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12898,51 +13745,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ওপর কত ক্রুদ্ধ ছিলেন| তাই তিনি তোমার সঙ্গে এমন ব্যবহার করছেন|]]></a:t>
+              <a:t><![CDATA[21. அப்பொழுது அந்த ஸ்திரீ சவுலிடத்தில் வந்து, அவன் மிகவும் கலங்கியிருக்கிறதைக் கண்டு, அவனை நோக்கி:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13030,51 +13877,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. তাঁর ইচ্ছাতেই পলেষ্টীয়রা তোমাকে আর ইস্রায়েলীয় য়োদ্ধাদের পরাজিত করবে| আগামীকাল তুমি আর তোমার]]></a:t>
+              <a:t><![CDATA[இதோ, உம்முடைய அடியாளாகிய நான் உம்முடைய சொற்கேட்டு, என் பிராணனை என் கையிலே பிடித்துக்கொண்டு, நீர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13162,51 +14009,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[পুত্রেরা এখানে আমার কাছে আসবে|”]]></a:t>
+              <a:t><![CDATA[எனக்குச் சொன்ன உம்முடைய வார்த்தைகளுக்குக் கீழ்ப்படிந்தேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13294,51 +14141,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. শৌল সঙ্গে সঙ্গে মাটিতে পড়ে গেলেন| তিনি শুয়ে রইলেন| শমূযেলের কথায় তিনি বেশ ভয় পেয়েছিলেন|]]></a:t>
+              <a:t><![CDATA[22. இப்பொழுது நீர் உம்முடைய அடியாளுடைய சொல்லைக் கேளும், நான் உமக்கு முன்பாகக் கொஞ்சம் அப்பம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13426,51 +14273,579 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তাছাড়া সারাদিন সারারাত কিছু না খেয়ে তিনি খুব দুর্বল হয়ে পড়েছিলেন|]]></a:t>
+              <a:t><![CDATA[வைக்கிறேன், அதைப் புசிப்பீராக: அப்பொழுது நீர் வழிநடந்து போகத்தக்க பெலன் உமக்குள் இருக்கும் என்றாள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 சாமுவேல் : 28]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide56.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[23. அவனோ தட்டுதல்பண்ணி, நான் புசிக்கமாட்டேன் என்றான்; ஆனாலும் அவனுடைய ஊழியக்காரரும் அந்த ஸ்திரீயும்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 சாமுவேல் : 28]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide57.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அவனை மிகவும் வருந்திக்கொண்டதினால், அவன் அவர்கள் சொற்கேட்டு, தரையிலிருந்து எழுந்திருந்து கட்டிலின்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 சாமுவேல் : 28]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide58.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மேல் உட்கார்ந்தான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 சாமுவேல் : 28]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide59.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[24. அந்த ஸ்திரீயினிடத்தில் கொழுத்தகன்றுக்குட்டி ஒன்று வீட்டில் இருந்தது; அதைத் தீவிரமாய் அடித்து, மா]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13558,51 +14933,447 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. কিন্তু শৌল কথা শুনলেন না| তিনি বললেন, “আমি খাব না|”এমনকি শৌলের আধিকারিকরাও স্ত্রীলোকটির সঙ্গে]]></a:t>
+              <a:t><![CDATA[அப்பொழுது ஆகீஸ் தாவீதை நோக்கி: இதற்காக உன்னை எந்நாளும் எனக்கு மெய்காவலனாக வைப்பேன் என்றான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 சாமுவேல் : 28]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide60.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எடுத்துப் பிசைந்து, அதைப் புளிப்பில்லா அப்பங்களாகச் சுட்டு,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 சாமுவேல் : 28]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide61.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[25. சவுலுக்கும் அவன் ஊழியக்காரருக்கும் முன்பாகக் கொண்டுவந்து வைத்தாள்; அவர்கள் புசித்து]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 சாமுவேல் : 28]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide62.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எழுந்திருந்து, அந்த இராத்திரியிலேயே புறப்பட்டுப் போனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13690,51 +15461,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[যুক্ত হয়ে শৌলকে খাবার জন্যে মিনতি করতে লাগল| শেষ পর্য়ন্ত শৌল তাদের কথা শুনলেন| তিনি মাটি থেকে উঠে]]></a:t>
+              <a:t><![CDATA[3. சாமுவேல் இதற்கு முன்னமே மரித்துப்போனான்; இஸ்ரவேலர் எல்லாரும் அவனுக்குத் துக்கங்கொண்டாடி, அவன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13822,51 +15593,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[বিছানার ওপর বসলেন|]]></a:t>
+              <a:t><![CDATA[ஊராகிய ராமாவிலே அவனை அடக்கம் பண்ணினார்கள். சவுல் அஞ்சனம் பார்க்கிறவர்களையும் குறிசொல்லுகிறவர்களையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13954,51 +15725,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. স্ত্রীলোকটির বাড়িতে একটি মোটাসোটা বাছুর ছিল| সে চট্পট্ বাছুরটিকে জবাই করল| কিছু মযদা খামির না]]></a:t>
+              <a:t><![CDATA[தேசத்தில் இராதபடிக்குத் துரத்தி விட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14015,91 +15786,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[1 சாமுவேல் : 28]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme26">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme37">
   <a:themeElements>
-    <a:clrScheme name="Theme26">
+    <a:clrScheme name="Theme37">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme26">
+    <a:fontScheme name="Theme37">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -14125,51 +15896,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme26">
+    <a:fmtScheme name="Theme37">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -14300,51 +16071,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>55</Slides>
+  <Slides>62</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>