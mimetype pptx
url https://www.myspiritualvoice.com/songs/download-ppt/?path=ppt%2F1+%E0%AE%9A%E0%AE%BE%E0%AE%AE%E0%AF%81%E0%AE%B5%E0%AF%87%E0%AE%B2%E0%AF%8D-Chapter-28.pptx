--- v0 (2026-06-03)
+++ v1 (2026-07-18)
@@ -93,50 +93,58 @@
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -168,50 +176,54 @@
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
+    <p:sldId id="307" r:id="rId54"/>
+    <p:sldId id="308" r:id="rId55"/>
+    <p:sldId id="309" r:id="rId56"/>
+    <p:sldId id="310" r:id="rId57"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -360,53 +372,57 @@
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
-  <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
+  <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
+  <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
+  <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
+  <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -466,51 +482,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அப்பொழுது அந்த ஸ்திரீ சவுலிடத்தில் வந்து, அவன் மிகவும் கலங்கியிருக்கிறதைக் கண்டு, அவனை நோக்கி: இதோ, உம்முடைய அடியாளாகிய நான் உம்முடைய சொற்கேட்டு, என் பிராணனை என் கையிலே பிடித்துக்கொண்டு, நீர் எனக்குச் சொன்ன உம்முடைய வார்த்தைகளுக்குக் கீழ்ப்படிந்தேன்.]]></a:t>
+              <a:t><![CDATA[24. அந்த ஸ்திரீயினிடத்தில் கொழுத்தகன்றுக்குட்டி ஒன்று வீட்டில் இருந்தது; அதைத் தீவிரமாய் அடித்து, மா எடுத்துப் பிசைந்து, அதைப் புளிப்பில்லா அப்பங்களாகச் சுட்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -575,51 +591,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. இப்பொழுது நீர் உம்முடைய அடியாளுடைய சொல்லைக் கேளும், நான் உமக்கு முன்பாகக் கொஞ்சம் அப்பம் வைக்கிறேன், அதைப் புசிப்பீராக: அப்பொழுது நீர் வழிநடந்து போகத்தக்க பெலன் உமக்குள் இருக்கும் என்றாள்.]]></a:t>
+              <a:t><![CDATA[25. சவுலுக்கும் அவன் ஊழியக்காரருக்கும் முன்பாகக் கொண்டுவந்து வைத்தாள்; அவர்கள் புசித்து எழுந்திருந்து, அந்த இராத்திரியிலேயே புறப்பட்டுப் போனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -684,51 +700,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. இப்பொழுது நீர் உம்முடைய அடியாளுடைய சொல்லைக் கேளும், நான் உமக்கு முன்பாகக் கொஞ்சம் அப்பம் வைக்கிறேன், அதைப் புசிப்பீராக: அப்பொழுது நீர் வழிநடந்து போகத்தக்க பெலன் உமக்குள் இருக்கும் என்றாள்.]]></a:t>
+              <a:t><![CDATA[1. அந்நாட்களிலே பெலிஸ்தர் இஸ்ரவேலின்மேல் யுத்தம்பண்ண, தங்கள் சேனைகளைப் போருக்குக் கூட்டினார்கள்; அப்பொழுது ஆகீஸ் தாவீதை நோக்கி: நீயும் உன் மனுஷரும் எவ்விதத்திலும் என்னோடேகூட யுத்தத்துக்கு வரவேண்டும் என்று அறியக்கடவாய் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -793,51 +809,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அவனோ தட்டுதல்பண்ணி, நான் புசிக்கமாட்டேன் என்றான்; ஆனாலும் அவனுடைய ஊழியக்காரரும் அந்த ஸ்திரீயும் அவனை மிகவும் வருந்திக்கொண்டதினால், அவன் அவர்கள் சொற்கேட்டு, தரையிலிருந்து எழுந்திருந்து கட்டிலின் மேல் உட்கார்ந்தான்.]]></a:t>
+              <a:t><![CDATA[1. அந்நாட்களிலே பெலிஸ்தர் இஸ்ரவேலின்மேல் யுத்தம்பண்ண, தங்கள் சேனைகளைப் போருக்குக் கூட்டினார்கள்; அப்பொழுது ஆகீஸ் தாவீதை நோக்கி: நீயும் உன் மனுஷரும் எவ்விதத்திலும் என்னோடேகூட யுத்தத்துக்கு வரவேண்டும் என்று அறியக்கடவாய் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -902,51 +918,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அவனோ தட்டுதல்பண்ணி, நான் புசிக்கமாட்டேன் என்றான்; ஆனாலும் அவனுடைய ஊழியக்காரரும் அந்த ஸ்திரீயும் அவனை மிகவும் வருந்திக்கொண்டதினால், அவன் அவர்கள் சொற்கேட்டு, தரையிலிருந்து எழுந்திருந்து கட்டிலின் மேல் உட்கார்ந்தான்.]]></a:t>
+              <a:t><![CDATA[2. தாவீது ஆகீசைப் பார்த்து: உம்முடைய அடியான் செய்யப்போகிறதை நீர் நிச்சயமாய் அறிந்துகொள்வீர் என்றான்; அப்பொழுது ஆகீஸ் தாவீதை நோக்கி: இதற்காக உன்னை எந்நாளும் எனக்கு மெய்காவலனாக வைப்பேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1011,51 +1027,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அந்த ஸ்திரீயினிடத்தில் கொழுத்தகன்றுக்குட்டி ஒன்று வீட்டில் இருந்தது; அதைத் தீவிரமாய் அடித்து, மா எடுத்துப் பிசைந்து, அதைப் புளிப்பில்லா அப்பங்களாகச் சுட்டு,]]></a:t>
+              <a:t><![CDATA[2. தாவீது ஆகீசைப் பார்த்து: உம்முடைய அடியான் செய்யப்போகிறதை நீர் நிச்சயமாய் அறிந்துகொள்வீர் என்றான்; அப்பொழுது ஆகீஸ் தாவீதை நோக்கி: இதற்காக உன்னை எந்நாளும் எனக்கு மெய்காவலனாக வைப்பேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1120,51 +1136,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அந்த ஸ்திரீயினிடத்தில் கொழுத்தகன்றுக்குட்டி ஒன்று வீட்டில் இருந்தது; அதைத் தீவிரமாய் அடித்து, மா எடுத்துப் பிசைந்து, அதைப் புளிப்பில்லா அப்பங்களாகச் சுட்டு,]]></a:t>
+              <a:t><![CDATA[3. சாமுவேல் இதற்கு முன்னமே மரித்துப்போனான்; இஸ்ரவேலர் எல்லாரும் அவனுக்குத் துக்கங்கொண்டாடி, அவன் ஊராகிய ராமாவிலே அவனை அடக்கம் பண்ணினார்கள். சவுல் அஞ்சனம் பார்க்கிறவர்களையும் குறிசொல்லுகிறவர்களையும் தேசத்தில் இராதபடிக்குத் துரத்தி விட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1229,51 +1245,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. சவுலுக்கும் அவன் ஊழியக்காரருக்கும் முன்பாகக் கொண்டுவந்து வைத்தாள்; அவர்கள் புசித்து எழுந்திருந்து, அந்த இராத்திரியிலேயே புறப்பட்டுப் போனார்கள்.]]></a:t>
+              <a:t><![CDATA[3. சாமுவேல் இதற்கு முன்னமே மரித்துப்போனான்; இஸ்ரவேலர் எல்லாரும் அவனுக்குத் துக்கங்கொண்டாடி, அவன் ஊராகிய ராமாவிலே அவனை அடக்கம் பண்ணினார்கள். சவுல் அஞ்சனம் பார்க்கிறவர்களையும் குறிசொல்லுகிறவர்களையும் தேசத்தில் இராதபடிக்குத் துரத்தி விட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1338,51 +1354,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. அந்நாட்களிலே பெலிஸ்தர் இஸ்ரவேலின்மேல் யுத்தம்பண்ண, தங்கள் சேனைகளைப் போருக்குக் கூட்டினார்கள்; அப்பொழுது ஆகீஸ் தாவீதை நோக்கி: நீயும் உன் மனுஷரும் எவ்விதத்திலும் என்னோடேகூட யுத்தத்துக்கு வரவேண்டும் என்று அறியக்கடவாய் என்றான்.]]></a:t>
+              <a:t><![CDATA[3. சாமுவேல் இதற்கு முன்னமே மரித்துப்போனான்; இஸ்ரவேலர் எல்லாரும் அவனுக்குத் துக்கங்கொண்டாடி, அவன் ஊராகிய ராமாவிலே அவனை அடக்கம் பண்ணினார்கள். சவுல் அஞ்சனம் பார்க்கிறவர்களையும் குறிசொல்லுகிறவர்களையும் தேசத்தில் இராதபடிக்குத் துரத்தி விட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1447,51 +1463,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. அந்நாட்களிலே பெலிஸ்தர் இஸ்ரவேலின்மேல் யுத்தம்பண்ண, தங்கள் சேனைகளைப் போருக்குக் கூட்டினார்கள்; அப்பொழுது ஆகீஸ் தாவீதை நோக்கி: நீயும் உன் மனுஷரும் எவ்விதத்திலும் என்னோடேகூட யுத்தத்துக்கு வரவேண்டும் என்று அறியக்கடவாய் என்றான்.]]></a:t>
+              <a:t><![CDATA[4. பெலிஸ்தர் கூடிவந்து, சூநேமிலே பாளயமிறங்கினார்கள்; சவுலும் இஸ்ரவேலர் எல்லாரையும் கூட்டினான்; அவர்கள் கில்போவாவிலே பாளயமிறங்கினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1556,51 +1572,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. கர்த்தர் என்னைக்கொண்டு சொன்னபடியே செய்து முடித்து, ராஜ்யத்தை உன் கையிலிருந்து பறித்து, அதை உன் தோழனாகிய தாவீதுக்குக் கொடுத்துவிட்டார்.]]></a:t>
+              <a:t><![CDATA[21. அப்பொழுது அந்த ஸ்திரீ சவுலிடத்தில் வந்து, அவன் மிகவும் கலங்கியிருக்கிறதைக் கண்டு, அவனை நோக்கி: இதோ, உம்முடைய அடியாளாகிய நான் உம்முடைய சொற்கேட்டு, என் பிராணனை என் கையிலே பிடித்துக்கொண்டு, நீர் எனக்குச் சொன்ன உம்முடைய வார்த்தைகளுக்குக் கீழ்ப்படிந்தேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1665,51 +1681,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. அந்நாட்களிலே பெலிஸ்தர் இஸ்ரவேலின்மேல் யுத்தம்பண்ண, தங்கள் சேனைகளைப் போருக்குக் கூட்டினார்கள்; அப்பொழுது ஆகீஸ் தாவீதை நோக்கி: நீயும் உன் மனுஷரும் எவ்விதத்திலும் என்னோடேகூட யுத்தத்துக்கு வரவேண்டும் என்று அறியக்கடவாய் என்றான்.]]></a:t>
+              <a:t><![CDATA[4. பெலிஸ்தர் கூடிவந்து, சூநேமிலே பாளயமிறங்கினார்கள்; சவுலும் இஸ்ரவேலர் எல்லாரையும் கூட்டினான்; அவர்கள் கில்போவாவிலே பாளயமிறங்கினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1774,51 +1790,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. தாவீது ஆகீசைப் பார்த்து: உம்முடைய அடியான் செய்யப்போகிறதை நீர் நிச்சயமாய் அறிந்துகொள்வீர் என்றான்; அப்பொழுது ஆகீஸ் தாவீதை நோக்கி: இதற்காக உன்னை எந்நாளும் எனக்கு மெய்காவலனாக வைப்பேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[5. சவுல் பெலிஸ்தரின் பாளயத்தைக் கண்டபோது பயந்தான்; அவன் இருதயம் மிகவும் தத்தளித்துக்கொண்டிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1883,51 +1899,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. தாவீது ஆகீசைப் பார்த்து: உம்முடைய அடியான் செய்யப்போகிறதை நீர் நிச்சயமாய் அறிந்துகொள்வீர் என்றான்; அப்பொழுது ஆகீஸ் தாவீதை நோக்கி: இதற்காக உன்னை எந்நாளும் எனக்கு மெய்காவலனாக வைப்பேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[6. சவுல் கர்த்தரிடத்தில் விசாரிக்கும் போது, கர்த்தர் அவனுக்குச் சொப்பனங்களினாலாவது, ஊரீமினாலாவது, தீர்க்கதரிசிகளினாலாவது மறு உத்தரவு அருளவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1992,51 +2008,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. சாமுவேல் இதற்கு முன்னமே மரித்துப்போனான்; இஸ்ரவேலர் எல்லாரும் அவனுக்குத் துக்கங்கொண்டாடி, அவன் ஊராகிய ராமாவிலே அவனை அடக்கம் பண்ணினார்கள். சவுல் அஞ்சனம் பார்க்கிறவர்களையும் குறிசொல்லுகிறவர்களையும் தேசத்தில் இராதபடிக்குத் துரத்தி விட்டான்.]]></a:t>
+              <a:t><![CDATA[6. சவுல் கர்த்தரிடத்தில் விசாரிக்கும் போது, கர்த்தர் அவனுக்குச் சொப்பனங்களினாலாவது, ஊரீமினாலாவது, தீர்க்கதரிசிகளினாலாவது மறு உத்தரவு அருளவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2101,51 +2117,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. சாமுவேல் இதற்கு முன்னமே மரித்துப்போனான்; இஸ்ரவேலர் எல்லாரும் அவனுக்குத் துக்கங்கொண்டாடி, அவன் ஊராகிய ராமாவிலே அவனை அடக்கம் பண்ணினார்கள். சவுல் அஞ்சனம் பார்க்கிறவர்களையும் குறிசொல்லுகிறவர்களையும் தேசத்தில் இராதபடிக்குத் துரத்தி விட்டான்.]]></a:t>
+              <a:t><![CDATA[6. சவுல் கர்த்தரிடத்தில் விசாரிக்கும் போது, கர்த்தர் அவனுக்குச் சொப்பனங்களினாலாவது, ஊரீமினாலாவது, தீர்க்கதரிசிகளினாலாவது மறு உத்தரவு அருளவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2210,51 +2226,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. பெலிஸ்தர் கூடிவந்து, சூநேமிலே பாளயமிறங்கினார்கள்; சவுலும் இஸ்ரவேலர் எல்லாரையும் கூட்டினான்; அவர்கள் கில்போவாவிலே பாளயமிறங்கினார்கள்.]]></a:t>
+              <a:t><![CDATA[7. அப்பொழுது சவுல் தன் ஊழியக்காரரை நோக்கி: அஞ்சனம்பார்க்கிற ஒரு ஸ்திரீயைத் தேடுங்கள்; நான் அவளிடத்தில் போய் விசாரிப்பேன் என்றான்; அதற்கு அவனுடைய ஊழியக்காரர்: இதோ, எந்தோரில் அஞ்சனம்பார்க்கிற ஒரு ஸ்திரீ இருக்கிறாள் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2319,51 +2335,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. பெலிஸ்தர் கூடிவந்து, சூநேமிலே பாளயமிறங்கினார்கள்; சவுலும் இஸ்ரவேலர் எல்லாரையும் கூட்டினான்; அவர்கள் கில்போவாவிலே பாளயமிறங்கினார்கள்.]]></a:t>
+              <a:t><![CDATA[7. அப்பொழுது சவுல் தன் ஊழியக்காரரை நோக்கி: அஞ்சனம்பார்க்கிற ஒரு ஸ்திரீயைத் தேடுங்கள்; நான் அவளிடத்தில் போய் விசாரிப்பேன் என்றான்; அதற்கு அவனுடைய ஊழியக்காரர்: இதோ, எந்தோரில் அஞ்சனம்பார்க்கிற ஒரு ஸ்திரீ இருக்கிறாள் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2428,51 +2444,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. சவுல் பெலிஸ்தரின் பாளயத்தைக் கண்டபோது பயந்தான்; அவன் இருதயம் மிகவும் தத்தளித்துக்கொண்டிருந்தது.]]></a:t>
+              <a:t><![CDATA[8. அப்பொழுது சவுல் வேஷம் மாறி, வேறு வஸ்திரம் தரித்துக்கொண்டு, அவனும் அவனோடேகூட இரண்டுபேரும் இராத்திரியிலே அந்த ஸ்திரீயினிடத்தில் போய்ச் சேர்ந்தார்கள்; அவளை அவன் நோக்கி: நீ அஞ்சனம்பார்த்து எனக்குக் குறிசொல்லி, நான் உன்னிடத்தில் சொல்லுகிறவனை எழும்பிவரச்செய் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2537,51 +2553,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. சவுல் கர்த்தரிடத்தில் விசாரிக்கும் போது, கர்த்தர் அவனுக்குச் சொப்பனங்களினாலாவது, ஊரீமினாலாவது, தீர்க்கதரிசிகளினாலாவது மறு உத்தரவு அருளவில்லை.]]></a:t>
+              <a:t><![CDATA[8. அப்பொழுது சவுல் வேஷம் மாறி, வேறு வஸ்திரம் தரித்துக்கொண்டு, அவனும் அவனோடேகூட இரண்டுபேரும் இராத்திரியிலே அந்த ஸ்திரீயினிடத்தில் போய்ச் சேர்ந்தார்கள்; அவளை அவன் நோக்கி: நீ அஞ்சனம்பார்த்து எனக்குக் குறிசொல்லி, நான் உன்னிடத்தில் சொல்லுகிறவனை எழும்பிவரச்செய் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2646,51 +2662,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. சவுல் கர்த்தரிடத்தில் விசாரிக்கும் போது, கர்த்தர் அவனுக்குச் சொப்பனங்களினாலாவது, ஊரீமினாலாவது, தீர்க்கதரிசிகளினாலாவது மறு உத்தரவு அருளவில்லை.]]></a:t>
+              <a:t><![CDATA[8. அப்பொழுது சவுல் வேஷம் மாறி, வேறு வஸ்திரம் தரித்துக்கொண்டு, அவனும் அவனோடேகூட இரண்டுபேரும் இராத்திரியிலே அந்த ஸ்திரீயினிடத்தில் போய்ச் சேர்ந்தார்கள்; அவளை அவன் நோக்கி: நீ அஞ்சனம்பார்த்து எனக்குக் குறிசொல்லி, நான் உன்னிடத்தில் சொல்லுகிறவனை எழும்பிவரச்செய் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2755,51 +2771,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. நீ கர்த்தருடைய சொற்கேளாமலும், அமலேக்கின்மேல் அவருக்கு இருந்த கோபத்தின் உக்கிரத்தைத் தீர்க்காமலும் போனபடியினால், கர்த்தர் இன்றைய தினம் உனக்கு இந்தப் பிரகாரமாகச் செய்தார்.]]></a:t>
+              <a:t><![CDATA[21. அப்பொழுது அந்த ஸ்திரீ சவுலிடத்தில் வந்து, அவன் மிகவும் கலங்கியிருக்கிறதைக் கண்டு, அவனை நோக்கி: இதோ, உம்முடைய அடியாளாகிய நான் உம்முடைய சொற்கேட்டு, என் பிராணனை என் கையிலே பிடித்துக்கொண்டு, நீர் எனக்குச் சொன்ன உம்முடைய வார்த்தைகளுக்குக் கீழ்ப்படிந்தேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2864,51 +2880,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அப்பொழுது சவுல் தன் ஊழியக்காரரை நோக்கி: அஞ்சனம்பார்க்கிற ஒரு ஸ்திரீயைத் தேடுங்கள்; நான் அவளிடத்தில் போய் விசாரிப்பேன் என்றான்; அதற்கு அவனுடைய ஊழியக்காரர்: இதோ, எந்தோரில் அஞ்சனம்பார்க்கிற ஒரு ஸ்திரீ இருக்கிறாள் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[9. அதற்கு அந்த ஸ்திரீ: சவுல் அஞ்சனம் பார்க்கிறவர்களையும் குறிசொல்லுகிறவர்களையும் தேசத்தில் இராதபடிக்கு நிர்மூலமாக்கின செய்தியை நீர் அறிவீரே; என்னைக் கொன்றுபோடும்படி நீர் என் பிராணனுக்குக் கண்ணிவைக்கிறது என்ன என்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2973,51 +2989,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அப்பொழுது சவுல் தன் ஊழியக்காரரை நோக்கி: அஞ்சனம்பார்க்கிற ஒரு ஸ்திரீயைத் தேடுங்கள்; நான் அவளிடத்தில் போய் விசாரிப்பேன் என்றான்; அதற்கு அவனுடைய ஊழியக்காரர்: இதோ, எந்தோரில் அஞ்சனம்பார்க்கிற ஒரு ஸ்திரீ இருக்கிறாள் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[9. அதற்கு அந்த ஸ்திரீ: சவுல் அஞ்சனம் பார்க்கிறவர்களையும் குறிசொல்லுகிறவர்களையும் தேசத்தில் இராதபடிக்கு நிர்மூலமாக்கின செய்தியை நீர் அறிவீரே; என்னைக் கொன்றுபோடும்படி நீர் என் பிராணனுக்குக் கண்ணிவைக்கிறது என்ன என்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3082,51 +3098,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அப்பொழுது சவுல் வேஷம் மாறி, வேறு வஸ்திரம் தரித்துக்கொண்டு, அவனும் அவனோடேகூட இரண்டுபேரும் இராத்திரியிலே அந்த ஸ்திரீயினிடத்தில் போய்ச் சேர்ந்தார்கள்; அவளை அவன் நோக்கி: நீ அஞ்சனம்பார்த்து எனக்குக் குறிசொல்லி, நான் உன்னிடத்தில் சொல்லுகிறவனை எழும்பிவரச்செய் என்றான்.]]></a:t>
+              <a:t><![CDATA[10. அப்பொழுது சவுல்: இந்தக் காரியத்திற்காக உனக்குப் பொல்லாப்பு வராது என்பதைக் கர்த்தருடைய ஜீவனைக் கொண்டு சொல்லுகிறேன் என்று அவளுக்குக் கர்த்தர்மேல் ஆணையிட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3191,51 +3207,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அப்பொழுது சவுல் வேஷம் மாறி, வேறு வஸ்திரம் தரித்துக்கொண்டு, அவனும் அவனோடேகூட இரண்டுபேரும் இராத்திரியிலே அந்த ஸ்திரீயினிடத்தில் போய்ச் சேர்ந்தார்கள்; அவளை அவன் நோக்கி: நீ அஞ்சனம்பார்த்து எனக்குக் குறிசொல்லி, நான் உன்னிடத்தில் சொல்லுகிறவனை எழும்பிவரச்செய் என்றான்.]]></a:t>
+              <a:t><![CDATA[10. அப்பொழுது சவுல்: இந்தக் காரியத்திற்காக உனக்குப் பொல்லாப்பு வராது என்பதைக் கர்த்தருடைய ஜீவனைக் கொண்டு சொல்லுகிறேன் என்று அவளுக்குக் கர்த்தர்மேல் ஆணையிட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3300,51 +3316,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அப்பொழுது சவுல் வேஷம் மாறி, வேறு வஸ்திரம் தரித்துக்கொண்டு, அவனும் அவனோடேகூட இரண்டுபேரும் இராத்திரியிலே அந்த ஸ்திரீயினிடத்தில் போய்ச் சேர்ந்தார்கள்; அவளை அவன் நோக்கி: நீ அஞ்சனம்பார்த்து எனக்குக் குறிசொல்லி, நான் உன்னிடத்தில் சொல்லுகிறவனை எழும்பிவரச்செய் என்றான்.]]></a:t>
+              <a:t><![CDATA[11. அப்பொழுது அந்த ஸ்திரீ: உமக்கு நான் யாரை எழும்பிவரப் பண்ண வேண்டும் என்றதற்கு, அவன்: சாமுவேலை எழும்பிவரப்பண்ணவேண்டும் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3409,51 +3425,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அதற்கு அந்த ஸ்திரீ: சவுல் அஞ்சனம் பார்க்கிறவர்களையும் குறிசொல்லுகிறவர்களையும் தேசத்தில் இராதபடிக்கு நிர்மூலமாக்கின செய்தியை நீர் அறிவீரே; என்னைக் கொன்றுபோடும்படி நீர் என் பிராணனுக்குக் கண்ணிவைக்கிறது என்ன என்றாள்.]]></a:t>
+              <a:t><![CDATA[12. அந்த ஸ்திரீ சாமுவேலைக் கண்டமாத்திரத்தில் மகா சத்தமாய்க் கூப்பிட்டு, சவுலை நோக்கி: ஏன் என்னை மோசம்போக்கினீர்? நீர்தான் சவுலாச்சுதே என்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3518,51 +3534,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அதற்கு அந்த ஸ்திரீ: சவுல் அஞ்சனம் பார்க்கிறவர்களையும் குறிசொல்லுகிறவர்களையும் தேசத்தில் இராதபடிக்கு நிர்மூலமாக்கின செய்தியை நீர் அறிவீரே; என்னைக் கொன்றுபோடும்படி நீர் என் பிராணனுக்குக் கண்ணிவைக்கிறது என்ன என்றாள்.]]></a:t>
+              <a:t><![CDATA[12. அந்த ஸ்திரீ சாமுவேலைக் கண்டமாத்திரத்தில் மகா சத்தமாய்க் கூப்பிட்டு, சவுலை நோக்கி: ஏன் என்னை மோசம்போக்கினீர்? நீர்தான் சவுலாச்சுதே என்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3627,51 +3643,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அப்பொழுது சவுல்: இந்தக் காரியத்திற்காக உனக்குப் பொல்லாப்பு வராது என்பதைக் கர்த்தருடைய ஜீவனைக் கொண்டு சொல்லுகிறேன் என்று அவளுக்குக் கர்த்தர்மேல் ஆணையிட்டான்.]]></a:t>
+              <a:t><![CDATA[13. ராஜா அவளைப் பார்த்து: நீ பயப்படாதே; நீ காண்கிறது என்ன என்று கேட்டான். அதற்கு அந்த ஸ்திரீ: தேவர்கள் பூமிக்குள்ளிருந்து ஏறிவருகிறதைக் காண்கிறேன் என்று சவுலுக்குச் சொன்னாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3736,51 +3752,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அப்பொழுது அந்த ஸ்திரீ: உமக்கு நான் யாரை எழும்பிவரப் பண்ண வேண்டும் என்றதற்கு, அவன்: சாமுவேலை எழும்பிவரப்பண்ணவேண்டும் என்றான்.]]></a:t>
+              <a:t><![CDATA[13. ராஜா அவளைப் பார்த்து: நீ பயப்படாதே; நீ காண்கிறது என்ன என்று கேட்டான். அதற்கு அந்த ஸ்திரீ: தேவர்கள் பூமிக்குள்ளிருந்து ஏறிவருகிறதைக் காண்கிறேன் என்று சவுலுக்குச் சொன்னாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3845,51 +3861,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அந்த ஸ்திரீ சாமுவேலைக் கண்டமாத்திரத்தில் மகா சத்தமாய்க் கூப்பிட்டு, சவுலை நோக்கி: ஏன் என்னை மோசம்போக்கினீர்? நீர்தான் சவுலாச்சுதே என்றாள்.]]></a:t>
+              <a:t><![CDATA[14. அவருடைய ரூபம் என்ன என்று அவளைக் கேட்டான். அதற்கு அவள்: சால்வையைப் போர்த்துக்கொண்டிருக்கிற ஒரு முதிர்ந்த வயதான மனுஷன் எழும்பிவருகிறான் என்றாள்: அதினாலே சவுல் அவன் சாமுவேல் என்று அறிந்து கொண்டு, தரைமட்டும் முகங்குனிந்து வணங்கினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3954,51 +3970,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. நீ கர்த்தருடைய சொற்கேளாமலும், அமலேக்கின்மேல் அவருக்கு இருந்த கோபத்தின் உக்கிரத்தைத் தீர்க்காமலும் போனபடியினால், கர்த்தர் இன்றைய தினம் உனக்கு இந்தப் பிரகாரமாகச் செய்தார்.]]></a:t>
+              <a:t><![CDATA[22. இப்பொழுது நீர் உம்முடைய அடியாளுடைய சொல்லைக் கேளும், நான் உமக்கு முன்பாகக் கொஞ்சம் அப்பம் வைக்கிறேன், அதைப் புசிப்பீராக: அப்பொழுது நீர் வழிநடந்து போகத்தக்க பெலன் உமக்குள் இருக்கும் என்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4063,51 +4079,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அந்த ஸ்திரீ சாமுவேலைக் கண்டமாத்திரத்தில் மகா சத்தமாய்க் கூப்பிட்டு, சவுலை நோக்கி: ஏன் என்னை மோசம்போக்கினீர்? நீர்தான் சவுலாச்சுதே என்றாள்.]]></a:t>
+              <a:t><![CDATA[14. அவருடைய ரூபம் என்ன என்று அவளைக் கேட்டான். அதற்கு அவள்: சால்வையைப் போர்த்துக்கொண்டிருக்கிற ஒரு முதிர்ந்த வயதான மனுஷன் எழும்பிவருகிறான் என்றாள்: அதினாலே சவுல் அவன் சாமுவேல் என்று அறிந்து கொண்டு, தரைமட்டும் முகங்குனிந்து வணங்கினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4172,51 +4188,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ராஜா அவளைப் பார்த்து: நீ பயப்படாதே; நீ காண்கிறது என்ன என்று கேட்டான். அதற்கு அந்த ஸ்திரீ: தேவர்கள் பூமிக்குள்ளிருந்து ஏறிவருகிறதைக் காண்கிறேன் என்று சவுலுக்குச் சொன்னாள்.]]></a:t>
+              <a:t><![CDATA[15. சாமுவேல் சவுலை நோக்கி: நீ என்னை எழும்பிவரப்பண்ணி, என்னைக் கலைத்தது என்ன என்று கேட்டான். அதற்குச் சவுல்: நான் மிகவும் நெருக்கப்பட்டிருக்கிறேன்; பெலிஸ்தர் எனக்கு விரோதமாய் யுத்தம்பண்ணுகிறார்கள்; தேவனும் என்னைக் கைவிட்டார்; அவர் தீர்க்கதரிசிகளினாலாவது, சொப்பனங்களினாலாவது எனக்கு மறு உத்தரவு அருளுகிறதில்லை; ஆகையால் நான் செய்யவேண்டியதை நீர் எனக்கு அறிவிக்கும்படிக்கு, உம்மை அழைப்பித்தேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4281,51 +4297,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ராஜா அவளைப் பார்த்து: நீ பயப்படாதே; நீ காண்கிறது என்ன என்று கேட்டான். அதற்கு அந்த ஸ்திரீ: தேவர்கள் பூமிக்குள்ளிருந்து ஏறிவருகிறதைக் காண்கிறேன் என்று சவுலுக்குச் சொன்னாள்.]]></a:t>
+              <a:t><![CDATA[15. சாமுவேல் சவுலை நோக்கி: நீ என்னை எழும்பிவரப்பண்ணி, என்னைக் கலைத்தது என்ன என்று கேட்டான். அதற்குச் சவுல்: நான் மிகவும் நெருக்கப்பட்டிருக்கிறேன்; பெலிஸ்தர் எனக்கு விரோதமாய் யுத்தம்பண்ணுகிறார்கள்; தேவனும் என்னைக் கைவிட்டார்; அவர் தீர்க்கதரிசிகளினாலாவது, சொப்பனங்களினாலாவது எனக்கு மறு உத்தரவு அருளுகிறதில்லை; ஆகையால் நான் செய்யவேண்டியதை நீர் எனக்கு அறிவிக்கும்படிக்கு, உம்மை அழைப்பித்தேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4390,51 +4406,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அவருடைய ரூபம் என்ன என்று அவளைக் கேட்டான். அதற்கு அவள்: சால்வையைப் போர்த்துக்கொண்டிருக்கிற ஒரு முதிர்ந்த வயதான மனுஷன் எழும்பிவருகிறான் என்றாள்: அதினாலே சவுல் அவன் சாமுவேல் என்று அறிந்து கொண்டு, தரைமட்டும் முகங்குனிந்து வணங்கினான்.]]></a:t>
+              <a:t><![CDATA[15. சாமுவேல் சவுலை நோக்கி: நீ என்னை எழும்பிவரப்பண்ணி, என்னைக் கலைத்தது என்ன என்று கேட்டான். அதற்குச் சவுல்: நான் மிகவும் நெருக்கப்பட்டிருக்கிறேன்; பெலிஸ்தர் எனக்கு விரோதமாய் யுத்தம்பண்ணுகிறார்கள்; தேவனும் என்னைக் கைவிட்டார்; அவர் தீர்க்கதரிசிகளினாலாவது, சொப்பனங்களினாலாவது எனக்கு மறு உத்தரவு அருளுகிறதில்லை; ஆகையால் நான் செய்யவேண்டியதை நீர் எனக்கு அறிவிக்கும்படிக்கு, உம்மை அழைப்பித்தேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4499,51 +4515,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அவருடைய ரூபம் என்ன என்று அவளைக் கேட்டான். அதற்கு அவள்: சால்வையைப் போர்த்துக்கொண்டிருக்கிற ஒரு முதிர்ந்த வயதான மனுஷன் எழும்பிவருகிறான் என்றாள்: அதினாலே சவுல் அவன் சாமுவேல் என்று அறிந்து கொண்டு, தரைமட்டும் முகங்குனிந்து வணங்கினான்.]]></a:t>
+              <a:t><![CDATA[15. சாமுவேல் சவுலை நோக்கி: நீ என்னை எழும்பிவரப்பண்ணி, என்னைக் கலைத்தது என்ன என்று கேட்டான். அதற்குச் சவுல்: நான் மிகவும் நெருக்கப்பட்டிருக்கிறேன்; பெலிஸ்தர் எனக்கு விரோதமாய் யுத்தம்பண்ணுகிறார்கள்; தேவனும் என்னைக் கைவிட்டார்; அவர் தீர்க்கதரிசிகளினாலாவது, சொப்பனங்களினாலாவது எனக்கு மறு உத்தரவு அருளுகிறதில்லை; ஆகையால் நான் செய்யவேண்டியதை நீர் எனக்கு அறிவிக்கும்படிக்கு, உம்மை அழைப்பித்தேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4608,51 +4624,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அவருடைய ரூபம் என்ன என்று அவளைக் கேட்டான். அதற்கு அவள்: சால்வையைப் போர்த்துக்கொண்டிருக்கிற ஒரு முதிர்ந்த வயதான மனுஷன் எழும்பிவருகிறான் என்றாள்: அதினாலே சவுல் அவன் சாமுவேல் என்று அறிந்து கொண்டு, தரைமட்டும் முகங்குனிந்து வணங்கினான்.]]></a:t>
+              <a:t><![CDATA[16. அதற்குச் சாமுவேல்: கர்த்தர் உன்னைவிட்டு விலகி, உனக்குச் சத்துருவாய் இருக்கும்போது, நீ என்னிடத்தில் கேட்பானேன்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4717,51 +4733,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. சாமுவேல் சவுலை நோக்கி: நீ என்னை எழும்பிவரப்பண்ணி, என்னைக் கலைத்தது என்ன என்று கேட்டான். அதற்குச் சவுல்: நான் மிகவும் நெருக்கப்பட்டிருக்கிறேன்; பெலிஸ்தர் எனக்கு விரோதமாய் யுத்தம்பண்ணுகிறார்கள்; தேவனும் என்னைக் கைவிட்டார்; அவர் தீர்க்கதரிசிகளினாலாவது, சொப்பனங்களினாலாவது எனக்கு மறு உத்தரவு அருளுகிறதில்லை; ஆகையால் நான் செய்யவேண்டியதை நீர் எனக்கு அறிவிக்கும்படிக்கு, உம்மை அழைப்பித்தேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[16. அதற்குச் சாமுவேல்: கர்த்தர் உன்னைவிட்டு விலகி, உனக்குச் சத்துருவாய் இருக்கும்போது, நீ என்னிடத்தில் கேட்பானேன்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4826,51 +4842,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. சாமுவேல் சவுலை நோக்கி: நீ என்னை எழும்பிவரப்பண்ணி, என்னைக் கலைத்தது என்ன என்று கேட்டான். அதற்குச் சவுல்: நான் மிகவும் நெருக்கப்பட்டிருக்கிறேன்; பெலிஸ்தர் எனக்கு விரோதமாய் யுத்தம்பண்ணுகிறார்கள்; தேவனும் என்னைக் கைவிட்டார்; அவர் தீர்க்கதரிசிகளினாலாவது, சொப்பனங்களினாலாவது எனக்கு மறு உத்தரவு அருளுகிறதில்லை; ஆகையால் நான் செய்யவேண்டியதை நீர் எனக்கு அறிவிக்கும்படிக்கு, உம்மை அழைப்பித்தேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[17. கர்த்தர் என்னைக்கொண்டு சொன்னபடியே செய்து முடித்து, ராஜ்யத்தை உன் கையிலிருந்து பறித்து, அதை உன் தோழனாகிய தாவீதுக்குக் கொடுத்துவிட்டார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4935,51 +4951,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. சாமுவேல் சவுலை நோக்கி: நீ என்னை எழும்பிவரப்பண்ணி, என்னைக் கலைத்தது என்ன என்று கேட்டான். அதற்குச் சவுல்: நான் மிகவும் நெருக்கப்பட்டிருக்கிறேன்; பெலிஸ்தர் எனக்கு விரோதமாய் யுத்தம்பண்ணுகிறார்கள்; தேவனும் என்னைக் கைவிட்டார்; அவர் தீர்க்கதரிசிகளினாலாவது, சொப்பனங்களினாலாவது எனக்கு மறு உத்தரவு அருளுகிறதில்லை; ஆகையால் நான் செய்யவேண்டியதை நீர் எனக்கு அறிவிக்கும்படிக்கு, உம்மை அழைப்பித்தேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[17. கர்த்தர் என்னைக்கொண்டு சொன்னபடியே செய்து முடித்து, ராஜ்யத்தை உன் கையிலிருந்து பறித்து, அதை உன் தோழனாகிய தாவீதுக்குக் கொடுத்துவிட்டார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5044,51 +5060,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. சாமுவேல் சவுலை நோக்கி: நீ என்னை எழும்பிவரப்பண்ணி, என்னைக் கலைத்தது என்ன என்று கேட்டான். அதற்குச் சவுல்: நான் மிகவும் நெருக்கப்பட்டிருக்கிறேன்; பெலிஸ்தர் எனக்கு விரோதமாய் யுத்தம்பண்ணுகிறார்கள்; தேவனும் என்னைக் கைவிட்டார்; அவர் தீர்க்கதரிசிகளினாலாவது, சொப்பனங்களினாலாவது எனக்கு மறு உத்தரவு அருளுகிறதில்லை; ஆகையால் நான் செய்யவேண்டியதை நீர் எனக்கு அறிவிக்கும்படிக்கு, உம்மை அழைப்பித்தேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[17. கர்த்தர் என்னைக்கொண்டு சொன்னபடியே செய்து முடித்து, ராஜ்யத்தை உன் கையிலிருந்து பறித்து, அதை உன் தோழனாகிய தாவீதுக்குக் கொடுத்துவிட்டார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5153,51 +5169,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. கர்த்தர் உன்னுடைய ஜனமாகிய இஸ்ரவேலரையும் பெலிஸ்தர் கையில் ஒப்புக்கொடுப்பார்; நாளைக்கு நீயும் உன் குமாரரும் என்னோடிருப்பீர்கள்; இஸ்ரவேலின் பாளயத்தையும் கர்த்தர் பெலிஸ்தரின் கையில் ஒப்புக்கொடுப்பார் என்றான்.]]></a:t>
+              <a:t><![CDATA[22. இப்பொழுது நீர் உம்முடைய அடியாளுடைய சொல்லைக் கேளும், நான் உமக்கு முன்பாகக் கொஞ்சம் அப்பம் வைக்கிறேன், அதைப் புசிப்பீராக: அப்பொழுது நீர் வழிநடந்து போகத்தக்க பெலன் உமக்குள் இருக்கும் என்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5262,51 +5278,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அதற்குச் சாமுவேல்: கர்த்தர் உன்னைவிட்டு விலகி, உனக்குச் சத்துருவாய் இருக்கும்போது, நீ என்னிடத்தில் கேட்பானேன்?]]></a:t>
+              <a:t><![CDATA[18. நீ கர்த்தருடைய சொற்கேளாமலும், அமலேக்கின்மேல் அவருக்கு இருந்த கோபத்தின் உக்கிரத்தைத் தீர்க்காமலும் போனபடியினால், கர்த்தர் இன்றைய தினம் உனக்கு இந்தப் பிரகாரமாகச் செய்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5371,51 +5387,487 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அதற்குச் சாமுவேல்: கர்த்தர் உன்னைவிட்டு விலகி, உனக்குச் சத்துருவாய் இருக்கும்போது, நீ என்னிடத்தில் கேட்பானேன்?]]></a:t>
+              <a:t><![CDATA[18. நீ கர்த்தருடைய சொற்கேளாமலும், அமலேக்கின்மேல் அவருக்கு இருந்த கோபத்தின் உக்கிரத்தைத் தீர்க்காமலும் போனபடியினால், கர்த்தர் இன்றைய தினம் உனக்கு இந்தப் பிரகாரமாகச் செய்தார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[19. கர்த்தர் உன்னுடைய ஜனமாகிய இஸ்ரவேலரையும் பெலிஸ்தர் கையில் ஒப்புக்கொடுப்பார்; நாளைக்கு நீயும் உன் குமாரரும் என்னோடிருப்பீர்கள்; இஸ்ரவேலின் பாளயத்தையும் கர்த்தர் பெலிஸ்தரின் கையில் ஒப்புக்கொடுப்பார் என்றான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[19. கர்த்தர் உன்னுடைய ஜனமாகிய இஸ்ரவேலரையும் பெலிஸ்தர் கையில் ஒப்புக்கொடுப்பார்; நாளைக்கு நீயும் உன் குமாரரும் என்னோடிருப்பீர்கள்; இஸ்ரவேலின் பாளயத்தையும் கர்த்தர் பெலிஸ்தரின் கையில் ஒப்புக்கொடுப்பார் என்றான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[20. அந்தணமே சவுல் நெடிதாங்கிடையாய்த் தரையிலே விழுந்து, சாமுவேலின் வார்த்தைகளினாலே மிகவும் பயப்பட்டான்; அவன் இராப்பகல் முழுதும் ஒன்றும் சாப்பிடாதிருந்தபடியினால், அவன் பலவீனமாயிருந்தான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[20. அந்தணமே சவுல் நெடிதாங்கிடையாய்த் தரையிலே விழுந்து, சாமுவேலின் வார்த்தைகளினாலே மிகவும் பயப்பட்டான்; அவன் இராப்பகல் முழுதும் ஒன்றும் சாப்பிடாதிருந்தபடியினால், அவன் பலவீனமாயிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5480,51 +5932,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. கர்த்தர் உன்னுடைய ஜனமாகிய இஸ்ரவேலரையும் பெலிஸ்தர் கையில் ஒப்புக்கொடுப்பார்; நாளைக்கு நீயும் உன் குமாரரும் என்னோடிருப்பீர்கள்; இஸ்ரவேலின் பாளயத்தையும் கர்த்தர் பெலிஸ்தரின் கையில் ஒப்புக்கொடுப்பார் என்றான்.]]></a:t>
+              <a:t><![CDATA[23. அவனோ தட்டுதல்பண்ணி, நான் புசிக்கமாட்டேன் என்றான்; ஆனாலும் அவனுடைய ஊழியக்காரரும் அந்த ஸ்திரீயும் அவனை மிகவும் வருந்திக்கொண்டதினால், அவன் அவர்கள் சொற்கேட்டு, தரையிலிருந்து எழுந்திருந்து கட்டிலின் மேல் உட்கார்ந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5589,51 +6041,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அந்தணமே சவுல் நெடிதாங்கிடையாய்த் தரையிலே விழுந்து, சாமுவேலின் வார்த்தைகளினாலே மிகவும் பயப்பட்டான்; அவன் இராப்பகல் முழுதும் ஒன்றும் சாப்பிடாதிருந்தபடியினால், அவன் பலவீனமாயிருந்தான்.]]></a:t>
+              <a:t><![CDATA[23. அவனோ தட்டுதல்பண்ணி, நான் புசிக்கமாட்டேன் என்றான்; ஆனாலும் அவனுடைய ஊழியக்காரரும் அந்த ஸ்திரீயும் அவனை மிகவும் வருந்திக்கொண்டதினால், அவன் அவர்கள் சொற்கேட்டு, தரையிலிருந்து எழுந்திருந்து கட்டிலின் மேல் உட்கார்ந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5698,51 +6150,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அந்தணமே சவுல் நெடிதாங்கிடையாய்த் தரையிலே விழுந்து, சாமுவேலின் வார்த்தைகளினாலே மிகவும் பயப்பட்டான்; அவன் இராப்பகல் முழுதும் ஒன்றும் சாப்பிடாதிருந்தபடியினால், அவன் பலவீனமாயிருந்தான்.]]></a:t>
+              <a:t><![CDATA[23. அவனோ தட்டுதல்பண்ணி, நான் புசிக்கமாட்டேன் என்றான்; ஆனாலும் அவனுடைய ஊழியக்காரரும் அந்த ஸ்திரீயும் அவனை மிகவும் வருந்திக்கொண்டதினால், அவன் அவர்கள் சொற்கேட்டு, தரையிலிருந்து எழுந்திருந்து கட்டிலின் மேல் உட்கார்ந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5807,51 +6259,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அப்பொழுது அந்த ஸ்திரீ சவுலிடத்தில் வந்து, அவன் மிகவும் கலங்கியிருக்கிறதைக் கண்டு, அவனை நோக்கி: இதோ, உம்முடைய அடியாளாகிய நான் உம்முடைய சொற்கேட்டு, என் பிராணனை என் கையிலே பிடித்துக்கொண்டு, நீர் எனக்குச் சொன்ன உம்முடைய வார்த்தைகளுக்குக் கீழ்ப்படிந்தேன்.]]></a:t>
+              <a:t><![CDATA[24. அந்த ஸ்திரீயினிடத்தில் கொழுத்தகன்றுக்குட்டி ஒன்று வீட்டில் இருந்தது; அதைத் தீவிரமாய் அடித்து, மா எடுத்துப் பிசைந்து, அதைப் புளிப்பில்லா அப்பங்களாகச் சுட்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -5886,51 +6338,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469493730" r:id="rId1"/>
+    <p:sldLayoutId id="2473414216" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -6298,50 +6750,82 @@
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide50.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide50.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide51.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide51.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide52.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide52.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide53.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide53.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide54.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide54.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide55.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide55.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -6474,51 +6958,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಮಾತನ್ನು ಕೇಳಿ ನನ್ನ ಪ್ರಾಣವನ್ನು ನನ್ನ ಕೈಯಲ್ಲಿ ಇಟ್ಟುಕೊಂಡೆನು; ನೀನು ನನಗೆ ಹೇಳಿದ ಮಾತುಗಳನ್ನು ಕೇಳಿದೆನು.]]></a:t>
+              <a:t><![CDATA[দিয়ে মেখে হাতে লেচি তৈরী করে সেঁকে ফেলল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6606,51 +7090,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. ಆದದ ರಿಂದ ಈಗ ನೀನು ನಿನ್ನ ದಾಸಿಯ ಮಾತನ್ನು ಕೇಳಿ ನೀನು ಮಾರ್ಗ ಹಿಡಿದು ನಡೆಯುವಾಗ ನಿನಗೆ ಶಕ್ತಿ ಇರುವ ಹಾಗೆ ನಾನು]]></a:t>
+              <a:t><![CDATA[25. শৌল ও কর্মচারীদের সে খেতে দিল| তারা খাওয়া দাওযা করে সেই রাত্রে উঠে বেরিয়ে পড়ল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6738,51 +7222,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ನಿನ್ನ ಮುಂದೆ ಒಂದು ರೊಟ್ಟಿಯ ತುಂಡನ್ನು ಇರಿಸಲು ನನಗೆ ಅಪ್ಪಣೆ ಕೊಡು; ನೀನು ತಿನ್ನು ಅಂದಳು.]]></a:t>
+              <a:t><![CDATA[1. পরে পলেষ্টীয়রা ইস্রায়েলের বিরুদ্ধে যুদ্ধের জন্য সৈন্য সংগ্রহ করতে লাগল| আখীশ দায়ূদকে বললেন,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6870,51 +7354,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. ಅದಕ್ಕವನು ಒಪ್ಪದೆ--ನಾನು ತಿನ್ನುವದಿಲ್ಲ ಅಂದನು. ಆದರೆ ಅವನ ದಾಸರೂ ಆ ಸ್ತ್ರೀಯೂ ಅವನನ್ನು ಬಲವಂತಮಾಡಿದ್ದರಿಂದ]]></a:t>
+              <a:t><![CDATA[“লোকদের নিয়ে তুমি আমার সঙ্গে ইস্রায়েলীয়দের বিরুদ্ধে যাবে, বুঝতে পেরেছ?”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7002,51 +7486,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಅವನು ಅವರ ಮಾತನ್ನು ಕೇಳಿ ನೆಲವನ್ನು ಬಿಟ್ಟು ಎದ್ದು ಮಂಚದ ಮೇಲೆ ಕುಳಿತುಕೊಂಡನು.]]></a:t>
+              <a:t><![CDATA[2. দায়ূদ বললেন, “নিশ্চয়ই, দেখবেন আমি কি করি|” আখীশ বললেন, “বেশ! তুমি হবে আমার দেহরক্ষী| সবসময়]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7134,51 +7618,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. ಆ ಸ್ತ್ರೀಗೆ ಮನೆಯಲ್ಲಿ ಒಂದು ಕೊಬ್ಬಿದ ಕರು ಇತ್ತು; ಅವಳು ಅದನ್ನು ತ್ವರೆಯಾಗಿ ಕೊಯ್ದು, ಹಿಟ್ಟನ್ನು ಹಿಸುಕಿ ಹುಳಿ]]></a:t>
+              <a:t><![CDATA[তুমি আমাকে রক্ষা করবে|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7266,51 +7750,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಇಲ್ಲದ ರೊಟ್ಟಿಗಳಾಗಿ ಸುಟ್ಟು]]></a:t>
+              <a:t><![CDATA[3. শমূয়েল মারা গেল| তার মৃত্যুতে ইস্রায়েলীয়রা সকলেই শোক প্রকাশ করল| তারা তাকে তার নিজের দেশ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7398,51 +7882,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. ಸೌಲನ ಮುಂದೆಯೂ ಅವನ ದಾಸರ ಮುಂದೆಯೂ ತಂದಿ ಟ್ಟಳು. ಅವರು ಊಟ ಮಾಡಿ ಎದ್ದು ಆ ರಾತ್ರಿಯಲ್ಲೇ ಹೊರಟುಹೋದರು.]]></a:t>
+              <a:t><![CDATA[রামায় কবর দিলযারা প্রেতাত্মা নামায আর ভবিষ্যত্‌ বলতে পারে তাদের সকলকে শৌল বলপূর্বক ইস্রাযেল থেকে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7530,51 +8014,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ಆ ದಿವಸಗಳಲ್ಲಿ ಏನಾಯಿತಂದರೆ,ಫಿಲಿಷ್ಟಿಯರು ಇಸ್ರಾಯೇಲ್ಯರ ಮೇಲೆ ಯುದ್ಧಮಾಡಲು ತಮ್ಮ ಸೈನ್ಯವನ್ನು ಕೂಡಿಸಿ ಕೊಂಡರು. ಆಗ]]></a:t>
+              <a:t><![CDATA[সরিয়ে দিয়েছিলেন|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7662,51 +8146,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಆಕೀಷನು ದಾವೀದನಿಗೆ--ನೀನೂ ನಿನ್ನ ಜನರೂ ಯುದ್ಧವನ್ನು ಮಾಡಲು ನಮ್ಮ ಸಂಗಡ ನಿಶ್ಚಯವಾಗಿ ಬರಬೇಕೆಂದು ತಿಳಿಯಲಿಲ್ಲವೋ]]></a:t>
+              <a:t><![CDATA[4. পলেষ্টীয়রা যুদ্ধের জন্য তৈরী হল| তারা শূনেমে তাঁবু খাটাল| ইস্রায়েলীয়দের নিয়ে শৌল গিলবোয তাঁবু]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7794,51 +8278,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ಕರ್ತನು ರಾಜ್ಯವನ್ನು ನಿನ್ನ ಕೈಯಿಂದ ತೆಗೆದುಕೊಂಡು ಅದನ್ನು ನಿನ್ನ ನೆರೆಯವನಾದ ದಾವೀದನಿಗೆ ಕೊಟ್ಟನು.]]></a:t>
+              <a:t><![CDATA[21. স্ত্রীলোকটি শৌলের কাছে এসে দেখল শৌল সত্যিই বেশ ভয় পেয়ে গেছেন| সে তাকে বলল, “শুনুন আমি আপনার]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7926,51 +8410,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಅಂದನು.]]></a:t>
+              <a:t><![CDATA[খাটালেন|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8058,51 +8542,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ದಾವೀದನು ಆಕೀಷನಿಗೆ--ನಿಶ್ಚಯವಾಗಿ ನಿನ್ನ ದಾಸನು ಮಾಡುವದನ್ನು ತಿಳುಕೊಳ್ಳುವಿ ಅಂದನು. ಆಕೀಷನು]]></a:t>
+              <a:t><![CDATA[5. পলেষ্টীয় সৈন্যদের দেখে শৌল ভয় পেয়ে গেলেন| ভয়ে তাঁর বুক কাঁপতে লাগ|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8190,51 +8674,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ದಾವೀದನಿಗೆ--ಎಂದೆಂದಿಗೂ ನಾನು ನಿನ್ನನ್ನು ತಲೆಗಾವಲಿಯವನಾಗಿರಲು ಮಾಡುವೆನು ಅಂದನು.]]></a:t>
+              <a:t><![CDATA[6. শৌল, প্রভুর কাছে প্রার্থনা করলেন| কিন্তু প্রভু সে প্রার্থনার কোন উত্তর দিলেন না| স্বপ্নের মধ্যেও]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8322,51 +8806,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ಸಮುವೇಲನು ಸತ್ತು ಹೋಗಿದ್ದನು; ಇಸ್ರಾಯೇ ಲ್ಯರೆಲ್ಲರೂ ಅವನಿಗೋಸ್ಕರ ಗೋಳಾಡಿ ಅವನ ಸ್ವಂತ ಪಟ್ಟಣವಾದ ರಾಮದಲ್ಲಿ]]></a:t>
+              <a:t><![CDATA[ঈশ্বর শৌলকে কিছু বললেন না| ঊরীমের দ্বারাও ঈশ্বর উত্তর দিলেন না| কোনো ভাববাদীর মাধ্যমেও ঈশ্বর শৌলের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8454,51 +8938,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಅವನನ್ನು ಹೂಣಿಟ್ಟಿದ್ದರು. ಇದಲ್ಲದೆ ಸೌಲನು ಯಕ್ಷಿಣಿಗಾರರನ್ನೂ ಮಂತ್ರವಾದಿ ಗಳನ್ನೂ ದೇಶದಲ್ಲಿಂದ ಹೊರಡಿಸಿದ್ದನು.]]></a:t>
+              <a:t><![CDATA[উদ্দেশ্যে কোন বাণী শোনালেন না|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8586,51 +9070,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ಆಗ ಫಿಲಿಷ್ಟಿ ಯರು ಕೂಡಿಕೊಂಡು ಬಂದು ಶೂನೇಮಿನಲ್ಲಿ ದಂಡಿ ಳಿದರು. ಸೌಲನು ಎಲ್ಲಾ ಇಸ್ರಾಯೇಲ್ಯರನ್ನು ಕೂಡಿಸಿ ಕೊಂಡು]]></a:t>
+              <a:t><![CDATA[7. অবশেষে, শৌল তাঁর আধিকারিকদের বললেন, “একজন স্ত্রীলোকের খোঁজ কর যে একজন প্রেতাত্মার মাধ্যম| তাকে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8718,51 +9202,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಗಿಲ್ಬೋವದಲ್ಲಿ ದಂಡಿಳಿದನು.]]></a:t>
+              <a:t><![CDATA[জিজ্ঞেস করব যুদ্ধে কি হতে পারে|”তারা বলল, “ঐন্-দোরে এরকম একজন আছে|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8850,51 +9334,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ಆದರೆ ಸೌಲನು ಫಿಲಿಷ್ಟಿಯರ ದಂಡನ್ನು ನೋಡಿ ಭಯ ಪಟ್ಟನು; ತನ್ನ ಹೃದಯ ಬಹಳ ಹೆದರಿತು.]]></a:t>
+              <a:t><![CDATA[8. শৌল নানারকম পোশাকে সাজলেন যাতে কেউ তাঁকে চিনতে না পারে| সেই রাত্রে শৌল দুজন লোক নিয়ে সেই]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8982,51 +9466,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ಸೌಲನು ಕರ್ತನನ್ನು ಕೇಳಿಕೊಂಡಾಗ ಕರ್ತನು ಅವನಿಗೆ ಸ್ವಪ್ನಗ ಳಿಂದಲಾದರೂ ಊರೀಮಿನಿಂದಲಾದರೂ ಪ್ರವಾದಿ ಗಳಿಂದಲಾದರೂ]]></a:t>
+              <a:t><![CDATA[স্ত্রীলোকটিকে দেখতে গেলেন| তারপর তার দেখা পেয়ে শৌল বললেন, “আমি চাই তুমি একা আত্মাকে উঠিযে আন| সে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9114,51 +9598,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಪ್ರತ್ಯುತ್ತರಕೊಡಲಿಲ್ಲ.]]></a:t>
+              <a:t><![CDATA[আমায় ভবিষ্যতে কি হবে না হবে তা বলবে| আমি যার নাম বলব তুমি তাকে ডেকে আনবে|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9246,51 +9730,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ನೀನು ಕರ್ತನ ಮಾತನ್ನು ಕೇಳದೆ ಅಮಾಲೇಕ್ಯರ ಮೇಲೆ ಇದ್ದ ಆತನ ಉಗ್ರಕೋಪವನ್ನು ತೀರಿಸದೆ ಹೋದದರಿಂದ ಕರ್ತನು ಈ]]></a:t>
+              <a:t><![CDATA[দাসী| আপনার আদেশ আমি পালন করেছি| নিজের জীবনের ঝুঁকি নিয়ে আপনার কথা আমি শুনেছি|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9378,51 +9862,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ಆಗ ಸೌಲನು ತನ್ನ ದಾಸರಿಗೆ--ನಾನು ಅವಳ ಬಳಿಗೆ ಹೋಗಿ ವಿಚಾರಿಸುವ ಹಾಗೆ ಯಕ್ಷಿಣಿಗಾರ್ತೆಯಾದ ಒಬ್ಬ ಸ್ತ್ರೀಯನ್ನು]]></a:t>
+              <a:t><![CDATA[9. সেই স্ত্রীলোকটি বলল, “শৌল যা করেছেন তার সবই আপনি জানেন| তিনি তো ইস্রায়েলের থেকে সব জ্যোতিষী আর]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9510,51 +9994,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ವಿಚಾರಿಸಿರಿ ಅಂದನು. ಅವನ ದಾಸರು ಅವನಿಗೆ--ಇಗೋ, ಏಂದೋರಿನಲ್ಲಿ ಯಕ್ಷಿಣಿ ಗಾರ್ತೆಯಾದ ಒಬ್ಬ ಸ್ತ್ರೀ ಇದ್ದಾಳೆ ಅಂದರು.]]></a:t>
+              <a:t><![CDATA[ভূত নামানো মাধ্যমদের জোর করে তাড়িয়ে দিয়েছেন| আপনি আমায় আসলে ফাঁদে ফেলে মেরে ফেলতে চাইছেন|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9642,51 +10126,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ಆಗ ಸೌಲನು ತನ್ನನ್ನು ಮರೆಮಾಡಿಕೊಳ್ಳುವಂತೆ ಬದಲು ವಸ್ತ್ರಗಳನ್ನು ಧರಿಸಿ ತನ್ನ ಸಂಗಡ ಇಬ್ಬರು ಮನುಷ್ಯರನ್ನು ಕರಕೊಂಡು]]></a:t>
+              <a:t><![CDATA[10. শৌল প্রভুর নামে শপথ করে সেই স্ত্রীলোকটিকে বললেন, “প্রভুর দিব্য দিয়ে বলছি যে তুমি এর জন্যে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9774,51 +10258,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ರಾತ್ರಿಯಲ್ಲಿ ಆ ಸ್ತ್ರೀಯ ಬಳಿಗೆ ಬಂದು ಅವಳಿಗೆ--ನೀನು ದಯಮಾಡಿ ನಿನ್ನ ಯಕ್ಷಿಣಿ ವಿದ್ಯೆ ಯಿಂದ ಕಣಿಹೇಳು; ನಾನು ನಿನಗೆ]]></a:t>
+              <a:t><![CDATA[শাস্তি ভোগ করবে না|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9906,51 +10390,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಹೇಳುವವನನ್ನು ನನಗೆ ಏರಿಬರುವಂತೆ ಮಾಡು ಅಂದನು.]]></a:t>
+              <a:t><![CDATA[11. স্ত্রীলোকটি বলল, “আপনার জন্য কাকে এনে দিতে হবে?”শৌল বললেন, “শমূয়েলকে উঠিযে আন|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10038,51 +10522,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ಆ ಸ್ತ್ರೀಯು ಅವನಿಗೆ--ಇಗೋ, ಸೌಲನು ಯಕ್ಷಿಣಿಗಾರರನ್ನೂ ಮಂತ್ರಗಾರರನ್ನೂ ದೇಶದಲ್ಲಿಂದ ತೆಗೆದುಬಿಟ್ಟನೆಂದು ನೀನು]]></a:t>
+              <a:t><![CDATA[12. তাই হল| স্ত্রীলোকটি শমূয়েলকে দেখতে পেয়ে চিত্কার করে উঠল| সে শৌলকে বলল, “তুমি আমাকে প্রতারণা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10170,51 +10654,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಬಲ್ಲೆ. ಈಗ ನಾನು ಸಾಯುವದಕ್ಕೆ ಕಾರಣ ವಾಗುವ ಹಾಗೆ ಯಾಕೆ ನನ್ನ ಪ್ರಾಣಕ್ಕೆ ಉರ್ಲಿಡುತ್ತೀ ಅಂದಳು.]]></a:t>
+              <a:t><![CDATA[করেছ, তুমিই তো শৌল|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10302,51 +10786,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ಆಗ ಸೌಲನು--ಕರ್ತನ ಜೀವದಾಣೆ, ಈ ಕಾರ್ಯಕ್ಕೋಸ್ಕರ ನಿನಗೆ ದಂಡನೆ ಬಾರದು ಎಂದು ಅವಳಿಗೆ ಕರ್ತನ ಮೇಲೆ ಪ್ರಮಾಣ ಇಟ್ಟನು.]]></a:t>
+              <a:t><![CDATA[13. রাজা সেই স্ত্রীলোকটিকে বলল, “ভয় পেও না| তুমি কি দেখছ?”স্ত্রীলোকটি বলল, “আমি দেখছি একটা আত্মা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10434,51 +10918,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ಆಗ ಅವಳು--ನಿನಗೆ ನಾನು ಯಾರನ್ನು ಏರಿ ಬರಮಾಡ ಬೇಕು ಅಂದಳು. ಅದಕ್ಕವನು--ಸಮುವೇಲನನ್ನು ನನಗೆ ಏರಿ ಬರಮಾಡು ಅಂದನು.]]></a:t>
+              <a:t><![CDATA[ভূমি থেকে উঠে আসছে|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10566,51 +11050,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ಆ ಸ್ತ್ರೀಯು ಸಮುವೇಲನನ್ನು ಕಂಡಾಗ ಮಹಾ ಶಬ್ದದಿಂದ ಕೂಗಿ ದಳು. ಆ ಸ್ತ್ರೀಯು--ಯಾಕೆ ನನ್ನನ್ನು ಮೋಸ ಮಾಡಿದಿ? ನೀನು]]></a:t>
+              <a:t><![CDATA[14. শৌল বলল, “তাকে কার মতো দেখতে?” স্ত্রীলোকটি বলল, “তাকে দেখতে বিশেষ পোশাক পরা একজন বৃদ্ধলোকের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10698,51 +11182,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ದಿವಸದಲ್ಲಿ ನಿನಗೆ ಹೀಗೆ ಮಾಡಿದನು.]]></a:t>
+              <a:t><![CDATA[22. এখন দয়া করে আমার কথা শুনুন| আমি আপনাকে কিছু খেতে দিচ্ছি| আপনি খেয়ে শক্তি সঞ্চয় করুন যাতে পথে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10830,51 +11314,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಸೌಲನು ಅಂದಳು.]]></a:t>
+              <a:t><![CDATA[মতো|”শৌল বুঝতে পারলেন উনি হচ্ছেন শমূয়েল| শৌল মাথা নোযালেন| মাটিতে উপুড় হয়ে শুয়ে পড়লেন|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10962,51 +11446,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ಅರಸನು ಅವಳಿಗೆಭಯಪಡಬೇಡ. ನೀನು ನೋಡಿದ್ದೇನು ಅಂದನು. ಆಗ ಆ ಸ್ತ್ರೀಯು ಸೌಲನಿಗೆ--ದೇವರುಗಳು ಭೂಮಿ ಯೊಳಗಿಂದ ಎದ್ದು]]></a:t>
+              <a:t><![CDATA[15. শমূয়েল শৌলকে বলল, “তুমি কেন আমাকে বিরক্ত করছ? কেন আমাকে তুলে আনলে?”শৌল বললেন, “আমি বিপদে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11094,51 +11578,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಬರುವದನ್ನು ನೋಡಿದೆನು ಅಂದಳು.]]></a:t>
+              <a:t><![CDATA[পড়েছি| পলেষ্টীয়রা আমার বিরুদ্ধে যুদ্ধ করতে এসেছে, কিন্তু ঈশ্বর আমায় ত্যাগ করেছেন| তিনি আমার ডাকে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11226,51 +11710,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ಆಗ ಅವನು--ಅವನ ರೂಪವೇನೆಂದು ಅವಳನ್ನು ಕೇಳಿದನು. ಅವಳು--ನಿಲುವಂಗಿಯನ್ನು ಹೊದ್ದಿರುವ ಮುದಿ ಪ್ರಾಯದವನಾದ ಒಬ್ಬ ಮನು]]></a:t>
+              <a:t><![CDATA[আর সাড়া দিচ্ছেন না| কোনো ভাববাদী বা কোনো স্বপ্নের মধ্যে দিয়েও তিনি উত্তর দিচ্ছেন না| তাই আমি]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11358,51 +11842,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಷ್ಯನು ಏರಿ ಬರುತ್ತಾನೆ ಅಂದಳು. ಆದದರಿಂದ ಅವನು ಸಮುವೇಲನೆಂದು ಸೌಲನು ತಿಳಿದುಕೊಂಡು ಮೋರೆ ಕೆಳಗಾಗಿ ನೆಲದ ಮಟ್ಟಿಗೂ ಬಾಗಿ]]></a:t>
+              <a:t><![CDATA[আপনাকে ডেকেছি| আপনি বলুন আমাকে কি করতে হবে?”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11490,51 +11974,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಅಡ್ಡಬಿದ್ದನು.]]></a:t>
+              <a:t><![CDATA[16. শমূয়েল বললেন, “প্রভু তোমায় ত্যাগ করেছেন| তিনি এখন তোমার প্রতিবেশী (দাযূদের) কাছে| তবে কেন]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11622,51 +12106,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ಆಗ ಸಮುವೇಲನು ಸೌಲನಿಗೆ--ನೀನು ನನ್ನನ್ನು ಏರಿ ಬರ ಮಾಡಿ ಯಾಕೆ ವಿಶ್ರಾಂತಿಯನ್ನು ಕೆಡಿಸಿದಿ ಅಂದನು. ಅದಕ್ಕೆ]]></a:t>
+              <a:t><![CDATA[আমায় জ্বালাতন করছ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11754,51 +12238,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಸೌಲನು--ನಾನು ಬಹಳ ಇಕ್ಕಟ್ಟಿನಲ್ಲಿದ್ದೇನೆ; ಯಾಕಂದರೆ ಫಿಲಿಷ್ಟಿಯರು ನನಗೆ ವಿರೋಧವಾಗಿ ಯುದ್ಧ ಮಾಡುತ್ತಾರೆ; ಆದರೆ ದೇವರು]]></a:t>
+              <a:t><![CDATA[17. আমার মাধ্যমে প্রভু তোমাকে জানিয়েছেন তিনি কি করবেন| এখন তিনি তাঁর কথা অনুযায়ীকাজ করছেন| তিনি]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11886,51 +12370,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ನನ್ನನ್ನು ಬಿಟ್ಟುಹೋದನು. ಆತನು ಪ್ರವಾದಿಗಳ ಮುಖಾಂತರ ವಾದರೂ ಸ್ವಪ್ನದ ಮುಖಾಂತರವಾದರೂ ನನಗೆ ಪ್ರತ್ಯುತ್ತರಕೊಡಲಿಲ್ಲ;]]></a:t>
+              <a:t><![CDATA[তোমার হাত থেকে রাজত্ব কেড়ে নিচ্ছেন| তিনি তোমার একজন প্রতিবেশীকে সেই রাজ্য সমর্পণ করছেন| সেই]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12018,51 +12502,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಆದದರಿಂದ ನಾನು ಮಾಡ ಬೇಕಾದದ್ದನ್ನು ನೀನು ತಿಳಿಸುವ ಹಾಗೆ ನಿನ್ನನ್ನು ಕರೆಸಿದೆನು ಅಂದನು.]]></a:t>
+              <a:t><![CDATA[প্রতিবেশীর নাম দায়ূদ|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12150,51 +12634,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ಕರ್ತನು ನಿನ್ನ್ನ ಸಹಿತವಾಗಿ ಇಸ್ರಾಯೇಲ್ಯರನ್ನೂ ಫಿಲಿಷ್ಟಿಯರ ಕೈಯಲ್ಲಿ ಒಪ್ಪಿಸಿ ಕೊಡುವನು. ನಾಳೆ ನೀನೂ ನಿನ್ನ]]></a:t>
+              <a:t><![CDATA[চলতে ফিরতে পারেন|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12282,51 +12766,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ಸಮುವೇಲನು ಅವನಿಗೆ--ಕರ್ತನು ನಿನ್ನನ್ನು ಬಿಟ್ಟುಹೋಗಿ ನಿನಗೆ ಶತ್ರುವಾಗಿರುವಾಗ ನೀನು ನನ್ನನ್ನು ಕೇಳುವದು ಯಾಕೆ?]]></a:t>
+              <a:t><![CDATA[18. তুমি প্রভুর কথা মান্য করো নি| তুমি অমালেকীয়দের ধ্বংস করো নি এবং তাদের দেখাও নি যে প্রভু তাদের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12414,51 +12898,579 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಕರ್ತನು ನನ್ನ ಮುಖಾಂತರ ಹೇಳಿದ ಹಾಗೆಯೇ ನಿನಗೆ ಮಾಡಿದ್ದಾನೆ;]]></a:t>
+              <a:t><![CDATA[ওপর কত ক্রুদ্ধ ছিলেন| তাই তিনি তোমার সঙ্গে এমন ব্যবহার করছেন|]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 சாமுவேல் : 28]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide52.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[19. তাঁর ইচ্ছাতেই পলেষ্টীয়রা তোমাকে আর ইস্রায়েলীয় য়োদ্ধাদের পরাজিত করবে| আগামীকাল তুমি আর তোমার]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 சாமுவேல் : 28]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide53.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[পুত্রেরা এখানে আমার কাছে আসবে|”]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 சாமுவேல் : 28]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide54.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[20. শৌল সঙ্গে সঙ্গে মাটিতে পড়ে গেলেন| তিনি শুয়ে রইলেন| শমূযেলের কথায় তিনি বেশ ভয় পেয়েছিলেন|]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 சாமுவேல் : 28]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide55.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[তাছাড়া সারাদিন সারারাত কিছু না খেয়ে তিনি খুব দুর্বল হয়ে পড়েছিলেন|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12546,51 +13558,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಕುಮಾರರೂ ನನ್ನ ಸಂಗಡ ಇರುವಿರಿ. ಕರ್ತನು ಇಸ್ರಾಯೇಲ್‌ ಸೈನ್ಯವನ್ನು ಫಿಲಿಷ್ಟಿಯರ ಕೈಯಲ್ಲಿ ಒಪ್ಪಿಸಿಕೊಡುವನು ಅಂದನು.]]></a:t>
+              <a:t><![CDATA[23. কিন্তু শৌল কথা শুনলেন না| তিনি বললেন, “আমি খাব না|”এমনকি শৌলের আধিকারিকরাও স্ত্রীলোকটির সঙ্গে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12678,51 +13690,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ಆಗ ಸೌಲನು ನೆಲದ ಮೇಲೆ ಬೋರ್ಲ ಬಿದ್ದು ಸಮುವೇಲನ ಮಾತುಗಳಿಗೋಸ್ಕರ ಬಹಳವಾಗಿ ಭಯ ಪಟ್ಟನು. ಆ ದಿನವೆಲ್ಲಾ ಊಟ ಮಾಡದೆ]]></a:t>
+              <a:t><![CDATA[যুক্ত হয়ে শৌলকে খাবার জন্যে মিনতি করতে লাগল| শেষ পর্য়ন্ত শৌল তাদের কথা শুনলেন| তিনি মাটি থেকে উঠে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12810,51 +13822,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಇದ್ದದರಿಂದ ಅವನೊಳಗೆ ಶಕ್ತಿ ಇಲ್ಲದೆ ಹೋಯಿತು.]]></a:t>
+              <a:t><![CDATA[বিছানার ওপর বসলেন|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12942,51 +13954,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. ಆಗ ಆ ಸ್ತ್ರೀಯು ಅವನ ಬಳಿಗೆ ಬಂದು ಅವನು ಬಹಳ ತಲ್ಲಣ ಪಟ್ಟನೆಂದು ನೋಡಿ ಅವನಿಗೆ--ಇಗೋ, ನಿನ್ನ ದಾಸಿಯಾದ ನಾನು ನಿನ್ನ]]></a:t>
+              <a:t><![CDATA[24. স্ত্রীলোকটির বাড়িতে একটি মোটাসোটা বাছুর ছিল| সে চট্পট্ বাছুরটিকে জবাই করল| কিছু মযদা খামির না]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13003,91 +14015,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[1 சாமுவேல் : 28]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme36">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme26">
   <a:themeElements>
-    <a:clrScheme name="Theme36">
+    <a:clrScheme name="Theme26">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme36">
+    <a:fontScheme name="Theme26">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -13113,51 +14125,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme36">
+    <a:fmtScheme name="Theme26">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -13288,51 +14300,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>51</Slides>
+  <Slides>55</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>