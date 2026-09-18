--- v0 (2026-08-01)
+++ v1 (2026-09-18)
@@ -65,50 +65,64 @@
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -126,50 +140,57 @@
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
+    <p:sldId id="293" r:id="rId40"/>
+    <p:sldId id="294" r:id="rId41"/>
+    <p:sldId id="295" r:id="rId42"/>
+    <p:sldId id="296" r:id="rId43"/>
+    <p:sldId id="297" r:id="rId44"/>
+    <p:sldId id="298" r:id="rId45"/>
+    <p:sldId id="299" r:id="rId46"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -304,53 +325,60 @@
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
-  <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
+  <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
+  <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
+  <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
+  <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
+  <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
+  <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
+  <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -410,51 +438,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. மறுபடியும் கர்த்தர் சாமுவேலே என்று கூப்பிட்டார்; அப்பொழுது சாமுவேல் எழுந்திருந்து ஏலியினிடத்தில் போய்: இதோ, இருக்கிறேன்; என்னைக் கூப்பிட்டீரே என்றான். அதற்கு அவன்: என் மகனே, நான் உன்னைக் கூப்பிடவில்லை. திரும்பிப்போய்ப் படுத்துக்கொள் என்றான்.]]></a:t>
+              <a:t><![CDATA[5. And he ran unto Eli, and said, Here am I; for you called me. And he said, I called not; lie down again. And he went and lay down.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -519,51 +547,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. சாமுவேல் கர்த்தரை இன்னும் அறியாதிருந்தான்; கர்த்தருடைய வார்த்தை அவனுக்கு இன்னும் வெளிப்படவில்லை.]]></a:t>
+              <a:t><![CDATA[6. And the LORD called yet again, Samuel. And Samuel arose and went to Eli, and said, Here am I; for you did call me. And he answered, I called not, my son; lie down again.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -628,51 +656,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. கர்த்தர் மறுபடியும் மூன்றாம்விசை: சாமுவேலே என்று கூப்பிட்டார். அவன் எழுந்திருந்து ஏலியினிடத்தில் போய், இதோ, இருக்கிறேன்; என்னைக் கூப்பிட்டீரே என்றான். அப்பொழுது கர்த்தர் பிள்ளையாண்டானைக் கூப்பிடுகிறார் என்று ஏலி அறிந்து,]]></a:t>
+              <a:t><![CDATA[6. And the LORD called yet again, Samuel. And Samuel arose and went to Eli, and said, Here am I; for you did call me. And he answered, I called not, my son; lie down again.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -737,51 +765,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. கர்த்தர் மறுபடியும் மூன்றாம்விசை: சாமுவேலே என்று கூப்பிட்டார். அவன் எழுந்திருந்து ஏலியினிடத்தில் போய், இதோ, இருக்கிறேன்; என்னைக் கூப்பிட்டீரே என்றான். அப்பொழுது கர்த்தர் பிள்ளையாண்டானைக் கூப்பிடுகிறார் என்று ஏலி அறிந்து,]]></a:t>
+              <a:t><![CDATA[6. And the LORD called yet again, Samuel. And Samuel arose and went to Eli, and said, Here am I; for you did call me. And he answered, I called not, my son; lie down again.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -846,51 +874,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. சாமுவேலை நோக்கி: நீ போய்ப்படுத்துக்கொள்; உன்னைக் கூப்பிட்டால், அப்பொழுது நீ: கர்த்தாவே சொல்லும்; அடியேன் கேட்கிறேன் என்று சொல் என்றான்; சாமுவேல் போய், தன்னுடைய ஸ்தானத்திலே படுத்துக்கொண்டான்.]]></a:t>
+              <a:t><![CDATA[7. Now Samuel did not yet know the LORD, neither was the word of the LORD yet revealed unto him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -955,51 +983,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. சாமுவேலை நோக்கி: நீ போய்ப்படுத்துக்கொள்; உன்னைக் கூப்பிட்டால், அப்பொழுது நீ: கர்த்தாவே சொல்லும்; அடியேன் கேட்கிறேன் என்று சொல் என்றான்; சாமுவேல் போய், தன்னுடைய ஸ்தானத்திலே படுத்துக்கொண்டான்.]]></a:t>
+              <a:t><![CDATA[8. And the LORD called Samuel again the third time. And he arose and went to Eli, and said, Here am I; for you did call me. And Eli perceived that the LORD had called the child.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1064,51 +1092,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அப்பொழுது கர்த்தர் வந்து நின்று, முன்போல: சாமுவேலே சாமுவேலே என்று கூப்பிட்டார்; அதற்குச் சாமுவேல்: சொல்லும்; அடியேன் கேட்கிறேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[8. And the LORD called Samuel again the third time. And he arose and went to Eli, and said, Here am I; for you did call me. And Eli perceived that the LORD had called the child.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1173,51 +1201,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அப்பொழுது கர்த்தர் வந்து நின்று, முன்போல: சாமுவேலே சாமுவேலே என்று கூப்பிட்டார்; அதற்குச் சாமுவேல்: சொல்லும்; அடியேன் கேட்கிறேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[8. And the LORD called Samuel again the third time. And he arose and went to Eli, and said, Here am I; for you did call me. And Eli perceived that the LORD had called the child.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1282,51 +1310,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. கர்த்தர் சாமுவேலை நோக்கி: இதோ, நான் இஸ்ரவேலில் ஒரு காரியத்தைச் செய்வேன்; அதைக் கேட்கிற ஒவ்வொருவனுடைய இரண்டு காதுகளிலும் அது தொனித்துக்கொண்டிருக்கும்.]]></a:t>
+              <a:t><![CDATA[9. Therefore Eli said unto Samuel, Go, lie down: and it shall be, if he call you, that you shall say, Speak, LORD; for your servant hears. So Samuel went and lay down in his place.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1391,51 +1419,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. கர்த்தர் சாமுவேலை நோக்கி: இதோ, நான் இஸ்ரவேலில் ஒரு காரியத்தைச் செய்வேன்; அதைக் கேட்கிற ஒவ்வொருவனுடைய இரண்டு காதுகளிலும் அது தொனித்துக்கொண்டிருக்கும்.]]></a:t>
+              <a:t><![CDATA[9. Therefore Eli said unto Samuel, Go, lie down: and it shall be, if he call you, that you shall say, Speak, LORD; for your servant hears. So Samuel went and lay down in his place.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1500,51 +1528,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. சாமுவேல் என்னும் பிள்ளையாண்டான் ஏலிக்கு முன்பாகக் கர்த்தருக்குப் பணிவிடை செய்துகொண்டிருந்தான்; அந்நாட்களிலே கர்த்தருடைய வசனம் அபூர்வமாயிருந்தது; பிரத்தியட்சமான தரிசனம் இருந்ததில்லை.]]></a:t>
+              <a:t><![CDATA[1. And the child Samuel ministered unto the LORD before Eli. And the word of the LORD was precious in those days; there was no open vision.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1609,51 +1637,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. நான் ஏலியின் குடும்பத்திற்கு விரோதமாகச் சொன்ன யாவையும், அவன்மேல் அந்நாளிலே வரப்பண்ணுவேன்; அதைத் தொடங்கவும் அதை முடிக்கவும் போகிறேன்.]]></a:t>
+              <a:t><![CDATA[10. And the LORD came, and stood, and called as at other times, Samuel, Samuel. Then Samuel answered, Speak; for your servant hears.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1718,51 +1746,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. நான் ஏலியின் குடும்பத்திற்கு விரோதமாகச் சொன்ன யாவையும், அவன்மேல் அந்நாளிலே வரப்பண்ணுவேன்; அதைத் தொடங்கவும் அதை முடிக்கவும் போகிறேன்.]]></a:t>
+              <a:t><![CDATA[10. And the LORD came, and stood, and called as at other times, Samuel, Samuel. Then Samuel answered, Speak; for your servant hears.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1827,51 +1855,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அவன் குமாரர் தங்கள்மேல் சாபத்தை வரப்பண்ணுகிறதை அவன் அறிந்திருந்தும், அவர்களை அடக்காமற்போன பாவத்தினிமித்தம், நான் அவன் குடும்பத்துக்கு என்றும் நீங்காத நியாயத்தீர்ப்புச் செய்வேன் என்று அவனுக்கு அறிவித்தேன்.]]></a:t>
+              <a:t><![CDATA[11. And the LORD said to Samuel, Behold, I will do a thing in Israel, at which both the ears of every one that hears it shall tingle.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1936,51 +1964,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அவன் குமாரர் தங்கள்மேல் சாபத்தை வரப்பண்ணுகிறதை அவன் அறிந்திருந்தும், அவர்களை அடக்காமற்போன பாவத்தினிமித்தம், நான் அவன் குடும்பத்துக்கு என்றும் நீங்காத நியாயத்தீர்ப்புச் செய்வேன் என்று அவனுக்கு அறிவித்தேன்.]]></a:t>
+              <a:t><![CDATA[11. And the LORD said to Samuel, Behold, I will do a thing in Israel, at which both the ears of every one that hears it shall tingle.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2045,51 +2073,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அதினிமித்தம் ஏலியின் குடும்பத்தார் செய்த அக்கிரமம் ஒருபோதும் பலியினாலாவது காணிக்கையினாலாவது நிவிர்த்தியாவதில்லை என்று ஏலியின் குடும்பத்தைக்குறித்து ஆணையிட்டிருக்கிறேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[12. In that day I will perform against Eli all things which I have spoken concerning his house: when I begin, I will also make an end.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2154,51 +2182,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அதினிமித்தம் ஏலியின் குடும்பத்தார் செய்த அக்கிரமம் ஒருபோதும் பலியினாலாவது காணிக்கையினாலாவது நிவிர்த்தியாவதில்லை என்று ஏலியின் குடும்பத்தைக்குறித்து ஆணையிட்டிருக்கிறேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[12. In that day I will perform against Eli all things which I have spoken concerning his house: when I begin, I will also make an end.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2263,51 +2291,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. சாமுவேல் விடியற்காலமட்டும் படுத்திருந்து, கர்த்தருடைய ஆலயத்தின் கதவுகளைத் திறந்தான்; சாமுவேல் ஏலிக்கு அந்தத் தரிசனத்தை அறிவிக்கப் பயந்தான்.]]></a:t>
+              <a:t><![CDATA[13. For I have told him that I will judge his house for ever for the iniquity which he knows; because his sons made themselves vile, and he restrained them not.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2372,51 +2400,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. சாமுவேல் விடியற்காலமட்டும் படுத்திருந்து, கர்த்தருடைய ஆலயத்தின் கதவுகளைத் திறந்தான்; சாமுவேல் ஏலிக்கு அந்தத் தரிசனத்தை அறிவிக்கப் பயந்தான்.]]></a:t>
+              <a:t><![CDATA[13. For I have told him that I will judge his house for ever for the iniquity which he knows; because his sons made themselves vile, and he restrained them not.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2481,51 +2509,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ஏலியோ: சாமுவேலே, என் மகனே என்று சாமுவேலைக் கூப்பிட்டான். அவன்: இதோ, இருக்கிறேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[13. For I have told him that I will judge his house for ever for the iniquity which he knows; because his sons made themselves vile, and he restrained them not.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2590,51 +2618,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அப்பொழுது அவன்: கர்த்தர் உன்னிடத்தில் சொன்ன காரியம் என்ன? எனக்கு அதை மறைக்கவேண்டாம்; அவர் உன்னிடத்தில் சொன்ன சகல காரியத்திலும் யாதொன்றை எனக்கு மறைத்தாயானால், தேவன் உனக்கு அதற்குச் சரியாகவும் அதற்கு அதிகமாகவும் செய்வாராக என்றான்.]]></a:t>
+              <a:t><![CDATA[14. And therefore I have sworn unto the house of Eli, that the iniquity of Eli's house shall not be purged with sacrifice nor offering for ever.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2699,51 +2727,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. சாமுவேல் என்னும் பிள்ளையாண்டான் ஏலிக்கு முன்பாகக் கர்த்தருக்குப் பணிவிடை செய்துகொண்டிருந்தான்; அந்நாட்களிலே கர்த்தருடைய வசனம் அபூர்வமாயிருந்தது; பிரத்தியட்சமான தரிசனம் இருந்ததில்லை.]]></a:t>
+              <a:t><![CDATA[1. And the child Samuel ministered unto the LORD before Eli. And the word of the LORD was precious in those days; there was no open vision.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2808,51 +2836,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அப்பொழுது அவன்: கர்த்தர் உன்னிடத்தில் சொன்ன காரியம் என்ன? எனக்கு அதை மறைக்கவேண்டாம்; அவர் உன்னிடத்தில் சொன்ன சகல காரியத்திலும் யாதொன்றை எனக்கு மறைத்தாயானால், தேவன் உனக்கு அதற்குச் சரியாகவும் அதற்கு அதிகமாகவும் செய்வாராக என்றான்.]]></a:t>
+              <a:t><![CDATA[14. And therefore I have sworn unto the house of Eli, that the iniquity of Eli's house shall not be purged with sacrifice nor offering for ever.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2917,51 +2945,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அப்பொழுது சாமுவேல் ஒன்றையும் அவனுக்கு மறைக்காமல், அந்தக் காரியங்களையெல்லாம் அவனுக்கு அறிவித்தான். அதற்கு அவன்: அவர் கர்த்தர்; அவர் தமது பார்வைக்கு நலமானதைச் செய்வாராக என்றான்.]]></a:t>
+              <a:t><![CDATA[15. And Samuel lay until the morning, and opened the doors of the house of the LORD. And Samuel feared to show Eli the vision.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3026,51 +3054,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அப்பொழுது சாமுவேல் ஒன்றையும் அவனுக்கு மறைக்காமல், அந்தக் காரியங்களையெல்லாம் அவனுக்கு அறிவித்தான். அதற்கு அவன்: அவர் கர்த்தர்; அவர் தமது பார்வைக்கு நலமானதைச் செய்வாராக என்றான்.]]></a:t>
+              <a:t><![CDATA[15. And Samuel lay until the morning, and opened the doors of the house of the LORD. And Samuel feared to show Eli the vision.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3135,51 +3163,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. சாமுவேல் வளர்ந்தான்; கர்த்தர் அவனுடனேகூட இருந்தார்; அவர் தம்முடைய எல்லா வார்த்தைகளிலும் ஒன்றையாகிலும் தரையிலே விழுந்து போகவிடவில்லை.]]></a:t>
+              <a:t><![CDATA[16. Then Eli called Samuel, and said, Samuel, my son. And he answered, Here am I.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3244,51 +3272,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. சாமுவேல் கர்த்தருடைய தீர்க்கதரிசிதான் என்று தாண்முதல் பெயெர்செபாமட்டுமுள்ள சகல இஸ்ரவேலருக்கும் விளங்கினது.]]></a:t>
+              <a:t><![CDATA[17. And he said, What is the thing that the LORD has said unto you? I pray you hide it not from me: God do so to you, and more also, if you hide any thing from me of all the things that he said unto you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3353,51 +3381,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. சாமுவேல் கர்த்தருடைய தீர்க்கதரிசிதான் என்று தாண்முதல் பெயெர்செபாமட்டுமுள்ள சகல இஸ்ரவேலருக்கும் விளங்கினது.]]></a:t>
+              <a:t><![CDATA[17. And he said, What is the thing that the LORD has said unto you? I pray you hide it not from me: God do so to you, and more also, if you hide any thing from me of all the things that he said unto you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3462,51 +3490,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. கர்த்தர் பின்னும் சீலோவிலே தரிசனம் தந்தருளினார்: கர்த்தர் சீலோவிலே தம்முடைய வார்த்தையினாலே சாமுவேலுக்குத் தம்மை வெளிப்படுத்தினார்.]]></a:t>
+              <a:t><![CDATA[17. And he said, What is the thing that the LORD has said unto you? I pray you hide it not from me: God do so to you, and more also, if you hide any thing from me of all the things that he said unto you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3571,51 +3599,269 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. கர்த்தர் பின்னும் சீலோவிலே தரிசனம் தந்தருளினார்: கர்த்தர் சீலோவிலே தம்முடைய வார்த்தையினாலே சாமுவேலுக்குத் தம்மை வெளிப்படுத்தினார்.]]></a:t>
+              <a:t><![CDATA[18. And Samuel told him everything, and hid nothing from him. And he said, It is the LORD: let him do what seems him good.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[18. And Samuel told him everything, and hid nothing from him. And he said, It is the LORD: let him do what seems him good.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[19. And Samuel grew, and the LORD was with him, and did let none of his words fall to the ground.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3680,51 +3926,596 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ஒருநாள் ஏலி தன்னுடைய ஸ்தானத்திலே படுத்துக்கொண்டிருந்தான்; அவன் பார்க்கக் கூடாதபடிக்கு அவனுடைய கண்கள் இருளடைந்திருந்தது.]]></a:t>
+              <a:t><![CDATA[2. And it came to pass at that time, when Eli was laid down in his place, and his eyes began to wax dim, that he could not see;]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[19. And Samuel grew, and the LORD was with him, and did let none of his words fall to the ground.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[20. And all Israel from Dan even to Beersheba knew that Samuel was established to be a prophet of the LORD.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[20. And all Israel from Dan even to Beersheba knew that Samuel was established to be a prophet of the LORD.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[21. And the LORD appeared again in Shiloh: for the LORD revealed himself to Samuel in Shiloh by the word of the LORD.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[21. And the LORD appeared again in Shiloh: for the LORD revealed himself to Samuel in Shiloh by the word of the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3789,51 +4580,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. தேவனுடைய பெட்டி இருக்கிற கர்த்தருடைய ஆலயத்தில் தேவனுடைய விளக்கு அணைந்துபோகுமுன்னே சாமுவேலும் படுத்துக்கொண்டிருந்தான்.]]></a:t>
+              <a:t><![CDATA[2. And it came to pass at that time, when Eli was laid down in his place, and his eyes began to wax dim, that he could not see;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3898,51 +4689,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அப்பொழுது கர்த்தர், சாமுவேலைக் கூப்பிட்டார். அதற்கு அவன்: இதோ, இருக்கிறேன் என்று சொல்லி,]]></a:t>
+              <a:t><![CDATA[3. And before the lamp of God went out in the temple of the LORD, where the ark of God was, and Samuel was laid down to sleep;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4007,51 +4798,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ஏலியினிடத்தில் ஓடி, இதோ, இருக்கிறேன்; என்னைக் கூப்பிட்டீரே என்றான். அதற்கு அவன்: நான் கூப்பிடவில்லை, திரும்பிப்போய்ப் படுத்துக்கொள் என்றான்; அவன் போய்ப்படுத்துக்கொண்டான்.]]></a:t>
+              <a:t><![CDATA[3. And before the lamp of God went out in the temple of the LORD, where the ark of God was, and Samuel was laid down to sleep;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4116,51 +4907,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ஏலியினிடத்தில் ஓடி, இதோ, இருக்கிறேன்; என்னைக் கூப்பிட்டீரே என்றான். அதற்கு அவன்: நான் கூப்பிடவில்லை, திரும்பிப்போய்ப் படுத்துக்கொள் என்றான்; அவன் போய்ப்படுத்துக்கொண்டான்.]]></a:t>
+              <a:t><![CDATA[4. That the LORD called Samuel: and he answered, Here am I.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4225,51 +5016,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. மறுபடியும் கர்த்தர் சாமுவேலே என்று கூப்பிட்டார்; அப்பொழுது சாமுவேல் எழுந்திருந்து ஏலியினிடத்தில் போய்: இதோ, இருக்கிறேன்; என்னைக் கூப்பிட்டீரே என்றான். அதற்கு அவன்: என் மகனே, நான் உன்னைக் கூப்பிடவில்லை. திரும்பிப்போய்ப் படுத்துக்கொள் என்றான்.]]></a:t>
+              <a:t><![CDATA[5. And he ran unto Eli, and said, Here am I; for you called me. And he said, I called not; lie down again. And he went and lay down.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -4304,51 +5095,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474598784" r:id="rId1"/>
+    <p:sldLayoutId id="2478705619" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -4588,54 +5379,110 @@
 
 <file path=ppt/slides/_rels/slide35.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide35.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide36.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide36.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide37.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide37.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide38.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide38.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide39.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide39.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide40.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide40.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide41.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide41.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide42.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide42.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide43.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide43.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide44.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide44.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
@@ -4780,51 +5627,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[వచ్చితిననెను. అయితే అతడు నా కుమారుడా, నేను నిన్ను పిలువలేదు, పోయి పండుకొమ్మనెను.]]></a:t>
+              <a:t><![CDATA[கூப்பிடவில்லை, திரும்பிப்போய்ப் படுத்துக்கொள் என்றான்; அவன் போய்ப்படுத்துக்கொண்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4912,51 +5759,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. సమూయేలు అప్పటికి యెహో వాను ఎరుగకుండెను, యెహోవా వాక్కు అతనికి ఇంక ప్రత్యక్షము కాలేదు.]]></a:t>
+              <a:t><![CDATA[6. மறுபடியும் கர்த்தர் சாமுவேலே என்று கூப்பிட்டார்; அப்பொழுது சாமுவேல் எழுந்திருந்து ஏலியினிடத்தில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5044,51 +5891,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. యెహోవా మూడవ మారు సమూయేలును పిలువగా అతడు లేచి ఏలీ దగ్గరకు పోయిచిత్తము నీవు నన్ను పిలిచితివే;]]></a:t>
+              <a:t><![CDATA[போய்: இதோ, இருக்கிறேன்; என்னைக் கூப்பிட்டீரே என்றான். அதற்கு அவன்: என் மகனே, நான் உன்னைக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5176,51 +6023,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[యిదిగో వచ్చితిననగా, ఏలీ యెహోవా ఆ బాలుని పిలిచెనని గ్రహించి]]></a:t>
+              <a:t><![CDATA[கூப்பிடவில்லை. திரும்பிப்போய்ப் படுத்துக்கொள் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5308,51 +6155,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. నీవు పోయి, పండుకొమ్ము, ఎవరైన నిన్ను పిలిచినయెడలయెహోవా, నీ దాసుడు ఆలకించుచున్నాడు, ఆజ్ఞనిమ్మని]]></a:t>
+              <a:t><![CDATA[7. சாமுவேல் கர்த்தரை இன்னும் அறியாதிருந்தான்; கர்த்தருடைய வார்த்தை அவனுக்கு இன்னும் வெளிப்படவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5440,51 +6287,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[చెప్పుమని సమూయేలుతో అనగా సమూయేలు పోయి తన స్థలమందు పండుకొనెను.]]></a:t>
+              <a:t><![CDATA[8. கர்த்தர் மறுபடியும் மூன்றாம்விசை: சாமுவேலே என்று கூப்பிட்டார். அவன் எழுந்திருந்து ஏலியினிடத்தில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5572,51 +6419,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. తరువాత యెహోవా ప్రత్యక్షమై నిలిచి ఆ రీతిగాసమూయేలూ సమూ యేలూ, అని పిలువగా సమూయేలునీ దాసుడు ఆల]]></a:t>
+              <a:t><![CDATA[போய், இதோ, இருக்கிறேன்; என்னைக் கூப்பிட்டீரே என்றான். அப்பொழுது கர்த்தர் பிள்ளையாண்டானைக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5704,51 +6551,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[కించుచున్నాడు ఆజ్ఞయిమ్మనెను.]]></a:t>
+              <a:t><![CDATA[கூப்பிடுகிறார் என்று ஏலி அறிந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5836,51 +6683,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. అంతట యెహోవా సమూయేలుతో ఈలాగు సెలవిచ్చెనుఇశ్రాయేలులో నేనొకకార్యము చేయబోవుచున్నాను; దానిని]]></a:t>
+              <a:t><![CDATA[9. சாமுவேலை நோக்கி: நீ போய்ப்படுத்துக்கொள்; உன்னைக் கூப்பிட்டால், அப்பொழுது நீ: கர்த்தாவே சொல்லும்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5968,51 +6815,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[వినువారందరి చెవులు గింగురుమనును.]]></a:t>
+              <a:t><![CDATA[அடியேன் கேட்கிறேன் என்று சொல் என்றான்; சாமுவேல் போய், தன்னுடைய ஸ்தானத்திலே படுத்துக்கொண்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6100,51 +6947,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. బాలుడైన సమూయేలు ఏలీయెదుట యెహోవాకుపరిచర్య చేయుచుండెను. ఆ దినములలో యెహోవా వాక్కు ప్రత్యక్షమగుట]]></a:t>
+              <a:t><![CDATA[1. சாமுவேல் என்னும் பிள்ளையாண்டான் ஏலிக்கு முன்பாகக் கர்த்தருக்குப் பணிவிடை செய்துகொண்டிருந்தான்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6232,51 +7079,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ఆ దినమున ఏలీయొక్క యింటివారినిగురించి నేను చెప్పినదంతయు వారిమీదికి రప్పింతును. దాని చేయ]]></a:t>
+              <a:t><![CDATA[10. அப்பொழுது கர்த்தர் வந்து நின்று, முன்போல: சாமுவேலே சாமுவேலே என்று கூப்பிட்டார்; அதற்குச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6364,51 +7211,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[మొదలుపెట్టి దాని ముగింతును.]]></a:t>
+              <a:t><![CDATA[சாமுவேல்: சொல்லும்; அடியேன் கேட்கிறேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6496,51 +7343,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. తన కుమారులు తమ్మును తాము శాపగ్రస్తులగా చేసికొను చున్నారని తానెరిగియు వారిని అడ్డగించలేదు గనుక]]></a:t>
+              <a:t><![CDATA[11. கர்த்தர் சாமுவேலை நோக்கி: இதோ, நான் இஸ்ரவேலில் ஒரு காரியத்தைச் செய்வேன்; அதைக் கேட்கிற]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6628,51 +7475,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[అతని యింటికి నిత్యమైన శిక్ష విధింతునని నేను అతనికి తెలియజేయుచున్నాను.]]></a:t>
+              <a:t><![CDATA[ஒவ்வொருவனுடைய இரண்டு காதுகளிலும் அது தொனித்துக்கொண்டிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6760,51 +7607,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. కాబట్టి ఏలీ యింటివారి దోషమునకు బలిచేతనైనను నైవేద్యముచేతనైనను ఎన్నటికిని ప్రాయశ్చిత్తము జేయబడదని]]></a:t>
+              <a:t><![CDATA[12. நான் ஏலியின் குடும்பத்திற்கு விரோதமாகச் சொன்ன யாவையும், அவன்மேல் அந்நாளிலே வரப்பண்ணுவேன்; அதைத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6892,51 +7739,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[నేను ప్రమాణపూర్వకముగా ఆజ్ఞా పించితిని.]]></a:t>
+              <a:t><![CDATA[தொடங்கவும் அதை முடிக்கவும் போகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7024,51 +7871,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. తరువాత సమూయేలు ఉదయమగువరకు పండుకొని, లేచి యెహోవా మందిరపు తలుపులను తీసెనుగాని, భయపడి తనకు కలిగిన]]></a:t>
+              <a:t><![CDATA[13. அவன் குமாரர் தங்கள்மேல் சாபத்தை வரப்பண்ணுகிறதை அவன் அறிந்திருந்தும், அவர்களை அடக்காமற்போன]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7156,51 +8003,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[దర్శన సంగతి ఏలీతో చెప్పక పోయెను.]]></a:t>
+              <a:t><![CDATA[பாவத்தினிமித்தம், நான் அவன் குடும்பத்துக்கு என்றும் நீங்காத நியாயத்தீர்ப்புச் செய்வேன் என்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7288,51 +8135,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. అయితే ఏలీసమూయేలూ నా కుమారుడా, అని సమూయేలును పిలువగా అతడు చిత్తము నేనిక్కడ ఉన్నాననెను.]]></a:t>
+              <a:t><![CDATA[அவனுக்கு அறிவித்தேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7420,51 +8267,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ​ఏలీనీతో యెహోవా యేమి సెలవిచ్చెనో మరుగుచేయక దయచేసి నాతో చెప్పుము. ఆయన నీతో సెలవిచ్చిన సంగతులలో]]></a:t>
+              <a:t><![CDATA[14. அதினிமித்தம் ஏலியின் குடும்பத்தார் செய்த அக்கிரமம் ஒருபோதும் பலியினாலாவது காணிக்கையினாலாவது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7552,51 +8399,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[అరుదు, ప్రత్యక్షము తరుచుగా తటస్థించుటలేదు.]]></a:t>
+              <a:t><![CDATA[அந்நாட்களிலே கர்த்தருடைய வசனம் அபூர்வமாயிருந்தது; பிரத்தியட்சமான தரிசனம் இருந்ததில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7684,51 +8531,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ఏదైన నీవు మరుగుచేసినయెడల అంతకంటె అధికమైన కీడు ఆయన నీకు కలుగజేయునుగాకని చెప్పగా]]></a:t>
+              <a:t><![CDATA[நிவிர்த்தியாவதில்லை என்று ஏலியின் குடும்பத்தைக்குறித்து ஆணையிட்டிருக்கிறேன் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7816,51 +8663,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ​సమూయేలు దేనిని మరుగుచేయక సంగతి అంతయు అతనికి తెలియజెప్పెను. ఏలీ వినిసెలవిచ్చినవాడు యెహోవా; తన]]></a:t>
+              <a:t><![CDATA[15. சாமுவேல் விடியற்காலமட்டும் படுத்திருந்து, கர்த்தருடைய ஆலயத்தின் கதவுகளைத் திறந்தான்; சாமுவேல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7948,51 +8795,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[దృష్ఠికి అనుకూలమైనదానిని ఆయన చేయునుగాక అనెను.]]></a:t>
+              <a:t><![CDATA[ஏலிக்கு அந்தத் தரிசனத்தை அறிவிக்கப் பயந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8080,51 +8927,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ​సమూయేలు పెద్దవాడు కాగా యెహోవా అతనికి తోడైయున్నందున అతని మాటలలో ఏదియు తప్పిపోలేదు.]]></a:t>
+              <a:t><![CDATA[16. ஏலியோ: சாமுவேலே, என் மகனே என்று சாமுவேலைக் கூப்பிட்டான். அவன்: இதோ, இருக்கிறேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8212,51 +9059,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ​కాబట్టి సమూయేలు యెహోవాకు ప్రవక్తగా స్థిరపడెనని దాను మొదలుకొని బెయేర్షెబా వరకు ఇశ్రాయేలీయులందరు]]></a:t>
+              <a:t><![CDATA[17. அப்பொழுது அவன்: கர்த்தர் உன்னிடத்தில் சொன்ன காரியம் என்ன? எனக்கு அதை மறைக்கவேண்டாம்; அவர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8344,51 +9191,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[తెలిసికొనిరి]]></a:t>
+              <a:t><![CDATA[உன்னிடத்தில் சொன்ன சகல காரியத்திலும் யாதொன்றை எனக்கு மறைத்தாயானால், தேவன் உனக்கு அதற்குச் சரியாகவும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8476,51 +9323,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. ​మరియు షిలోహులో యెహోవా మరల దర్శనమిచ్చుచుండెను. షిలోహులో యెహోవా తన వాక్కు చేత సమూయేలునకు]]></a:t>
+              <a:t><![CDATA[அதற்கு அதிகமாகவும் செய்வாராக என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8608,51 +9455,315 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ప్రత్యక్షమగుచు వచ్చెను. సమూయేలుమాట ఇశ్రా యేలీయులందరిలో వెల్లడియాయెను.]]></a:t>
+              <a:t><![CDATA[18. அப்பொழுது சாமுவேல் ஒன்றையும் அவனுக்கு மறைக்காமல், அந்தக் காரியங்களையெல்லாம் அவனுக்கு]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 சாமுவேல் : 3]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide38.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அறிவித்தான். அதற்கு அவன்: அவர் கர்த்தர்; அவர் தமது பார்வைக்கு நலமானதைச் செய்வாராக என்றான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 சாமுவேல் : 3]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide39.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[19. சாமுவேல் வளர்ந்தான்; கர்த்தர் அவனுடனேகூட இருந்தார்; அவர் தம்முடைய எல்லா வார்த்தைகளிலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8740,51 +9851,711 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ఆ కాలమందు ఏలీ కన్నులు మంద దృష్టి గలవైనందున అతడు చూడలేక తనస్థలమందు పండు కొనియుండగాను]]></a:t>
+              <a:t><![CDATA[2. ஒருநாள் ஏலி தன்னுடைய ஸ்தானத்திலே படுத்துக்கொண்டிருந்தான்; அவன் பார்க்கக் கூடாதபடிக்கு அவனுடைய]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 சாமுவேல் : 3]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide40.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஒன்றையாகிலும் தரையிலே விழுந்து போகவிடவில்லை.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 சாமுவேல் : 3]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide41.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[20. சாமுவேல் கர்த்தருடைய தீர்க்கதரிசிதான் என்று தாண்முதல் பெயெர்செபாமட்டுமுள்ள சகல இஸ்ரவேலருக்கும்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 சாமுவேல் : 3]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide42.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[விளங்கினது.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 சாமுவேல் : 3]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide43.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[21. கர்த்தர் பின்னும் சீலோவிலே தரிசனம் தந்தருளினார்: கர்த்தர் சீலோவிலே தம்முடைய வார்த்தையினாலே]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 சாமுவேல் : 3]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide44.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சாமுவேலுக்குத் தம்மை வெளிப்படுத்தினார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8872,51 +10643,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. దీపము ఆరిపోకమునుపు సమూయేలు దేవుని మందసమున్న యెహోవా మందిరములో పండు కొనియుండగాను]]></a:t>
+              <a:t><![CDATA[கண்கள் இருளடைந்திருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9004,51 +10775,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. యెహోవా సమూయేలును పిలిచెను. అతడుచిత్తమండి నేనున్నానని చెప్పి]]></a:t>
+              <a:t><![CDATA[3. தேவனுடைய பெட்டி இருக்கிற கர்த்தருடைய ஆலயத்தில் தேவனுடைய விளக்கு அணைந்துபோகுமுன்னே சாமுவேலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9136,51 +10907,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ఏలీదగ్గరకు పోయినీవు నన్ను పిలిచితివి గదా నేను వచ్చినాననెను. అతడునేను పిలువలేదు, పోయి పండుకొమ్మని]]></a:t>
+              <a:t><![CDATA[படுத்துக்கொண்டிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9268,51 +11039,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[చెప్పగా అతడు పోయి పండుకొనెను.]]></a:t>
+              <a:t><![CDATA[4. அப்பொழுது கர்த்தர், சாமுவேலைக் கூப்பிட்டார். அதற்கு அவன்: இதோ, இருக்கிறேன் என்று சொல்லி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9400,51 +11171,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. యెహోవా మరల సమూ యేలును పిలువగా సమూయేలు లేచి ఏలీయొద్దకు పోయిచిత్తము నీవు నన్ను పిలిచితివి గనుక]]></a:t>
+              <a:t><![CDATA[5. ஏலியினிடத்தில் ஓடி, இதோ, இருக்கிறேன்; என்னைக் கூப்பிட்டீரே என்றான். அதற்கு அவன்: நான்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9461,91 +11232,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[1 சாமுவேல் : 3]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme65">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme32">
   <a:themeElements>
-    <a:clrScheme name="Theme65">
+    <a:clrScheme name="Theme32">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme65">
+    <a:fontScheme name="Theme32">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -9571,51 +11342,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme65">
+    <a:fmtScheme name="Theme32">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -9746,51 +11517,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>37</Slides>
+  <Slides>44</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>