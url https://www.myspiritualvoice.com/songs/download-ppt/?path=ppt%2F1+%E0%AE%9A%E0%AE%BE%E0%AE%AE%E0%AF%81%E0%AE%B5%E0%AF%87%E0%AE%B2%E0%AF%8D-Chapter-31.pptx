--- v1 (2026-07-18)
+++ v2 (2026-09-18)
@@ -47,50 +47,56 @@
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -99,50 +105,53 @@
     <p:sldId id="259" r:id="rId6"/>
     <p:sldId id="260" r:id="rId7"/>
     <p:sldId id="261" r:id="rId8"/>
     <p:sldId id="262" r:id="rId9"/>
     <p:sldId id="263" r:id="rId10"/>
     <p:sldId id="264" r:id="rId11"/>
     <p:sldId id="265" r:id="rId12"/>
     <p:sldId id="266" r:id="rId13"/>
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
+    <p:sldId id="284" r:id="rId31"/>
+    <p:sldId id="285" r:id="rId32"/>
+    <p:sldId id="286" r:id="rId33"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -268,53 +277,56 @@
   <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/>
   <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/>
   <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/>
   <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/>
   <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/>
   <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/>
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
-  <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
+  <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
+  <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
+  <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -374,51 +386,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. தன் ஆயுததாரியை நோக்கி: அந்த விருத்தசேதனம் இல்லாதவர்கள் வந்து, என்னைக் குத்திப்போட்டு, என்னை அவமானப்படுத்தாதபடிக்கு, நீ உன் பட்டயத்தை உருவி, என்னைக் குத்திப்போடு என்றான்; அவனுடைய ஆயுததாரி மிகவும் பயப்பட்டதினால், அப்படிச் செய்யமாட்டேன் என்றான்; அப்பொழுது சவுல் பட்டயத்தை நட்டு அதின்மேல் விழுந்தான்.]]></a:t>
+              <a:t><![CDATA[4. Then said Saul unto his armour bearer, Draw your sword, and thrust me through therewith; lest these uncircumcised come and thrust me through, and abuse me. But his armour bearer would not; for he was sore afraid. Therefore Saul took a sword, and fell upon it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -483,51 +495,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. சவுல் செத்துப்போனதை அவன் ஆயுததாரி கண்டபோது, அவனும் தன் பட்டயத்தின்மேல் விழுந்து, அவனோடேகூடச் செத்துப்போனான்.]]></a:t>
+              <a:t><![CDATA[4. Then said Saul unto his armour bearer, Draw your sword, and thrust me through therewith; lest these uncircumcised come and thrust me through, and abuse me. But his armour bearer would not; for he was sore afraid. Therefore Saul took a sword, and fell upon it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -592,51 +604,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. சவுல் செத்துப்போனதை அவன் ஆயுததாரி கண்டபோது, அவனும் தன் பட்டயத்தின்மேல் விழுந்து, அவனோடேகூடச் செத்துப்போனான்.]]></a:t>
+              <a:t><![CDATA[5. And when his armour bearer saw that Saul was dead, he fell likewise upon his sword, and died with him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -701,51 +713,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அப்படியே அன்றையதினம் சவுலும், அவன் மூன்று குமாரரும், அவன் ஆயுததாரியும், அவனுடைய எல்லா மனுஷரும் ஒருமிக்கச் செத்துப்போனார்கள்.]]></a:t>
+              <a:t><![CDATA[5. And when his armour bearer saw that Saul was dead, he fell likewise upon his sword, and died with him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -810,51 +822,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. இஸ்ரவேலர் முறிந்தோடினார்கள் என்றும், சவுலும் அவன் குமாரரும் செத்துப்போனார்கள் என்றும், பள்ளத்தாக்குக்கு இப்பாலும் யோர்தானுக்கு இப்பாலும் இருந்த இஸ்ரவேலர் கண்டபோது, அவர்கள் பட்டணங்களை விட்டு ஓடிப்போனார்கள்; அப்பொழுது பெலிஸ்தர் வந்து, அவைகளிலே குடியிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[6. So Saul died, and his three sons, and his armour bearer, and all his men, that same day together.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -919,51 +931,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. இஸ்ரவேலர் முறிந்தோடினார்கள் என்றும், சவுலும் அவன் குமாரரும் செத்துப்போனார்கள் என்றும், பள்ளத்தாக்குக்கு இப்பாலும் யோர்தானுக்கு இப்பாலும் இருந்த இஸ்ரவேலர் கண்டபோது, அவர்கள் பட்டணங்களை விட்டு ஓடிப்போனார்கள்; அப்பொழுது பெலிஸ்தர் வந்து, அவைகளிலே குடியிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[6. So Saul died, and his three sons, and his armour bearer, and all his men, that same day together.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1028,51 +1040,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. இஸ்ரவேலர் முறிந்தோடினார்கள் என்றும், சவுலும் அவன் குமாரரும் செத்துப்போனார்கள் என்றும், பள்ளத்தாக்குக்கு இப்பாலும் யோர்தானுக்கு இப்பாலும் இருந்த இஸ்ரவேலர் கண்டபோது, அவர்கள் பட்டணங்களை விட்டு ஓடிப்போனார்கள்; அப்பொழுது பெலிஸ்தர் வந்து, அவைகளிலே குடியிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[7. And when the men of Israel that were on the other side of the valley, and they that were on the other side Jordan, saw that the men of Israel fled, and that Saul and his sons were dead, they forsook the cities, and fled; and the Philistines came and dwelt in them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1137,51 +1149,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. வெட்டுண்டவர்களை உரிந்துகொள்ள, பெலிஸ்தர் மறுநாள் வந்தபோது, அவர்கள், சவுலும் அவன் மூன்று குமாரரும் கில்போவா மலையிலே விழுந்துகிடக்கிறதைக் கண்டு,]]></a:t>
+              <a:t><![CDATA[7. And when the men of Israel that were on the other side of the valley, and they that were on the other side Jordan, saw that the men of Israel fled, and that Saul and his sons were dead, they forsook the cities, and fled; and the Philistines came and dwelt in them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1246,51 +1258,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. வெட்டுண்டவர்களை உரிந்துகொள்ள, பெலிஸ்தர் மறுநாள் வந்தபோது, அவர்கள், சவுலும் அவன் மூன்று குமாரரும் கில்போவா மலையிலே விழுந்துகிடக்கிறதைக் கண்டு,]]></a:t>
+              <a:t><![CDATA[7. And when the men of Israel that were on the other side of the valley, and they that were on the other side Jordan, saw that the men of Israel fled, and that Saul and his sons were dead, they forsook the cities, and fled; and the Philistines came and dwelt in them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1355,51 +1367,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அவன் தலையை வெட்டி, அவன் ஆயுதங்களை எடுத்துக்கொண்டு, தங்கள் விக்கிரகங்களின் கோவில்களிலும் ஜனங்களுக்குள்ளும் செய்தியைப் பிரசித்தப்படுத்தும்படி, அவைகளைப் பெலிஸ்தர் தேசத்திலே சுற்றிலும் அனுப்பி,]]></a:t>
+              <a:t><![CDATA[8. And it came to pass on the next day, when the Philistines came to strip the slain, that they found Saul and his three sons fallen in mount Gilboa.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1464,51 +1476,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. பெலிஸ்தர் இஸ்ரவேலரோடே யுத்தம் பண்ணினார்கள்; இஸ்ரவேலர் பெலிஸ்தருக்கு முன்பாக முறிந்தோடி, கில்போவா மலையிலே வெட்டுண்டு விழுந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[1. Now the Philistines fought against Israel: and the men of Israel fled from before the Philistines, and fell down slain in mount Gilboa.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1573,51 +1585,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அவன் தலையை வெட்டி, அவன் ஆயுதங்களை எடுத்துக்கொண்டு, தங்கள் விக்கிரகங்களின் கோவில்களிலும் ஜனங்களுக்குள்ளும் செய்தியைப் பிரசித்தப்படுத்தும்படி, அவைகளைப் பெலிஸ்தர் தேசத்திலே சுற்றிலும் அனுப்பி,]]></a:t>
+              <a:t><![CDATA[8. And it came to pass on the next day, when the Philistines came to strip the slain, that they found Saul and his three sons fallen in mount Gilboa.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1682,51 +1694,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அவன் ஆயுதங்களை அஸ்தரோத் தேவனுடைய கோவிலிலே வைத்து, அவன் உடலைப் பெத்சானின் அலங்கத்திலே தூக்கிப்போட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[9. And they cut off his head, and stripped off his armour, and sent into the land of the Philistines round about, to publish it in the house of their idols, and among the people.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1791,51 +1803,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அவன் ஆயுதங்களை அஸ்தரோத் தேவனுடைய கோவிலிலே வைத்து, அவன் உடலைப் பெத்சானின் அலங்கத்திலே தூக்கிப்போட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[9. And they cut off his head, and stripped off his armour, and sent into the land of the Philistines round about, to publish it in the house of their idols, and among the people.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1900,51 +1912,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. பெலிஸ்தர் சவுலுக்குச் செய்ததைக் கீலேயாத்தேசத்து யாபேஸ் பட்டணத்தார் கேட்டபோது,]]></a:t>
+              <a:t><![CDATA[9. And they cut off his head, and stripped off his armour, and sent into the land of the Philistines round about, to publish it in the house of their idols, and among the people.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2009,51 +2021,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அவர்களிலே பலசாலிகள் எல்லாரும் எழுந்து இராமுழுதும் நடந்து போய், பெத்சானின் அலங்கத்திலிருந்த சவுலின் உடலையும் அவன் குமாரரின் உடல்களையும் எடுத்து, யாபேசுக்குக் கொண்டுவந்து, அவைகளை அங்கே தகனம்பண்ணி,]]></a:t>
+              <a:t><![CDATA[10. And they put his armour in the house of Ashtaroth: and they fastened his body to the wall of Bethshan.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2118,51 +2130,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அவர்களிலே பலசாலிகள் எல்லாரும் எழுந்து இராமுழுதும் நடந்து போய், பெத்சானின் அலங்கத்திலிருந்த சவுலின் உடலையும் அவன் குமாரரின் உடல்களையும் எடுத்து, யாபேசுக்குக் கொண்டுவந்து, அவைகளை அங்கே தகனம்பண்ணி,]]></a:t>
+              <a:t><![CDATA[10. And they put his armour in the house of Ashtaroth: and they fastened his body to the wall of Bethshan.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2227,51 +2239,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அவர்களிலே பலசாலிகள் எல்லாரும் எழுந்து இராமுழுதும் நடந்து போய், பெத்சானின் அலங்கத்திலிருந்த சவுலின் உடலையும் அவன் குமாரரின் உடல்களையும் எடுத்து, யாபேசுக்குக் கொண்டுவந்து, அவைகளை அங்கே தகனம்பண்ணி,]]></a:t>
+              <a:t><![CDATA[11. And when the inhabitants of Jabeshgilead heard of that which the Philistines had done to Saul;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2336,51 +2348,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அவர்களுடைய எலும்புகளை எடுத்து, யாபேசிலிருக்கிற தோப்பிலே அடக்கம்பண்ணி, ஏழுநாள் உபவாசம் பண்ணினார்கள்.]]></a:t>
+              <a:t><![CDATA[12. All the valiant men arose, and went all night, and took the body of Saul and the bodies of his sons from the wall of Bethshan, and came to Jabesh, and burnt them there.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2445,51 +2457,160 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அவர்களுடைய எலும்புகளை எடுத்து, யாபேசிலிருக்கிற தோப்பிலே அடக்கம்பண்ணி, ஏழுநாள் உபவாசம் பண்ணினார்கள்.]]></a:t>
+              <a:t><![CDATA[12. All the valiant men arose, and went all night, and took the body of Saul and the bodies of his sons from the wall of Bethshan, and came to Jabesh, and burnt them there.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[12. All the valiant men arose, and went all night, and took the body of Saul and the bodies of his sons from the wall of Bethshan, and came to Jabesh, and burnt them there.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2554,51 +2675,269 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. பெலிஸ்தர் இஸ்ரவேலரோடே யுத்தம் பண்ணினார்கள்; இஸ்ரவேலர் பெலிஸ்தருக்கு முன்பாக முறிந்தோடி, கில்போவா மலையிலே வெட்டுண்டு விழுந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[1. Now the Philistines fought against Israel: and the men of Israel fled from before the Philistines, and fell down slain in mount Gilboa.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[13. And they took their bones, and buried them under a tree at Jabesh, and fasted seven days.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[13. And they took their bones, and buried them under a tree at Jabesh, and fasted seven days.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2663,51 +3002,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. பெலிஸ்தர் சவுலையும் அவன் குமாரரையும் நெருங்கித் தொடர்ந்து, சவுலின் குமாரராகிய யோனத்தானையும் அபினதாபையும் மல்கிசூகாவையும் வெட்டிப்போட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[2. And the Philistines followed hard upon Saul and upon his sons; and the Philistines slew Jonathan, and Abinadab, and Melchishua, Saul's sons.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2772,51 +3111,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. பெலிஸ்தர் சவுலையும் அவன் குமாரரையும் நெருங்கித் தொடர்ந்து, சவுலின் குமாரராகிய யோனத்தானையும் அபினதாபையும் மல்கிசூகாவையும் வெட்டிப்போட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[2. And the Philistines followed hard upon Saul and upon his sons; and the Philistines slew Jonathan, and Abinadab, and Melchishua, Saul's sons.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2881,51 +3220,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. சவுலுக்கு விரோதமாய் யுத்தம் பலத்தது; வில்வீரர் அவனைக் கண்டு நெருங்கினார்கள்; அப்பொழுது சவுல் வில்வீரரால் மிகவும் காயப்பட்டு,]]></a:t>
+              <a:t><![CDATA[3. And the battle went sore against Saul, and the archers hit him; and he was sore wounded of the archers.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2990,51 +3329,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. சவுலுக்கு விரோதமாய் யுத்தம் பலத்தது; வில்வீரர் அவனைக் கண்டு நெருங்கினார்கள்; அப்பொழுது சவுல் வில்வீரரால் மிகவும் காயப்பட்டு,]]></a:t>
+              <a:t><![CDATA[3. And the battle went sore against Saul, and the archers hit him; and he was sore wounded of the archers.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3099,51 +3438,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. தன் ஆயுததாரியை நோக்கி: அந்த விருத்தசேதனம் இல்லாதவர்கள் வந்து, என்னைக் குத்திப்போட்டு, என்னை அவமானப்படுத்தாதபடிக்கு, நீ உன் பட்டயத்தை உருவி, என்னைக் குத்திப்போடு என்றான்; அவனுடைய ஆயுததாரி மிகவும் பயப்பட்டதினால், அப்படிச் செய்யமாட்டேன் என்றான்; அப்பொழுது சவுல் பட்டயத்தை நட்டு அதின்மேல் விழுந்தான்.]]></a:t>
+              <a:t><![CDATA[4. Then said Saul unto his armour bearer, Draw your sword, and thrust me through therewith; lest these uncircumcised come and thrust me through, and abuse me. But his armour bearer would not; for he was sore afraid. Therefore Saul took a sword, and fell upon it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3208,51 +3547,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. தன் ஆயுததாரியை நோக்கி: அந்த விருத்தசேதனம் இல்லாதவர்கள் வந்து, என்னைக் குத்திப்போட்டு, என்னை அவமானப்படுத்தாதபடிக்கு, நீ உன் பட்டயத்தை உருவி, என்னைக் குத்திப்போடு என்றான்; அவனுடைய ஆயுததாரி மிகவும் பயப்பட்டதினால், அப்படிச் செய்யமாட்டேன் என்றான்; அப்பொழுது சவுல் பட்டயத்தை நட்டு அதின்மேல் விழுந்தான்.]]></a:t>
+              <a:t><![CDATA[4. Then said Saul unto his armour bearer, Draw your sword, and thrust me through therewith; lest these uncircumcised come and thrust me through, and abuse me. But his armour bearer would not; for he was sore afraid. Therefore Saul took a sword, and fell upon it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -3287,51 +3626,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2473414243" r:id="rId1"/>
+    <p:sldLayoutId id="2478705666" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -3491,54 +3830,78 @@
 
 <file path=ppt/slides/_rels/slide26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide26.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide27.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide28.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide29.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide30.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide31.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
@@ -3691,51 +4054,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তরবারি দিয়ে নিজেকে হত্যা করলেন|]]></a:t>
+              <a:t><![CDATA[மிகவும் பயப்பட்டதினால், அப்படிச் செய்யமாட்டேன் என்றான்; அப்பொழுது சவுல் பட்டயத்தை நட்டு அதின்மேல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3823,51 +4186,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ভৃত্যটি যখন দেখল শৌল মারা গেছে, তখন সেও নিজের তরবারি দিয়ে আত্মহত্যা করল| শৌলের সঙ্গে সেও সেখানে]]></a:t>
+              <a:t><![CDATA[விழுந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3955,51 +4318,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[পড়ে রইল|]]></a:t>
+              <a:t><![CDATA[5. சவுல் செத்துப்போனதை அவன் ஆயுததாரி கண்டபோது, அவனும் தன் பட்டயத்தின்மேல் விழுந்து, அவனோடேகூடச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4087,51 +4450,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. এই ভাবে একই দিনে শৌল ও তাঁর তিন পুত্র আর বর্মধারী ভৃত্য একই সঙ্গে মারা গেল|]]></a:t>
+              <a:t><![CDATA[செத்துப்போனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4219,51 +4582,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. উপত্যকার অন্যদিকে বসবাসকারী ইস্রায়েলীয়রা দেখলো ইস্রায়েলীয় সৈন্যরা দৌড়ে পালাচ্ছে| তারা দেখল]]></a:t>
+              <a:t><![CDATA[6. அப்படியே அன்றையதினம் சவுலும், அவன் மூன்று குமாரரும், அவன் ஆயுததாரியும், அவனுடைய எல்லா மனுஷரும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4351,51 +4714,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[শৌল আর তার তিন পুত্র মারা গেছে| এবার তারাও শহর ছেড়ে পালাল| তারপর পলেষ্টীয়রা এলো এবং ঐ শহরগুলিতে]]></a:t>
+              <a:t><![CDATA[ஒருமிக்கச் செத்துப்போனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4483,51 +4846,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[বসবাস করল|]]></a:t>
+              <a:t><![CDATA[7. இஸ்ரவேலர் முறிந்தோடினார்கள் என்றும், சவுலும் அவன் குமாரரும் செத்துப்போனார்கள் என்றும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4615,51 +4978,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. পরদিন পলেষ্টীয়রা মৃতদের দেহ থেকে জিনিস লুঠ করতে চলে গেল| গিল্বোয পর্বত চূড়ায় সে তারা শৌল আর]]></a:t>
+              <a:t><![CDATA[பள்ளத்தாக்குக்கு இப்பாலும் யோர்தானுக்கு இப்பாலும் இருந்த இஸ்ரவேலர் கண்டபோது, அவர்கள் பட்டணங்களை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4747,51 +5110,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তাঁর তিন পুত্রের মৃতদেহ দেখতে পেল|]]></a:t>
+              <a:t><![CDATA[விட்டு ஓடிப்போனார்கள்; அப்பொழுது பெலிஸ்தர் வந்து, அவைகளிலே குடியிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4879,51 +5242,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. তারা শৌলের মাথাটা কেটে নিল| শৌলের বর্ম নিয়ে নিল| তারা পলেষ্টীয়দের কাছে খবর দিয়ে দিল| তাদের]]></a:t>
+              <a:t><![CDATA[8. வெட்டுண்டவர்களை உரிந்துகொள்ள, பெலிஸ்தர் மறுநாள் வந்தபோது, அவர்கள், சவுலும் அவன் மூன்று குமாரரும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5011,51 +5374,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ইস্রায়েলের বিরুদ্ধে যুদ্ধে পলেষ্টীয়রা জিতে গেল| ইস্রায়েলীয়রা পলেষ্টীয়দের কাছ থেকে পালিয়ে]]></a:t>
+              <a:t><![CDATA[1. பெலிஸ்தர் இஸ்ரவேலரோடே யுத்தம் பண்ணினார்கள்; இஸ்ரவேலர் பெலிஸ்தருக்கு முன்பாக முறிந்தோடி, கில்போவா]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5143,51 +5506,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[মূর্ত্তিসমূহের মন্দিরেও তারা এই খবর নিয়ে গেল|]]></a:t>
+              <a:t><![CDATA[கில்போவா மலையிலே விழுந்துகிடக்கிறதைக் கண்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5275,51 +5638,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. অষ্টারোত্‌ মূর্ত্তির মন্দিরে তারা শৌলের বর্ম রেখে দিল| শৌলের দেহ তারা ঝুলিয়ে রাখল বেথ শানের]]></a:t>
+              <a:t><![CDATA[9. அவன் தலையை வெட்டி, அவன் ஆயுதங்களை எடுத்துக்கொண்டு, தங்கள் விக்கிரகங்களின் கோவில்களிலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5407,51 +5770,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[দেওয়ালে|]]></a:t>
+              <a:t><![CDATA[ஜனங்களுக்குள்ளும் செய்தியைப் பிரசித்தப்படுத்தும்படி, அவைகளைப் பெலிஸ்தர் தேசத்திலே சுற்றிலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5539,51 +5902,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. পলেষ্টীয়দের শৌলের প্রতি কৃতকর্মের কথা যাবেশ গিলিয়দের লোকরা জানতে পারলো|]]></a:t>
+              <a:t><![CDATA[அனுப்பி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5671,51 +6034,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. সেখানকার সৈন্যরা বৈত্‌-শানে গেল| তারা সারা রাত ধরে দৃঢ় পদক্ষেপে অগ্রসর হল| সেখানকার দেওয়াল]]></a:t>
+              <a:t><![CDATA[10. அவன் ஆயுதங்களை அஸ்தரோத் தேவனுடைய கோவிலிலே வைத்து, அவன் உடலைப் பெத்சானின் அலங்கத்திலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5803,51 +6166,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[থেকে তারা শৌলের দেহ তুলে নিল| শৌলের পুত্রদের দেহও তারা নামিযে আনল| তারপর তারা দেহগুলো নিয়ে যাবেশে]]></a:t>
+              <a:t><![CDATA[தூக்கிப்போட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5935,51 +6298,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[গেল| যাবেশের লোকরা এইসব দেহ দাহ করলো|]]></a:t>
+              <a:t><![CDATA[11. பெலிஸ்தர் சவுலுக்குச் செய்ததைக் கீலேயாத்தேசத்து யாபேஸ் பட்டணத்தார் கேட்டபோது,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6067,51 +6430,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. এদের অস্থিগুলো যাবেশে একটা বিশাল গাছের তলায় তারা কবর দিল| যাবেশের মানুষ সাতদিন উপবাস করে শোক]]></a:t>
+              <a:t><![CDATA[12. அவர்களிலே பலசாலிகள் எல்லாரும் எழுந்து இராமுழுதும் நடந்து போய், பெத்சானின் அலங்கத்திலிருந்த]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6199,51 +6562,183 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[পালন করল|]]></a:t>
+              <a:t><![CDATA[சவுலின் உடலையும் அவன் குமாரரின் உடல்களையும் எடுத்து, யாபேசுக்குக் கொண்டுவந்து, அவைகளை அங்கே]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 சாமுவேல் : 31]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[தகனம்பண்ணி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6331,51 +6826,315 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[গেল| গিল্বোয পর্বতের চূড়ায় অনেক ইস্রায়েলীয় মারা গেল|]]></a:t>
+              <a:t><![CDATA[மலையிலே வெட்டுண்டு விழுந்தார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 சாமுவேல் : 31]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide30.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[13. அவர்களுடைய எலும்புகளை எடுத்து, யாபேசிலிருக்கிற தோப்பிலே அடக்கம்பண்ணி, ஏழுநாள் உபவாசம்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 சாமுவேல் : 31]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide31.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[பண்ணினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6463,51 +7222,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. শৌল আর তাঁর পুত্রদের বিরুদ্ধে পলেষ্টীয়রা একটা দুর্দান্ত যুদ্ধ চালিযেছিল| শৌলের তিন পুত্র]]></a:t>
+              <a:t><![CDATA[2. பெலிஸ்தர் சவுலையும் அவன் குமாரரையும் நெருங்கித் தொடர்ந்து, சவுலின் குமாரராகிய யோனத்தானையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6595,51 +7354,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[য়োনাথন, অবীনাদব আর মল্কী-শূযকে পলেষ্টীয়রা হত্যা করল|]]></a:t>
+              <a:t><![CDATA[அபினதாபையும் மல்கிசூகாவையும் வெட்டிப்போட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6727,51 +7486,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. যুদ্ধের অবস্থা শৌলের পক্ষে খারাপ থেকে আরও খারাপ হতে লাগল| তীরন্দাজরা তীর ছুঁড়ে শৌলকে গুরুতরভাবে]]></a:t>
+              <a:t><![CDATA[3. சவுலுக்கு விரோதமாய் யுத்தம் பலத்தது; வில்வீரர் அவனைக் கண்டு நெருங்கினார்கள்; அப்பொழுது சவுல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6859,51 +7618,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[আহত করল|]]></a:t>
+              <a:t><![CDATA[வில்வீரரால் மிகவும் காயப்பட்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6991,51 +7750,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. শৌল তাঁর বর্মবহনকারী ভৃত্যকে বললেন, “আমায় তোমার তরবারি দিয়ে মেরে ফেল| তাহলে বিদেশীরা আর আমায়]]></a:t>
+              <a:t><![CDATA[4. தன் ஆயுததாரியை நோக்கி: அந்த விருத்தசேதனம் இல்லாதவர்கள் வந்து, என்னைக் குத்திப்போட்டு, என்னை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7123,51 +7882,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[মেরে মজা করতে পারবে না|” কিন্তু ভৃত্য সে কথা শুনলো না| সে বেশ ভয় পেয়ে গিয়েছিল| তাই শৌল নিজের]]></a:t>
+              <a:t><![CDATA[அவமானப்படுத்தாதபடிக்கு, நீ உன் பட்டயத்தை உருவி, என்னைக் குத்திப்போடு என்றான்; அவனுடைய ஆயுததாரி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7184,91 +7943,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[1 சாமுவேல் : 31]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme42">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme30">
   <a:themeElements>
-    <a:clrScheme name="Theme42">
+    <a:clrScheme name="Theme30">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme42">
+    <a:fontScheme name="Theme30">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -7294,51 +8053,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme42">
+    <a:fmtScheme name="Theme30">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -7469,51 +8228,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>28</Slides>
+  <Slides>31</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>