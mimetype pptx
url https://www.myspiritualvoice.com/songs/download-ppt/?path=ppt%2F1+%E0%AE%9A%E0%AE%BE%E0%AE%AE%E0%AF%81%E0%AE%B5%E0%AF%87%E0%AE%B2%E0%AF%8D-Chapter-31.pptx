--- v0 (2026-06-03)
+++ v1 (2026-07-18)
@@ -43,100 +43,106 @@
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
     <p:sldId id="257" r:id="rId4"/>
     <p:sldId id="258" r:id="rId5"/>
     <p:sldId id="259" r:id="rId6"/>
     <p:sldId id="260" r:id="rId7"/>
     <p:sldId id="261" r:id="rId8"/>
     <p:sldId id="262" r:id="rId9"/>
     <p:sldId id="263" r:id="rId10"/>
     <p:sldId id="264" r:id="rId11"/>
     <p:sldId id="265" r:id="rId12"/>
     <p:sldId id="266" r:id="rId13"/>
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
+    <p:sldId id="282" r:id="rId29"/>
+    <p:sldId id="283" r:id="rId30"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -260,53 +266,55 @@
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/>
   <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/>
   <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/>
   <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/>
   <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/>
   <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/>
   <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/>
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
-  <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
+  <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
+  <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -1020,51 +1028,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. வெட்டுண்டவர்களை உரிந்துகொள்ள, பெலிஸ்தர் மறுநாள் வந்தபோது, அவர்கள், சவுலும் அவன் மூன்று குமாரரும் கில்போவா மலையிலே விழுந்துகிடக்கிறதைக் கண்டு,]]></a:t>
+              <a:t><![CDATA[7. இஸ்ரவேலர் முறிந்தோடினார்கள் என்றும், சவுலும் அவன் குமாரரும் செத்துப்போனார்கள் என்றும், பள்ளத்தாக்குக்கு இப்பாலும் யோர்தானுக்கு இப்பாலும் இருந்த இஸ்ரவேலர் கண்டபோது, அவர்கள் பட்டணங்களை விட்டு ஓடிப்போனார்கள்; அப்பொழுது பெலிஸ்தர் வந்து, அவைகளிலே குடியிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1238,51 +1246,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அவன் தலையை வெட்டி, அவன் ஆயுதங்களை எடுத்துக்கொண்டு, தங்கள் விக்கிரகங்களின் கோவில்களிலும் ஜனங்களுக்குள்ளும் செய்தியைப் பிரசித்தப்படுத்தும்படி, அவைகளைப் பெலிஸ்தர் தேசத்திலே சுற்றிலும் அனுப்பி,]]></a:t>
+              <a:t><![CDATA[8. வெட்டுண்டவர்களை உரிந்துகொள்ள, பெலிஸ்தர் மறுநாள் வந்தபோது, அவர்கள், சவுலும் அவன் மூன்று குமாரரும் கில்போவா மலையிலே விழுந்துகிடக்கிறதைக் கண்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1565,51 +1573,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அவன் ஆயுதங்களை அஸ்தரோத் தேவனுடைய கோவிலிலே வைத்து, அவன் உடலைப் பெத்சானின் அலங்கத்திலே தூக்கிப்போட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[9. அவன் தலையை வெட்டி, அவன் ஆயுதங்களை எடுத்துக்கொண்டு, தங்கள் விக்கிரகங்களின் கோவில்களிலும் ஜனங்களுக்குள்ளும் செய்தியைப் பிரசித்தப்படுத்தும்படி, அவைகளைப் பெலிஸ்தர் தேசத்திலே சுற்றிலும் அனுப்பி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1783,51 +1791,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. பெலிஸ்தர் சவுலுக்குச் செய்ததைக் கீலேயாத்தேசத்து யாபேஸ் பட்டணத்தார் கேட்டபோது,]]></a:t>
+              <a:t><![CDATA[10. அவன் ஆயுதங்களை அஸ்தரோத் தேவனுடைய கோவிலிலே வைத்து, அவன் உடலைப் பெத்சானின் அலங்கத்திலே தூக்கிப்போட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1892,51 +1900,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அவர்களிலே பலசாலிகள் எல்லாரும் எழுந்து இராமுழுதும் நடந்து போய், பெத்சானின் அலங்கத்திலிருந்த சவுலின் உடலையும் அவன் குமாரரின் உடல்களையும் எடுத்து, யாபேசுக்குக் கொண்டுவந்து, அவைகளை அங்கே தகனம்பண்ணி,]]></a:t>
+              <a:t><![CDATA[11. பெலிஸ்தர் சவுலுக்குச் செய்ததைக் கீலேயாத்தேசத்து யாபேஸ் பட்டணத்தார் கேட்டபோது,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2110,61 +2118,279 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அவர்களுடைய எலும்புகளை எடுத்து, யாபேசிலிருக்கிற தோப்பிலே அடக்கம்பண்ணி, ஏழுநாள் உபவாசம் பண்ணினார்கள்.]]></a:t>
+              <a:t><![CDATA[12. அவர்களிலே பலசாலிகள் எல்லாரும் எழுந்து இராமுழுதும் நடந்து போய், பெத்சானின் அலங்கத்திலிருந்த சவுலின் உடலையும் அவன் குமாரரின் உடல்களையும் எடுத்து, யாபேசுக்குக் கொண்டுவந்து, அவைகளை அங்கே தகனம்பண்ணி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[12. அவர்களிலே பலசாலிகள் எல்லாரும் எழுந்து இராமுழுதும் நடந்து போய், பெத்சானின் அலங்கத்திலிருந்த சவுலின் உடலையும் அவன் குமாரரின் உடல்களையும் எடுத்து, யாபேசுக்குக் கொண்டுவந்து, அவைகளை அங்கே தகனம்பண்ணி,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[13. அவர்களுடைய எலும்புகளை எடுத்து, யாபேசிலிருக்கிற தோப்பிலே அடக்கம்பண்ணி, ஏழுநாள் உபவாசம் பண்ணினார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
@@ -3061,51 +3287,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469493821" r:id="rId1"/>
+    <p:sldLayoutId id="2473414243" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -3249,50 +3475,66 @@
 
 <file path=ppt/slides/_rels/slide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide24.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide25.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide26.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide27.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide28.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -3449,51 +3691,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಹಾಗೆ ಮಾಡ ಲೊಲ್ಲದೆ ಹೋದನು. ಆಗ ಸೌಲನು ತಾನೇ ಕತ್ತಿ ಯನ್ನು ತಕ್ಕೊಂಡು ಅದರ ಮೇಲೆ ಬಿದ್ದನು.]]></a:t>
+              <a:t><![CDATA[তরবারি দিয়ে নিজেকে হত্যা করলেন|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3581,51 +3823,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ಸೌಲನು ಸತ್ತು ಹೋದದ್ದನ್ನು ಅವನ ಆಯುಧ ಹಿಡಿಯುವವನು ನೋಡಿದಾಗ ಅವನೂ ಹಾಗೆಯೇ ತನ್ನ ಕತ್ತಿಯ ಮೇಲೆ ಬಿದ್ದು ಅವನ ಸಂಗಡ]]></a:t>
+              <a:t><![CDATA[5. ভৃত্যটি যখন দেখল শৌল মারা গেছে, তখন সেও নিজের তরবারি দিয়ে আত্মহত্যা করল| শৌলের সঙ্গে সেও সেখানে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3713,51 +3955,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಸತ್ತನು.]]></a:t>
+              <a:t><![CDATA[পড়ে রইল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3845,51 +4087,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ಹೀಗೆ ಆ ದಿನ ಸೌಲನೂ ಅವನ ಮೂವರು ಮಕ್ಕಳೂ ಅವನ ಆಯುಧ ಹಿಡಿಯುವವನೂ ಎಲ್ಲಾ ಜನರೂ ಸತ್ತರು.]]></a:t>
+              <a:t><![CDATA[6. এই ভাবে একই দিনে শৌল ও তাঁর তিন পুত্র আর বর্মধারী ভৃত্য একই সঙ্গে মারা গেল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3977,51 +4219,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ಇಸ್ರಾಯೇಲ್‌ ಜನರು ಓಡಿಹೋದರೆಂದೂ ಸೌಲನೂ ಅವನ ಮಕ್ಕಳೂ ಸತ್ತರೆಂದೂ ತಗ್ಗಿಗೂ ಯೊರ್ದನಿಗೂ ಆಚೆಯಲ್ಲಿದ್ದ ಇಸ್ರಾಯೇಲ್‌]]></a:t>
+              <a:t><![CDATA[7. উপত্যকার অন্যদিকে বসবাসকারী ইস্রায়েলীয়রা দেখলো ইস্রায়েলীয় সৈন্যরা দৌড়ে পালাচ্ছে| তারা দেখল]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4109,51 +4351,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಜನರು ಕಂಡಾಗ ಅವರು ತಮ್ಮ ಪಟ್ಟಣಗಳನ್ನು ಬಿಟ್ಟು ಓಡಿ ಹೋದರು. ಆಗ ಫಿಲಿಷ್ಟಿಯರು ಬಂದು ಅವುಗಳಲ್ಲಿ ವಾಸವಾಗಿದ್ದರು.]]></a:t>
+              <a:t><![CDATA[শৌল আর তার তিন পুত্র মারা গেছে| এবার তারাও শহর ছেড়ে পালাল| তারপর পলেষ্টীয়রা এলো এবং ঐ শহরগুলিতে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4241,51 +4483,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ಮಾರನೇ ದಿವಸದಲ್ಲಿ ಫಿಲಿಷ್ಟಿಯರು ಕೊಲ್ಲಲ್ಪಟ್ಟವ ರನ್ನು ಸುಲುಕೊಳ್ಳಲು ಬಂದಾಗ ಗಿಲ್ಬೋವ ಬೆಟ್ಟದಲ್ಲಿ ಬಿದ್ದಿರುವ]]></a:t>
+              <a:t><![CDATA[বসবাস করল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4373,51 +4615,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಸೌಲನನ್ನೂ ಅವನ ಮೂವರು ಮಕ್ಕಳನ್ನೂ ಕಂಡುಕೊಂಡು]]></a:t>
+              <a:t><![CDATA[8. পরদিন পলেষ্টীয়রা মৃতদের দেহ থেকে জিনিস লুঠ করতে চলে গেল| গিল্বোয পর্বত চূড়ায় সে তারা শৌল আর]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4505,51 +4747,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ಅವನ ತಲೆಯನ್ನು ಕಡಿದು ಅವನ ಆಯುಧಗಳನ್ನು ಬಿಚ್ಚಿ ತಕ್ಕೊಂಡು ತಮ್ಮ ವಿಗ್ರಹಗಳ ಗುಡಿಗಳಲ್ಲಿಯೂ ಜನರಲ್ಲಿಯೂ ಸಾರುವದಕ್ಕೆ]]></a:t>
+              <a:t><![CDATA[তাঁর তিন পুত্রের মৃতদেহ দেখতে পেল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4637,51 +4879,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಫಿಲಿಷ್ಟಿ ಯರ ದೇಶದ ಸುತ್ತಲೂ ಕಳುಹಿಸಿದರು.]]></a:t>
+              <a:t><![CDATA[9. তারা শৌলের মাথাটা কেটে নিল| শৌলের বর্ম নিয়ে নিল| তারা পলেষ্টীয়দের কাছে খবর দিয়ে দিল| তাদের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4769,51 +5011,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ಆದರೆ ಫಿಲಿಷ್ಟಿಯರು ಇಸ್ರಾಯೇಲ್ಯರ ಸಂಗಡ ಯುದ್ಧಮಾಡಿದರು. ಆಗ ಇಸ್ರಾಯೇಲ್‌ ಜನರು ಫಿಲಿಷ್ಟಿಯರ ಎದುರಿನಿಂದ ಓಡಿಹೋಗಿ]]></a:t>
+              <a:t><![CDATA[1. ইস্রায়েলের বিরুদ্ধে যুদ্ধে পলেষ্টীয়রা জিতে গেল| ইস্রায়েলীয়রা পলেষ্টীয়দের কাছ থেকে পালিয়ে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4901,51 +5143,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ಅವನ ಆಯುಧಗಳನ್ನು ಅಷ್ಟೋರೆತ್‌ ದೇವತೆಯ ಮಂದಿರ ದಲ್ಲಿಟ್ಟು ಅವನ ಶರೀರವನ್ನು ಬೇತ್ಷೆಯಾನಿನ ಕೋಟೆಯ ಗೋಡೆಗೆ]]></a:t>
+              <a:t><![CDATA[মূর্ত্তিসমূহের মন্দিরেও তারা এই খবর নিয়ে গেল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5033,51 +5275,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ನೇತುಹಾಕಿದರು,]]></a:t>
+              <a:t><![CDATA[10. অষ্টারোত্‌ মূর্ত্তির মন্দিরে তারা শৌলের বর্ম রেখে দিল| শৌলের দেহ তারা ঝুলিয়ে রাখল বেথ শানের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5165,51 +5407,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ಹೀಗೆಯೇಫಿಲಿಷ್ಟಿ ಯರು ಸೌಲನಿಗೆ ಮಾಡಿದ್ದನ್ನು ಯಾಬೇಷಿನ ಗಿಲ್ಯಾದಿ ನವರು ಕೇಳಿದಾಗ]]></a:t>
+              <a:t><![CDATA[দেওয়ালে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5297,51 +5539,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ಅವರಲ್ಲಿ ಪರಾಕ್ರಮಶಾಲಿಗಳು ಎದ್ದು ರಾತ್ರಿಯೆಲ್ಲಾ ನಡೆದು ಹೋಗಿ ಬೇತ್ಷೆಯಾನಿನ ಗೋಡೆಗೆ ಜಡಿದಿದ್ದ ಸೌಲನ ಶರೀರವನ್ನೂ]]></a:t>
+              <a:t><![CDATA[11. পলেষ্টীয়দের শৌলের প্রতি কৃতকর্মের কথা যাবেশ গিলিয়দের লোকরা জানতে পারলো|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5429,51 +5671,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಅವನ ಕುಮಾರರ ಶರೀರಗಳನ್ನೂ ತಕ್ಕೊಂಡು ಯಾಬೇಷಿಗೆ ಬಂದು ಅವುಗಳನ್ನು ಅಲ್ಲಿ ಸುಟ್ಟುಬಿಟ್ಟರು.]]></a:t>
+              <a:t><![CDATA[12. সেখানকার সৈন্যরা বৈত্‌-শানে গেল| তারা সারা রাত ধরে দৃঢ় পদক্ষেপে অগ্রসর হল| সেখানকার দেওয়াল]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5561,51 +5803,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ಅವರ ಎಲುಬುಗಳನ್ನು ತಕ್ಕೊಂಡು ಅವುಗಳನ್ನು ಯಾಬೇಷಿ ನಲ್ಲಿರುವ ಒಂದು ಮರದ ಕೆಳಗೆ ಹೂಣಿಟ್ಟು ಏಳು ದಿವಸ]]></a:t>
+              <a:t><![CDATA[থেকে তারা শৌলের দেহ তুলে নিল| শৌলের পুত্রদের দেহও তারা নামিযে আনল| তারপর তারা দেহগুলো নিয়ে যাবেশে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5693,51 +5935,315 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಉಪವಾಸಮಾಡಿದರು.]]></a:t>
+              <a:t><![CDATA[গেল| যাবেশের লোকরা এইসব দেহ দাহ করলো|]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 சாமுவேல் : 31]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[13. এদের অস্থিগুলো যাবেশে একটা বিশাল গাছের তলায় তারা কবর দিল| যাবেশের মানুষ সাতদিন উপবাস করে শোক]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 சாமுவேல் : 31]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[পালন করল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5825,51 +6331,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಗಿಲ್ಬೋವ ಬೆಟ್ಟದಲ್ಲಿ ಕೊಲ್ಲಲ್ಪಟ್ಟವರಾಗಿ ಬಿದ್ದರು.]]></a:t>
+              <a:t><![CDATA[গেল| গিল্বোয পর্বতের চূড়ায় অনেক ইস্রায়েলীয় মারা গেল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5957,51 +6463,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ಫಿಲಿಷ್ಟಿಯರು ಸೌಲನನ್ನೂ ಅವನ ಕುಮಾರ ರನ್ನೂ ಬೆನ್ನಟ್ಟಿ ಸೌಲನ ಕುಮಾರರಾದ ಯೋನಾತಾನ ನನ್ನೂ ಅಬೀನಾದಾಬನನ್ನೂ]]></a:t>
+              <a:t><![CDATA[2. শৌল আর তাঁর পুত্রদের বিরুদ্ধে পলেষ্টীয়রা একটা দুর্দান্ত যুদ্ধ চালিযেছিল| শৌলের তিন পুত্র]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6089,51 +6595,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಮಲ್ಕೀಷೂವನನ್ನೂ ಸಂಹರಿಸಿದರು.]]></a:t>
+              <a:t><![CDATA[য়োনাথন, অবীনাদব আর মল্কী-শূযকে পলেষ্টীয়রা হত্যা করল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6221,51 +6727,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ಇದಲ್ಲದೆ ಯುದ್ಧವು ಸೌಲನಿಗೆ ಭಾರವಾಗಿತ್ತು. ಯಾಕಂದರೆ ಬಿಲ್ಲುಗಾರರು ಅವನನ್ನು ಬಾಣಗಳಿಂದ ಹೊಡೆದರು. ಅವನು ಅವರಿಂದ]]></a:t>
+              <a:t><![CDATA[3. যুদ্ধের অবস্থা শৌলের পক্ষে খারাপ থেকে আরও খারাপ হতে লাগল| তীরন্দাজরা তীর ছুঁড়ে শৌলকে গুরুতরভাবে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6353,51 +6859,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಬಹು ಗಾಯಪಟ್ಟನು.]]></a:t>
+              <a:t><![CDATA[আহত করল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6485,51 +6991,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ಆದಕಾರಣ ಅವನು ತನ್ನ ಆಯುಧ ಹಿಡಿಯುವವನಿಗೆ--ಈ ಸುನ್ನತಿ ಇಲ್ಲದವರು ಬಂದು ನನ್ನನ್ನು ತಿವಿದುಬಿಟ್ಟು ಅವಮಾನ ಮಾಡದ ಹಾಗೆ]]></a:t>
+              <a:t><![CDATA[4. শৌল তাঁর বর্মবহনকারী ভৃত্যকে বললেন, “আমায় তোমার তরবারি দিয়ে মেরে ফেল| তাহলে বিদেশীরা আর আমায়]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6617,51 +7123,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ನೀನು ನಿನ್ನ ಕತ್ತಿಯನ್ನು ಹಿರಿದು ನನ್ನನ್ನು ಅದರಿಂದ ತಿವಿ ಅಂದನು. ಆದರೆ ಅವನ ಆಯುಧ ಹಿಡಿಯು ವವನು ಬಹು ಭಯಪಟ್ಟದ್ದರಿಂದ]]></a:t>
+              <a:t><![CDATA[মেরে মজা করতে পারবে না|” কিন্তু ভৃত্য সে কথা শুনলো না| সে বেশ ভয় পেয়ে গিয়েছিল| তাই শৌল নিজের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6678,91 +7184,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[1 சாமுவேல் : 31]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme83">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme42">
   <a:themeElements>
-    <a:clrScheme name="Theme83">
+    <a:clrScheme name="Theme42">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme83">
+    <a:fontScheme name="Theme42">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -6788,51 +7294,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme83">
+    <a:fmtScheme name="Theme42">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -6963,51 +7469,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>26</Slides>
+  <Slides>28</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>