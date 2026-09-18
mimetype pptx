--- v0 (2026-08-01)
+++ v1 (2026-09-18)
@@ -79,50 +79,68 @@
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -147,50 +165,59 @@
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
+    <p:sldId id="300" r:id="rId47"/>
+    <p:sldId id="301" r:id="rId48"/>
+    <p:sldId id="302" r:id="rId49"/>
+    <p:sldId id="303" r:id="rId50"/>
+    <p:sldId id="304" r:id="rId51"/>
+    <p:sldId id="305" r:id="rId52"/>
+    <p:sldId id="306" r:id="rId53"/>
+    <p:sldId id="307" r:id="rId54"/>
+    <p:sldId id="308" r:id="rId55"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -332,53 +359,62 @@
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
-  <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
+  <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
+  <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
+  <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
+  <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
+  <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
+  <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
+  <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
+  <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
+  <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -438,51 +474,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அப்படியே கேருபீன்களின் மத்தியிலே வாசமாயிருக்கிற சேனைகளின் கர்த்தருடைய உடன்படிக்கைப் பெட்டியை எடுத்துவர, ஜனங்கள் சீலோவுக்குச் சொல்லியனுப்பினார்கள்; அங்கே ஏலியின் இரண்டு குமாரராகிய ஓப்னியும் பினெகாசும் தேவனுடைய உடன்படிக்கைப் பெட்டியண்டையில் இருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[3. And when the people were come into the camp, the elders of Israel said, Wherefore has the LORD smitten us to day before the Philistines? Let us fetch the ark of the covenant of the LORD out of Shiloh unto us, that, when it comes among us, it may save us out of the hand of our enemies.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -547,51 +583,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அப்படியே கேருபீன்களின் மத்தியிலே வாசமாயிருக்கிற சேனைகளின் கர்த்தருடைய உடன்படிக்கைப் பெட்டியை எடுத்துவர, ஜனங்கள் சீலோவுக்குச் சொல்லியனுப்பினார்கள்; அங்கே ஏலியின் இரண்டு குமாரராகிய ஓப்னியும் பினெகாசும் தேவனுடைய உடன்படிக்கைப் பெட்டியண்டையில் இருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[4. So the people sent to Shiloh, that they might bring from thence the ark of the covenant of the LORD of hosts, which dwells between the cherubims: and the two sons of Eli, Hophni and Phinehas, were there with the ark of the covenant of God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -656,51 +692,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. கர்த்தருடைய உடன்படிக்கைப் பெட்டி பாளயத்திலே வருகிறபோது, இஸ்ரவேலரெல்லாரும் பூமி அதிரத்தக்கதாக மகா ஆர்ப்பரிப்பாய்ச் சத்தமிட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[4. So the people sent to Shiloh, that they might bring from thence the ark of the covenant of the LORD of hosts, which dwells between the cherubims: and the two sons of Eli, Hophni and Phinehas, were there with the ark of the covenant of God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -765,51 +801,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. கர்த்தருடைய உடன்படிக்கைப் பெட்டி பாளயத்திலே வருகிறபோது, இஸ்ரவேலரெல்லாரும் பூமி அதிரத்தக்கதாக மகா ஆர்ப்பரிப்பாய்ச் சத்தமிட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[4. So the people sent to Shiloh, that they might bring from thence the ark of the covenant of the LORD of hosts, which dwells between the cherubims: and the two sons of Eli, Hophni and Phinehas, were there with the ark of the covenant of God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -874,51 +910,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அவர்கள் ஆர்ப்பரிக்கிற சத்தத்தைப் பெலிஸ்தர் கேட்டபோது: எபிரெயருடைய பாளயத்தில் இந்த மகா ஆர்ப்பரிப்பின் சத்தம் என்ன என்றார்கள்; பின்பு கர்த்தரின் பெட்டி பாளயத்தில் வந்தது என்று அறிந்துகொண்டார்கள்.]]></a:t>
+              <a:t><![CDATA[5. And when the ark of the covenant of the LORD came into the camp, all Israel shouted with a great shout, so that the earth rang again.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -983,51 +1019,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அவர்கள் ஆர்ப்பரிக்கிற சத்தத்தைப் பெலிஸ்தர் கேட்டபோது: எபிரெயருடைய பாளயத்தில் இந்த மகா ஆர்ப்பரிப்பின் சத்தம் என்ன என்றார்கள்; பின்பு கர்த்தரின் பெட்டி பாளயத்தில் வந்தது என்று அறிந்துகொண்டார்கள்.]]></a:t>
+              <a:t><![CDATA[5. And when the ark of the covenant of the LORD came into the camp, all Israel shouted with a great shout, so that the earth rang again.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1092,51 +1128,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. தேவன் பாளயத்தில் வந்தார் என்று சொல்லப்பட்டபடியினால், பெலிஸ்தர் பயந்து, ஐயோ, நமக்கு மோசம் வந்தது; இதற்குமுன் ஒருபோதும் இப்படி நடக்கவில்லையே.]]></a:t>
+              <a:t><![CDATA[6. And when the Philistines heard the noise of the shout, they said, What means the noise of this great shout in the camp of the Hebrews? And they understood that the ark of the LORD was come into the camp.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1201,51 +1237,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ஐயோ, அந்த மகத்துவமான தேவர்களின் கைக்கு நம்மைத் தப்புவிப்பவர் யார்? எகிப்தியரைச் சகலவித வாதைகளினாலும் வனாந்தரத்திலே அடித்த தேவர்கள் இவர்கள்தானே.]]></a:t>
+              <a:t><![CDATA[6. And when the Philistines heard the noise of the shout, they said, What means the noise of this great shout in the camp of the Hebrews? And they understood that the ark of the LORD was come into the camp.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1310,51 +1346,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ஐயோ, அந்த மகத்துவமான தேவர்களின் கைக்கு நம்மைத் தப்புவிப்பவர் யார்? எகிப்தியரைச் சகலவித வாதைகளினாலும் வனாந்தரத்திலே அடித்த தேவர்கள் இவர்கள்தானே.]]></a:t>
+              <a:t><![CDATA[6. And when the Philistines heard the noise of the shout, they said, What means the noise of this great shout in the camp of the Hebrews? And they understood that the ark of the LORD was come into the camp.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1419,51 +1455,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. பெலிஸ்தரே, திடங்கொண்டு புருஷரைப்போல நடந்துகொள்ளுங்கள்; எபிரெயர் உங்களுக்கு அடிமைகளாயிருந்ததுபோல, நீங்களும் அவர்களுக்கு அடிமைகளாகாதபடிக்கு, புருஷராயிருந்து, யுத்தம்பண்ணுங்கள் என்று சொல்லிக்கொண்டார்கள்.]]></a:t>
+              <a:t><![CDATA[7. And the Philistines were afraid, for they said, God has come into the camp. And they said, Woe unto us! for there has not been such a thing in time past.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1528,51 +1564,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. சாமுவேலின் வார்த்தை இஸ்ரவேலுக்கெல்லாம் வந்தது. இஸ்ரவேலர் பெலிஸ்தருக்கு விரோதமாய் யுத்தஞ்செய்யப்புறப்பட்டு, எபெனேசருக்குச் சமீபத்தில் பாளயமிறங்கினார்கள்; பெலிஸ்தரோ ஆப்பெக்கிலே பாளயமிறங்கியிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[1. And the word of Samuel came to all Israel. Now Israel went out against the Philistines to battle, and pitched beside Ebenezer: and the Philistines pitched in Aphek.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1637,51 +1673,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. பெலிஸ்தரே, திடங்கொண்டு புருஷரைப்போல நடந்துகொள்ளுங்கள்; எபிரெயர் உங்களுக்கு அடிமைகளாயிருந்ததுபோல, நீங்களும் அவர்களுக்கு அடிமைகளாகாதபடிக்கு, புருஷராயிருந்து, யுத்தம்பண்ணுங்கள் என்று சொல்லிக்கொண்டார்கள்.]]></a:t>
+              <a:t><![CDATA[7. And the Philistines were afraid, for they said, God has come into the camp. And they said, Woe unto us! for there has not been such a thing in time past.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1746,51 +1782,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அப்பொழுது பெலிஸ்தர் யுத்தம் பண்ணினார்கள்; இஸ்ரவேலர் முறிந்து, அவரவர் தங்கள் கூடாரங்களுக்கு ஓடிப்போனார்கள்; மகா பெரிய சங்காரம் உண்டாயிற்று; இஸ்ரவேலிலே முப்பதினாயிரம் காலாட்கள் விழுந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[8. Woe unto us! who shall deliver us out of the hand of these mighty Gods? these are the Gods that stroke the Egyptians with all the plagues in the wilderness.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1855,51 +1891,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அப்பொழுது பெலிஸ்தர் யுத்தம் பண்ணினார்கள்; இஸ்ரவேலர் முறிந்து, அவரவர் தங்கள் கூடாரங்களுக்கு ஓடிப்போனார்கள்; மகா பெரிய சங்காரம் உண்டாயிற்று; இஸ்ரவேலிலே முப்பதினாயிரம் காலாட்கள் விழுந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[8. Woe unto us! who shall deliver us out of the hand of these mighty Gods? these are the Gods that stroke the Egyptians with all the plagues in the wilderness.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1964,51 +2000,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. தேவனுடைய பெட்டி பிடிக்கப்பட்டது; ஏலியின் இரண்டு குமாரராகிய ஓப்னியும் பினெகாசும் மாண்டார்கள்.]]></a:t>
+              <a:t><![CDATA[9. Be strong and quit yourselves like men, O all of you Philistines, that all of you be not servants unto the Hebrews, as they have been to you: quit yourselves like men, and fight.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2073,51 +2109,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. பென்யமீன் கோத்திரத்தானாகிய ஒருவன் படையிலிருந்து ஓடி, தன் வஸ்திரங்களைக் கிழித்து, தன் தலையின் மேல் புழுதியை வாரிப் போட்டுக்கொண்டு, அன்றையதினமே சீலோவுக்கு வந்தான்.]]></a:t>
+              <a:t><![CDATA[9. Be strong and quit yourselves like men, O all of you Philistines, that all of you be not servants unto the Hebrews, as they have been to you: quit yourselves like men, and fight.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2182,51 +2218,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. பென்யமீன் கோத்திரத்தானாகிய ஒருவன் படையிலிருந்து ஓடி, தன் வஸ்திரங்களைக் கிழித்து, தன் தலையின் மேல் புழுதியை வாரிப் போட்டுக்கொண்டு, அன்றையதினமே சீலோவுக்கு வந்தான்.]]></a:t>
+              <a:t><![CDATA[9. Be strong and quit yourselves like men, O all of you Philistines, that all of you be not servants unto the Hebrews, as they have been to you: quit yourselves like men, and fight.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2291,51 +2327,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அவன் வந்தபோது: ஏலி ஒரு ஆசனத்தின்மேல் உட்கார்ந்து வழியைப் பார்த்துக்கொண்டிருந்தான்; தேவனுடைய பெட்டிக்காக அவன் இருதயம் தத்தளித்துக்கொண்டிருந்தது, ஊரிலே செய்தியை அறிவிக்க அந்த மனுஷன் வந்தபோது, ஊரெங்கும் புலம்பல் உண்டாயிற்று.]]></a:t>
+              <a:t><![CDATA[10. And the Philistines fought, and Israel was smitten, and they fled every man into his tent: and there was a very great slaughter; for there fell of Israel thirty thousand footmen.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2400,51 +2436,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அவன் வந்தபோது: ஏலி ஒரு ஆசனத்தின்மேல் உட்கார்ந்து வழியைப் பார்த்துக்கொண்டிருந்தான்; தேவனுடைய பெட்டிக்காக அவன் இருதயம் தத்தளித்துக்கொண்டிருந்தது, ஊரிலே செய்தியை அறிவிக்க அந்த மனுஷன் வந்தபோது, ஊரெங்கும் புலம்பல் உண்டாயிற்று.]]></a:t>
+              <a:t><![CDATA[10. And the Philistines fought, and Israel was smitten, and they fled every man into his tent: and there was a very great slaughter; for there fell of Israel thirty thousand footmen.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2509,51 +2545,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. புலம்புகிற இந்தச் சத்தத்தை ஏலி கேட்டபோது: இந்த அமளியின் இரைச்சல் என்ன என்று கேட்டான்; அப்பொழுது அந்த மனுஷன் தீவிரித்து வந்து, ஏலிக்கு அறிவித்தான்.]]></a:t>
+              <a:t><![CDATA[11. And the ark of God was taken; and the two sons of Eli, Hophni and Phinehas, were slain.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2618,51 +2654,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ஏலி தொண்ணூற்றெட்டு வயதுள்ளவனாயிருந்தான்; அவன் பார்க்கக் கூடாதபடிக்கு, அவன் கண்கள் மங்கலாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[12. And there ran a man of Benjamin out of the army, and came to Shiloh the same day with his clothes rent, and with earth upon his head.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2727,51 +2763,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. சாமுவேலின் வார்த்தை இஸ்ரவேலுக்கெல்லாம் வந்தது. இஸ்ரவேலர் பெலிஸ்தருக்கு விரோதமாய் யுத்தஞ்செய்யப்புறப்பட்டு, எபெனேசருக்குச் சமீபத்தில் பாளயமிறங்கினார்கள்; பெலிஸ்தரோ ஆப்பெக்கிலே பாளயமிறங்கியிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[1. And the word of Samuel came to all Israel. Now Israel went out against the Philistines to battle, and pitched beside Ebenezer: and the Philistines pitched in Aphek.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2836,51 +2872,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அந்த மனுஷன் ஏலியைப் பார்த்து: படையிலிருந்து வந்தவன் நான் தான்; இன்று தான் படையிலிருந்து ஓடிவந்தேன் என்றான். அப்பொழுது அவன்: என் மகனே, நடந்த காரியம் என்ன என்று கேட்டான்.]]></a:t>
+              <a:t><![CDATA[12. And there ran a man of Benjamin out of the army, and came to Shiloh the same day with his clothes rent, and with earth upon his head.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2945,51 +2981,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அந்த மனுஷன் ஏலியைப் பார்த்து: படையிலிருந்து வந்தவன் நான் தான்; இன்று தான் படையிலிருந்து ஓடிவந்தேன் என்றான். அப்பொழுது அவன்: என் மகனே, நடந்த காரியம் என்ன என்று கேட்டான்.]]></a:t>
+              <a:t><![CDATA[13. And when he came, lo, Eli sat upon a seat by the wayside watching: for his heart trembled for the ark of God. And when the man came into the city, and told it, all the city cried out.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3054,51 +3090,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. செய்தி கொண்டுவந்தவன் பிரதியுத்தரமாக: இஸ்ரவேலர் பெலிஸ்தருக்கு முன்பாக முறிந்தோடிப்போனார்கள்; ஜனங்களுக்குள்ளே பெரிய சங்காரம் உண்டாயிற்று; உம்முடைய குமாரராகிய ஓப்னி பினெகாஸ் என்னும் இருவரும் இறந்துபோனார்கள்; தேவனுடைய பெட்டியும் பிடிபட்டு போயிற்று என்றான்.]]></a:t>
+              <a:t><![CDATA[13. And when he came, lo, Eli sat upon a seat by the wayside watching: for his heart trembled for the ark of God. And when the man came into the city, and told it, all the city cried out.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3163,51 +3199,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. செய்தி கொண்டுவந்தவன் பிரதியுத்தரமாக: இஸ்ரவேலர் பெலிஸ்தருக்கு முன்பாக முறிந்தோடிப்போனார்கள்; ஜனங்களுக்குள்ளே பெரிய சங்காரம் உண்டாயிற்று; உம்முடைய குமாரராகிய ஓப்னி பினெகாஸ் என்னும் இருவரும் இறந்துபோனார்கள்; தேவனுடைய பெட்டியும் பிடிபட்டு போயிற்று என்றான்.]]></a:t>
+              <a:t><![CDATA[13. And when he came, lo, Eli sat upon a seat by the wayside watching: for his heart trembled for the ark of God. And when the man came into the city, and told it, all the city cried out.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3272,51 +3308,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அவன் தேவனுடைய பெட்டியைக் குறித்துச் சொன்னவுடனே, ஏலி ஆசனத்திலிருந்து வாசலின் பக்கமாய் மல்லாக்க விழுந்தான்; அவன் கிழவனும் ஸ்தூலித்தவனுமாயிருந்தபடியால், அவன் பிடரி முறிந்து செத்துப்போனான். அவன் இஸ்ரவேலை நாற்பது வருஷம் நியாயம்விசாரித்தான்.]]></a:t>
+              <a:t><![CDATA[14. And when Eli heard the noise of the crying, he said, What means the noise of this tumult? And the man came in hastily, and told Eli.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3381,51 +3417,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அவன் தேவனுடைய பெட்டியைக் குறித்துச் சொன்னவுடனே, ஏலி ஆசனத்திலிருந்து வாசலின் பக்கமாய் மல்லாக்க விழுந்தான்; அவன் கிழவனும் ஸ்தூலித்தவனுமாயிருந்தபடியால், அவன் பிடரி முறிந்து செத்துப்போனான். அவன் இஸ்ரவேலை நாற்பது வருஷம் நியாயம்விசாரித்தான்.]]></a:t>
+              <a:t><![CDATA[14. And when Eli heard the noise of the crying, he said, What means the noise of this tumult? And the man came in hastily, and told Eli.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3490,51 +3526,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அவன் தேவனுடைய பெட்டியைக் குறித்துச் சொன்னவுடனே, ஏலி ஆசனத்திலிருந்து வாசலின் பக்கமாய் மல்லாக்க விழுந்தான்; அவன் கிழவனும் ஸ்தூலித்தவனுமாயிருந்தபடியால், அவன் பிடரி முறிந்து செத்துப்போனான். அவன் இஸ்ரவேலை நாற்பது வருஷம் நியாயம்விசாரித்தான்.]]></a:t>
+              <a:t><![CDATA[15. Now Eli was ninety and eight years old; and his eyes were dim, that he could not see.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3599,51 +3635,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. பினெகாசின் மனைவியாகிய அவன் மருமகள் நிறைகர்ப்பிணியாயிருந்தாள்; அவள் தேவனுடைய பெட்டி பிடிபட்ட செய்தியையும், தன் மாமனும் தன் புருஷனும் இறந்து போனதையும் கேள்விப்பட்டபோது, அவள் கர்ப்பவேதனைப்பட்டு குனிந்து பிரசவித்தாள்.]]></a:t>
+              <a:t><![CDATA[15. Now Eli was ninety and eight years old; and his eyes were dim, that he could not see.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3708,51 +3744,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. பினெகாசின் மனைவியாகிய அவன் மருமகள் நிறைகர்ப்பிணியாயிருந்தாள்; அவள் தேவனுடைய பெட்டி பிடிபட்ட செய்தியையும், தன் மாமனும் தன் புருஷனும் இறந்து போனதையும் கேள்விப்பட்டபோது, அவள் கர்ப்பவேதனைப்பட்டு குனிந்து பிரசவித்தாள்.]]></a:t>
+              <a:t><![CDATA[16. And the man said unto Eli, I am he that came out of the army, and I fled to day out of the army. And he said, What is there done, my son?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3817,51 +3853,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. பினெகாசின் மனைவியாகிய அவன் மருமகள் நிறைகர்ப்பிணியாயிருந்தாள்; அவள் தேவனுடைய பெட்டி பிடிபட்ட செய்தியையும், தன் மாமனும் தன் புருஷனும் இறந்து போனதையும் கேள்விப்பட்டபோது, அவள் கர்ப்பவேதனைப்பட்டு குனிந்து பிரசவித்தாள்.]]></a:t>
+              <a:t><![CDATA[16. And the man said unto Eli, I am he that came out of the army, and I fled to day out of the army. And he said, What is there done, my son?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3926,51 +3962,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. பெலிஸ்தர் இஸ்ரவேலருக்கு விரோதமாய் அணிவகுத்து நின்றார்கள்; யுத்தம் அதிகரித்து, இஸ்ரவேலர் பெலிஸ்தருக்கு முன்பாக முறிய அடிக்கப்பட்டார்கள்; அவர்கள் சேனையில் போர்க்களத்திலே ஏறக்குறைய நாலாயிரம்பேர் வெட்டுண்டுபோனார்கள்.]]></a:t>
+              <a:t><![CDATA[1. And the word of Samuel came to all Israel. Now Israel went out against the Philistines to battle, and pitched beside Ebenezer: and the Philistines pitched in Aphek.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4035,51 +4071,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அவள் சாகப்போகிற நேரத்தில் அவளண்டையிலே நின்ற ஸ்திரீகள்: நீ பயப்படாதே, ஆண்பிள்ளையைப் பெற்றாய் என்றார்கள்; அவளோ அதற்கு ஒன்றும் சொல்லவுமில்லை, அதின்மேல் சிந்தைவைக்கவுமில்லை.]]></a:t>
+              <a:t><![CDATA[17. And the messenger answered and said, Israel is fled before the Philistines, and there has been also a great slaughter among the people, and your two sons also, Hophni and Phinehas, are dead, and the ark of God is taken.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4144,51 +4180,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அவள் சாகப்போகிற நேரத்தில் அவளண்டையிலே நின்ற ஸ்திரீகள்: நீ பயப்படாதே, ஆண்பிள்ளையைப் பெற்றாய் என்றார்கள்; அவளோ அதற்கு ஒன்றும் சொல்லவுமில்லை, அதின்மேல் சிந்தைவைக்கவுமில்லை.]]></a:t>
+              <a:t><![CDATA[17. And the messenger answered and said, Israel is fled before the Philistines, and there has been also a great slaughter among the people, and your two sons also, Hophni and Phinehas, are dead, and the ark of God is taken.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4253,51 +4289,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. தேவனுடைய பெட்டி பிடிபட்டு, அவளுடைய மாமனும் அவளுடைய புருஷனும் இறந்து போனபடியினால், அவள்: மகிமை இஸ்ரவேலை விட்டுப் போயிற்று என்று சொல்லி, அந்தப் பிள்ளைக்கு இக்கபோத் என்று பேரிட்டாள்.]]></a:t>
+              <a:t><![CDATA[17. And the messenger answered and said, Israel is fled before the Philistines, and there has been also a great slaughter among the people, and your two sons also, Hophni and Phinehas, are dead, and the ark of God is taken.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4362,51 +4398,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. தேவனுடைய பெட்டி பிடிபட்டு, அவளுடைய மாமனும் அவளுடைய புருஷனும் இறந்து போனபடியினால், அவள்: மகிமை இஸ்ரவேலை விட்டுப் போயிற்று என்று சொல்லி, அந்தப் பிள்ளைக்கு இக்கபோத் என்று பேரிட்டாள்.]]></a:t>
+              <a:t><![CDATA[18. And it came to pass, when he made mention of the ark of God, that he fell from off the seat backward by the side of the gate, and his neck brake, and he died: for he was an old man, and heavy. And he had judged Israel forty years.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4471,51 +4507,596 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. தேவனுடைய பெட்டி பிடிபட்டுப் போனபடியினால், மகிமை இஸ்ரவேலை விட்டு விலகிப்போயிற்று என்றாள்.]]></a:t>
+              <a:t><![CDATA[18. And it came to pass, when he made mention of the ark of God, that he fell from off the seat backward by the side of the gate, and his neck brake, and he died: for he was an old man, and heavy. And he had judged Israel forty years.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[18. And it came to pass, when he made mention of the ark of God, that he fell from off the seat backward by the side of the gate, and his neck brake, and he died: for he was an old man, and heavy. And he had judged Israel forty years.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[19. And his daughter in law, Phinehas' wife, was with child, near to be delivered: and when she heard the tidings that the ark of God was taken, and that her father in law and her husband were dead, she bowed herself and travailed; for her pains came upon her.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[19. And his daughter in law, Phinehas' wife, was with child, near to be delivered: and when she heard the tidings that the ark of God was taken, and that her father in law and her husband were dead, she bowed herself and travailed; for her pains came upon her.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[19. And his daughter in law, Phinehas' wife, was with child, near to be delivered: and when she heard the tidings that the ark of God was taken, and that her father in law and her husband were dead, she bowed herself and travailed; for her pains came upon her.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[20. And about the time of her death the women that stood by her said unto her, Fear not; for you have born a son. But she answered not, neither did she regard it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4580,51 +5161,487 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. பெலிஸ்தர் இஸ்ரவேலருக்கு விரோதமாய் அணிவகுத்து நின்றார்கள்; யுத்தம் அதிகரித்து, இஸ்ரவேலர் பெலிஸ்தருக்கு முன்பாக முறிய அடிக்கப்பட்டார்கள்; அவர்கள் சேனையில் போர்க்களத்திலே ஏறக்குறைய நாலாயிரம்பேர் வெட்டுண்டுபோனார்கள்.]]></a:t>
+              <a:t><![CDATA[2. And the Philistines put themselves in array against Israel: and when they joined battle, Israel was smitten before the Philistines: and they slew of the army in the field about four thousand men.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[20. And about the time of her death the women that stood by her said unto her, Fear not; for you have born a son. But she answered not, neither did she regard it.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[21. And she named the child Ichabod, saying, The glory is departed from Israel: because the ark of God was taken, and because of her father in law and her husband.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[21. And she named the child Ichabod, saying, The glory is departed from Israel: because the ark of God was taken, and because of her father in law and her husband.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[22. And she said, The glory is departed from Israel: for the ark of God is taken.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4689,51 +5706,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ஜனங்கள் திரும்பப் பாளயத்துக்கு வந்தபோது, இஸ்ரவேலின் மூப்பரானவர்கள், இன்று கர்த்தர் பெலிஸ்தருக்கு முன்பாக நம்மை முறிய அடித்ததென்ன? சீலோவிலிருக்கிற கர்த்தருடைய உடன்படிக்கைப் பெட்டியைக் கொண்டுவருவோம்; அது நம்மை நம்முடைய பகைஞரின் கைக்கு விலக்கி ரட்சிக்கும்படி, நம்முடைய நடுவிலே வரவேண்டியது என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[2. And the Philistines put themselves in array against Israel: and when they joined battle, Israel was smitten before the Philistines: and they slew of the army in the field about four thousand men.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4798,51 +5815,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ஜனங்கள் திரும்பப் பாளயத்துக்கு வந்தபோது, இஸ்ரவேலின் மூப்பரானவர்கள், இன்று கர்த்தர் பெலிஸ்தருக்கு முன்பாக நம்மை முறிய அடித்ததென்ன? சீலோவிலிருக்கிற கர்த்தருடைய உடன்படிக்கைப் பெட்டியைக் கொண்டுவருவோம்; அது நம்மை நம்முடைய பகைஞரின் கைக்கு விலக்கி ரட்சிக்கும்படி, நம்முடைய நடுவிலே வரவேண்டியது என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[2. And the Philistines put themselves in array against Israel: and when they joined battle, Israel was smitten before the Philistines: and they slew of the army in the field about four thousand men.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4907,51 +5924,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ஜனங்கள் திரும்பப் பாளயத்துக்கு வந்தபோது, இஸ்ரவேலின் மூப்பரானவர்கள், இன்று கர்த்தர் பெலிஸ்தருக்கு முன்பாக நம்மை முறிய அடித்ததென்ன? சீலோவிலிருக்கிற கர்த்தருடைய உடன்படிக்கைப் பெட்டியைக் கொண்டுவருவோம்; அது நம்மை நம்முடைய பகைஞரின் கைக்கு விலக்கி ரட்சிக்கும்படி, நம்முடைய நடுவிலே வரவேண்டியது என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[3. And when the people were come into the camp, the elders of Israel said, Wherefore has the LORD smitten us to day before the Philistines? Let us fetch the ark of the covenant of the LORD out of Shiloh unto us, that, when it comes among us, it may save us out of the hand of our enemies.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5016,51 +6033,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அப்படியே கேருபீன்களின் மத்தியிலே வாசமாயிருக்கிற சேனைகளின் கர்த்தருடைய உடன்படிக்கைப் பெட்டியை எடுத்துவர, ஜனங்கள் சீலோவுக்குச் சொல்லியனுப்பினார்கள்; அங்கே ஏலியின் இரண்டு குமாரராகிய ஓப்னியும் பினெகாசும் தேவனுடைய உடன்படிக்கைப் பெட்டியண்டையில் இருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[3. And when the people were come into the camp, the elders of Israel said, Wherefore has the LORD smitten us to day before the Philistines? Let us fetch the ark of the covenant of the LORD out of Shiloh unto us, that, when it comes among us, it may save us out of the hand of our enemies.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -5095,51 +6112,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474598783" r:id="rId1"/>
+    <p:sldLayoutId id="2478705619" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -5443,54 +6460,126 @@
 
 <file path=ppt/slides/_rels/slide42.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide42.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide43.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide43.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide44.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide44.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide45.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide45.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide46.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide46.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide47.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide47.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide48.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide48.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide49.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide49.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide50.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide50.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide51.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide51.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide52.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide52.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide53.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide53.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
@@ -5627,51 +6716,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[యెహోవా నిబంధన మందసమును తెప్పించిరి. ఏలీయొక్క యిద్దరు కుమారులైన హొఫ్నీయును ఫీనెహాసును అక్కడనే దేవుని]]></a:t>
+              <a:t><![CDATA[அது நம்மை நம்முடைய பகைஞரின் கைக்கு விலக்கி ரட்சிக்கும்படி, நம்முடைய நடுவிலே வரவேண்டியது என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5759,51 +6848,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[నిబంధన మందసమునొద్ద ఉండిరి.]]></a:t>
+              <a:t><![CDATA[4. அப்படியே கேருபீன்களின் மத்தியிலே வாசமாயிருக்கிற சேனைகளின் கர்த்தருடைய உடன்படிக்கைப் பெட்டியை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5891,51 +6980,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. యెహోవా నిబంధన మందసము దండులోనికి రాగా ఇశ్రాయేలీయులందరు భూమి ప్రతి ధ్వని నిచ్చునంత గొప్పకేకలు]]></a:t>
+              <a:t><![CDATA[எடுத்துவர, ஜனங்கள் சீலோவுக்குச் சொல்லியனுப்பினார்கள்; அங்கே ஏலியின் இரண்டு குமாரராகிய ஓப்னியும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6023,51 +7112,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[వేసిరి.]]></a:t>
+              <a:t><![CDATA[பினெகாசும் தேவனுடைய உடன்படிக்கைப் பெட்டியண்டையில் இருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6155,51 +7244,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ఫిలిష్తీయులు ఆ కేకలు విని, హెబ్రీయుల దండులో ఈ గొప్ప కేకలధ్వని యేమని అడిగి, యెహోవా నిబంధన మందసము]]></a:t>
+              <a:t><![CDATA[5. கர்த்தருடைய உடன்படிக்கைப் பெட்டி பாளயத்திலே வருகிறபோது, இஸ்ரவேலரெல்லாரும் பூமி அதிரத்தக்கதாக மகா]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6287,51 +7376,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[దండులోనికి వచ్చెనని తెలిసికొని]]></a:t>
+              <a:t><![CDATA[ஆர்ப்பரிப்பாய்ச் சத்தமிட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6419,51 +7508,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. జడిసి దేవుడు దండులోనికి వచ్చెనని అనుకొని అయ్యో మనకు శ్రమ, ఇంతకుమునుపు వారీలాగు సంభ్రమింపలేదు,]]></a:t>
+              <a:t><![CDATA[6. அவர்கள் ஆர்ப்பரிக்கிற சத்தத்தைப் பெலிஸ்தர் கேட்டபோது: எபிரெயருடைய பாளயத்தில் இந்த மகா]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6551,51 +7640,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. అయ్యయ్యో మహాశూరు డగు ఈ దేవుని చేతిలోనుండి మనలను ఎవరు విడిపింప గలరు? అరణ్యమందు అనేకమైన తెగుళ్లచేత]]></a:t>
+              <a:t><![CDATA[ஆர்ப்பரிப்பின் சத்தம் என்ன என்றார்கள்; பின்பு கர்த்தரின் பெட்டி பாளயத்தில் வந்தது என்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6683,51 +7772,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ఐగుప్తీయులను హతము చేసిన దేవుడు ఈయనే గదా.]]></a:t>
+              <a:t><![CDATA[அறிந்துகொண்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6815,51 +7904,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ఫిలిష్తీయు లారా, ధైర్యము తెచ్చుకొని వారు మీకు దాసులైనట్టు మీరు హెబ్రీయులకు దాసులు కాకుండ]]></a:t>
+              <a:t><![CDATA[7. தேவன் பாளயத்தில் வந்தார் என்று சொல்லப்பட்டபடியினால், பெலிஸ்தர் பயந்து, ஐயோ, நமக்கு மோசம் வந்தது;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6947,51 +8036,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ఇశ్రాయేలీయులు ఫిలిష్తీయులతో యుద్ధము చేయు టకై బయలుదేరి ఎబెనెజరులో దిగగా ఫిలిష్తీయులు ఆఫెకులో]]></a:t>
+              <a:t><![CDATA[1. சாமுவேலின் வார்த்தை இஸ்ரவேலுக்கெல்லாம் வந்தது. இஸ்ரவேலர் பெலிஸ்தருக்கு விரோதமாய்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7079,51 +8168,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[బలాఢ్యులై యుద్ధము చేయుడని చెప్పుకొనిరి.]]></a:t>
+              <a:t><![CDATA[இதற்குமுன் ஒருபோதும் இப்படி நடக்கவில்லையே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7211,51 +8300,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ఫిలిష్తీయులు యుద్దముచేయగా ఇశ్రాయేలీయులు ఓడిపోయి అందరు తమ డేరాలకు పరుగెత్తివచ్చిరి. అప్పుడు]]></a:t>
+              <a:t><![CDATA[8. ஐயோ, அந்த மகத்துவமான தேவர்களின் கைக்கு நம்மைத் தப்புவிப்பவர் யார்? எகிப்தியரைச் சகலவித]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7343,51 +8432,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[అత్యధికమైన వధ జరిగెను; ఇశ్రాయేలీయులలో ముప్పదివేల కాల్బలము కూలెను.]]></a:t>
+              <a:t><![CDATA[வாதைகளினாலும் வனாந்தரத்திலே அடித்த தேவர்கள் இவர்கள்தானே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7475,51 +8564,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. మరియు దేవుని మందసము పట్టబడెను; అదికాకను హొఫ్నీ ఫీనెహాసులను ఏలీయొక్క యిద్దరు కుమారులు హతులైరి.]]></a:t>
+              <a:t><![CDATA[9. பெலிஸ்தரே, திடங்கொண்டு புருஷரைப்போல நடந்துகொள்ளுங்கள்; எபிரெயர் உங்களுக்கு அடிமைகளாயிருந்ததுபோல,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7607,51 +8696,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ఆ నాడే బెన్యామీనీయుడొకడు యుద్ధభూమిలోనుండి పరుగెత్తివచ్చి, చినిగిన బట్టలతోను తలమీద ధూళితోను]]></a:t>
+              <a:t><![CDATA[நீங்களும் அவர்களுக்கு அடிமைகளாகாதபடிக்கு, புருஷராயிருந்து, யுத்தம்பண்ணுங்கள் என்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7739,51 +8828,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[షిలోహులో ప్రవేశించెను.]]></a:t>
+              <a:t><![CDATA[சொல்லிக்கொண்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7871,51 +8960,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. అతడు వచ్చినప్పుడు ఏలీ మందసము విషయమై గుండె అవియుచు త్రోవప్రక్కను పీఠముమీద కూర్చుండి]]></a:t>
+              <a:t><![CDATA[10. அப்பொழுது பெலிஸ்தர் யுத்தம் பண்ணினார்கள்; இஸ்ரவேலர் முறிந்து, அவரவர் தங்கள் கூடாரங்களுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8003,51 +9092,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[యెదురుచూచుచుండెను. ఆ మనుష్యుడు పట్టణములోనికి వర్తమానము తేగా పట్టణస్థులందరు కేకలు వేసిరి.]]></a:t>
+              <a:t><![CDATA[ஓடிப்போனார்கள்; மகா பெரிய சங்காரம் உண்டாயிற்று; இஸ்ரவேலிலே முப்பதினாயிரம் காலாட்கள் விழுந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8135,51 +9224,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ఏలీ ఆ కేకలు వినిఈ గల్లత్తు యేమని అడుగగా ఆ మనుష్యుడు త్వరగా వచ్చి ఏలీతో సంగతి తెలియచెప్పెను.]]></a:t>
+              <a:t><![CDATA[11. தேவனுடைய பெட்டி பிடிக்கப்பட்டது; ஏலியின் இரண்டு குமாரராகிய ஓப்னியும் பினெகாசும் மாண்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8267,51 +9356,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ఏలీ తొంబది యెనిమిదేండ్లవాడై యుండెను. అతనికి దృష్టి మందగిలినందున అతని కండ్లు కానరాకుండెను.]]></a:t>
+              <a:t><![CDATA[12. பென்யமீன் கோத்திரத்தானாகிய ஒருவன் படையிலிருந்து ஓடி, தன் வஸ்திரங்களைக் கிழித்து, தன் தலையின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8399,51 +9488,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[దిగిరి.]]></a:t>
+              <a:t><![CDATA[யுத்தஞ்செய்யப்புறப்பட்டு, எபெனேசருக்குச் சமீபத்தில் பாளயமிறங்கினார்கள்; பெலிஸ்தரோ ஆப்பெக்கிலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8531,51 +9620,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ఆ మనుష్యుడుయుద్ధములోనుండి వచ్చినవాడను నేనే, నేడు యుద్ధములోనుండి పరుగెత్తి వచ్చితినని ఏలీతో అనగా]]></a:t>
+              <a:t><![CDATA[மேல் புழுதியை வாரிப் போட்டுக்கொண்டு, அன்றையதினமே சீலோவுக்கு வந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8663,51 +9752,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[అతడునాయనా, అక్కడ ఏమి జరిగెనని అడిగెను.]]></a:t>
+              <a:t><![CDATA[13. அவன் வந்தபோது: ஏலி ஒரு ஆசனத்தின்மேல் உட்கார்ந்து வழியைப் பார்த்துக்கொண்டிருந்தான்; தேவனுடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8795,51 +9884,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. అందుకు అతడుఇశ్రాయేలీ యులు ఫిలిష్తీయులముందర నిలువలేక పారిపోయిరి; జను లలో అనేకులు హతులైరి; హొఫ్నీ]]></a:t>
+              <a:t><![CDATA[பெட்டிக்காக அவன் இருதயம் தத்தளித்துக்கொண்டிருந்தது, ஊரிலே செய்தியை அறிவிக்க அந்த மனுஷன் வந்தபோது,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8927,51 +10016,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ఫీనెహాసు అను నీ యిద్దరు కుమారులు మృతులైరి; మరియు దేవుని మందసము పట్టబడెను అని చెప్పెను]]></a:t>
+              <a:t><![CDATA[ஊரெங்கும் புலம்பல் உண்டாயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9059,51 +10148,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. దేవుని మందసమను మాట అతడు పలుకగానే ఏలీ ద్వారముదగ్గర నున్న పీఠము మీదనుండి వెనుకకు పడి మెడవిరిగి]]></a:t>
+              <a:t><![CDATA[14. புலம்புகிற இந்தச் சத்தத்தை ஏலி கேட்டபோது: இந்த அமளியின் இரைச்சல் என்ன என்று கேட்டான்; அப்பொழுது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9191,51 +10280,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[చనిపోయెను; ఏల యనగా అతడు వృద్ధుడై బహు స్థూలదేహియై యుండెను. అతడు నలువది సంవత్సరములు ఇశ్రాయేలీయులకు]]></a:t>
+              <a:t><![CDATA[அந்த மனுஷன் தீவிரித்து வந்து, ஏலிக்கு அறிவித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9323,51 +10412,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[న్యాయము తీర్చెను.]]></a:t>
+              <a:t><![CDATA[15. ஏலி தொண்ணூற்றெட்டு வயதுள்ளவனாயிருந்தான்; அவன் பார்க்கக் கூடாதபடிக்கு, அவன் கண்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9455,51 +10544,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ఏలీ కోడలగు ఫీనెహాసు భార్యకు అప్పటికి గర్భము కలిగి కనుప్రొద్దులైయుండగా దేవుని యొక్క మందసము]]></a:t>
+              <a:t><![CDATA[மங்கலாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9587,51 +10676,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[పట్టబడెననియు, తన మామయు తన పెనిమిటియు చనిపోయిరనియు ఆమె విని నొప్పులుతగిలి మోకాళ్లమీదికి క్రుంగి]]></a:t>
+              <a:t><![CDATA[16. அந்த மனுஷன் ஏலியைப் பார்த்து: படையிலிருந்து வந்தவன் நான் தான்; இன்று தான் படையிலிருந்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9719,51 +10808,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ప్రసవమాయెను.]]></a:t>
+              <a:t><![CDATA[ஓடிவந்தேன் என்றான். அப்பொழுது அவன்: என் மகனே, நடந்த காரியம் என்ன என்று கேட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9851,51 +10940,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ఫిలిష్తీయులు ఇశ్రాయేలీయులమీద తమ్మును యుద్ధపంక్తులుగా తీర్చుకొనగా వారు యుద్ధములో కలిసినప్పుడు]]></a:t>
+              <a:t><![CDATA[பாளயமிறங்கியிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9983,51 +11072,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ఆమె మృతినొందుచుండగా దగ్గర నిలిచియున్న స్త్రీలు ఆమెతోభయపడవద్దు, కుమారుని కంటివనిరి గాని ఆమె]]></a:t>
+              <a:t><![CDATA[17. செய்தி கொண்டுவந்தவன் பிரதியுத்தரமாக: இஸ்ரவேலர் பெலிஸ்தருக்கு முன்பாக முறிந்தோடிப்போனார்கள்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10115,51 +11204,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ప్రత్యుత్తరమియ్యకయు లక్ష్యపెట్టకయు నుండినదై]]></a:t>
+              <a:t><![CDATA[ஜனங்களுக்குள்ளே பெரிய சங்காரம் உண்டாயிற்று; உம்முடைய குமாரராகிய ஓப்னி பினெகாஸ் என்னும் இருவரும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10247,51 +11336,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. దేవుని మందసము పట్టబడినదను సంగతిని, తన మామయు పెనిమిటియు చనిపోయిన సంగతిని తెలిసికొని ప్రభావము]]></a:t>
+              <a:t><![CDATA[இறந்துபோனார்கள்; தேவனுடைய பெட்டியும் பிடிபட்டு போயிற்று என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10379,51 +11468,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ఇశ్రాయేలీయులలోనుండి పోయెనని చెప్పి తన బిడ్డకు ఈకాబోదు1 అను పేరు పెట్టెను.]]></a:t>
+              <a:t><![CDATA[18. அவன் தேவனுடைய பெட்டியைக் குறித்துச் சொன்னவுடனே, ஏலி ஆசனத்திலிருந்து வாசலின் பக்கமாய் மல்லாக்க]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10511,51 +11600,711 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. ​దేవుని మందసము పట్టబడి పోయినందున ప్రభావము ఇశ్రాయేలీయులలోనుండి చెరపట్టబడి పోయెనని ఆమె చెప్పెను.]]></a:t>
+              <a:t><![CDATA[விழுந்தான்; அவன் கிழவனும் ஸ்தூலித்தவனுமாயிருந்தபடியால், அவன் பிடரி முறிந்து செத்துப்போனான். அவன்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 சாமுவேல் : 4]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide45.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[இஸ்ரவேலை நாற்பது வருஷம் நியாயம்விசாரித்தான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 சாமுவேல் : 4]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide46.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[19. பினெகாசின் மனைவியாகிய அவன் மருமகள் நிறைகர்ப்பிணியாயிருந்தாள்; அவள் தேவனுடைய பெட்டி பிடிபட்ட]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 சாமுவேல் : 4]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide47.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[செய்தியையும், தன் மாமனும் தன் புருஷனும் இறந்து போனதையும் கேள்விப்பட்டபோது, அவள் கர்ப்பவேதனைப்பட்டு]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 சாமுவேல் : 4]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide48.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[குனிந்து பிரசவித்தாள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 சாமுவேல் : 4]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide49.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[20. அவள் சாகப்போகிற நேரத்தில் அவளண்டையிலே நின்ற ஸ்திரீகள்: நீ பயப்படாதே, ஆண்பிள்ளையைப் பெற்றாய்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10643,51 +12392,579 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ఇశ్రాయేలీయులు ఫిలిష్తీయుల యెదుట ఓడిపోయి యుద్ధభూమిలోనే యెక్కువతక్కువ నాలుగు వేలమంది హతులైరి.]]></a:t>
+              <a:t><![CDATA[2. பெலிஸ்தர் இஸ்ரவேலருக்கு விரோதமாய் அணிவகுத்து நின்றார்கள்; யுத்தம் அதிகரித்து, இஸ்ரவேலர்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 சாமுவேல் : 4]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide50.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[என்றார்கள்; அவளோ அதற்கு ஒன்றும் சொல்லவுமில்லை, அதின்மேல் சிந்தைவைக்கவுமில்லை.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 சாமுவேல் : 4]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide51.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[21. தேவனுடைய பெட்டி பிடிபட்டு, அவளுடைய மாமனும் அவளுடைய புருஷனும் இறந்து போனபடியினால், அவள்: மகிமை]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 சாமுவேல் : 4]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide52.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[இஸ்ரவேலை விட்டுப் போயிற்று என்று சொல்லி, அந்தப் பிள்ளைக்கு இக்கபோத் என்று பேரிட்டாள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 சாமுவேல் : 4]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide53.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[22. தேவனுடைய பெட்டி பிடிபட்டுப் போனபடியினால், மகிமை இஸ்ரவேலை விட்டு விலகிப்போயிற்று என்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10775,51 +13052,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. కాబట్టి జనులు పాళెములోనికి తిరిగిరాగా ఇశ్రాయేలీయుల పెద్దలు యెహోవా నేడు మనలను ఫిలిష్తీయులముందర]]></a:t>
+              <a:t><![CDATA[பெலிஸ்தருக்கு முன்பாக முறிய அடிக்கப்பட்டார்கள்; அவர்கள் சேனையில் போர்க்களத்திலே ஏறக்குறைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10907,51 +13184,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ఎందుకు ఓడించెను? షిలోహులో నున్న యెహోవా నిబంధన మందస మును మనము తీసికొని మన మధ్య నుంచుకొందము రండి; అది]]></a:t>
+              <a:t><![CDATA[நாலாயிரம்பேர் வெட்டுண்டுபோனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11039,51 +13316,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[మన మధ్యనుండినయెడల అది మన శత్రువుల చేతిలోనుండి మనలను రక్షించుననిరి.]]></a:t>
+              <a:t><![CDATA[3. ஜனங்கள் திரும்பப் பாளயத்துக்கு வந்தபோது, இஸ்ரவேலின் மூப்பரானவர்கள், இன்று கர்த்தர் பெலிஸ்தருக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11171,51 +13448,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. కాబట్టి జనులు షిలోహునకు కొందరిని పంపి అక్కడనుండి కెరూ బులమధ్య ఆసీనుడైయుండు సైన్యముల కధిపతియగు]]></a:t>
+              <a:t><![CDATA[முன்பாக நம்மை முறிய அடித்ததென்ன? சீலோவிலிருக்கிற கர்த்தருடைய உடன்படிக்கைப் பெட்டியைக் கொண்டுவருவோம்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11232,91 +13509,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[1 சாமுவேல் : 4]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme50">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme81">
   <a:themeElements>
-    <a:clrScheme name="Theme50">
+    <a:clrScheme name="Theme81">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme50">
+    <a:fontScheme name="Theme81">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -11342,51 +13619,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme50">
+    <a:fmtScheme name="Theme81">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -11517,51 +13794,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>44</Slides>
+  <Slides>53</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>