--- v1 (2026-07-18)
+++ v2 (2026-09-18)
@@ -47,50 +47,56 @@
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -99,50 +105,53 @@
     <p:sldId id="259" r:id="rId6"/>
     <p:sldId id="260" r:id="rId7"/>
     <p:sldId id="261" r:id="rId8"/>
     <p:sldId id="262" r:id="rId9"/>
     <p:sldId id="263" r:id="rId10"/>
     <p:sldId id="264" r:id="rId11"/>
     <p:sldId id="265" r:id="rId12"/>
     <p:sldId id="266" r:id="rId13"/>
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
+    <p:sldId id="284" r:id="rId31"/>
+    <p:sldId id="285" r:id="rId32"/>
+    <p:sldId id="286" r:id="rId33"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -268,53 +277,56 @@
   <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/>
   <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/>
   <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/>
   <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/>
   <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/>
   <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/>
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
-  <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
+  <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
+  <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
+  <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -374,51 +386,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. பெலிஸ்தரின் அதிபதிகளையெல்லாம் அழைப்பித்து, தங்களண்டையிலே கூடிவரச் செய்து: இஸ்ரவேலின் தேவனுடைய பெட்டியை நாம் என்ன செய்யவேண்டும் என்று கேட்டார்கள். அவர்கள்: இஸ்ரவேலின் தேவனுடைய பெட்டியை காத் பட்டணமட்டும் எடுத்துச் சுற்றிக்கொண்டு போகவேண்டும் என்றார்கள்; அப்படியே இஸ்ரவேலின் தேவனுடைய பெட்டியை எடுத்துச் சுற்றிக் கொண்டுபோனார்கள்.]]></a:t>
+              <a:t><![CDATA[5. Therefore neither the priests of Dagon, nor any that come into Dagon's house, tread on the threshold of Dagon in Ashdod unto this day.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -483,51 +495,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அதை எடுத்துச் சுற்றிக்கொண்டு போனபின்பு, கர்த்தருடைய கை அந்தப் பட்டணத்தின்மேல் மகா உக்கிரமாக இறங்கிற்று; அந்தப் பட்டணத்தின் மனுஷருக்குள், சிறியவர் துவக்கிப் பெரியவர்மட்டும், மூலவியாதியை உண்டாக்கி, அவர்களை வாதித்தார்.]]></a:t>
+              <a:t><![CDATA[5. Therefore neither the priests of Dagon, nor any that come into Dagon's house, tread on the threshold of Dagon in Ashdod unto this day.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -592,51 +604,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அதை எடுத்துச் சுற்றிக்கொண்டு போனபின்பு, கர்த்தருடைய கை அந்தப் பட்டணத்தின்மேல் மகா உக்கிரமாக இறங்கிற்று; அந்தப் பட்டணத்தின் மனுஷருக்குள், சிறியவர் துவக்கிப் பெரியவர்மட்டும், மூலவியாதியை உண்டாக்கி, அவர்களை வாதித்தார்.]]></a:t>
+              <a:t><![CDATA[6. But the hand of the LORD was heavy upon them of Ashdod, and he destroyed them, and stroke them with emerods, even Ashdod and the coasts thereof.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -701,51 +713,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. பெலிஸ்தர் தேவனுடைய பெட்டியைப் பிடித்து, அதை எபெனேசரிலிருந்து அஸ்தோத்திற்குக் கொண்டுபோனார்கள்.]]></a:t>
+              <a:t><![CDATA[6. But the hand of the LORD was heavy upon them of Ashdod, and he destroyed them, and stroke them with emerods, even Ashdod and the coasts thereof.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -810,51 +822,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அதினால் அவர்கள் தேவனுடைய பெட்டியை எக்ரோனுக்கு அனுப்பினார்கள்; தேவனுடைய பெட்டி எக்ரோனுக்கு வருகிறபோது, எக்ரோன் ஊரார்: எங்களையும் எங்கள் ஜனங்களையும் கொன்றுபோட, இஸ்ரவேலின் தேவனுடைய பெட்டியை எடுத்து, எங்களண்டைக்குச் சுற்றிக்கொண்டு வந்தார்கள் என்று கூக்குரலிட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[7. And when the men of Ashdod saw that it was so, they said, The ark of the God of Israel shall not abide with us: for his hand is sore upon us, and upon Dagon our god.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -919,51 +931,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அதினால் அவர்கள் தேவனுடைய பெட்டியை எக்ரோனுக்கு அனுப்பினார்கள்; தேவனுடைய பெட்டி எக்ரோனுக்கு வருகிறபோது, எக்ரோன் ஊரார்: எங்களையும் எங்கள் ஜனங்களையும் கொன்றுபோட, இஸ்ரவேலின் தேவனுடைய பெட்டியை எடுத்து, எங்களண்டைக்குச் சுற்றிக்கொண்டு வந்தார்கள் என்று கூக்குரலிட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[7. And when the men of Ashdod saw that it was so, they said, The ark of the God of Israel shall not abide with us: for his hand is sore upon us, and upon Dagon our god.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1028,51 +1040,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அதினால் அவர்கள் தேவனுடைய பெட்டியை எக்ரோனுக்கு அனுப்பினார்கள்; தேவனுடைய பெட்டி எக்ரோனுக்கு வருகிறபோது, எக்ரோன் ஊரார்: எங்களையும் எங்கள் ஜனங்களையும் கொன்றுபோட, இஸ்ரவேலின் தேவனுடைய பெட்டியை எடுத்து, எங்களண்டைக்குச் சுற்றிக்கொண்டு வந்தார்கள் என்று கூக்குரலிட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[7. And when the men of Ashdod saw that it was so, they said, The ark of the God of Israel shall not abide with us: for his hand is sore upon us, and upon Dagon our god.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1137,51 +1149,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. பெலிஸ்தர் தேவனுடைய பெட்டியைப் பிடித்து, தாகோனின் கோவிலிலே கொண்டுவந்து, தாகோனண்டையிலே வைத்தார்கள்.]]></a:t>
+              <a:t><![CDATA[8. They sent therefore and gathered all the lords of the Philistines unto them, and said, What shall we do with the ark of the God of Israel? And they answered, Let the ark of the God of Israel be carried about unto Gath. And they carried the ark of the God of Israel about thither.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1246,51 +1258,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அவர்கள் பெலிஸ்தரின் அதிபதிகளையெல்லாம் கூடி வரும் படி அழைத்து: இஸ்ரவேலின் தேவன் எங்களையும் எங்கள் ஜனங்களையும் கொன்றுபோடாதபடிக்கு, அவருடைய பெட்டியை அதின் ஸ்தானத்திற்குத் திரும்ப அனுப்பிவிடுங்கள் என்றார்கள்; அந்தப் பட்டணமெங்கும் சாவு மும்முரமாயிருந்தது; தேவனுடைய கை அங்கே மகா பாரமாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[8. They sent therefore and gathered all the lords of the Philistines unto them, and said, What shall we do with the ark of the God of Israel? And they answered, Let the ark of the God of Israel be carried about unto Gath. And they carried the ark of the God of Israel about thither.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1355,51 +1367,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அவர்கள் பெலிஸ்தரின் அதிபதிகளையெல்லாம் கூடி வரும் படி அழைத்து: இஸ்ரவேலின் தேவன் எங்களையும் எங்கள் ஜனங்களையும் கொன்றுபோடாதபடிக்கு, அவருடைய பெட்டியை அதின் ஸ்தானத்திற்குத் திரும்ப அனுப்பிவிடுங்கள் என்றார்கள்; அந்தப் பட்டணமெங்கும் சாவு மும்முரமாயிருந்தது; தேவனுடைய கை அங்கே மகா பாரமாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[8. They sent therefore and gathered all the lords of the Philistines unto them, and said, What shall we do with the ark of the God of Israel? And they answered, Let the ark of the God of Israel be carried about unto Gath. And they carried the ark of the God of Israel about thither.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1464,51 +1476,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அஸ்தோத் ஊராரைப் பாழாக்கும் படிக்கு கர்த்தருடைய கை அவர்கள் மேல் பாரமாயிருந்தது; அவர் அஸ்தோத்தின் ஜனங்களையும், அதின் எல்லைகளுக்குள் இருக்கிறவர்களையும் மூலவியாதியினால் வாதித்தார்.]]></a:t>
+              <a:t><![CDATA[1. And the Philistines took the ark of God, and brought it from Ebenezer unto Ashdod.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1573,51 +1585,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அவர்கள் பெலிஸ்தரின் அதிபதிகளையெல்லாம் கூடி வரும் படி அழைத்து: இஸ்ரவேலின் தேவன் எங்களையும் எங்கள் ஜனங்களையும் கொன்றுபோடாதபடிக்கு, அவருடைய பெட்டியை அதின் ஸ்தானத்திற்குத் திரும்ப அனுப்பிவிடுங்கள் என்றார்கள்; அந்தப் பட்டணமெங்கும் சாவு மும்முரமாயிருந்தது; தேவனுடைய கை அங்கே மகா பாரமாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[8. They sent therefore and gathered all the lords of the Philistines unto them, and said, What shall we do with the ark of the God of Israel? And they answered, Let the ark of the God of Israel be carried about unto Gath. And they carried the ark of the God of Israel about thither.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1682,51 +1694,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அஸ்தோத் ஊரார் மறுநாள் காலமே எழுந்திருந்து வந்தபோது, இதோ, தாகோன் கர்த்தருடைய பெட்டிக்கு முன்பாகத் தரையிலே முகங்குப்புற விழுந்துகிடந்தது; அப்பொழுது அவர்கள் தாகோனை எடுத்து, அதை அதின் ஸ்தானத்திலே திரும்பவும் நிறுத்தினார்கள்.]]></a:t>
+              <a:t><![CDATA[9. And it was so, that, after they had carried it about, the hand of the LORD was against the city with a very great destruction: and he stroke the men of the city, both small and great, and they had emerods in their secret parts.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1791,51 +1803,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அஸ்தோத் ஊரார் மறுநாள் காலமே எழுந்திருந்து வந்தபோது, இதோ, தாகோன் கர்த்தருடைய பெட்டிக்கு முன்பாகத் தரையிலே முகங்குப்புற விழுந்துகிடந்தது; அப்பொழுது அவர்கள் தாகோனை எடுத்து, அதை அதின் ஸ்தானத்திலே திரும்பவும் நிறுத்தினார்கள்.]]></a:t>
+              <a:t><![CDATA[9. And it was so, that, after they had carried it about, the hand of the LORD was against the city with a very great destruction: and he stroke the men of the city, both small and great, and they had emerods in their secret parts.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1900,51 +1912,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அவர்கள் மறுநாள் காலமே எழுந்திருந்து வந்தபோது, இதோ, தாகோன் கர்த்தருடைய பெட்டிக்கு முன்பாகத் தரையிலே முகங்குப்புற விழுந்துகிடந்ததுமல்லாமல், தாகோனின் தலையும் அதின் இரண்டு கைகளும் வாசற்படியின்மேல் உடைபட்டுக் கிடந்தது; தாகோனுக்கு உடல்மாத்திரம் மீதியாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[9. And it was so, that, after they had carried it about, the hand of the LORD was against the city with a very great destruction: and he stroke the men of the city, both small and great, and they had emerods in their secret parts.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2009,51 +2021,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அவர்கள் மறுநாள் காலமே எழுந்திருந்து வந்தபோது, இதோ, தாகோன் கர்த்தருடைய பெட்டிக்கு முன்பாகத் தரையிலே முகங்குப்புற விழுந்துகிடந்ததுமல்லாமல், தாகோனின் தலையும் அதின் இரண்டு கைகளும் வாசற்படியின்மேல் உடைபட்டுக் கிடந்தது; தாகோனுக்கு உடல்மாத்திரம் மீதியாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[10. Therefore they sent the ark of God to Ekron. And it came to pass, as the ark of God came to Ekron, that the Ekronites cried out, saying, They have brought about the ark of the God of Israel to us, to slay us and our people.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2118,51 +2130,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அவர்கள் மறுநாள் காலமே எழுந்திருந்து வந்தபோது, இதோ, தாகோன் கர்த்தருடைய பெட்டிக்கு முன்பாகத் தரையிலே முகங்குப்புற விழுந்துகிடந்ததுமல்லாமல், தாகோனின் தலையும் அதின் இரண்டு கைகளும் வாசற்படியின்மேல் உடைபட்டுக் கிடந்தது; தாகோனுக்கு உடல்மாத்திரம் மீதியாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[10. Therefore they sent the ark of God to Ekron. And it came to pass, as the ark of God came to Ekron, that the Ekronites cried out, saying, They have brought about the ark of the God of Israel to us, to slay us and our people.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2227,51 +2239,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. செத்துப்போகாதிருந்தவர்கள் மூலவியாதியினால் வாதிக்கப்பட்டதினால், அந்தப் பட்டணத்தின் கூக்குரல் வானபரியந்தம் எழும்பிற்று.]]></a:t>
+              <a:t><![CDATA[10. Therefore they sent the ark of God to Ekron. And it came to pass, as the ark of God came to Ekron, that the Ekronites cried out, saying, They have brought about the ark of the God of Israel to us, to slay us and our people.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2336,51 +2348,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. செத்துப்போகாதிருந்தவர்கள் மூலவியாதியினால் வாதிக்கப்பட்டதினால், அந்தப் பட்டணத்தின் கூக்குரல் வானபரியந்தம் எழும்பிற்று.]]></a:t>
+              <a:t><![CDATA[11. So they sent and gathered together all the lords of the Philistines, and said, Send away the ark of the God of Israel, and let it go again to his own place, that it slay us not, and our people: for there was a deadly destruction throughout all the city; the hand of God was very heavy there.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2445,51 +2457,160 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ஆதலால் இந்நாள்வரைக்கும் தாகோனின் பூஜாசாரிகளும் தாகோனின் கோவிலுக்குள் பிரவேசிக்கிற யாவரும் அஸ்தோத்திலிருக்கிற தாகோனுடைய வாசற்படியை மிதிக்கிறதில்லை.]]></a:t>
+              <a:t><![CDATA[11. So they sent and gathered together all the lords of the Philistines, and said, Send away the ark of the God of Israel, and let it go again to his own place, that it slay us not, and our people: for there was a deadly destruction throughout all the city; the hand of God was very heavy there.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[11. So they sent and gathered together all the lords of the Philistines, and said, Send away the ark of the God of Israel, and let it go again to his own place, that it slay us not, and our people: for there was a deadly destruction throughout all the city; the hand of God was very heavy there.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2554,51 +2675,269 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அஸ்தோத் ஊராரைப் பாழாக்கும் படிக்கு கர்த்தருடைய கை அவர்கள் மேல் பாரமாயிருந்தது; அவர் அஸ்தோத்தின் ஜனங்களையும், அதின் எல்லைகளுக்குள் இருக்கிறவர்களையும் மூலவியாதியினால் வாதித்தார்.]]></a:t>
+              <a:t><![CDATA[2. When the Philistines took the ark of God, they brought it into the house of Dagon, and set it by Dagon.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[12. And the men that died not were smitten with the emerods: and the cry of the city went up to heaven.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[12. And the men that died not were smitten with the emerods: and the cry of the city went up to heaven.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2663,51 +3002,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அஸ்தோத் ஊராரைப் பாழாக்கும் படிக்கு கர்த்தருடைய கை அவர்கள் மேல் பாரமாயிருந்தது; அவர் அஸ்தோத்தின் ஜனங்களையும், அதின் எல்லைகளுக்குள் இருக்கிறவர்களையும் மூலவியாதியினால் வாதித்தார்.]]></a:t>
+              <a:t><![CDATA[3. And when they of Ashdod arose early on the next day, behold, Dagon was fallen upon his face to the earth before the ark of the LORD. And they took Dagon, and set him in his place again.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2772,51 +3111,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அஸ்தோத் ஊராரைப் பாழாக்கும் படிக்கு கர்த்தருடைய கை அவர்கள் மேல் பாரமாயிருந்தது; அவர் அஸ்தோத்தின் ஜனங்களையும், அதின் எல்லைகளுக்குள் இருக்கிறவர்களையும் மூலவியாதியினால் வாதித்தார்.]]></a:t>
+              <a:t><![CDATA[3. And when they of Ashdod arose early on the next day, behold, Dagon was fallen upon his face to the earth before the ark of the LORD. And they took Dagon, and set him in his place again.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2881,51 +3220,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. இப்படி நடந்ததை அஸ்தோத்தின் ஜனங்கள் கண்டபோது; இஸ்ரவேலின் தேவனுடைய கை நமது மேலும், நம்முடைய தேவனாகிய தாகோனின்மேலும் கடினமாயிருக்கிறபடியால், அவருடைய பெட்டி நம்மிடத்தில் இருக்கலாகாது என்று சொல்லி;]]></a:t>
+              <a:t><![CDATA[3. And when they of Ashdod arose early on the next day, behold, Dagon was fallen upon his face to the earth before the ark of the LORD. And they took Dagon, and set him in his place again.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2990,51 +3329,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. இப்படி நடந்ததை அஸ்தோத்தின் ஜனங்கள் கண்டபோது; இஸ்ரவேலின் தேவனுடைய கை நமது மேலும், நம்முடைய தேவனாகிய தாகோனின்மேலும் கடினமாயிருக்கிறபடியால், அவருடைய பெட்டி நம்மிடத்தில் இருக்கலாகாது என்று சொல்லி;]]></a:t>
+              <a:t><![CDATA[4. And when they arose early on the next day morning, behold, Dagon was fallen upon his face to the ground before the ark of the LORD; and the head of Dagon and both the palms of his hands were cut off upon the threshold; only the stump of Dagon was left to him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3099,51 +3438,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. பெலிஸ்தரின் அதிபதிகளையெல்லாம் அழைப்பித்து, தங்களண்டையிலே கூடிவரச் செய்து: இஸ்ரவேலின் தேவனுடைய பெட்டியை நாம் என்ன செய்யவேண்டும் என்று கேட்டார்கள். அவர்கள்: இஸ்ரவேலின் தேவனுடைய பெட்டியை காத் பட்டணமட்டும் எடுத்துச் சுற்றிக்கொண்டு போகவேண்டும் என்றார்கள்; அப்படியே இஸ்ரவேலின் தேவனுடைய பெட்டியை எடுத்துச் சுற்றிக் கொண்டுபோனார்கள்.]]></a:t>
+              <a:t><![CDATA[4. And when they arose early on the next day morning, behold, Dagon was fallen upon his face to the ground before the ark of the LORD; and the head of Dagon and both the palms of his hands were cut off upon the threshold; only the stump of Dagon was left to him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3208,51 +3547,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. பெலிஸ்தரின் அதிபதிகளையெல்லாம் அழைப்பித்து, தங்களண்டையிலே கூடிவரச் செய்து: இஸ்ரவேலின் தேவனுடைய பெட்டியை நாம் என்ன செய்யவேண்டும் என்று கேட்டார்கள். அவர்கள்: இஸ்ரவேலின் தேவனுடைய பெட்டியை காத் பட்டணமட்டும் எடுத்துச் சுற்றிக்கொண்டு போகவேண்டும் என்றார்கள்; அப்படியே இஸ்ரவேலின் தேவனுடைய பெட்டியை எடுத்துச் சுற்றிக் கொண்டுபோனார்கள்.]]></a:t>
+              <a:t><![CDATA[4. And when they arose early on the next day morning, behold, Dagon was fallen upon his face to the ground before the ark of the LORD; and the head of Dagon and both the palms of his hands were cut off upon the threshold; only the stump of Dagon was left to him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -3287,51 +3626,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2473414217" r:id="rId1"/>
+    <p:sldLayoutId id="2478705641" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -3491,54 +3830,78 @@
 
 <file path=ppt/slides/_rels/slide26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide26.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide27.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide28.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide29.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide30.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide31.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
@@ -3691,51 +4054,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[নিয়ে যাও|” সেই মতো পলেষ্টীয়রা পবিত্র সিন্দুক সেখান থেকে সরিয়ে দিল|]]></a:t>
+              <a:t><![CDATA[5. ஆதலால் இந்நாள்வரைக்கும் தாகோனின் பூஜாசாரிகளும் தாகோனின் கோவிலுக்குள் பிரவேசிக்கிற யாவரும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3823,51 +4186,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. কিন্তু তারা ঈশ্বরের পবিত্র সিন্দুক গাতে নিয়ে যাবার পর প্রভু সেখানকার শহরের লোকদের শাস্তি দিলেন|]]></a:t>
+              <a:t><![CDATA[அஸ்தோத்திலிருக்கிற தாகோனுடைய வாசற்படியை மிதிக்கிறதில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3955,51 +4318,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তারা বেশ ভয় পেয়ে গেল| তারা বিপদে পড়ল| বালক বৃদ্ধ সকলের গায়েই টিউমার বা অর্বুদ দেখা গেল|]]></a:t>
+              <a:t><![CDATA[6. அஸ்தோத் ஊராரைப் பாழாக்கும் படிக்கு கர்த்தருடைய கை அவர்கள் மேல் பாரமாயிருந்தது; அவர் அஸ்தோத்தின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4087,51 +4450,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. পলেষ্টীয়রা এবন্-এষর থেকে অস্দোদে ঈশ্বরের পবিত্র সিন্দুক নিয়ে গেল|]]></a:t>
+              <a:t><![CDATA[ஜனங்களையும், அதின் எல்லைகளுக்குள் இருக்கிறவர்களையும் மூலவியாதியினால் வாதித்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4219,51 +4582,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. তাই পলেষ্টীয়রা ঈশ্বরের পবিত্র সিন্দুক ইক্রোণে পাঠিয়ে দিল|কিন্তু সেটা ইক্রোণে এলে সেখানকার]]></a:t>
+              <a:t><![CDATA[7. இப்படி நடந்ததை அஸ்தோத்தின் ஜனங்கள் கண்டபோது; இஸ்ரவேலின் தேவனுடைய கை நமது மேலும், நம்முடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4351,51 +4714,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[লোকরা ক্রন্দন কর, “কেন তোমরা ইস্রায়েলের ঈশ্বরের পবিত্র সিন্দুক আমাদের ইক্রোণে আনলে? তোমরা কি আমাদের]]></a:t>
+              <a:t><![CDATA[தேவனாகிய தாகோனின்மேலும் கடினமாயிருக்கிறபடியால், அவருடைய பெட்டி நம்மிடத்தில் இருக்கலாகாது என்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4483,51 +4846,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ও আমাদের লোকদের মেরে ফেলতে চাও?”]]></a:t>
+              <a:t><![CDATA[சொல்லி;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4615,51 +4978,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. পলেষ্টীয়রা ঈশ্বরের পবিত্র সিন্দুকটি দাগোনের মন্দিরে এনে সেটা দাগোনের মূর্ত্তির পাশে রাখল|]]></a:t>
+              <a:t><![CDATA[8. பெலிஸ்தரின் அதிபதிகளையெல்லாம் அழைப்பித்து, தங்களண்டையிலே கூடிவரச் செய்து: இஸ்ரவேலின் தேவனுடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4747,51 +5110,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ইক্রোণের লোকরা পলেষ্টীয় শাসকদের ডেকে বলল, “ইস্রায়েলের ঈশ্বরের সিন্দুক যেখানে ছিল সেখানেই]]></a:t>
+              <a:t><![CDATA[பெட்டியை நாம் என்ன செய்யவேண்டும் என்று கேட்டார்கள். அவர்கள்: இஸ்ரவேலின் தேவனுடைய பெட்டியை காத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4879,51 +5242,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[পাঠিয়ে দাও| এই সিন্দুক আমাদের এবং আমাদের লোকদের মেরে ফেলার আগেই কাজটা করে ফেল|”সারা শহরের যেখানেই]]></a:t>
+              <a:t><![CDATA[பட்டணமட்டும் எடுத்துச் சுற்றிக்கொண்டு போகவேண்டும் என்றார்கள்; அப்படியே இஸ்ரவேலின் தேவனுடைய பெட்டியை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5011,51 +5374,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. প্রভু এবার অস্দোদের লোকদের এবং তাদের প্রতিবেশীদের জীবন দুর্বিষহ করে তুললেন| প্রভু তাদের য়থেষ্ট]]></a:t>
+              <a:t><![CDATA[1. பெலிஸ்தர் தேவனுடைய பெட்டியைப் பிடித்து, அதை எபெனேசரிலிருந்து அஸ்தோத்திற்குக் கொண்டுபோனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5143,51 +5506,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ঈশ্বরের হাতের আঘাত পড়েছিল সেখানে ভয়ঙ্কর শাস্তি হয়েছিল|]]></a:t>
+              <a:t><![CDATA[எடுத்துச் சுற்றிக் கொண்டுபோனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5275,51 +5638,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. পরদিন সকালে অস্দোদের লোকরা দেখল দাগোনের মূর্ত্তিটা প্রভুর সিন্দুকের সামনেই মুখ থুবড়ে মাটিতে পড়ে]]></a:t>
+              <a:t><![CDATA[9. அதை எடுத்துச் சுற்றிக்கொண்டு போனபின்பு, கர்த்தருடைய கை அந்தப் பட்டணத்தின்மேல் மகா உக்கிரமாக]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5407,51 +5770,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[আছে|অস্দোদের লোকরা মূর্ত্তিটাকে তুলে তার জায়গায় ঠিক করে রাখল|]]></a:t>
+              <a:t><![CDATA[இறங்கிற்று; அந்தப் பட்டணத்தின் மனுஷருக்குள், சிறியவர் துவக்கிப் பெரியவர்மட்டும், மூலவியாதியை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5539,51 +5902,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. কিন্তু তার পরের দিন ঘুম থেকে উঠে তারা আবার দেখল, দাগোন আবার মাটিতে পড়ে আছে| প্রভুর পবিত্র]]></a:t>
+              <a:t><![CDATA[உண்டாக்கி, அவர்களை வாதித்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5671,51 +6034,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[সিন্দুকের সামনে দাগোন উপুড় হয়ে পড়ে রযেছে| এবার দাগোনের মাথা এবং দুটো হাত ভাঙ্গা ছিল এবং চৌকাঠের]]></a:t>
+              <a:t><![CDATA[10. அதினால் அவர்கள் தேவனுடைய பெட்டியை எக்ரோனுக்கு அனுப்பினார்கள்; தேவனுடைய பெட்டி எக்ரோனுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5803,51 +6166,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ওপর পড়ে ছিল| শুধু দেহটাই আস্ত রযেছে|]]></a:t>
+              <a:t><![CDATA[வருகிறபோது, எக்ரோன் ஊரார்: எங்களையும் எங்கள் ஜனங்களையும் கொன்றுபோட, இஸ்ரவேலின் தேவனுடைய பெட்டியை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5935,51 +6298,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. বহু লোক মারা গেল| আর যারা বেঁচে রইল তাদের গায়ে আব দেখা দিল| স্বর্গের দিকে তাকিযে তারা খুব]]></a:t>
+              <a:t><![CDATA[எடுத்து, எங்களண்டைக்குச் சுற்றிக்கொண்டு வந்தார்கள் என்று கூக்குரலிட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6067,51 +6430,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[কাঁদতে শুরু করল|]]></a:t>
+              <a:t><![CDATA[11. அவர்கள் பெலிஸ்தரின் அதிபதிகளையெல்லாம் கூடி வரும் படி அழைத்து: இஸ்ரவேலின் தேவன் எங்களையும் எங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6199,51 +6562,183 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. এই কারণে এমনকি আজও দাগোনের মন্দিরের চৌকাঠে কি যাজক কি অন্যান্য লোকরা কেউই পা মাড়াতে চায না|]]></a:t>
+              <a:t><![CDATA[ஜனங்களையும் கொன்றுபோடாதபடிக்கு, அவருடைய பெட்டியை அதின் ஸ்தானத்திற்குத் திரும்ப அனுப்பிவிடுங்கள்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 சாமுவேல் : 5]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[என்றார்கள்; அந்தப் பட்டணமெங்கும் சாவு மும்முரமாயிருந்தது; தேவனுடைய கை அங்கே மகா பாரமாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6331,51 +6826,315 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[বিপদে ফেললেন| তাদের গায়ে জায়গায় জায়গায় টিউমার বা অর্বুদ দেখা দিল| সবই তাঁর আঘাত| তারপর তিনি]]></a:t>
+              <a:t><![CDATA[2. பெலிஸ்தர் தேவனுடைய பெட்டியைப் பிடித்து, தாகோனின் கோவிலிலே கொண்டுவந்து, தாகோனண்டையிலே வைத்தார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 சாமுவேல் : 5]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide30.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[12. செத்துப்போகாதிருந்தவர்கள் மூலவியாதியினால் வாதிக்கப்பட்டதினால், அந்தப் பட்டணத்தின் கூக்குரல்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 சாமுவேல் : 5]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide31.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[வானபரியந்தம் எழும்பிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6463,51 +7222,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ওদের দিকে অসংখ্য় ইঁদুর ছেড়ে দিলেন| তারা জাহাজে এবং মাটিতে ছোটাছুটি করতে লাগল| শহরের লোকরা বেশ ভয়]]></a:t>
+              <a:t><![CDATA[3. அஸ்தோத் ஊரார் மறுநாள் காலமே எழுந்திருந்து வந்தபோது, இதோ, தாகோன் கர்த்தருடைய பெட்டிக்கு முன்பாகத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6595,51 +7354,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[পেয়ে গেল|]]></a:t>
+              <a:t><![CDATA[தரையிலே முகங்குப்புற விழுந்துகிடந்தது; அப்பொழுது அவர்கள் தாகோனை எடுத்து, அதை அதின் ஸ்தானத்திலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6727,51 +7486,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. এইসব দেখে অস্দোদের লোকরা বলাবলি করল, “ইস্রায়েলের ঈশ্বরের পবিত্র সিন্দুক এখানে যেন না থাকে,]]></a:t>
+              <a:t><![CDATA[திரும்பவும் நிறுத்தினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6859,51 +7618,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ইস্রায়েলের ঈশ্বর আমাদের আর দেবতা দাগোনকে শাস্তি দিচ্ছেন|”]]></a:t>
+              <a:t><![CDATA[4. அவர்கள் மறுநாள் காலமே எழுந்திருந்து வந்தபோது, இதோ, தாகோன் கர்த்தருடைய பெட்டிக்கு முன்பாகத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6991,51 +7750,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. অস্দোদের লোকরা পাঁচজন পলেষ্টীয় শাসককে ডাকল| তাদের ওরা জিজ্ঞেস করল, “ইস্রায়েলের ঈশ্বরের এই]]></a:t>
+              <a:t><![CDATA[தரையிலே முகங்குப்புற விழுந்துகிடந்ததுமல்லாமல், தாகோனின் தலையும் அதின் இரண்டு கைகளும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7123,51 +7882,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[পবিত্র সিন্দুক নিয়ে আমাদের কি করা উচিত্‌?”শাসকরা বলল, “ইস্রায়েলের ঈশ্বরের পবিত্র সিন্দুক গাতে]]></a:t>
+              <a:t><![CDATA[வாசற்படியின்மேல் உடைபட்டுக் கிடந்தது; தாகோனுக்கு உடல்மாத்திரம் மீதியாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7184,91 +7943,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[1 சாமுவேல் : 5]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme75">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme6">
   <a:themeElements>
-    <a:clrScheme name="Theme75">
+    <a:clrScheme name="Theme6">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme75">
+    <a:fontScheme name="Theme6">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -7294,51 +8053,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme75">
+    <a:fmtScheme name="Theme6">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -7469,51 +8228,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>28</Slides>
+  <Slides>31</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>