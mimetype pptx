--- v0 (2026-06-03)
+++ v1 (2026-07-18)
@@ -39,98 +39,110 @@
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
     <p:sldId id="257" r:id="rId4"/>
     <p:sldId id="258" r:id="rId5"/>
     <p:sldId id="259" r:id="rId6"/>
     <p:sldId id="260" r:id="rId7"/>
     <p:sldId id="261" r:id="rId8"/>
     <p:sldId id="262" r:id="rId9"/>
     <p:sldId id="263" r:id="rId10"/>
     <p:sldId id="264" r:id="rId11"/>
     <p:sldId id="265" r:id="rId12"/>
     <p:sldId id="266" r:id="rId13"/>
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
+    <p:sldId id="280" r:id="rId27"/>
+    <p:sldId id="281" r:id="rId28"/>
+    <p:sldId id="282" r:id="rId29"/>
+    <p:sldId id="283" r:id="rId30"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -252,53 +264,57 @@
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/>
   <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/>
   <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/>
   <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/>
   <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/>
   <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/>
   <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/>
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
-  <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
+  <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
+  <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
+  <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
+  <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -358,51 +374,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அஸ்தோத் ஊராரைப் பாழாக்கும் படிக்கு கர்த்தருடைய கை அவர்கள் மேல் பாரமாயிருந்தது; அவர் அஸ்தோத்தின் ஜனங்களையும், அதின் எல்லைகளுக்குள் இருக்கிறவர்களையும் மூலவியாதியினால் வாதித்தார்.]]></a:t>
+              <a:t><![CDATA[8. பெலிஸ்தரின் அதிபதிகளையெல்லாம் அழைப்பித்து, தங்களண்டையிலே கூடிவரச் செய்து: இஸ்ரவேலின் தேவனுடைய பெட்டியை நாம் என்ன செய்யவேண்டும் என்று கேட்டார்கள். அவர்கள்: இஸ்ரவேலின் தேவனுடைய பெட்டியை காத் பட்டணமட்டும் எடுத்துச் சுற்றிக்கொண்டு போகவேண்டும் என்றார்கள்; அப்படியே இஸ்ரவேலின் தேவனுடைய பெட்டியை எடுத்துச் சுற்றிக் கொண்டுபோனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -467,51 +483,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அஸ்தோத் ஊராரைப் பாழாக்கும் படிக்கு கர்த்தருடைய கை அவர்கள் மேல் பாரமாயிருந்தது; அவர் அஸ்தோத்தின் ஜனங்களையும், அதின் எல்லைகளுக்குள் இருக்கிறவர்களையும் மூலவியாதியினால் வாதித்தார்.]]></a:t>
+              <a:t><![CDATA[9. அதை எடுத்துச் சுற்றிக்கொண்டு போனபின்பு, கர்த்தருடைய கை அந்தப் பட்டணத்தின்மேல் மகா உக்கிரமாக இறங்கிற்று; அந்தப் பட்டணத்தின் மனுஷருக்குள், சிறியவர் துவக்கிப் பெரியவர்மட்டும், மூலவியாதியை உண்டாக்கி, அவர்களை வாதித்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -576,51 +592,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. இப்படி நடந்ததை அஸ்தோத்தின் ஜனங்கள் கண்டபோது; இஸ்ரவேலின் தேவனுடைய கை நமது மேலும், நம்முடைய தேவனாகிய தாகோனின்மேலும் கடினமாயிருக்கிறபடியால், அவருடைய பெட்டி நம்மிடத்தில் இருக்கலாகாது என்று சொல்லி;]]></a:t>
+              <a:t><![CDATA[9. அதை எடுத்துச் சுற்றிக்கொண்டு போனபின்பு, கர்த்தருடைய கை அந்தப் பட்டணத்தின்மேல் மகா உக்கிரமாக இறங்கிற்று; அந்தப் பட்டணத்தின் மனுஷருக்குள், சிறியவர் துவக்கிப் பெரியவர்மட்டும், மூலவியாதியை உண்டாக்கி, அவர்களை வாதித்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -685,51 +701,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. இப்படி நடந்ததை அஸ்தோத்தின் ஜனங்கள் கண்டபோது; இஸ்ரவேலின் தேவனுடைய கை நமது மேலும், நம்முடைய தேவனாகிய தாகோனின்மேலும் கடினமாயிருக்கிறபடியால், அவருடைய பெட்டி நம்மிடத்தில் இருக்கலாகாது என்று சொல்லி;]]></a:t>
+              <a:t><![CDATA[1. பெலிஸ்தர் தேவனுடைய பெட்டியைப் பிடித்து, அதை எபெனேசரிலிருந்து அஸ்தோத்திற்குக் கொண்டுபோனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -794,51 +810,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. பெலிஸ்தரின் அதிபதிகளையெல்லாம் அழைப்பித்து, தங்களண்டையிலே கூடிவரச் செய்து: இஸ்ரவேலின் தேவனுடைய பெட்டியை நாம் என்ன செய்யவேண்டும் என்று கேட்டார்கள். அவர்கள்: இஸ்ரவேலின் தேவனுடைய பெட்டியை காத் பட்டணமட்டும் எடுத்துச் சுற்றிக்கொண்டு போகவேண்டும் என்றார்கள்; அப்படியே இஸ்ரவேலின் தேவனுடைய பெட்டியை எடுத்துச் சுற்றிக் கொண்டுபோனார்கள்.]]></a:t>
+              <a:t><![CDATA[10. அதினால் அவர்கள் தேவனுடைய பெட்டியை எக்ரோனுக்கு அனுப்பினார்கள்; தேவனுடைய பெட்டி எக்ரோனுக்கு வருகிறபோது, எக்ரோன் ஊரார்: எங்களையும் எங்கள் ஜனங்களையும் கொன்றுபோட, இஸ்ரவேலின் தேவனுடைய பெட்டியை எடுத்து, எங்களண்டைக்குச் சுற்றிக்கொண்டு வந்தார்கள் என்று கூக்குரலிட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -903,51 +919,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. பெலிஸ்தரின் அதிபதிகளையெல்லாம் அழைப்பித்து, தங்களண்டையிலே கூடிவரச் செய்து: இஸ்ரவேலின் தேவனுடைய பெட்டியை நாம் என்ன செய்யவேண்டும் என்று கேட்டார்கள். அவர்கள்: இஸ்ரவேலின் தேவனுடைய பெட்டியை காத் பட்டணமட்டும் எடுத்துச் சுற்றிக்கொண்டு போகவேண்டும் என்றார்கள்; அப்படியே இஸ்ரவேலின் தேவனுடைய பெட்டியை எடுத்துச் சுற்றிக் கொண்டுபோனார்கள்.]]></a:t>
+              <a:t><![CDATA[10. அதினால் அவர்கள் தேவனுடைய பெட்டியை எக்ரோனுக்கு அனுப்பினார்கள்; தேவனுடைய பெட்டி எக்ரோனுக்கு வருகிறபோது, எக்ரோன் ஊரார்: எங்களையும் எங்கள் ஜனங்களையும் கொன்றுபோட, இஸ்ரவேலின் தேவனுடைய பெட்டியை எடுத்து, எங்களண்டைக்குச் சுற்றிக்கொண்டு வந்தார்கள் என்று கூக்குரலிட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1012,51 +1028,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. பெலிஸ்தரின் அதிபதிகளையெல்லாம் அழைப்பித்து, தங்களண்டையிலே கூடிவரச் செய்து: இஸ்ரவேலின் தேவனுடைய பெட்டியை நாம் என்ன செய்யவேண்டும் என்று கேட்டார்கள். அவர்கள்: இஸ்ரவேலின் தேவனுடைய பெட்டியை காத் பட்டணமட்டும் எடுத்துச் சுற்றிக்கொண்டு போகவேண்டும் என்றார்கள்; அப்படியே இஸ்ரவேலின் தேவனுடைய பெட்டியை எடுத்துச் சுற்றிக் கொண்டுபோனார்கள்.]]></a:t>
+              <a:t><![CDATA[10. அதினால் அவர்கள் தேவனுடைய பெட்டியை எக்ரோனுக்கு அனுப்பினார்கள்; தேவனுடைய பெட்டி எக்ரோனுக்கு வருகிறபோது, எக்ரோன் ஊரார்: எங்களையும் எங்கள் ஜனங்களையும் கொன்றுபோட, இஸ்ரவேலின் தேவனுடைய பெட்டியை எடுத்து, எங்களண்டைக்குச் சுற்றிக்கொண்டு வந்தார்கள் என்று கூக்குரலிட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1121,51 +1137,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அதை எடுத்துச் சுற்றிக்கொண்டு போனபின்பு, கர்த்தருடைய கை அந்தப் பட்டணத்தின்மேல் மகா உக்கிரமாக இறங்கிற்று; அந்தப் பட்டணத்தின் மனுஷருக்குள், சிறியவர் துவக்கிப் பெரியவர்மட்டும், மூலவியாதியை உண்டாக்கி, அவர்களை வாதித்தார்.]]></a:t>
+              <a:t><![CDATA[2. பெலிஸ்தர் தேவனுடைய பெட்டியைப் பிடித்து, தாகோனின் கோவிலிலே கொண்டுவந்து, தாகோனண்டையிலே வைத்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1230,51 +1246,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அதை எடுத்துச் சுற்றிக்கொண்டு போனபின்பு, கர்த்தருடைய கை அந்தப் பட்டணத்தின்மேல் மகா உக்கிரமாக இறங்கிற்று; அந்தப் பட்டணத்தின் மனுஷருக்குள், சிறியவர் துவக்கிப் பெரியவர்மட்டும், மூலவியாதியை உண்டாக்கி, அவர்களை வாதித்தார்.]]></a:t>
+              <a:t><![CDATA[11. அவர்கள் பெலிஸ்தரின் அதிபதிகளையெல்லாம் கூடி வரும் படி அழைத்து: இஸ்ரவேலின் தேவன் எங்களையும் எங்கள் ஜனங்களையும் கொன்றுபோடாதபடிக்கு, அவருடைய பெட்டியை அதின் ஸ்தானத்திற்குத் திரும்ப அனுப்பிவிடுங்கள் என்றார்கள்; அந்தப் பட்டணமெங்கும் சாவு மும்முரமாயிருந்தது; தேவனுடைய கை அங்கே மகா பாரமாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1339,51 +1355,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அதினால் அவர்கள் தேவனுடைய பெட்டியை எக்ரோனுக்கு அனுப்பினார்கள்; தேவனுடைய பெட்டி எக்ரோனுக்கு வருகிறபோது, எக்ரோன் ஊரார்: எங்களையும் எங்கள் ஜனங்களையும் கொன்றுபோட, இஸ்ரவேலின் தேவனுடைய பெட்டியை எடுத்து, எங்களண்டைக்குச் சுற்றிக்கொண்டு வந்தார்கள் என்று கூக்குரலிட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[11. அவர்கள் பெலிஸ்தரின் அதிபதிகளையெல்லாம் கூடி வரும் படி அழைத்து: இஸ்ரவேலின் தேவன் எங்களையும் எங்கள் ஜனங்களையும் கொன்றுபோடாதபடிக்கு, அவருடைய பெட்டியை அதின் ஸ்தானத்திற்குத் திரும்ப அனுப்பிவிடுங்கள் என்றார்கள்; அந்தப் பட்டணமெங்கும் சாவு மும்முரமாயிருந்தது; தேவனுடைய கை அங்கே மகா பாரமாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1448,51 +1464,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. பெலிஸ்தர் தேவனுடைய பெட்டியைப் பிடித்து, அதை எபெனேசரிலிருந்து அஸ்தோத்திற்குக் கொண்டுபோனார்கள்.]]></a:t>
+              <a:t><![CDATA[6. அஸ்தோத் ஊராரைப் பாழாக்கும் படிக்கு கர்த்தருடைய கை அவர்கள் மேல் பாரமாயிருந்தது; அவர் அஸ்தோத்தின் ஜனங்களையும், அதின் எல்லைகளுக்குள் இருக்கிறவர்களையும் மூலவியாதியினால் வாதித்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1557,51 +1573,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அதினால் அவர்கள் தேவனுடைய பெட்டியை எக்ரோனுக்கு அனுப்பினார்கள்; தேவனுடைய பெட்டி எக்ரோனுக்கு வருகிறபோது, எக்ரோன் ஊரார்: எங்களையும் எங்கள் ஜனங்களையும் கொன்றுபோட, இஸ்ரவேலின் தேவனுடைய பெட்டியை எடுத்து, எங்களண்டைக்குச் சுற்றிக்கொண்டு வந்தார்கள் என்று கூக்குரலிட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[11. அவர்கள் பெலிஸ்தரின் அதிபதிகளையெல்லாம் கூடி வரும் படி அழைத்து: இஸ்ரவேலின் தேவன் எங்களையும் எங்கள் ஜனங்களையும் கொன்றுபோடாதபடிக்கு, அவருடைய பெட்டியை அதின் ஸ்தானத்திற்குத் திரும்ப அனுப்பிவிடுங்கள் என்றார்கள்; அந்தப் பட்டணமெங்கும் சாவு மும்முரமாயிருந்தது; தேவனுடைய கை அங்கே மகா பாரமாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1666,51 +1682,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அவர்கள் பெலிஸ்தரின் அதிபதிகளையெல்லாம் கூடி வரும் படி அழைத்து: இஸ்ரவேலின் தேவன் எங்களையும் எங்கள் ஜனங்களையும் கொன்றுபோடாதபடிக்கு, அவருடைய பெட்டியை அதின் ஸ்தானத்திற்குத் திரும்ப அனுப்பிவிடுங்கள் என்றார்கள்; அந்தப் பட்டணமெங்கும் சாவு மும்முரமாயிருந்தது; தேவனுடைய கை அங்கே மகா பாரமாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[3. அஸ்தோத் ஊரார் மறுநாள் காலமே எழுந்திருந்து வந்தபோது, இதோ, தாகோன் கர்த்தருடைய பெட்டிக்கு முன்பாகத் தரையிலே முகங்குப்புற விழுந்துகிடந்தது; அப்பொழுது அவர்கள் தாகோனை எடுத்து, அதை அதின் ஸ்தானத்திலே திரும்பவும் நிறுத்தினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1775,51 +1791,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அவர்கள் பெலிஸ்தரின் அதிபதிகளையெல்லாம் கூடி வரும் படி அழைத்து: இஸ்ரவேலின் தேவன் எங்களையும் எங்கள் ஜனங்களையும் கொன்றுபோடாதபடிக்கு, அவருடைய பெட்டியை அதின் ஸ்தானத்திற்குத் திரும்ப அனுப்பிவிடுங்கள் என்றார்கள்; அந்தப் பட்டணமெங்கும் சாவு மும்முரமாயிருந்தது; தேவனுடைய கை அங்கே மகா பாரமாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[3. அஸ்தோத் ஊரார் மறுநாள் காலமே எழுந்திருந்து வந்தபோது, இதோ, தாகோன் கர்த்தருடைய பெட்டிக்கு முன்பாகத் தரையிலே முகங்குப்புற விழுந்துகிடந்தது; அப்பொழுது அவர்கள் தாகோனை எடுத்து, அதை அதின் ஸ்தானத்திலே திரும்பவும் நிறுத்தினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1884,51 +1900,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அவர்கள் பெலிஸ்தரின் அதிபதிகளையெல்லாம் கூடி வரும் படி அழைத்து: இஸ்ரவேலின் தேவன் எங்களையும் எங்கள் ஜனங்களையும் கொன்றுபோடாதபடிக்கு, அவருடைய பெட்டியை அதின் ஸ்தானத்திற்குத் திரும்ப அனுப்பிவிடுங்கள் என்றார்கள்; அந்தப் பட்டணமெங்கும் சாவு மும்முரமாயிருந்தது; தேவனுடைய கை அங்கே மகா பாரமாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[4. அவர்கள் மறுநாள் காலமே எழுந்திருந்து வந்தபோது, இதோ, தாகோன் கர்த்தருடைய பெட்டிக்கு முன்பாகத் தரையிலே முகங்குப்புற விழுந்துகிடந்ததுமல்லாமல், தாகோனின் தலையும் அதின் இரண்டு கைகளும் வாசற்படியின்மேல் உடைபட்டுக் கிடந்தது; தாகோனுக்கு உடல்மாத்திரம் மீதியாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1993,51 +2009,487 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
+              <a:t><![CDATA[4. அவர்கள் மறுநாள் காலமே எழுந்திருந்து வந்தபோது, இதோ, தாகோன் கர்த்தருடைய பெட்டிக்கு முன்பாகத் தரையிலே முகங்குப்புற விழுந்துகிடந்ததுமல்லாமல், தாகோனின் தலையும் அதின் இரண்டு கைகளும் வாசற்படியின்மேல் உடைபட்டுக் கிடந்தது; தாகோனுக்கு உடல்மாத்திரம் மீதியாயிருந்தது.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[4. அவர்கள் மறுநாள் காலமே எழுந்திருந்து வந்தபோது, இதோ, தாகோன் கர்த்தருடைய பெட்டிக்கு முன்பாகத் தரையிலே முகங்குப்புற விழுந்துகிடந்ததுமல்லாமல், தாகோனின் தலையும் அதின் இரண்டு கைகளும் வாசற்படியின்மேல் உடைபட்டுக் கிடந்தது; தாகோனுக்கு உடல்மாத்திரம் மீதியாயிருந்தது.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
               <a:t><![CDATA[12. செத்துப்போகாதிருந்தவர்கள் மூலவியாதியினால் வாதிக்கப்பட்டதினால், அந்தப் பட்டணத்தின் கூக்குரல் வானபரியந்தம் எழும்பிற்று.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[12. செத்துப்போகாதிருந்தவர்கள் மூலவியாதியினால் வாதிக்கப்பட்டதினால், அந்தப் பட்டணத்தின் கூக்குரல் வானபரியந்தம் எழும்பிற்று.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[5. ஆதலால் இந்நாள்வரைக்கும் தாகோனின் பூஜாசாரிகளும் தாகோனின் கோவிலுக்குள் பிரவேசிக்கிற யாவரும் அஸ்தோத்திலிருக்கிற தாகோனுடைய வாசற்படியை மிதிக்கிறதில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2102,51 +2554,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. பெலிஸ்தர் தேவனுடைய பெட்டியைப் பிடித்து, தாகோனின் கோவிலிலே கொண்டுவந்து, தாகோனண்டையிலே வைத்தார்கள்.]]></a:t>
+              <a:t><![CDATA[6. அஸ்தோத் ஊராரைப் பாழாக்கும் படிக்கு கர்த்தருடைய கை அவர்கள் மேல் பாரமாயிருந்தது; அவர் அஸ்தோத்தின் ஜனங்களையும், அதின் எல்லைகளுக்குள் இருக்கிறவர்களையும் மூலவியாதியினால் வாதித்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2211,51 +2663,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அஸ்தோத் ஊரார் மறுநாள் காலமே எழுந்திருந்து வந்தபோது, இதோ, தாகோன் கர்த்தருடைய பெட்டிக்கு முன்பாகத் தரையிலே முகங்குப்புற விழுந்துகிடந்தது; அப்பொழுது அவர்கள் தாகோனை எடுத்து, அதை அதின் ஸ்தானத்திலே திரும்பவும் நிறுத்தினார்கள்.]]></a:t>
+              <a:t><![CDATA[6. அஸ்தோத் ஊராரைப் பாழாக்கும் படிக்கு கர்த்தருடைய கை அவர்கள் மேல் பாரமாயிருந்தது; அவர் அஸ்தோத்தின் ஜனங்களையும், அதின் எல்லைகளுக்குள் இருக்கிறவர்களையும் மூலவியாதியினால் வாதித்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2320,51 +2772,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அவர்கள் மறுநாள் காலமே எழுந்திருந்து வந்தபோது, இதோ, தாகோன் கர்த்தருடைய பெட்டிக்கு முன்பாகத் தரையிலே முகங்குப்புற விழுந்துகிடந்ததுமல்லாமல், தாகோனின் தலையும் அதின் இரண்டு கைகளும் வாசற்படியின்மேல் உடைபட்டுக் கிடந்தது; தாகோனுக்கு உடல்மாத்திரம் மீதியாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[6. அஸ்தோத் ஊராரைப் பாழாக்கும் படிக்கு கர்த்தருடைய கை அவர்கள் மேல் பாரமாயிருந்தது; அவர் அஸ்தோத்தின் ஜனங்களையும், அதின் எல்லைகளுக்குள் இருக்கிறவர்களையும் மூலவியாதியினால் வாதித்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2429,51 +2881,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அவர்கள் மறுநாள் காலமே எழுந்திருந்து வந்தபோது, இதோ, தாகோன் கர்த்தருடைய பெட்டிக்கு முன்பாகத் தரையிலே முகங்குப்புற விழுந்துகிடந்ததுமல்லாமல், தாகோனின் தலையும் அதின் இரண்டு கைகளும் வாசற்படியின்மேல் உடைபட்டுக் கிடந்தது; தாகோனுக்கு உடல்மாத்திரம் மீதியாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[7. இப்படி நடந்ததை அஸ்தோத்தின் ஜனங்கள் கண்டபோது; இஸ்ரவேலின் தேவனுடைய கை நமது மேலும், நம்முடைய தேவனாகிய தாகோனின்மேலும் கடினமாயிருக்கிறபடியால், அவருடைய பெட்டி நம்மிடத்தில் இருக்கலாகாது என்று சொல்லி;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2538,51 +2990,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அவர்கள் மறுநாள் காலமே எழுந்திருந்து வந்தபோது, இதோ, தாகோன் கர்த்தருடைய பெட்டிக்கு முன்பாகத் தரையிலே முகங்குப்புற விழுந்துகிடந்ததுமல்லாமல், தாகோனின் தலையும் அதின் இரண்டு கைகளும் வாசற்படியின்மேல் உடைபட்டுக் கிடந்தது; தாகோனுக்கு உடல்மாத்திரம் மீதியாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[7. இப்படி நடந்ததை அஸ்தோத்தின் ஜனங்கள் கண்டபோது; இஸ்ரவேலின் தேவனுடைய கை நமது மேலும், நம்முடைய தேவனாகிய தாகோனின்மேலும் கடினமாயிருக்கிறபடியால், அவருடைய பெட்டி நம்மிடத்தில் இருக்கலாகாது என்று சொல்லி;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2647,51 +3099,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ஆதலால் இந்நாள்வரைக்கும் தாகோனின் பூஜாசாரிகளும் தாகோனின் கோவிலுக்குள் பிரவேசிக்கிற யாவரும் அஸ்தோத்திலிருக்கிற தாகோனுடைய வாசற்படியை மிதிக்கிறதில்லை.]]></a:t>
+              <a:t><![CDATA[8. பெலிஸ்தரின் அதிபதிகளையெல்லாம் அழைப்பித்து, தங்களண்டையிலே கூடிவரச் செய்து: இஸ்ரவேலின் தேவனுடைய பெட்டியை நாம் என்ன செய்யவேண்டும் என்று கேட்டார்கள். அவர்கள்: இஸ்ரவேலின் தேவனுடைய பெட்டியை காத் பட்டணமட்டும் எடுத்துச் சுற்றிக்கொண்டு போகவேண்டும் என்றார்கள்; அப்படியே இஸ்ரவேலின் தேவனுடைய பெட்டியை எடுத்துச் சுற்றிக் கொண்டுபோனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2756,51 +3208,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ஆதலால் இந்நாள்வரைக்கும் தாகோனின் பூஜாசாரிகளும் தாகோனின் கோவிலுக்குள் பிரவேசிக்கிற யாவரும் அஸ்தோத்திலிருக்கிற தாகோனுடைய வாசற்படியை மிதிக்கிறதில்லை.]]></a:t>
+              <a:t><![CDATA[8. பெலிஸ்தரின் அதிபதிகளையெல்லாம் அழைப்பித்து, தங்களண்டையிலே கூடிவரச் செய்து: இஸ்ரவேலின் தேவனுடைய பெட்டியை நாம் என்ன செய்யவேண்டும் என்று கேட்டார்கள். அவர்கள்: இஸ்ரவேலின் தேவனுடைய பெட்டியை காத் பட்டணமட்டும் எடுத்துச் சுற்றிக்கொண்டு போகவேண்டும் என்றார்கள்; அப்படியே இஸ்ரவேலின் தேவனுடைய பெட்டியை எடுத்துச் சுற்றிக் கொண்டுபோனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -2835,51 +3287,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469493745" r:id="rId1"/>
+    <p:sldLayoutId id="2473414217" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -3007,50 +3459,82 @@
 
 <file path=ppt/slides/_rels/slide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide22.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide23.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide24.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide25.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide26.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide27.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide28.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -3207,51 +3691,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ಆದರೆ ಕರ್ತನ ಕೈ ಅಷ್ಡೋದಿನವರ ಮೇಲೆ ಭಾರ ವಾಗಿದ್ದು ಅವರನ್ನು ನಾಶಮಾಡಿ ಅಷ್ಡೋದನ್ನೂ ಅದರ ಮೇರೆಗಳನ್ನೂ ಗಡ್ಡೆರೋಗದಿಂದ]]></a:t>
+              <a:t><![CDATA[নিয়ে যাও|” সেই মতো পলেষ্টীয়রা পবিত্র সিন্দুক সেখান থেকে সরিয়ে দিল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3339,51 +3823,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಹೊಡೆದನು.]]></a:t>
+              <a:t><![CDATA[9. কিন্তু তারা ঈশ্বরের পবিত্র সিন্দুক গাতে নিয়ে যাবার পর প্রভু সেখানকার শহরের লোকদের শাস্তি দিলেন|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3471,51 +3955,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ಈ ಪ್ರಕಾರ ಸಂಭವಿಸಿದ್ದನ್ನು ಅಷ್ಡೋದಿನ ಜನರು ನೋಡಿ--ಇಸ್ರಾಯೇಲ್‌ ದೇವರ ಮಂಜೂಷವು ನಮ್ಮ ಬಳಿಯಲ್ಲಿ ಇರಬಾರದು;]]></a:t>
+              <a:t><![CDATA[তারা বেশ ভয় পেয়ে গেল| তারা বিপদে পড়ল| বালক বৃদ্ধ সকলের গায়েই টিউমার বা অর্বুদ দেখা গেল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3603,51 +4087,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಯಾಕಂದರೆ ಆತನ ಕೈ ನಮ್ಮ ಮೇಲೆಯೂ ನಮ್ಮ ದೇವರಾದ ದಾಗೋನನ ಮೇಲೆಯೂ ಕಠಿಣವಾಗಿದೆ ಅಂದರು.]]></a:t>
+              <a:t><![CDATA[1. পলেষ্টীয়রা এবন্-এষর থেকে অস্দোদে ঈশ্বরের পবিত্র সিন্দুক নিয়ে গেল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3735,51 +4219,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ಅವರು ಫಿಲಿಷ್ಟಿ ಯರ ಅಧಿಪತಿಗಳೆಲ್ಲರನ್ನು ತಮ್ಮ ಬಳಿಗೆ ಕರೇಕಳುಹಿಸಿ ಅವರಿಗೆ--ಇಸ್ರಾಯೇಲ್‌ ದೇವರ ಮಂಜೂಷವನ್ನು ಏನು]]></a:t>
+              <a:t><![CDATA[10. তাই পলেষ্টীয়রা ঈশ্বরের পবিত্র সিন্দুক ইক্রোণে পাঠিয়ে দিল|কিন্তু সেটা ইক্রোণে এলে সেখানকার]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3867,51 +4351,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಮಾಡೋಣ ಅಂದರು. ಅದಕ್ಕವರು--ಇಸ್ರಾ ಯೇಲ್‌ ದೇವರ ಮಂಜೂಷವು ಗತ್‌ ಊರಿಗೆ ಒಯ್ಯಲ್ಪಡಲಿ ಅಂದರು. ಅವರು ಇಸ್ರಾಯೇಲ್‌ ದೇವರ]]></a:t>
+              <a:t><![CDATA[লোকরা ক্রন্দন কর, “কেন তোমরা ইস্রায়েলের ঈশ্বরের পবিত্র সিন্দুক আমাদের ইক্রোণে আনলে? তোমরা কি আমাদের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3999,51 +4483,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಮಂಜೂಷವನ್ನು ಗತ್‌ಗೆ ಒಯ್ದರು.]]></a:t>
+              <a:t><![CDATA[ও আমাদের লোকদের মেরে ফেলতে চাও?”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4131,51 +4615,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ಆದರೆ ಅವರು ಅದನ್ನು ಸುತ್ತಿ ತಂದ ತರುವಾಯ ಕರ್ತನ ಕೈ ಆ ಪಟ್ಟಣದ ಮೇಲೆ ಬಂದು ಮಹಾ ದೊಡ್ಡನಾಶ ಮಾಡಿತು. ಇದಲ್ಲದೆ]]></a:t>
+              <a:t><![CDATA[2. পলেষ্টীয়রা ঈশ্বরের পবিত্র সিন্দুকটি দাগোনের মন্দিরে এনে সেটা দাগোনের মূর্ত্তির পাশে রাখল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4263,51 +4747,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಕರ್ತನು ಚಿಕ್ಕವರಿಂದ ಹಿರಿಯರ ವರೆಗೂ ಆ ಪಟ್ಟಣದ ಮನುಷ್ಯರನ್ನು ಹೊಡೆದನು; ಅವರಿಗೆ ಗಡ್ಡೆರೋಗ ಹುಟ್ಟಿತು.]]></a:t>
+              <a:t><![CDATA[11. ইক্রোণের লোকরা পলেষ্টীয় শাসকদের ডেকে বলল, “ইস্রায়েলের ঈশ্বরের সিন্দুক যেখানে ছিল সেখানেই]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4395,51 +4879,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ಅವರು ದೇವರ ಮಂಜೂಷವನ್ನು ಎಕ್ರೋನಿಗೆ ಕಳುಹಿಸಿದರು. ದೇವರ ಮಂಜೂಷವು ಎಕ್ರೋನಿಗೆ ಬಂದಾಗ ಆದದ್ದೇನಂದರೆ, ಎಕ್ರೋನ್ಯರು]]></a:t>
+              <a:t><![CDATA[পাঠিয়ে দাও| এই সিন্দুক আমাদের এবং আমাদের লোকদের মেরে ফেলার আগেই কাজটা করে ফেল|”সারা শহরের যেখানেই]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4527,51 +5011,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ಫಿಲಿಷ್ಟಿಯರು ದೇವರ ಮಂಜೂಷವನ್ನು ತಕ್ಕೊಂಡು ಎಬೆನೆಜೆರಿನಿಂದ ಅಷ್ಡೋದಿಗೆ ತಂದರು.]]></a:t>
+              <a:t><![CDATA[6. প্রভু এবার অস্দোদের লোকদের এবং তাদের প্রতিবেশীদের জীবন দুর্বিষহ করে তুললেন| প্রভু তাদের য়থেষ্ট]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4659,51 +5143,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ನಮ್ಮನ್ನೂ ನಮ್ಮ ಜನರನ್ನೂ ಕೊಂದು ಹಾಕಬೇಕೆಂದು ಇಸ್ರಾಯೇಲ್‌ ದೇವರ ಮಂಜೂಷವನ್ನು ನಮ್ಮ ಬಳಿಗೆ ತಂದರೆಂದು ಕೂಗಿ ಹೇಳಿದರು.]]></a:t>
+              <a:t><![CDATA[ঈশ্বরের হাতের আঘাত পড়েছিল সেখানে ভয়ঙ্কর শাস্তি হয়েছিল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4791,51 +5275,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ಆಗ ಆ ಪಟ್ಟಣದಲ್ಲೆಲ್ಲಾ ಮರಣಕರವಾದ ನಾಶನ ಉಂಟಾಗಿ ದೇವರ ಕೈ ಅಲ್ಲಿ ಮಹಾಭಾರವಾಗಿದ್ದರಿಂದ ಅವರು ಫಿಲಿಷ್ಟಿಯರ]]></a:t>
+              <a:t><![CDATA[3. পরদিন সকালে অস্দোদের লোকরা দেখল দাগোনের মূর্ত্তিটা প্রভুর সিন্দুকের সামনেই মুখ থুবড়ে মাটিতে পড়ে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4923,51 +5407,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಅಧಿಪತಿಗಳೆಲ್ಲರನ್ನು ಒಟ್ಟು ಗೂಡಿಸಿ ಇಸ್ರಾಯೇಲ್‌ ದೇವರ ಮಂಜೂಷವು ನಮ್ಮನ್ನೂ ನಮ್ಮ ಜನರನ್ನೂ ಕೊಂದುಹಾಕದ ಹಾಗೆ ನೀವು]]></a:t>
+              <a:t><![CDATA[আছে|অস্দোদের লোকরা মূর্ত্তিটাকে তুলে তার জায়গায় ঠিক করে রাখল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5055,51 +5539,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಅದನ್ನು ಅದರ ಸ್ವಸ್ಥಳಕ್ಕೆ ತಿರಿಗಿ ಹೋಗುವಂತೆ ಕಳುಹಿಸಿಬಿಡಿರಿ ಅಂದರು.]]></a:t>
+              <a:t><![CDATA[4. কিন্তু তার পরের দিন ঘুম থেকে উঠে তারা আবার দেখল, দাগোন আবার মাটিতে পড়ে আছে| প্রভুর পবিত্র]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5187,51 +5671,579 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ಉಳಿದ ಮನುಷ್ಯರು ಸತ್ತುಹೋಗದೆ ಗಡ್ಡೆವ್ಯಾಧಿಯಿಂದ ಬಾಧಿಸಲ್ಪಟ್ಟರು; ಆ ಪಟ್ಟಣದ ಗೋಳಾಟವು ಆಕಾಶಕ್ಕೆ ಮುಟ್ಟಿತು.]]></a:t>
+              <a:t><![CDATA[সিন্দুকের সামনে দাগোন উপুড় হয়ে পড়ে রযেছে| এবার দাগোনের মাথা এবং দুটো হাত ভাঙ্গা ছিল এবং চৌকাঠের]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 சாமுவேல் : 5]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ওপর পড়ে ছিল| শুধু দেহটাই আস্ত রযেছে|]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 சாமுவேல் : 5]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[12. বহু লোক মারা গেল| আর যারা বেঁচে রইল তাদের গায়ে আব দেখা দিল| স্বর্গের দিকে তাকিযে তারা খুব]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 சாமுவேல் : 5]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[কাঁদতে শুরু করল|]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 சாமுவேல் : 5]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[5. এই কারণে এমনকি আজও দাগোনের মন্দিরের চৌকাঠে কি যাজক কি অন্যান্য লোকরা কেউই পা মাড়াতে চায না|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5319,51 +6331,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ಫಿಲಿಷ್ಟಿಯರು ದೇವರ ಮಂಜೂಷವನ್ನು ತಕ್ಕೊಂಡು ಬಂದು ದಾಗೋನನ ಮನೆಯಲ್ಲಿ ದಾಗೋನನ ಬಳಿಯಲ್ಲಿಟ್ಟರು.]]></a:t>
+              <a:t><![CDATA[বিপদে ফেললেন| তাদের গায়ে জায়গায় জায়গায় টিউমার বা অর্বুদ দেখা দিল| সবই তাঁর আঘাত| তারপর তিনি]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5451,51 +6463,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ಆದರೆ ಅಷ್ಡೋದ್ಯರು ಮಾರನೆ ದಿವಸ ಬೆಳಿಗ್ಗೆ ಬಂದಾಗ ಇಗೋ, ದಾಗೋನ್‌ ಕರ್ತನ ಮಂಜೂಷದ ಮುಂದೆ ಬೋರಲು ಬಿದ್ದಿತ್ತು.]]></a:t>
+              <a:t><![CDATA[ওদের দিকে অসংখ্য় ইঁদুর ছেড়ে দিলেন| তারা জাহাজে এবং মাটিতে ছোটাছুটি করতে লাগল| শহরের লোকরা বেশ ভয়]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5583,51 +6595,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ಆಗ ಅವರು ದಾಗೋನನನ್ನು ತೆಗೆದು ಅದನ್ನು ಅದರ ಸ್ಥಳದಲ್ಲಿ ತಿರಿಗಿ ಇಟ್ಟರು. ಅವರು ಮಾರನೆ ದಿವಸ ಬೆಳಿಗ್ಗೆ ಬಂದಾಗ ಇಗೋ,]]></a:t>
+              <a:t><![CDATA[পেয়ে গেল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5715,51 +6727,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ದಾಗೋನ್‌ ಕರ್ತನ ಮಂಜೂಷದ ಮುಂದೆ ಬೋರಲು ಬಿದ್ದಿತ್ತು; ದಾಗೋನನ ತಲೆಯೂ ಅದರ ಎರಡು ಕೈಗಳೂ ಹೊಸ್ತಿಲ ಮೇಲೆ ಕಡಿಯಲ್ಪಟ್ಟು]]></a:t>
+              <a:t><![CDATA[7. এইসব দেখে অস্দোদের লোকরা বলাবলি করল, “ইস্রায়েলের ঈশ্বরের পবিত্র সিন্দুক এখানে যেন না থাকে,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5847,51 +6859,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಬಿದ್ದಿದ್ದವು; ಮುಂಡ ಮಾತ್ರ ಅದಕ್ಕೆ ಉಳಿದಿತ್ತು.]]></a:t>
+              <a:t><![CDATA[ইস্রায়েলের ঈশ্বর আমাদের আর দেবতা দাগোনকে শাস্তি দিচ্ছেন|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5979,51 +6991,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ಆದದರಿಂದ ಈ ದಿನದ ವರೆಗೂ ದಾಗೋನನ ಯಾಜಕರೂ ದಾಗೋನನ ಮನೆಯಲ್ಲಿ ಪ್ರವೇಶಿಸುವ ವರೆಲ್ಲರೂ ಅಷ್ಡೋದಿನಲ್ಲಿರುವ ದಾಗೋನನ]]></a:t>
+              <a:t><![CDATA[8. অস্দোদের লোকরা পাঁচজন পলেষ্টীয় শাসককে ডাকল| তাদের ওরা জিজ্ঞেস করল, “ইস্রায়েলের ঈশ্বরের এই]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6111,51 +7123,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಹೊಸ್ತಿ ಲನ್ನು ತುಳಿಯುವದಿಲ್ಲ.]]></a:t>
+              <a:t><![CDATA[পবিত্র সিন্দুক নিয়ে আমাদের কি করা উচিত্‌?”শাসকরা বলল, “ইস্রায়েলের ঈশ্বরের পবিত্র সিন্দুক গাতে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6172,91 +7184,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[1 சாமுவேல் : 5]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme17">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme75">
   <a:themeElements>
-    <a:clrScheme name="Theme17">
+    <a:clrScheme name="Theme75">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme17">
+    <a:fontScheme name="Theme75">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -6282,51 +7294,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme17">
+    <a:fmtScheme name="Theme75">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -6457,51 +7469,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>24</Slides>
+  <Slides>28</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>