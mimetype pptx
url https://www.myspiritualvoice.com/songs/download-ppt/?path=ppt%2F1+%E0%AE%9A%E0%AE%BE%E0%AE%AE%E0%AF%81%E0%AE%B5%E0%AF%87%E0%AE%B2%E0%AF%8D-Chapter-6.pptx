--- v0 (2026-08-01)
+++ v1 (2026-09-18)
@@ -83,50 +83,72 @@
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -153,50 +175,61 @@
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
+    <p:sldId id="302" r:id="rId49"/>
+    <p:sldId id="303" r:id="rId50"/>
+    <p:sldId id="304" r:id="rId51"/>
+    <p:sldId id="305" r:id="rId52"/>
+    <p:sldId id="306" r:id="rId53"/>
+    <p:sldId id="307" r:id="rId54"/>
+    <p:sldId id="308" r:id="rId55"/>
+    <p:sldId id="309" r:id="rId56"/>
+    <p:sldId id="310" r:id="rId57"/>
+    <p:sldId id="311" r:id="rId58"/>
+    <p:sldId id="312" r:id="rId59"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -340,53 +373,64 @@
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
-  <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
+  <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
+  <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
+  <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
+  <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
+  <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
+  <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
+  <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
+  <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
+  <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
+  <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
+  <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -446,51 +490,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ஆகையால் உங்கள் மூலவியாதியின் சாயலான சுரூபங்களையும், உங்கள் தேசத்தைக் கெடுத்துப்போட்ட சுண்டெலிகளின் சாயலான சுரூபங்களையும் நீங்கள் உண்டுபண்ணி, இஸ்ரவேலின் தேவனுக்கு மகிமையைச் செலுத்துங்கள்; அப்பொழுது ஒருவேளை உங்கள் மேலும், உங்கள் தேவர்கள் மேலும், உங்கள் தேசத்தின் மேலும் இறங்கியிருக்கிற அவருடைய கை உங்களை விட்டு விலகும்.]]></a:t>
+              <a:t><![CDATA[4. Then said they, What shall be the trespass offering which we shall return to him? They answered, Five golden emerods, and five golden mice, according to the number of the lords of the Philistines: for one plague was on you all, and on your lords.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -555,51 +599,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ஆகையால் உங்கள் மூலவியாதியின் சாயலான சுரூபங்களையும், உங்கள் தேசத்தைக் கெடுத்துப்போட்ட சுண்டெலிகளின் சாயலான சுரூபங்களையும் நீங்கள் உண்டுபண்ணி, இஸ்ரவேலின் தேவனுக்கு மகிமையைச் செலுத்துங்கள்; அப்பொழுது ஒருவேளை உங்கள் மேலும், உங்கள் தேவர்கள் மேலும், உங்கள் தேசத்தின் மேலும் இறங்கியிருக்கிற அவருடைய கை உங்களை விட்டு விலகும்.]]></a:t>
+              <a:t><![CDATA[4. Then said they, What shall be the trespass offering which we shall return to him? They answered, Five golden emerods, and five golden mice, according to the number of the lords of the Philistines: for one plague was on you all, and on your lords.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -664,51 +708,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ஆகையால் உங்கள் மூலவியாதியின் சாயலான சுரூபங்களையும், உங்கள் தேசத்தைக் கெடுத்துப்போட்ட சுண்டெலிகளின் சாயலான சுரூபங்களையும் நீங்கள் உண்டுபண்ணி, இஸ்ரவேலின் தேவனுக்கு மகிமையைச் செலுத்துங்கள்; அப்பொழுது ஒருவேளை உங்கள் மேலும், உங்கள் தேவர்கள் மேலும், உங்கள் தேசத்தின் மேலும் இறங்கியிருக்கிற அவருடைய கை உங்களை விட்டு விலகும்.]]></a:t>
+              <a:t><![CDATA[4. Then said they, What shall be the trespass offering which we shall return to him? They answered, Five golden emerods, and five golden mice, according to the number of the lords of the Philistines: for one plague was on you all, and on your lords.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -773,51 +817,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. எகிப்தியரும் பார்வோனும் தங்கள் இருதயத்தைக் கடினப்படுத்தினது போல, நீங்கள் உங்கள் இருதயத்தைக் கடினப்படுத்துவானேன்? அவர்களை அவர் தீங்காய் வாதித்தபின்பு, ஜனங்களை அவர்கள் அனுப்பிவிட்டதும், அவர்கள் போய் விட்டதும் இல்லையோ?]]></a:t>
+              <a:t><![CDATA[5. Wherefore all of you shall make images of your emerods, and images of your mice that ruin the land; and all of you shall give glory unto the God of Israel: possibly he will lighten his hand from off you, and from off your gods, and from off your land.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -882,51 +926,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. எகிப்தியரும் பார்வோனும் தங்கள் இருதயத்தைக் கடினப்படுத்தினது போல, நீங்கள் உங்கள் இருதயத்தைக் கடினப்படுத்துவானேன்? அவர்களை அவர் தீங்காய் வாதித்தபின்பு, ஜனங்களை அவர்கள் அனுப்பிவிட்டதும், அவர்கள் போய் விட்டதும் இல்லையோ?]]></a:t>
+              <a:t><![CDATA[5. Wherefore all of you shall make images of your emerods, and images of your mice that ruin the land; and all of you shall give glory unto the God of Israel: possibly he will lighten his hand from off you, and from off your gods, and from off your land.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -991,51 +1035,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. இப்போதும் நீங்கள் ஒரு புதுவண்டில் செய்து, நுகம்பூட்டாதிருக்கிற இரண்டு கறவைப்பசுக்களைப் பிடித்து, அவைகளை வண்டிலிலே கட்டி, அவைகளின் கன்றுக்குட்டிகளை அவைகளுக்குப் பின்னாகப் போகவிடாமல், வீட்டிலே கொண்டு வந்துவிட்டு,]]></a:t>
+              <a:t><![CDATA[5. Wherefore all of you shall make images of your emerods, and images of your mice that ruin the land; and all of you shall give glory unto the God of Israel: possibly he will lighten his hand from off you, and from off your gods, and from off your land.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1100,51 +1144,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. இப்போதும் நீங்கள் ஒரு புதுவண்டில் செய்து, நுகம்பூட்டாதிருக்கிற இரண்டு கறவைப்பசுக்களைப் பிடித்து, அவைகளை வண்டிலிலே கட்டி, அவைகளின் கன்றுக்குட்டிகளை அவைகளுக்குப் பின்னாகப் போகவிடாமல், வீட்டிலே கொண்டு வந்துவிட்டு,]]></a:t>
+              <a:t><![CDATA[5. Wherefore all of you shall make images of your emerods, and images of your mice that ruin the land; and all of you shall give glory unto the God of Israel: possibly he will lighten his hand from off you, and from off your gods, and from off your land.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1209,51 +1253,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. இப்போதும் நீங்கள் ஒரு புதுவண்டில் செய்து, நுகம்பூட்டாதிருக்கிற இரண்டு கறவைப்பசுக்களைப் பிடித்து, அவைகளை வண்டிலிலே கட்டி, அவைகளின் கன்றுக்குட்டிகளை அவைகளுக்குப் பின்னாகப் போகவிடாமல், வீட்டிலே கொண்டு வந்துவிட்டு,]]></a:t>
+              <a:t><![CDATA[6. Wherefore then do all of you harden your hearts, as the Egyptians and Pharaoh hardened their hearts? when he had wrought wonderfully among them, did they not let the people go, and they departed?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1318,51 +1362,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. பின்பு கர்த்தருடைய பெட்டியை எடுத்து, அதை வண்டிலின்மேல் வைத்து, நீங்கள் குற்ற நிவாரணகாணிக்கையாக அவருக்குச் செலுத்தும் பொன்னுருப்படிகளை அதின் பக்கத்தில் ஒரு சிறிய பெட்டியிலே வைத்து, அதை அனுப்பிவிடுங்கள்.]]></a:t>
+              <a:t><![CDATA[6. Wherefore then do all of you harden your hearts, as the Egyptians and Pharaoh hardened their hearts? when he had wrought wonderfully among them, did they not let the people go, and they departed?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1427,51 +1471,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. பின்பு கர்த்தருடைய பெட்டியை எடுத்து, அதை வண்டிலின்மேல் வைத்து, நீங்கள் குற்ற நிவாரணகாணிக்கையாக அவருக்குச் செலுத்தும் பொன்னுருப்படிகளை அதின் பக்கத்தில் ஒரு சிறிய பெட்டியிலே வைத்து, அதை அனுப்பிவிடுங்கள்.]]></a:t>
+              <a:t><![CDATA[6. Wherefore then do all of you harden your hearts, as the Egyptians and Pharaoh hardened their hearts? when he had wrought wonderfully among them, did they not let the people go, and they departed?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1536,51 +1580,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. கர்த்தருடைய பெட்டி பெலிஸ்தரின் தேசத்தில் ஏழுமாதம் இருந்தது.]]></a:t>
+              <a:t><![CDATA[1. And the ark of the LORD was in the country of the Philistines seven months.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1645,51 +1689,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அப்பொழுது பாருங்கள்; அது தன் எல்லைக்குப் போகிறவழியாய் பெத்ஷிமேசுக்குப் போனால், இந்தப் பெரிய தீங்கை நமக்குச் செய்தவர் அவர்தாமே என்று அறியலாம்; போகாதிருந்தால், அவருடைய கை நம்மைத் தொடாமல், அது தற்செயலாய் நமக்கு நேரிட்டது என்று அறிந்துகொள்ளலாம் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[7. Now therefore make a new cart, and take two milk giving cattle, on which there has come no yoke, and tie the cattle to the cart, and bring their calves home from them:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1754,51 +1798,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அப்பொழுது பாருங்கள்; அது தன் எல்லைக்குப் போகிறவழியாய் பெத்ஷிமேசுக்குப் போனால், இந்தப் பெரிய தீங்கை நமக்குச் செய்தவர் அவர்தாமே என்று அறியலாம்; போகாதிருந்தால், அவருடைய கை நம்மைத் தொடாமல், அது தற்செயலாய் நமக்கு நேரிட்டது என்று அறிந்துகொள்ளலாம் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[7. Now therefore make a new cart, and take two milk giving cattle, on which there has come no yoke, and tie the cattle to the cart, and bring their calves home from them:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1863,51 +1907,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அந்த மனுஷர் அப்படியே செய்து, இரண்டு கறவைப்பசுக்களைக் கொண்டு வந்து, அவைகளை வண்டிலிலே கட்டி, அவைகளின் கன்றுக்குட்டிகளை வீட்டிலே அடைத்துவைத்து,]]></a:t>
+              <a:t><![CDATA[7. Now therefore make a new cart, and take two milk giving cattle, on which there has come no yoke, and tie the cattle to the cart, and bring their calves home from them:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1972,51 +2016,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அந்த மனுஷர் அப்படியே செய்து, இரண்டு கறவைப்பசுக்களைக் கொண்டு வந்து, அவைகளை வண்டிலிலே கட்டி, அவைகளின் கன்றுக்குட்டிகளை வீட்டிலே அடைத்துவைத்து,]]></a:t>
+              <a:t><![CDATA[8. And take the ark of the LORD, and lay it upon the cart; and put the jewels of gold, which all of you return him for a trespass offering, in a coffer by the side thereof; and send it away, that it may go.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2081,51 +2125,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. கர்த்தருடைய பெட்டியையும், பொன்னால் செய்த சுண்டெலிகளும் தங்கள் மூலவியாதியின் சாயலான சுரூபங்களும் வைத்திருக்கிற சிறிய பெட்டியையும், அந்த வண்டிலின்மேல் வைத்தார்கள்.]]></a:t>
+              <a:t><![CDATA[8. And take the ark of the LORD, and lay it upon the cart; and put the jewels of gold, which all of you return him for a trespass offering, in a coffer by the side thereof; and send it away, that it may go.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2190,51 +2234,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. கர்த்தருடைய பெட்டியையும், பொன்னால் செய்த சுண்டெலிகளும் தங்கள் மூலவியாதியின் சாயலான சுரூபங்களும் வைத்திருக்கிற சிறிய பெட்டியையும், அந்த வண்டிலின்மேல் வைத்தார்கள்.]]></a:t>
+              <a:t><![CDATA[8. And take the ark of the LORD, and lay it upon the cart; and put the jewels of gold, which all of you return him for a trespass offering, in a coffer by the side thereof; and send it away, that it may go.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2299,51 +2343,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அப்பொழுது அந்தப் பசுக்கள் பெத்ஷிமேசுக்குப் போகிற வழியிலே செவ்வையாய்ப் போய், வலது இடது பக்கமாய் விலகாமல், பெரும்பாதையான நேர்வழியாகக் கூப்பிட்டுக் கொண்டே நடந்தது; பெலிஸ்தரின் அதிபதிகள் பெத்ஷிமேசின் எல்லைமட்டும் அவைகளின் பிறகே போனார்கள்.]]></a:t>
+              <a:t><![CDATA[9. And see, if it goes up by the way of his own coast to Bethshemesh, then he has done us this great evil: but if not, then we shall know that it is not his hand that stroke us: it was a chance that happened to us.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2408,51 +2452,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அப்பொழுது அந்தப் பசுக்கள் பெத்ஷிமேசுக்குப் போகிற வழியிலே செவ்வையாய்ப் போய், வலது இடது பக்கமாய் விலகாமல், பெரும்பாதையான நேர்வழியாகக் கூப்பிட்டுக் கொண்டே நடந்தது; பெலிஸ்தரின் அதிபதிகள் பெத்ஷிமேசின் எல்லைமட்டும் அவைகளின் பிறகே போனார்கள்.]]></a:t>
+              <a:t><![CDATA[9. And see, if it goes up by the way of his own coast to Bethshemesh, then he has done us this great evil: but if not, then we shall know that it is not his hand that stroke us: it was a chance that happened to us.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2517,51 +2561,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. பெத்ஷிமேசின் மனுஷர் பள்ளத்தாக்கிலே கோதுமை அறுப்பு அறுத்துக்கொண்டிருந்தார்கள்; அவர்கள் தங்கள் கண்களை ஏறெடுக்கும்போது, பெட்டியைக் கண்டு, அதைக் கண்டதினால் சந்தோஷப்பட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[9. And see, if it goes up by the way of his own coast to Bethshemesh, then he has done us this great evil: but if not, then we shall know that it is not his hand that stroke us: it was a chance that happened to us.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2626,51 +2670,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. பெத்ஷிமேசின் மனுஷர் பள்ளத்தாக்கிலே கோதுமை அறுப்பு அறுத்துக்கொண்டிருந்தார்கள்; அவர்கள் தங்கள் கண்களை ஏறெடுக்கும்போது, பெட்டியைக் கண்டு, அதைக் கண்டதினால் சந்தோஷப்பட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[10. And the men did so; and took two milk giving cattle, and tied them to the cart, and shut up their calves at home:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2735,51 +2779,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. பின்பு பெலிஸ்தர் பூஜாசாரிகளையும் குறிசொல்லுகிறவர்களையும் அழைப்பித்து: கர்த்தருடைய பெட்டியைப் பற்றி நாங்கள் என்ன செய்யவேண்டும்? அதை நாங்கள் எவ்விதமாய் அதின் ஸ்தானத்திற்கு அனுப்பிவிடலாம் என்று எங்களுக்குச் சொல்லுங்கள் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[2. And the Philistines called for the priests and the diviners, saying, What shall we do to the ark of the LORD? tell us wherewith we shall send it to his place.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2844,51 +2888,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அந்த வண்டில் பெத்ஷிமேஸ் ஊரானாகிய யோசுவாவின் வயலில் வந்து, அங்கே நின்றது; அங்கே ஒரு பெரிய கல்லிருந்தது; அப்பொழுது வண்டிலின் மரங்களைப் பிளந்து, பசுக்களைக் கர்த்தருக்குச் சர்வாங்கதகனபலியாகச் செலுத்தினார்கள்.]]></a:t>
+              <a:t><![CDATA[10. And the men did so; and took two milk giving cattle, and tied them to the cart, and shut up their calves at home:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2953,51 +2997,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அந்த வண்டில் பெத்ஷிமேஸ் ஊரானாகிய யோசுவாவின் வயலில் வந்து, அங்கே நின்றது; அங்கே ஒரு பெரிய கல்லிருந்தது; அப்பொழுது வண்டிலின் மரங்களைப் பிளந்து, பசுக்களைக் கர்த்தருக்குச் சர்வாங்கதகனபலியாகச் செலுத்தினார்கள்.]]></a:t>
+              <a:t><![CDATA[11. And they laid the ark of the LORD upon the cart, and the coffer with the mice of gold and the images of their emerods.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3062,51 +3106,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. லேவியர் கர்த்தருடைய பெட்டியையும், அதனோடிருந்த பொன்னுருப்படிகளுள்ள சிறிய பெட்டியையும் இறக்கி, அந்தப் பெரிய கல்லின்மேல் வைத்தார்கள்; பெத்ஷிமேசின் மனுஷர், அன்றைய தினம் கர்த்தருக்குச் சர்வாங்க தகனங்களைச் செலுத்திப் பலிகளை இட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[11. And they laid the ark of the LORD upon the cart, and the coffer with the mice of gold and the images of their emerods.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3171,51 +3215,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. லேவியர் கர்த்தருடைய பெட்டியையும், அதனோடிருந்த பொன்னுருப்படிகளுள்ள சிறிய பெட்டியையும் இறக்கி, அந்தப் பெரிய கல்லின்மேல் வைத்தார்கள்; பெத்ஷிமேசின் மனுஷர், அன்றைய தினம் கர்த்தருக்குச் சர்வாங்க தகனங்களைச் செலுத்திப் பலிகளை இட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[12. And the cattle took the straight way to the way of Bethshemesh, and went along the highway, lowing as they went, and turned not aside to the right hand or to the left; and the lords of the Philistines went after them unto the border of Bethshemesh.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3280,51 +3324,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. பெலிஸ்தரின் ஐந்து அதிபதிகளும் இவைகளைக்கண்டு, அன்றைய தினம் எக்ரோனுக்குத் திரும்பிப் போனார்கள்.]]></a:t>
+              <a:t><![CDATA[12. And the cattle took the straight way to the way of Bethshemesh, and went along the highway, lowing as they went, and turned not aside to the right hand or to the left; and the lords of the Philistines went after them unto the border of Bethshemesh.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3389,51 +3433,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. பெலிஸ்தர் குற்றநிவாரணத்திற்காக, கர்த்தருக்குச் செலுத்தின மூலவியாதியின் சாயலான பொன் சுரூபங்களாவன, அஸ்தோத்திற்காக ஒன்று, காசாவுக்காக ஒன்று, அஸ்கலோனுக்காக ஒன்று, காத்துக்காக ஒன்று, எக்ரோனுக்காக ஒன்று,]]></a:t>
+              <a:t><![CDATA[12. And the cattle took the straight way to the way of Bethshemesh, and went along the highway, lowing as they went, and turned not aside to the right hand or to the left; and the lords of the Philistines went after them unto the border of Bethshemesh.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3498,51 +3542,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. பெலிஸ்தர் குற்றநிவாரணத்திற்காக, கர்த்தருக்குச் செலுத்தின மூலவியாதியின் சாயலான பொன் சுரூபங்களாவன, அஸ்தோத்திற்காக ஒன்று, காசாவுக்காக ஒன்று, அஸ்கலோனுக்காக ஒன்று, காத்துக்காக ஒன்று, எக்ரோனுக்காக ஒன்று,]]></a:t>
+              <a:t><![CDATA[13. And they of Bethshemesh were reaping their wheat harvest in the valley: and they lifted up their eyes, and saw the ark, and rejoiced to see it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3607,51 +3651,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. பொன்னால் செய்த சுண்டெலிகளோவென்றால், அரணான பட்டணங்கள் துவக்கி நாட்டிலுள்ள கிராமங்கள்மட்டும், கர்த்தருடைய பெட்டியை வைத்த பெரிய கல் இருக்கிற ஆபேல்மட்டும், ஐந்து அதிபதிகளுக்கும் ஆதீனமாயிருக்கிற பெலிஸ்தருடைய சகல ஊர்களின் இலக்கத்திற்குச் சரியாயிருந்தது. அந்தக் கல் இந்நாள்வரைக்கும் பெத்ஷிமேஸ் ஊரானாகிய யோசுவாவின் வயலில் இருக்கிறது.]]></a:t>
+              <a:t><![CDATA[13. And they of Bethshemesh were reaping their wheat harvest in the valley: and they lifted up their eyes, and saw the ark, and rejoiced to see it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3716,51 +3760,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. பொன்னால் செய்த சுண்டெலிகளோவென்றால், அரணான பட்டணங்கள் துவக்கி நாட்டிலுள்ள கிராமங்கள்மட்டும், கர்த்தருடைய பெட்டியை வைத்த பெரிய கல் இருக்கிற ஆபேல்மட்டும், ஐந்து அதிபதிகளுக்கும் ஆதீனமாயிருக்கிற பெலிஸ்தருடைய சகல ஊர்களின் இலக்கத்திற்குச் சரியாயிருந்தது. அந்தக் கல் இந்நாள்வரைக்கும் பெத்ஷிமேஸ் ஊரானாகிய யோசுவாவின் வயலில் இருக்கிறது.]]></a:t>
+              <a:t><![CDATA[14. And the cart came into the field of Joshua, a Bethshemite, and stood there, where there was a great stone: and they clave the wood of the cart, and offered the cattle a burnt offering unto the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3825,51 +3869,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. பொன்னால் செய்த சுண்டெலிகளோவென்றால், அரணான பட்டணங்கள் துவக்கி நாட்டிலுள்ள கிராமங்கள்மட்டும், கர்த்தருடைய பெட்டியை வைத்த பெரிய கல் இருக்கிற ஆபேல்மட்டும், ஐந்து அதிபதிகளுக்கும் ஆதீனமாயிருக்கிற பெலிஸ்தருடைய சகல ஊர்களின் இலக்கத்திற்குச் சரியாயிருந்தது. அந்தக் கல் இந்நாள்வரைக்கும் பெத்ஷிமேஸ் ஊரானாகிய யோசுவாவின் வயலில் இருக்கிறது.]]></a:t>
+              <a:t><![CDATA[14. And the cart came into the field of Joshua, a Bethshemite, and stood there, where there was a great stone: and they clave the wood of the cart, and offered the cattle a burnt offering unto the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3934,51 +3978,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. பின்பு பெலிஸ்தர் பூஜாசாரிகளையும் குறிசொல்லுகிறவர்களையும் அழைப்பித்து: கர்த்தருடைய பெட்டியைப் பற்றி நாங்கள் என்ன செய்யவேண்டும்? அதை நாங்கள் எவ்விதமாய் அதின் ஸ்தானத்திற்கு அனுப்பிவிடலாம் என்று எங்களுக்குச் சொல்லுங்கள் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[2. And the Philistines called for the priests and the diviners, saying, What shall we do to the ark of the LORD? tell us wherewith we shall send it to his place.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4043,51 +4087,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ஆனாலும் பெத்ஷிமேசின் மனுஷர் கர்த்தருடைய பெட்டிக்குள் பார்த்தபடியினால், கர்த்தர் ஜனங்களில் ஐம்பதினாயிரத்து எழுபதுபேரை அடித்தார்; அப்பொழுது கர்த்தர் ஜனங்களைப் பெரிய சங்காரமாக அடித்ததினிமித்தம், ஜனங்கள் துக்கித்துக்கொண்டிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[14. And the cart came into the field of Joshua, a Bethshemite, and stood there, where there was a great stone: and they clave the wood of the cart, and offered the cattle a burnt offering unto the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4152,51 +4196,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ஆனாலும் பெத்ஷிமேசின் மனுஷர் கர்த்தருடைய பெட்டிக்குள் பார்த்தபடியினால், கர்த்தர் ஜனங்களில் ஐம்பதினாயிரத்து எழுபதுபேரை அடித்தார்; அப்பொழுது கர்த்தர் ஜனங்களைப் பெரிய சங்காரமாக அடித்ததினிமித்தம், ஜனங்கள் துக்கித்துக்கொண்டிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[15. And the Levites took down the ark of the LORD, and the coffer that was with it, wherein the jewels of gold were, and put them on the great stone: and the men of Bethshemesh offered burnt offerings and sacrificed sacrifices the same day unto the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4261,51 +4305,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ஆனாலும் பெத்ஷிமேசின் மனுஷர் கர்த்தருடைய பெட்டிக்குள் பார்த்தபடியினால், கர்த்தர் ஜனங்களில் ஐம்பதினாயிரத்து எழுபதுபேரை அடித்தார்; அப்பொழுது கர்த்தர் ஜனங்களைப் பெரிய சங்காரமாக அடித்ததினிமித்தம், ஜனங்கள் துக்கித்துக்கொண்டிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[15. And the Levites took down the ark of the LORD, and the coffer that was with it, wherein the jewels of gold were, and put them on the great stone: and the men of Bethshemesh offered burnt offerings and sacrificed sacrifices the same day unto the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4370,51 +4414,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. இந்தப் பரிசுத்தமான தேவனாகிய கர்த்தருக்கு முன்பாக நிற்கத்தக்கவன் யார்? பெட்டி நம்மிடத்திலிருந்து யாரிடத்துக்குப் போகும் என்று பெத்ஷிமேசின் மனுஷர் சொல்லி,]]></a:t>
+              <a:t><![CDATA[15. And the Levites took down the ark of the LORD, and the coffer that was with it, wherein the jewels of gold were, and put them on the great stone: and the men of Bethshemesh offered burnt offerings and sacrificed sacrifices the same day unto the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4479,51 +4523,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. இந்தப் பரிசுத்தமான தேவனாகிய கர்த்தருக்கு முன்பாக நிற்கத்தக்கவன் யார்? பெட்டி நம்மிடத்திலிருந்து யாரிடத்துக்குப் போகும் என்று பெத்ஷிமேசின் மனுஷர் சொல்லி,]]></a:t>
+              <a:t><![CDATA[16. And when the five lords of the Philistines had seen it, they returned to Ekron the same day.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4588,51 +4632,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. கீரியாத்யாரீமின் குடிகளுக்கு ஆட்களை அனுப்பி: பெலிஸ்தர் கர்த்தருடைய பெட்டியைத் திரும்ப அனுப்பினார்கள்; நீங்கள் வந்து, அதை உங்களிடத்துக்கு எடுத்துக்கொண்டு போங்கள் என்று சொல்லச்சொன்னார்கள்.]]></a:t>
+              <a:t><![CDATA[17. And these are the golden emerods which the Philistines returned for a trespass offering unto the LORD; for Ashdod one, for Gaza one, for Askelon one, for Gath one, for Ekron one;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4697,51 +4741,378 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. கீரியாத்யாரீமின் குடிகளுக்கு ஆட்களை அனுப்பி: பெலிஸ்தர் கர்த்தருடைய பெட்டியைத் திரும்ப அனுப்பினார்கள்; நீங்கள் வந்து, அதை உங்களிடத்துக்கு எடுத்துக்கொண்டு போங்கள் என்று சொல்லச்சொன்னார்கள்.]]></a:t>
+              <a:t><![CDATA[17. And these are the golden emerods which the Philistines returned for a trespass offering unto the LORD; for Ashdod one, for Gaza one, for Askelon one, for Gath one, for Ekron one;]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[18. And the golden mice, according to the number of all the cities of the Philistines belonging to the five lords, both of fenced cities, and of country villages, even unto the great stone of Abel, whereon they set down the ark of the LORD: which stone remains unto this day in the field of Joshua, the Bethshemite.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[18. And the golden mice, according to the number of all the cities of the Philistines belonging to the five lords, both of fenced cities, and of country villages, even unto the great stone of Abel, whereon they set down the ark of the LORD: which stone remains unto this day in the field of Joshua, the Bethshemite.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[18. And the golden mice, according to the number of all the cities of the Philistines belonging to the five lords, both of fenced cities, and of country villages, even unto the great stone of Abel, whereon they set down the ark of the LORD: which stone remains unto this day in the field of Joshua, the Bethshemite.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4806,51 +5177,923 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அதற்கு அவர்கள்: இஸ்ரவேலின் தேவனுடைய பெட்டியை நீங்கள் அனுப்பினால், அதை வெறுமையாய் அனுப்பாமல், குற்றநிவாரண காணிக்கையை எவ்விதத்திலும் அவருக்குச் செலுத்தவேண்டும்; அப்பொழுது நீங்கள் சொஸ்தமடைகிறதும் அல்லாமல், அவருடைய கை உங்களை விடாதிருந்தமுகாந்தரம் இன்னது என்றும் உங்களுக்குத் தெரியவரும் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[2. And the Philistines called for the priests and the diviners, saying, What shall we do to the ark of the LORD? tell us wherewith we shall send it to his place.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[18. And the golden mice, according to the number of all the cities of the Philistines belonging to the five lords, both of fenced cities, and of country villages, even unto the great stone of Abel, whereon they set down the ark of the LORD: which stone remains unto this day in the field of Joshua, the Bethshemite.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[19. And he stroke the men of Bethshemesh, because they had looked into the ark of the LORD, even he stroke of the people fifty thousand and threescore and ten men: and the people lamented, because the LORD had smitten many of the people with a great slaughter.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[19. And he stroke the men of Bethshemesh, because they had looked into the ark of the LORD, even he stroke of the people fifty thousand and threescore and ten men: and the people lamented, because the LORD had smitten many of the people with a great slaughter.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[19. And he stroke the men of Bethshemesh, because they had looked into the ark of the LORD, even he stroke of the people fifty thousand and threescore and ten men: and the people lamented, because the LORD had smitten many of the people with a great slaughter.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[20. And the men of Bethshemesh said, Who is able to stand before this holy LORD God? and to whom shall he go up from us?]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[20. And the men of Bethshemesh said, Who is able to stand before this holy LORD God? and to whom shall he go up from us?]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[21. And they sent messengers to the inhabitants of Kirjathjearim, saying, The Philistines have brought again the ark of the LORD; come all of you down, and fetch it up to you.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[21. And they sent messengers to the inhabitants of Kirjathjearim, saying, The Philistines have brought again the ark of the LORD; come all of you down, and fetch it up to you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4915,51 +6158,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அதற்கு அவர்கள்: இஸ்ரவேலின் தேவனுடைய பெட்டியை நீங்கள் அனுப்பினால், அதை வெறுமையாய் அனுப்பாமல், குற்றநிவாரண காணிக்கையை எவ்விதத்திலும் அவருக்குச் செலுத்தவேண்டும்; அப்பொழுது நீங்கள் சொஸ்தமடைகிறதும் அல்லாமல், அவருடைய கை உங்களை விடாதிருந்தமுகாந்தரம் இன்னது என்றும் உங்களுக்குத் தெரியவரும் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[3. And they said, If all of you send away the ark of the God of Israel, send it not empty; but in any way return him a trespass offering: then all of you shall be healed, and it shall be known to you why his hand is not removed from you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5024,51 +6267,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அதற்கு அவர்கள்: குற்றநிவாரண காணிக்கையாக நாங்கள் அவருக்கு என்னத்தைச் செலுத்தவேண்டுமென்று கேட்டதற்கு, அவர்கள்: உங்களெல்லாருக்கும் உங்கள் அதிபதிகளுக்கும் ஒரே வாதையுண்டானபடியால், பெலிஸ்தருடைய அதிபதிகளின் இலக்கத்திற்குச் சரியாக மூலவியாதியின் சாயலானபடி செய்த ஐந்து பொன் சுரூபங்களும், பொன்னால் செய்த ஐந்து சுண்டெலிகளும் செலுத்தவேண்டும்.]]></a:t>
+              <a:t><![CDATA[3. And they said, If all of you send away the ark of the God of Israel, send it not empty; but in any way return him a trespass offering: then all of you shall be healed, and it shall be known to you why his hand is not removed from you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5133,51 +6376,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அதற்கு அவர்கள்: குற்றநிவாரண காணிக்கையாக நாங்கள் அவருக்கு என்னத்தைச் செலுத்தவேண்டுமென்று கேட்டதற்கு, அவர்கள்: உங்களெல்லாருக்கும் உங்கள் அதிபதிகளுக்கும் ஒரே வாதையுண்டானபடியால், பெலிஸ்தருடைய அதிபதிகளின் இலக்கத்திற்குச் சரியாக மூலவியாதியின் சாயலானபடி செய்த ஐந்து பொன் சுரூபங்களும், பொன்னால் செய்த ஐந்து சுண்டெலிகளும் செலுத்தவேண்டும்.]]></a:t>
+              <a:t><![CDATA[3. And they said, If all of you send away the ark of the God of Israel, send it not empty; but in any way return him a trespass offering: then all of you shall be healed, and it shall be known to you why his hand is not removed from you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5242,51 +6485,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அதற்கு அவர்கள்: குற்றநிவாரண காணிக்கையாக நாங்கள் அவருக்கு என்னத்தைச் செலுத்தவேண்டுமென்று கேட்டதற்கு, அவர்கள்: உங்களெல்லாருக்கும் உங்கள் அதிபதிகளுக்கும் ஒரே வாதையுண்டானபடியால், பெலிஸ்தருடைய அதிபதிகளின் இலக்கத்திற்குச் சரியாக மூலவியாதியின் சாயலானபடி செய்த ஐந்து பொன் சுரூபங்களும், பொன்னால் செய்த ஐந்து சுண்டெலிகளும் செலுத்தவேண்டும்.]]></a:t>
+              <a:t><![CDATA[4. Then said they, What shall be the trespass offering which we shall return to him? They answered, Five golden emerods, and five golden mice, according to the number of the lords of the Philistines: for one plague was on you all, and on your lords.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -5321,51 +6564,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474603829" r:id="rId1"/>
+    <p:sldLayoutId id="2478705631" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -5685,54 +6928,142 @@
 
 <file path=ppt/slides/_rels/slide44.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide44.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide45.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide45.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide46.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide46.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide47.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide47.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide48.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide48.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide49.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide49.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide50.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide50.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide51.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide51.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide52.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide52.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide53.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide53.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide54.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide54.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide55.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide55.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide56.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide56.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide57.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide57.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
@@ -5869,51 +7200,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ઉંદરો દેશનો નાશ કરી રહ્યાં હતા, અને લોકો પણ ગુમડાંથી હેરાન થયા. તેથી ઉંદરના પાંચ સોનાના નમૂના અને]]></a:t>
+              <a:t><![CDATA[கேட்டதற்கு, அவர்கள்: உங்களெல்லாருக்கும் உங்கள் அதிபதிகளுக்கும் ஒரே வாதையுண்டானபடியால், பெலிஸ்தருடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6001,51 +7332,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ગુમડાં ના પાંચ સોનાના નમૂના બનાવો અને ઇસ્રાએલના દેવને તેમની પ્રશંસામાં અર્પણ કરો. જેથી દેવ તમને]]></a:t>
+              <a:t><![CDATA[அதிபதிகளின் இலக்கத்திற்குச் சரியாக மூலவியாதியின் சாயலானபடி செய்த ஐந்து பொன் சுரூபங்களும், பொன்னால்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6133,51 +7464,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[તમાંરા દેવોને અને તમાંરી ભૂમિને સજા કરવાનું બંધ કરે.]]></a:t>
+              <a:t><![CDATA[செய்த ஐந்து சுண்டெலிகளும் செலுத்தவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6265,51 +7596,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ફારુન અને મિસરીઓની જેમ હઠીલા થશો નહિં! યાદ રાખજો કે તેમણે ઇસ્રાએલીઓને મિસરમાંથી જવા ન દીધા ત્યાં]]></a:t>
+              <a:t><![CDATA[5. ஆகையால் உங்கள் மூலவியாதியின் சாயலான சுரூபங்களையும், உங்கள் தேசத்தைக் கெடுத்துப்போட்ட]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6397,51 +7728,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[સુધી દેવે તેમને હેરાન કર્યા હતા.]]></a:t>
+              <a:t><![CDATA[சுண்டெலிகளின் சாயலான சுரூபங்களையும் நீங்கள் உண்டுபண்ணி, இஸ்ரவேலின் தேவனுக்கு மகிமையைச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6529,51 +7860,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. “હવે એક નવું ગાડું તૈયાર કરો, અને જેને કદી ખેતરોમાં ખેડવા માંટે ન વાપર્યું હોય, અને હાલમાં જ]]></a:t>
+              <a:t><![CDATA[செலுத்துங்கள்; அப்பொழுது ஒருவேளை உங்கள் மேலும், உங்கள் தேவர்கள் மேலும், உங்கள் தேசத்தின் மேலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6661,51 +7992,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[વાછરડાં જન્મ્યાં તેવી બે ગાય મંગાવો, વાછરડાઓને તેની માંતાઓ પાછળ જવા ન દેતા. ગાયોને ગાડે જોડો, તેમનાં]]></a:t>
+              <a:t><![CDATA[இறங்கியிருக்கிற அவருடைய கை உங்களை விட்டு விலகும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6793,51 +8124,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[વાછરડાંને વાડામાં પાછા મોકલો.]]></a:t>
+              <a:t><![CDATA[6. எகிப்தியரும் பார்வோனும் தங்கள் இருதயத்தைக் கடினப்படுத்தினது போல, நீங்கள் உங்கள் இருதயத்தைக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6925,51 +8256,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. પછી પવિત્ર કોશને ગાડા ઉપર મૂકો. કોશની બાજુની થેલીમાં સોનાનાં નમૂનાઓ મુકો. સોનાનાં નમૂનાઓ તમાંરા]]></a:t>
+              <a:t><![CDATA[கடினப்படுத்துவானேன்? அவர்களை அவர் தீங்காய் வாதித்தபின்பு, ஜனங்களை அவர்கள் அனுப்பிவிட்டதும், அவர்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7057,51 +8388,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[પાપોને માંફ કરવા માંટે દેવને ભેટ છે. પછી ગાડાને સીધું તેના રસ્તે મોકલો.]]></a:t>
+              <a:t><![CDATA[போய் விட்டதும் இல்லையோ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7189,51 +8520,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. યહોવાનો પવિત્રકોશ પલિસ્તીઓની ભૂમિમાં સાત મહિના હતો.]]></a:t>
+              <a:t><![CDATA[1. கர்த்தருடைய பெட்டி பெலிஸ்தரின் தேசத்தில் ஏழுமாதம் இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7321,51 +8652,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ગાડા ઉપર નજર રાખો. આ ભયંકર આફત ઇસ્રાએલના દેવ યહોવાથી આપણી પર આવી છે. પણ જો એ બેથ-શેમેશ ન જાય તો આ]]></a:t>
+              <a:t><![CDATA[7. இப்போதும் நீங்கள் ஒரு புதுவண்டில் செய்து, நுகம்பூட்டாதிருக்கிற இரண்டு கறவைப்பசுக்களைப் பிடித்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7453,51 +8784,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ભયંકર આફત યહોવાથી નથી આવી, તે આપમેળે અણધાર્યું થયું છે.”]]></a:t>
+              <a:t><![CDATA[அவைகளை வண்டிலிலே கட்டி, அவைகளின் கன்றுக்குட்டிகளை அவைகளுக்குப் பின்னாகப் போகவிடாமல், வீட்டிலே கொண்டு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7585,51 +8916,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. પછી તે લોકોએ એ પ્રમાંણે કર્યુ. તેમણે બે દૂઝણી ગાયો લીધી અને તેમને ગાડાએ જોડી અને તેમનાં]]></a:t>
+              <a:t><![CDATA[வந்துவிட்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7717,51 +9048,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[વાછરડાંને કોઢમાં પૂરી દીધાં.]]></a:t>
+              <a:t><![CDATA[8. பின்பு கர்த்தருடைய பெட்டியை எடுத்து, அதை வண்டிலின்மேல் வைத்து, நீங்கள் குற்ற நிவாரணகாணிக்கையாக]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7849,51 +9180,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. તેમણે દેવના પવિત્રકોશને ગાડામાં મૂકી અને તેની સાથે સોનાનાં ઉંદરો અને સોનાનાં ગુમડાના નમૂનાઓ]]></a:t>
+              <a:t><![CDATA[அவருக்குச் செலுத்தும் பொன்னுருப்படிகளை அதின் பக்கத்தில் ஒரு சிறிய பெட்டியிலே வைத்து, அதை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7981,51 +9312,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[મૂક્યા.]]></a:t>
+              <a:t><![CDATA[அனுப்பிவிடுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8113,51 +9444,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ગાયો સીધી બેથ-શેમેશને માંગેર્ ચાલવા માંડી. તેઓ ભાંભરડા નાખતી ડાબે કે જમણે હાથે વળ્યા વગર સીધીને]]></a:t>
+              <a:t><![CDATA[9. அப்பொழுது பாருங்கள்; அது தன் எல்லைக்குப் போகிறவழியாய் பெத்ஷிமேசுக்குப் போனால், இந்தப் பெரிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8245,51 +9576,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[સીધી ચાલતી રહી. પલિસ્તી સરદારો બેથ-શેમેશની સરહદ સુધી તેમની પાછળ પાછળ ગયા.]]></a:t>
+              <a:t><![CDATA[தீங்கை நமக்குச் செய்தவர் அவர்தாமே என்று அறியலாம்; போகாதிருந்தால், அவருடைய கை நம்மைத் தொடாமல், அது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8377,51 +9708,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. તે વખતે બેથ-શેમેશના લોકો ખીણમાં, નીચાણમાં ઘઉં કાપતા હતા. એકાએક ઊંચું જોતાં જ પવિત્રકોશ તેમની]]></a:t>
+              <a:t><![CDATA[தற்செயலாய் நமக்கு நேரிட்டது என்று அறிந்துகொள்ளலாம் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8509,51 +9840,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[નજરે પડ્યો, અને એને જોઈને તેઓ આનંદમાં આવી ગયા.]]></a:t>
+              <a:t><![CDATA[10. அந்த மனுஷர் அப்படியே செய்து, இரண்டு கறவைப்பசுக்களைக் கொண்டு வந்து, அவைகளை வண்டிலிலே கட்டி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8641,51 +9972,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. પછી પલિસ્તીઓએ પોતાના જાદુગરોને અને યાજકોનેે બોલાવીને પૂછયું, “યહોવાના કરારકોશનું આપણે શું કરીશું?]]></a:t>
+              <a:t><![CDATA[2. பின்பு பெலிஸ்தர் பூஜாசாரிகளையும் குறிசொல்லுகிறவர்களையும் அழைப்பித்து: கர்த்தருடைய பெட்டியைப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8773,51 +10104,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ગાડું બેથ-શેમેશના યહોશુઆના ખેતરમાં આવ્યું. તે એક મોટા ખડક પાસે ઊભું રહ્યું, લોકોએ લાકડાનું ગાડું]]></a:t>
+              <a:t><![CDATA[அவைகளின் கன்றுக்குட்டிகளை வீட்டிலே அடைத்துவைத்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8905,51 +10236,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[તોડી નાખ્યું અને તેઓએ ગાયોને યહોવાની પ્રશંસામાં અર્પણ કરી નાખી.]]></a:t>
+              <a:t><![CDATA[11. கர்த்தருடைய பெட்டியையும், பொன்னால் செய்த சுண்டெலிகளும் தங்கள் மூலவியாதியின் சாயலான சுரூபங்களும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9037,51 +10368,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. પછી લેવીઓએ યહોવાનો પવિત્રકોશ અને સોનાના દાગીનાવાળો દાબડો ઉતારી લીધાં અને પેલા મોટા પથ્થર ઉપર]]></a:t>
+              <a:t><![CDATA[வைத்திருக்கிற சிறிய பெட்டியையும், அந்த வண்டிலின்மேல் வைத்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9169,51 +10500,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[મૂકયાં, પછી બેથ-શેમેશના લોકોએ તે દિવસે યહોવાને દહનાર્પણો ચડાવ્યાં.]]></a:t>
+              <a:t><![CDATA[12. அப்பொழுது அந்தப் பசுக்கள் பெத்ஷிமேசுக்குப் போகிற வழியிலே செவ்வையாய்ப் போய், வலது இடது பக்கமாய்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9301,51 +10632,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. પાંચ પલિસ્તી શાસનકર્તાઓએ આ બધું જોયંુ અને તે જ દિવસે પાછા એક્રોન ચાલ્યા ગયા.]]></a:t>
+              <a:t><![CDATA[விலகாமல், பெரும்பாதையான நேர்வழியாகக் கூப்பிட்டுக் கொண்டே நடந்தது; பெலிஸ்தரின் அதிபதிகள் பெத்ஷிமேசின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9433,51 +10764,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. આ રીતે પલિસ્તીઓએ દર એક પલિસ્તી નગર માંટે ગૂમડાંના સોનાના નમુનાઓ પોતાના પાપોના પ્રાયશ્ચિત તરીકે]]></a:t>
+              <a:t><![CDATA[எல்லைமட்டும் அவைகளின் பிறகே போனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9565,51 +10896,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[મોકલ્યા આ નગરો છે આશ્દોદ, ગાઝા, આશ્કલોન, ગાથ અને એક્રોન.]]></a:t>
+              <a:t><![CDATA[13. பெத்ஷிமேசின் மனுஷர் பள்ளத்தாக்கிலே கோதுமை அறுப்பு அறுத்துக்கொண்டிருந்தார்கள்; அவர்கள் தங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9697,51 +11028,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. પલિસ્તીઓએ પાંચ પલિસ્તી શાસનકર્તાઓના કિલ્લાબંધી નગરોની સંખ્યા પ્રમાંણે ઉંદરોના સોનાના નમૂના]]></a:t>
+              <a:t><![CDATA[கண்களை ஏறெடுக்கும்போது, பெட்டியைக் கண்டு, அதைக் கண்டதினால் சந்தோஷப்பட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9829,51 +11160,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[મોકલ્યા.બેથ-શેમેશના લોકોએ દેવના પવિત્રકોશને ખડક પર મુક્યો. આ ખડક હજી પણ બેથ-શેમેશમાં યહોશુઆનાં]]></a:t>
+              <a:t><![CDATA[14. அந்த வண்டில் பெத்ஷிமேஸ் ஊரானாகிய யோசுவாவின் வயலில் வந்து, அங்கே நின்றது; அங்கே ஒரு பெரிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9961,51 +11292,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ખેતરમાં છે.]]></a:t>
+              <a:t><![CDATA[கல்லிருந்தது; அப்பொழுது வண்டிலின் மரங்களைப் பிளந்து, பசுக்களைக் கர்த்தருக்குச் சர்வாங்கதகனபலியாகச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10093,51 +11424,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[અમને કહો કે શી રીતે એનેે પાછો એના ઠેકાણે મોકલવો? તે અમને કહો.”]]></a:t>
+              <a:t><![CDATA[பற்றி நாங்கள் என்ன செய்யவேண்டும்? அதை நாங்கள் எவ்விதமாய் அதின் ஸ்தானத்திற்கு அனுப்பிவிடலாம் என்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10225,51 +11556,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. જ્યારે પવિત્રકોશ બેથ-શેમેશ પહોચ્યો, તો સામાંન્ય લોકોએ તે જોયું ત્યાં કોઇ યાજક ન હતા, તેથી યહોવા]]></a:t>
+              <a:t><![CDATA[செலுத்தினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10357,51 +11688,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ગુસ્સે થયા અને 50,070 લોકોને માંરી નાખ્યા. બેથ-શેમેશનાં લોકો રડ્યા અને શોક મનાવ્યો; કેમકે દેવે તેમને]]></a:t>
+              <a:t><![CDATA[15. லேவியர் கர்த்தருடைய பெட்டியையும், அதனோடிருந்த பொன்னுருப்படிகளுள்ள சிறிய பெட்டியையும் இறக்கி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10489,51 +11820,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[બહું કઠોર રીતે સજા કરી હતી.]]></a:t>
+              <a:t><![CDATA[அந்தப் பெரிய கல்லின்மேல் வைத்தார்கள்; பெத்ஷிமேசின் மனுஷர், அன்றைய தினம் கர்த்தருக்குச் சர்வாங்க]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10621,51 +11952,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. બેથ-શેમેશના લોકો ચિંતા કરવા લાગ્યા. કહેવા લાગ્યા, “આ પવિત્ર દેવ આગળ કોણ ટકી શકે એમ છે? આ]]></a:t>
+              <a:t><![CDATA[தகனங்களைச் செலுத்திப் பலிகளை இட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10753,51 +12084,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[પવિત્રકોશને અહીથી ક્યાં મોકલવો?”]]></a:t>
+              <a:t><![CDATA[16. பெலிஸ்தரின் ஐந்து அதிபதிகளும் இவைகளைக்கண்டு, அன்றைய தினம் எக்ரோனுக்குத் திரும்பிப் போனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10885,51 +12216,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. તેમણે કિર્યાથ-યઆરીમ લોકોને સંદેશો મોકલ્યો કે, “પલિસ્તીઓએ યહોવાનો પવિત્રકોશ પાછો સોંપી દીધો છે.]]></a:t>
+              <a:t><![CDATA[17. பெலிஸ்தர் குற்றநிவாரணத்திற்காக, கர்த்தருக்குச் செலுத்தின மூலவியாதியின் சாயலான பொன் சுரூபங்களாவன,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11017,51 +12348,447 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[તમે નીચે ઊતરીને તે તમાંરે ત્યાં લઈ જાઓ.”]]></a:t>
+              <a:t><![CDATA[அஸ்தோத்திற்காக ஒன்று, காசாவுக்காக ஒன்று, அஸ்கலோனுக்காக ஒன்று, காத்துக்காக ஒன்று, எக்ரோனுக்காக ஒன்று,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 சாமுவேல் : 6]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide47.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[18. பொன்னால் செய்த சுண்டெலிகளோவென்றால், அரணான பட்டணங்கள் துவக்கி நாட்டிலுள்ள கிராமங்கள்மட்டும்,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 சாமுவேல் : 6]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide48.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[கர்த்தருடைய பெட்டியை வைத்த பெரிய கல் இருக்கிற ஆபேல்மட்டும், ஐந்து அதிபதிகளுக்கும் ஆதீனமாயிருக்கிற]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 சாமுவேல் : 6]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide49.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[பெலிஸ்தருடைய சகல ஊர்களின் இலக்கத்திற்குச் சரியாயிருந்தது. அந்தக் கல் இந்நாள்வரைக்கும் பெத்ஷிமேஸ்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11149,51 +12876,1107 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. તેઓએ જવાબ આપ્યો, “જો તમાંરે યહોવાના પવિત્રકોશને તેની જગ્યાએ પાછો મોકલવો હોય, તો તે ખાલી મોકલશો]]></a:t>
+              <a:t><![CDATA[எங்களுக்குச் சொல்லுங்கள் என்றார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 சாமுவேல் : 6]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide50.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஊரானாகிய யோசுவாவின் வயலில் இருக்கிறது.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 சாமுவேல் : 6]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide51.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[19. ஆனாலும் பெத்ஷிமேசின் மனுஷர் கர்த்தருடைய பெட்டிக்குள் பார்த்தபடியினால், கர்த்தர் ஜனங்களில்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 சாமுவேல் : 6]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide52.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஐம்பதினாயிரத்து எழுபதுபேரை அடித்தார்; அப்பொழுது கர்த்தர் ஜனங்களைப் பெரிய சங்காரமாக]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 சாமுவேல் : 6]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide53.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அடித்ததினிமித்தம், ஜனங்கள் துக்கித்துக்கொண்டிருந்தார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 சாமுவேல் : 6]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide54.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[20. இந்தப் பரிசுத்தமான தேவனாகிய கர்த்தருக்கு முன்பாக நிற்கத்தக்கவன் யார்? பெட்டி நம்மிடத்திலிருந்து]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 சாமுவேல் : 6]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide55.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாரிடத்துக்குப் போகும் என்று பெத்ஷிமேசின் மனுஷர் சொல்லி,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 சாமுவேல் : 6]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide56.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[21. கீரியாத்யாரீமின் குடிகளுக்கு ஆட்களை அனுப்பி: பெலிஸ்தர் கர்த்தருடைய பெட்டியைத் திரும்ப]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 சாமுவேல் : 6]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide57.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அனுப்பினார்கள்; நீங்கள் வந்து, அதை உங்களிடத்துக்கு எடுத்துக்கொண்டு போங்கள் என்று சொல்லச்சொன்னார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11281,51 +14064,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[નહિ. તેને દોષાર્થાપણે સાથે મોકલો જેથી ઇસ્રાએલના દેવ તમને માંફ કરે.”]]></a:t>
+              <a:t><![CDATA[3. அதற்கு அவர்கள்: இஸ்ரவேலின் தேவனுடைய பெட்டியை நீங்கள் அனுப்பினால், அதை வெறுமையாய் அனுப்பாமல்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11413,51 +14196,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. પલિસ્તીઓએ કહ્યું, “આપણને માંફ કરવા માંટે આપણે ઇસ્રાએલના દેવને અર્પણમાં શુ મોકલવું?”તેથી તેઓએ]]></a:t>
+              <a:t><![CDATA[குற்றநிவாரண காணிக்கையை எவ்விதத்திலும் அவருக்குச் செலுத்தவேண்டும்; அப்பொழுது நீங்கள் சொஸ்தமடைகிறதும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11545,51 +14328,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[કહ્યું, “આપણી પાસે પાઁચ પલિસ્તી સરદારો છે, તેથી આપણે ઉંદરના પાંચ સોનાના નમૂના અને ગુમડાં જેવા લાગતા]]></a:t>
+              <a:t><![CDATA[அல்லாமல், அவருடைய கை உங்களை விடாதிருந்தமுகாந்தரம் இன்னது என்றும் உங்களுக்குத் தெரியவரும் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11677,51 +14460,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[પાંચ સોનાના નમૂના મોકલવા જોઇએ કારણ તમને અને તમાંરા સરદારો તે જ મુશ્કેલીથી પીડાતા હતા.]]></a:t>
+              <a:t><![CDATA[4. அதற்கு அவர்கள்: குற்றநிவாரண காணிக்கையாக நாங்கள் அவருக்கு என்னத்தைச் செலுத்தவேண்டுமென்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11738,91 +14521,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[1 சாமுவேல் : 6]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme16">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme61">
   <a:themeElements>
-    <a:clrScheme name="Theme16">
+    <a:clrScheme name="Theme61">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme16">
+    <a:fontScheme name="Theme61">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -11848,51 +14631,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme16">
+    <a:fmtScheme name="Theme61">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -12023,51 +14806,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>46</Slides>
+  <Slides>57</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>