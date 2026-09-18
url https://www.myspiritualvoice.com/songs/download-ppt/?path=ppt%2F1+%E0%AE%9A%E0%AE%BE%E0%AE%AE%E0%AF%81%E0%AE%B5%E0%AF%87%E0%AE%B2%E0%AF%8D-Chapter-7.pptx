--- v0 (2026-08-01)
+++ v1 (2026-09-18)
@@ -61,50 +61,64 @@
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -120,50 +134,57 @@
     <p:sldId id="266" r:id="rId13"/>
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
+    <p:sldId id="291" r:id="rId38"/>
+    <p:sldId id="292" r:id="rId39"/>
+    <p:sldId id="293" r:id="rId40"/>
+    <p:sldId id="294" r:id="rId41"/>
+    <p:sldId id="295" r:id="rId42"/>
+    <p:sldId id="296" r:id="rId43"/>
+    <p:sldId id="297" r:id="rId44"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -296,53 +317,60 @@
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
-  <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
+  <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
+  <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
+  <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
+  <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
+  <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
+  <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
+  <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -402,51 +430,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. பின்பு சாமுவேல்: நான் உங்களுக்காகக் கர்த்தரை மன்றாடும்படிக்கு, இஸ்ரவேலர் எல்லாரையும் மிஸ்பாவிலே கூட்டுங்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[3. And Samuel spoke unto all the house of Israel, saying, If all of you do return unto the LORD with all your hearts, then put away the strange gods and Ashtaroth from among you, and prepare your hearts unto the LORD, and serve him only: and he will deliver you out of the hand of the Philistines.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -511,51 +539,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. பின்பு சாமுவேல்: நான் உங்களுக்காகக் கர்த்தரை மன்றாடும்படிக்கு, இஸ்ரவேலர் எல்லாரையும் மிஸ்பாவிலே கூட்டுங்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[4. Then the children of Israel did put away Baalim and Ashtaroth, and served the LORD only.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -620,51 +648,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அவர்கள் அப்படியே மிஸ்பாவிலே கூடிவந்து தண்ணீர் மொண்டு, கர்த்தருடைய சந்நிதியில் ஊற்றி, அன்றைய தினம் உபவாசம்பண்ணி, கர்த்தருக்கு விரோதமாய்ப் பாவஞ்செய்தோம் என்று அங்கே சொன்னார்கள்; மிஸ்பாவிலே சாமுவேல் இஸ்ரவேல் புத்திரரை நியாயம் விசாரித்துக்கொண்டிருந்தான்.]]></a:t>
+              <a:t><![CDATA[4. Then the children of Israel did put away Baalim and Ashtaroth, and served the LORD only.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -729,51 +757,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அவர்கள் அப்படியே மிஸ்பாவிலே கூடிவந்து தண்ணீர் மொண்டு, கர்த்தருடைய சந்நிதியில் ஊற்றி, அன்றைய தினம் உபவாசம்பண்ணி, கர்த்தருக்கு விரோதமாய்ப் பாவஞ்செய்தோம் என்று அங்கே சொன்னார்கள்; மிஸ்பாவிலே சாமுவேல் இஸ்ரவேல் புத்திரரை நியாயம் விசாரித்துக்கொண்டிருந்தான்.]]></a:t>
+              <a:t><![CDATA[5. And Samuel said, Gather all Israel to Mizpeh, and I will pray for you unto the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -838,51 +866,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. இஸ்ரவேல் புத்திரர் மிஸ்பாவிலே கூடிவந்ததைப் பெலிஸ்தர் கேள்விப்பட்டபோது, பெலிஸ்தரின் அதிபதிகள் இஸ்ரவேலுக்கு விரோதமாக எதிர்த்து வந்தார்கள்; அதை இஸ்ரவேல் புத்திரர் கேட்டு, பெலிஸ்தரினிமித்தம் பயப்பட்டு,]]></a:t>
+              <a:t><![CDATA[5. And Samuel said, Gather all Israel to Mizpeh, and I will pray for you unto the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -947,51 +975,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. இஸ்ரவேல் புத்திரர் மிஸ்பாவிலே கூடிவந்ததைப் பெலிஸ்தர் கேள்விப்பட்டபோது, பெலிஸ்தரின் அதிபதிகள் இஸ்ரவேலுக்கு விரோதமாக எதிர்த்து வந்தார்கள்; அதை இஸ்ரவேல் புத்திரர் கேட்டு, பெலிஸ்தரினிமித்தம் பயப்பட்டு,]]></a:t>
+              <a:t><![CDATA[6. And they gathered together to Mizpeh, and drew water, and poured it out before the LORD, and fasted on that day, and said there, We have sinned against the LORD. And Samuel judged the children of Israel in Mizpeh.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1056,51 +1084,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. சாமுவேலை நோக்கி: நம்முடைய தேவனாகிய கர்த்தர் எங்களைப் பெலிஸ்தரின் கைக்கு நீங்கலாக்கி ரட்சிக்கும்படிக்கு, எங்களுக்காக அவரை நோக்கி ஓயாமல் வேண்டிக்கொள்ளும் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[6. And they gathered together to Mizpeh, and drew water, and poured it out before the LORD, and fasted on that day, and said there, We have sinned against the LORD. And Samuel judged the children of Israel in Mizpeh.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1165,51 +1193,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. சாமுவேலை நோக்கி: நம்முடைய தேவனாகிய கர்த்தர் எங்களைப் பெலிஸ்தரின் கைக்கு நீங்கலாக்கி ரட்சிக்கும்படிக்கு, எங்களுக்காக அவரை நோக்கி ஓயாமல் வேண்டிக்கொள்ளும் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[6. And they gathered together to Mizpeh, and drew water, and poured it out before the LORD, and fasted on that day, and said there, We have sinned against the LORD. And Samuel judged the children of Israel in Mizpeh.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1274,51 +1302,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அப்பொழுது சாமுவேல் பால்குடிக்கிற ஒரு ஆட்டுக்குட்டியைப் பிடித்து, அதைக் கர்த்தருக்குச் சர்வாங்க தகனபலியாகச் செலுத்தி, இஸ்ரவேலுக்காகக் கர்த்தரை நோக்கி வேண்டிக்கொண்டான்; கர்த்தர் அவனுக்கு மறுமொழி அருளிச் செய்தார்.]]></a:t>
+              <a:t><![CDATA[7. And when the Philistines heard that the children of Israel were gathered together to Mizpeh, the lords of the Philistines went up against Israel. And when the children of Israel heard it, they were afraid of the Philistines.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1383,51 +1411,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அப்பொழுது சாமுவேல் பால்குடிக்கிற ஒரு ஆட்டுக்குட்டியைப் பிடித்து, அதைக் கர்த்தருக்குச் சர்வாங்க தகனபலியாகச் செலுத்தி, இஸ்ரவேலுக்காகக் கர்த்தரை நோக்கி வேண்டிக்கொண்டான்; கர்த்தர் அவனுக்கு மறுமொழி அருளிச் செய்தார்.]]></a:t>
+              <a:t><![CDATA[7. And when the Philistines heard that the children of Israel were gathered together to Mizpeh, the lords of the Philistines went up against Israel. And when the children of Israel heard it, they were afraid of the Philistines.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1492,51 +1520,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. அப்படியே கீரியாத்யாரீமின் மனுஷர் வந்து, கர்த்தருடைய பெட்டியை எடுத்து, மேட்டின் மேலிருக்கிற அபினதாபின் வீட்டிலே கொண்டு வந்து வைத்து, கர்த்தருடைய பெட்டியைக் காக்கும்படிக்கு, அவன் குமாரனாகிய எலெயாசாரைப் பரிசுத்தப்படுத்தினார்கள்.]]></a:t>
+              <a:t><![CDATA[1. And the men of Kirjathjearim came, and fetched up the ark of the LORD, and brought it into the house of Abinadab in the hill, and sanctified Eleazar his son to keep the ark of the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1601,51 +1629,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. சாமுவேல் சர்வாங்க தகனபலியைச் செலுத்துகையில், பெலிஸ்தர் இஸ்ரவேலின்மேல் யுத்தம்பண்ண நெருங்கினார்கள்; கர்த்தர் மகா பெரிய இடிமுழக்கங்களைப் பெலிஸ்தர்மேல் அந்நாளிலே முழங்கப்பண்ணி, அவர்களைக் கலங்கடித்ததினால், அவர்கள் இஸ்ரவேலுக்கு முன்பாகப் பட்டு விழுந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[7. And when the Philistines heard that the children of Israel were gathered together to Mizpeh, the lords of the Philistines went up against Israel. And when the children of Israel heard it, they were afraid of the Philistines.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1710,51 +1738,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. சாமுவேல் சர்வாங்க தகனபலியைச் செலுத்துகையில், பெலிஸ்தர் இஸ்ரவேலின்மேல் யுத்தம்பண்ண நெருங்கினார்கள்; கர்த்தர் மகா பெரிய இடிமுழக்கங்களைப் பெலிஸ்தர்மேல் அந்நாளிலே முழங்கப்பண்ணி, அவர்களைக் கலங்கடித்ததினால், அவர்கள் இஸ்ரவேலுக்கு முன்பாகப் பட்டு விழுந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[8. And the children of Israel said to Samuel, Cease not to cry unto the LORD our God for us, that he will save us out of the hand of the Philistines.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1819,51 +1847,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. சாமுவேல் சர்வாங்க தகனபலியைச் செலுத்துகையில், பெலிஸ்தர் இஸ்ரவேலின்மேல் யுத்தம்பண்ண நெருங்கினார்கள்; கர்த்தர் மகா பெரிய இடிமுழக்கங்களைப் பெலிஸ்தர்மேல் அந்நாளிலே முழங்கப்பண்ணி, அவர்களைக் கலங்கடித்ததினால், அவர்கள் இஸ்ரவேலுக்கு முன்பாகப் பட்டு விழுந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[8. And the children of Israel said to Samuel, Cease not to cry unto the LORD our God for us, that he will save us out of the hand of the Philistines.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1928,51 +1956,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அப்பொழுது இஸ்ரவேலர் மிஸ்பாவிலிருந்து பெலிஸ்தரைப் பின் தொடர்ந்துபோய், பெத்காரீம் பள்ளத்தாக்குமட்டும் அவர்களை முறிய அடித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[9. And Samuel took a sucking lamb, and offered it for a burnt offering wholly unto the LORD: and Samuel cried unto the LORD for Israel; and the LORD heard him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2037,51 +2065,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அப்பொழுது சாமுவேல் ஒரு கல்லை எடுத்து, மிஸ்பாவுக்கும் சேனுக்கும் நடுவாக நிறுத்தி, இம்மட்டும் கர்த்தர் எங்களுக்கு உதவிசெய்தார் என்று சொல்லி, அதற்கு எபெனேசர் என்று பேரிட்டான்.]]></a:t>
+              <a:t><![CDATA[9. And Samuel took a sucking lamb, and offered it for a burnt offering wholly unto the LORD: and Samuel cried unto the LORD for Israel; and the LORD heard him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2146,51 +2174,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அப்பொழுது சாமுவேல் ஒரு கல்லை எடுத்து, மிஸ்பாவுக்கும் சேனுக்கும் நடுவாக நிறுத்தி, இம்மட்டும் கர்த்தர் எங்களுக்கு உதவிசெய்தார் என்று சொல்லி, அதற்கு எபெனேசர் என்று பேரிட்டான்.]]></a:t>
+              <a:t><![CDATA[9. And Samuel took a sucking lamb, and offered it for a burnt offering wholly unto the LORD: and Samuel cried unto the LORD for Israel; and the LORD heard him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2255,51 +2283,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. இந்தப்பிரகாரம் பெலிஸ்தர் அப்புறம் இஸ்ரவேலின் எல்லையிலே வராதபடிக்குத் தாழ்த்தப்பட்டார்கள்; சாமுவேலின் நாளெல்லாம் கர்த்தருடைய கை பெலிஸ்தருக்கு விரோதமாய் இருந்தது.]]></a:t>
+              <a:t><![CDATA[10. And as Samuel was offering up the burnt offering, the Philistines drew near to battle against Israel: but the LORD thundered with a great thunder on that day upon the Philistines, and humiliated them; and they were smitten before Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2364,51 +2392,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. இந்தப்பிரகாரம் பெலிஸ்தர் அப்புறம் இஸ்ரவேலின் எல்லையிலே வராதபடிக்குத் தாழ்த்தப்பட்டார்கள்; சாமுவேலின் நாளெல்லாம் கர்த்தருடைய கை பெலிஸ்தருக்கு விரோதமாய் இருந்தது.]]></a:t>
+              <a:t><![CDATA[10. And as Samuel was offering up the burnt offering, the Philistines drew near to battle against Israel: but the LORD thundered with a great thunder on that day upon the Philistines, and humiliated them; and they were smitten before Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2473,51 +2501,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. பெலிஸ்தர் இஸ்ரவேல் கையிலிருந்து பிடித்திருந்த எக்ரோன் துவக்கிக் காத்மட்டுமுள்ள பட்டணங்களும் இஸ்ரவேலுக்குத் திரும்பக் கிடைத்தது; அவைகளையும் அவைகளின் எல்லைகளையும் இஸ்ரவேலர் பெலிஸ்தர் கையிலே இராதபடிக்கு, விடுவித்துக் கொண்டார்கள்; இஸ்ரவேலுக்கும் எமோரியருக்கும் சமாதானம் உண்டாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[10. And as Samuel was offering up the burnt offering, the Philistines drew near to battle against Israel: but the LORD thundered with a great thunder on that day upon the Philistines, and humiliated them; and they were smitten before Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2582,51 +2610,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. பெலிஸ்தர் இஸ்ரவேல் கையிலிருந்து பிடித்திருந்த எக்ரோன் துவக்கிக் காத்மட்டுமுள்ள பட்டணங்களும் இஸ்ரவேலுக்குத் திரும்பக் கிடைத்தது; அவைகளையும் அவைகளின் எல்லைகளையும் இஸ்ரவேலர் பெலிஸ்தர் கையிலே இராதபடிக்கு, விடுவித்துக் கொண்டார்கள்; இஸ்ரவேலுக்கும் எமோரியருக்கும் சமாதானம் உண்டாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[11. And the men of Israel went out of Mizpeh, and pursued the Philistines, and stroke them, until they came under Bethcar.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2691,51 +2719,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. அப்படியே கீரியாத்யாரீமின் மனுஷர் வந்து, கர்த்தருடைய பெட்டியை எடுத்து, மேட்டின் மேலிருக்கிற அபினதாபின் வீட்டிலே கொண்டு வந்து வைத்து, கர்த்தருடைய பெட்டியைக் காக்கும்படிக்கு, அவன் குமாரனாகிய எலெயாசாரைப் பரிசுத்தப்படுத்தினார்கள்.]]></a:t>
+              <a:t><![CDATA[1. And the men of Kirjathjearim came, and fetched up the ark of the LORD, and brought it into the house of Abinadab in the hill, and sanctified Eleazar his son to keep the ark of the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2800,51 +2828,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. பெலிஸ்தர் இஸ்ரவேல் கையிலிருந்து பிடித்திருந்த எக்ரோன் துவக்கிக் காத்மட்டுமுள்ள பட்டணங்களும் இஸ்ரவேலுக்குத் திரும்பக் கிடைத்தது; அவைகளையும் அவைகளின் எல்லைகளையும் இஸ்ரவேலர் பெலிஸ்தர் கையிலே இராதபடிக்கு, விடுவித்துக் கொண்டார்கள்; இஸ்ரவேலுக்கும் எமோரியருக்கும் சமாதானம் உண்டாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[11. And the men of Israel went out of Mizpeh, and pursued the Philistines, and stroke them, until they came under Bethcar.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2909,51 +2937,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. சாமுவேல் உயிரோடிருந்த நாளெல்லாம் இஸ்ரவேலை நியாயம் விசாரித்தான்.]]></a:t>
+              <a:t><![CDATA[12. Then Samuel took a stone, and set it between Mizpeh and Shen, and called the name of it Ebenezer, saying, Until now has the LORD helped us.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3018,51 +3046,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அவன் வருஷாவருஷம் புறப்பட்டு, பெத்தேலையும் கில்காலையும் மிஸ்பாவையும் சுற்றிப்போய், அவ்விடங்களிலெல்லாம் இஸ்ரவேலை நியாயம் விசாரித்த பின்பு,]]></a:t>
+              <a:t><![CDATA[12. Then Samuel took a stone, and set it between Mizpeh and Shen, and called the name of it Ebenezer, saying, Until now has the LORD helped us.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3127,51 +3155,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அவன் வருஷாவருஷம் புறப்பட்டு, பெத்தேலையும் கில்காலையும் மிஸ்பாவையும் சுற்றிப்போய், அவ்விடங்களிலெல்லாம் இஸ்ரவேலை நியாயம் விசாரித்த பின்பு,]]></a:t>
+              <a:t><![CDATA[13. So the Philistines were subdued, and they came no more into the coast of Israel: and the hand of the LORD was against the Philistines all the days of Samuel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3236,51 +3264,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அவன் ராமாவுக்குத் திரும்பிவருவான், அவனுடைய வீடு அங்கே இருந்தது, அங்கே இஸ்ரவேலை நியாயம் விசாரித்து, அவ்விடத்தில் கர்த்தருக்கு ஒரு பலிபீடத்தைக் கட்டினான்.]]></a:t>
+              <a:t><![CDATA[13. So the Philistines were subdued, and they came no more into the coast of Israel: and the hand of the LORD was against the Philistines all the days of Samuel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3345,51 +3373,487 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அவன் ராமாவுக்குத் திரும்பிவருவான், அவனுடைய வீடு அங்கே இருந்தது, அங்கே இஸ்ரவேலை நியாயம் விசாரித்து, அவ்விடத்தில் கர்த்தருக்கு ஒரு பலிபீடத்தைக் கட்டினான்.]]></a:t>
+              <a:t><![CDATA[14. And the cities which the Philistines had taken from Israel were restored to Israel, from Ekron even unto Gath; and the coasts thereof did Israel deliver out of the hands of the Philistines. And there was peace between Israel and the Amorites.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[14. And the cities which the Philistines had taken from Israel were restored to Israel, from Ekron even unto Gath; and the coasts thereof did Israel deliver out of the hands of the Philistines. And there was peace between Israel and the Amorites.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[14. And the cities which the Philistines had taken from Israel were restored to Israel, from Ekron even unto Gath; and the coasts thereof did Israel deliver out of the hands of the Philistines. And there was peace between Israel and the Amorites.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[15. And Samuel judged Israel all the days of his life.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[16. And he went from year to year in circuit to Bethel, and Gilgal, and Mizpeh, and judged Israel in all those places.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3454,51 +3918,378 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. பெட்டி கீரியாத்யாரீமிலே அநேக நாள் தங்கியிருந்தது; இருபது வருஷம் அங்கேயே இருந்தது; இஸ்ரவேல் குடும்பத்தாரெல்லாரும் கர்த்தரை நினைத்து, புலம்பிக்கொண்டிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[1. And the men of Kirjathjearim came, and fetched up the ark of the LORD, and brought it into the house of Abinadab in the hill, and sanctified Eleazar his son to keep the ark of the LORD.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[16. And he went from year to year in circuit to Bethel, and Gilgal, and Mizpeh, and judged Israel in all those places.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[17. And his return was to Ramah; for there was his house; and there he judged Israel; and there he built an altar unto the LORD.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[17. And his return was to Ramah; for there was his house; and there he judged Israel; and there he built an altar unto the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3563,51 +4354,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. பெட்டி கீரியாத்யாரீமிலே அநேக நாள் தங்கியிருந்தது; இருபது வருஷம் அங்கேயே இருந்தது; இஸ்ரவேல் குடும்பத்தாரெல்லாரும் கர்த்தரை நினைத்து, புலம்பிக்கொண்டிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[2. And it came to pass, while the ark abode in Kirjathjearim, that the time was long; for it was twenty years: and all the house of Israel lamented after the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3672,51 +4463,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அப்பொழுது சாமுவேல் இஸ்ரவேல் குடும்பத்தார் யாவரையும் நோக்கி: நீங்கள் உங்கள் முழு இருதயத்தோடும் கர்த்தரிடத்தில் திரும்புகிறவர்களானால், அந்நிய தேவர்களையும் அஸ்தரோத்தையும் உங்கள் நடுவிலிருந்து விலக்கி, உங்கள் இருதயத்தைக் கர்த்தருக்கு நேராக்கி, அவர் ஒருவருக்கே ஆராதனைசெய்யுங்கள்; அப்பொழுது அவர் உங்களைப் பெலிஸ்தருடைய கைக்கு நீங்கலாக்கிவிடுவார் என்றான்.]]></a:t>
+              <a:t><![CDATA[2. And it came to pass, while the ark abode in Kirjathjearim, that the time was long; for it was twenty years: and all the house of Israel lamented after the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3781,51 +4572,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அப்பொழுது சாமுவேல் இஸ்ரவேல் குடும்பத்தார் யாவரையும் நோக்கி: நீங்கள் உங்கள் முழு இருதயத்தோடும் கர்த்தரிடத்தில் திரும்புகிறவர்களானால், அந்நிய தேவர்களையும் அஸ்தரோத்தையும் உங்கள் நடுவிலிருந்து விலக்கி, உங்கள் இருதயத்தைக் கர்த்தருக்கு நேராக்கி, அவர் ஒருவருக்கே ஆராதனைசெய்யுங்கள்; அப்பொழுது அவர் உங்களைப் பெலிஸ்தருடைய கைக்கு நீங்கலாக்கிவிடுவார் என்றான்.]]></a:t>
+              <a:t><![CDATA[3. And Samuel spoke unto all the house of Israel, saying, If all of you do return unto the LORD with all your hearts, then put away the strange gods and Ashtaroth from among you, and prepare your hearts unto the LORD, and serve him only: and he will deliver you out of the hand of the Philistines.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3890,51 +4681,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அப்பொழுது சாமுவேல் இஸ்ரவேல் குடும்பத்தார் யாவரையும் நோக்கி: நீங்கள் உங்கள் முழு இருதயத்தோடும் கர்த்தரிடத்தில் திரும்புகிறவர்களானால், அந்நிய தேவர்களையும் அஸ்தரோத்தையும் உங்கள் நடுவிலிருந்து விலக்கி, உங்கள் இருதயத்தைக் கர்த்தருக்கு நேராக்கி, அவர் ஒருவருக்கே ஆராதனைசெய்யுங்கள்; அப்பொழுது அவர் உங்களைப் பெலிஸ்தருடைய கைக்கு நீங்கலாக்கிவிடுவார் என்றான்.]]></a:t>
+              <a:t><![CDATA[3. And Samuel spoke unto all the house of Israel, saying, If all of you do return unto the LORD with all your hearts, then put away the strange gods and Ashtaroth from among you, and prepare your hearts unto the LORD, and serve him only: and he will deliver you out of the hand of the Philistines.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3999,51 +4790,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அப்பொழுது இஸ்ரவேல் புத்திரர் பாகால்களையும் அஸ்தரோத்தையும் விலக்கிவிட்டு, கர்த்தர் ஒருவருக்கே ஆராதனைசெய்தார்கள்.]]></a:t>
+              <a:t><![CDATA[3. And Samuel spoke unto all the house of Israel, saying, If all of you do return unto the LORD with all your hearts, then put away the strange gods and Ashtaroth from among you, and prepare your hearts unto the LORD, and serve him only: and he will deliver you out of the hand of the Philistines.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -4078,51 +4869,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474598780" r:id="rId1"/>
+    <p:sldLayoutId id="2478705619" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -4346,54 +5137,110 @@
 
 <file path=ppt/slides/_rels/slide33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide33.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide34.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide34.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide35.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide35.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide36.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide36.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide37.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide37.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide38.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide38.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide39.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide39.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide40.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide40.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide41.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide41.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide42.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide42.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
@@ -4538,51 +5385,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. అంతట సమూయేలుఇశ్రాయేలీయులందరిని మిస్పాకు పిలువనంపుడి; నేను మీపక్షమున యెహోవాను ప్రార్థన చేతునని]]></a:t>
+              <a:t><![CDATA[உங்களைப் பெலிஸ்தருடைய கைக்கு நீங்கலாக்கிவிடுவார் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4670,51 +5517,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[చెప్పగా]]></a:t>
+              <a:t><![CDATA[4. அப்பொழுது இஸ்ரவேல் புத்திரர் பாகால்களையும் அஸ்தரோத்தையும் விலக்கிவிட்டு, கர்த்தர் ஒருவருக்கே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4802,51 +5649,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. వారు మిస్పాలో కూడు కొని నీళ్లుచేది యెహోవా సన్నిధిని కుమ్మరించి ఆ దినము ఉపవాసముండియెహోవా దృష్టికి]]></a:t>
+              <a:t><![CDATA[ஆராதனைசெய்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4934,51 +5781,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[మేము పాపాత్ములమని ఒప్పుకొనిరి. మిస్పాలో సమూయేలు ఇశ్రాయేలీ యులకు న్యాయము తీర్చుచువచ్చెను.]]></a:t>
+              <a:t><![CDATA[5. பின்பு சாமுவேல்: நான் உங்களுக்காகக் கர்த்தரை மன்றாடும்படிக்கு, இஸ்ரவேலர் எல்லாரையும் மிஸ்பாவிலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5066,51 +5913,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ఇశ్రాయేలీయులు మిస్పాలో కూడియున్నారని ఫిలిష్తీయులు విని నప్పుడు ఫిలిష్తీయుల సర్దారులు]]></a:t>
+              <a:t><![CDATA[கூட்டுங்கள் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5198,51 +6045,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ఇశ్రాయేలుమీదికి వచ్చిరి. ఈ సంగతి ఇశ్రాయేలీయులు విని ఫిలిష్తీయులకు భయపడి]]></a:t>
+              <a:t><![CDATA[6. அவர்கள் அப்படியே மிஸ்பாவிலே கூடிவந்து தண்ணீர் மொண்டு, கர்த்தருடைய சந்நிதியில் ஊற்றி, அன்றைய தினம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5330,51 +6177,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. మన దేవుడైన యెహోవాను ఫిలిష్తీయుల చేతిలో నుండి మనలను రక్షించునట్లుగా మాకొరకు ఆయనను ప్రార్థనచేయుట]]></a:t>
+              <a:t><![CDATA[உபவாசம்பண்ணி, கர்த்தருக்கு விரோதமாய்ப் பாவஞ்செய்தோம் என்று அங்கே சொன்னார்கள்; மிஸ்பாவிலே சாமுவேல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5462,51 +6309,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[మానవద్దని సమూయేలునొద్ద మనవి చేసిరి]]></a:t>
+              <a:t><![CDATA[இஸ்ரவேல் புத்திரரை நியாயம் விசாரித்துக்கொண்டிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5594,51 +6441,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. సమూయేలు పాలు విడువని ఒక గొఱ్ఱపిల్లను తెచ్చి యెహోవాకు సర్వాంగ బలిగా అర్పించి, ఇశ్రా యేలీయుల]]></a:t>
+              <a:t><![CDATA[7. இஸ்ரவேல் புத்திரர் மிஸ்பாவிலே கூடிவந்ததைப் பெலிஸ்தர் கேள்விப்பட்டபோது, பெலிஸ்தரின் அதிபதிகள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5726,51 +6573,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[పక్షమున యెహోవాను ప్రార్థనచేయగా యెహోవా అతని ప్రార్థన అంగీకరించెను.]]></a:t>
+              <a:t><![CDATA[இஸ்ரவேலுக்கு விரோதமாக எதிர்த்து வந்தார்கள்; அதை இஸ்ரவேல் புத்திரர் கேட்டு, பெலிஸ்தரினிமித்தம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5858,51 +6705,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. అంతట కిర్యత్యారీమువారు వచ్చి యెహోవా మంద సమును తీసికొనిపోయి కొండయందుండే అబీనాదాబు ఇంట చేర్చి]]></a:t>
+              <a:t><![CDATA[1. அப்படியே கீரியாத்யாரீமின் மனுஷர் வந்து, கர்த்தருடைய பெட்டியை எடுத்து, மேட்டின் மேலிருக்கிற]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5990,51 +6837,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. సమూయేలు దహనబలి అర్పించుచుండగా ఫిలిష్తీయులు యుద్ధము చేయుటకై ఇశ్రాయేలీయుల మీదికి వచ్చిరి. అయితే]]></a:t>
+              <a:t><![CDATA[பயப்பட்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6122,51 +6969,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[యెహోవా ఆ దినమున ఫిలిష్తీయులమీద మెండుగా ఉరుములు ఉరిమించి వారిని తారుమారు చేయగా వారు ఇశ్రాయేలీయుల చేత]]></a:t>
+              <a:t><![CDATA[8. சாமுவேலை நோக்கி: நம்முடைய தேவனாகிய கர்த்தர் எங்களைப் பெலிஸ்தரின் கைக்கு நீங்கலாக்கி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6254,51 +7101,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ఓడిపోయిరి.]]></a:t>
+              <a:t><![CDATA[ரட்சிக்கும்படிக்கு, எங்களுக்காக அவரை நோக்கி ஓயாமல் வேண்டிக்கொள்ளும் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6386,51 +7233,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ఇశ్రాయేలీయులు మిస్పాలో నుండి బయలుదేరి బేత్కారు వరకు ఫిలిష్తీయు లను తరిమి హతము చేసిరి.]]></a:t>
+              <a:t><![CDATA[9. அப்பொழுது சாமுவேல் பால்குடிக்கிற ஒரு ஆட்டுக்குட்டியைப் பிடித்து, அதைக் கர்த்தருக்குச் சர்வாங்க]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6518,51 +7365,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. అప్పుడు సమూయేలు ఒక రాయి తీసి మిస్పాకును షేనుకును మధ్య దానిని నిలిపియింతవరకు యెహోవా మనకు సహాయము]]></a:t>
+              <a:t><![CDATA[தகனபலியாகச் செலுத்தி, இஸ்ரவேலுக்காகக் கர்த்தரை நோக்கி வேண்டிக்கொண்டான்; கர்த்தர் அவனுக்கு மறுமொழி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6650,51 +7497,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[చేసెనని చెప్పి దానికి ఎబెనెజరు1 అను పేరు పెట్టెను.]]></a:t>
+              <a:t><![CDATA[அருளிச் செய்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6782,51 +7629,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ఈలాగున ఫిలిష్తీయులు అణపబడినవారై ఇశ్రాయేలు సరిహద్దులోనికి తిరిగి రాక ఆగిపోయిరి. సమూయేలు ఉండిన]]></a:t>
+              <a:t><![CDATA[10. சாமுவேல் சர்வாங்க தகனபலியைச் செலுத்துகையில், பெலிஸ்தர் இஸ்ரவேலின்மேல் யுத்தம்பண்ண]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6914,51 +7761,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[దినములన్నిటను యెహోవా హస్తము ఫిలిష్తీయులకు విరోధముగా ఉండెను.]]></a:t>
+              <a:t><![CDATA[நெருங்கினார்கள்; கர்த்தர் மகா பெரிய இடிமுழக்கங்களைப் பெலிஸ்தர்மேல் அந்நாளிலே முழங்கப்பண்ணி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7046,51 +7893,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. మరియు ఫిలిష్తీయులు ఇశ్రా యేలీయుల యొద్దనుండి పట్టుకొనిన పట్టణములు ఇశ్రా యేలీయులకు తిరిగి వచ్చెను.]]></a:t>
+              <a:t><![CDATA[அவர்களைக் கலங்கடித்ததினால், அவர்கள் இஸ்ரவேலுக்கு முன்பாகப் பட்டு விழுந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7178,51 +8025,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ఎక్రోనునుండి గాతు వరకున్న గ్రామములను వాటి పొలములను ఇశ్రాయేలీయులు ఫిలిష్తీయుల చేతిలోనుండి]]></a:t>
+              <a:t><![CDATA[11. அப்பொழுது இஸ்ரவேலர் மிஸ்பாவிலிருந்து பெலிஸ்தரைப் பின் தொடர்ந்துபோய், பெத்காரீம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7310,51 +8157,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[దానిని కాపాడుటకై అతని కుమారుడైన ఎలియాజరును ప్రతిష్ఠించిరి.]]></a:t>
+              <a:t><![CDATA[அபினதாபின் வீட்டிலே கொண்டு வந்து வைத்து, கர்த்தருடைய பெட்டியைக் காக்கும்படிக்கு, அவன் குமாரனாகிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7442,51 +8289,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[విడిపించిరి. మరియు ఇశ్రాయేలీయులకును అమోరీయులకును సమాధానము కలిగెను.]]></a:t>
+              <a:t><![CDATA[பள்ளத்தாக்குமட்டும் அவர்களை முறிய அடித்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7574,51 +8421,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ​సమూయేలు తాను బ్రదికిన దినములన్నియు ఇశ్రాయేలీయులకు న్యాయాధిపతిగా ఉండెను.]]></a:t>
+              <a:t><![CDATA[12. அப்பொழுது சாமுவேல் ஒரு கல்லை எடுத்து, மிஸ்பாவுக்கும் சேனுக்கும் நடுவாக நிறுத்தி, இம்மட்டும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7706,51 +8553,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ​ఏటేట అతడు బేతేలునకును గిల్గాలునకును మిస్పాకును తిరుగుచు ఆ స్థలములయందు ఇశ్రాయేలీయులకు న్యాయము]]></a:t>
+              <a:t><![CDATA[கர்த்தர் எங்களுக்கு உதவிசெய்தார் என்று சொல்லி, அதற்கு எபெனேசர் என்று பேரிட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7838,51 +8685,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[తీర్చుచు వచ్చెను.]]></a:t>
+              <a:t><![CDATA[13. இந்தப்பிரகாரம் பெலிஸ்தர் அப்புறம் இஸ்ரவேலின் எல்லையிலே வராதபடிக்குத் தாழ்த்தப்பட்டார்கள்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7970,51 +8817,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ​మరియు అతని యిల్లు రామాలోనుండినందున అచ్చటికి తిరిగివచ్చి అచ్చటకూడను న్యాయము తీర్చుచుండెను, మరియు]]></a:t>
+              <a:t><![CDATA[சாமுவேலின் நாளெல்லாம் கர்த்தருடைய கை பெலிஸ்தருக்கு விரோதமாய் இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8102,51 +8949,579 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[అతడు అక్కడ యెహోవాకు ఒక బలిపీఠము కట్టెను.]]></a:t>
+              <a:t><![CDATA[14. பெலிஸ்தர் இஸ்ரவேல் கையிலிருந்து பிடித்திருந்த எக்ரோன் துவக்கிக் காத்மட்டுமுள்ள பட்டணங்களும்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 சாமுவேல் : 7]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide36.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[இஸ்ரவேலுக்குத் திரும்பக் கிடைத்தது; அவைகளையும் அவைகளின் எல்லைகளையும் இஸ்ரவேலர் பெலிஸ்தர் கையிலே]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 சாமுவேல் : 7]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide37.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[இராதபடிக்கு, விடுவித்துக் கொண்டார்கள்; இஸ்ரவேலுக்கும் எமோரியருக்கும் சமாதானம் உண்டாயிருந்தது.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 சாமுவேல் : 7]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide38.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[15. சாமுவேல் உயிரோடிருந்த நாளெல்லாம் இஸ்ரவேலை நியாயம் விசாரித்தான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 சாமுவேல் : 7]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide39.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[16. அவன் வருஷாவருஷம் புறப்பட்டு, பெத்தேலையும் கில்காலையும் மிஸ்பாவையும் சுற்றிப்போய்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8234,51 +9609,447 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. మందసము కిర్యత్యారీములోనుండిన కాలము ఇరువై సంవత్సరములాయెను. ఇశ్రాయేలీయులందరు యెహో వాను అనుసరింప]]></a:t>
+              <a:t><![CDATA[எலெயாசாரைப் பரிசுத்தப்படுத்தினார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 சாமுவேல் : 7]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide40.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அவ்விடங்களிலெல்லாம் இஸ்ரவேலை நியாயம் விசாரித்த பின்பு,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 சாமுவேல் : 7]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide41.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[17. அவன் ராமாவுக்குத் திரும்பிவருவான், அவனுடைய வீடு அங்கே இருந்தது, அங்கே இஸ்ரவேலை நியாயம்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 சாமுவேல் : 7]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide42.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[விசாரித்து, அவ்விடத்தில் கர்த்தருக்கு ஒரு பலிபீடத்தைக் கட்டினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8366,51 +10137,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[దుఃఖించుచుండగా]]></a:t>
+              <a:t><![CDATA[2. பெட்டி கீரியாத்யாரீமிலே அநேக நாள் தங்கியிருந்தது; இருபது வருஷம் அங்கேயே இருந்தது; இஸ்ரவேல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8498,51 +10269,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. సమూయేలు ఇశ్రాయేలీయులందరితో ఇట్లనెనుమీ పూర్ణహృదయ ముతో యెహోవాయొద్దకు మీరు మళ్లుకొనినయెడల,]]></a:t>
+              <a:t><![CDATA[குடும்பத்தாரெல்லாரும் கர்த்தரை நினைத்து, புலம்பிக்கொண்டிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8630,51 +10401,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[అన్యదేవతలను అష్తారోతు దేవతలను మీ మధ్యనుండి తీసి వేసి, పట్టుదలగలిగి యెహోవా తట్టు మీ హృదయములను]]></a:t>
+              <a:t><![CDATA[3. அப்பொழுது சாமுவேல் இஸ்ரவேல் குடும்பத்தார் யாவரையும் நோக்கி: நீங்கள் உங்கள் முழு இருதயத்தோடும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8762,51 +10533,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[త్రిప్పి ఆయ నను సేవించుడి. అప్పుడు ఆయన ఫిలిష్తీయుల చేతిలోనుండి మిమ్మును విడిపించును.]]></a:t>
+              <a:t><![CDATA[கர்த்தரிடத்தில் திரும்புகிறவர்களானால், அந்நிய தேவர்களையும் அஸ்தரோத்தையும் உங்கள் நடுவிலிருந்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8894,51 +10665,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. అంతట ఇశ్రాయేలీయులు బయలు దేవతలను అష్తారోతు దేవత లను తీసివేసి యెహోవాను మాత్రమే సేవించిరి.]]></a:t>
+              <a:t><![CDATA[விலக்கி, உங்கள் இருதயத்தைக் கர்த்தருக்கு நேராக்கி, அவர் ஒருவருக்கே ஆராதனைசெய்யுங்கள்; அப்பொழுது அவர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8955,91 +10726,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[1 சாமுவேல் : 7]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme96">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme51">
   <a:themeElements>
-    <a:clrScheme name="Theme96">
+    <a:clrScheme name="Theme51">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme96">
+    <a:fontScheme name="Theme51">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -9065,51 +10836,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme96">
+    <a:fmtScheme name="Theme51">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -9240,51 +11011,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>35</Slides>
+  <Slides>42</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>