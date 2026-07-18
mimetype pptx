--- v0 (2026-06-03)
+++ v1 (2026-07-18)
@@ -67,50 +67,56 @@
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -129,50 +135,53 @@
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
+    <p:sldId id="294" r:id="rId41"/>
+    <p:sldId id="295" r:id="rId42"/>
+    <p:sldId id="296" r:id="rId43"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -308,53 +317,56 @@
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
-  <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
+  <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
+  <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
+  <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -414,51 +426,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. உங்கள் குமாரத்திகளைப் பரிமளதைலம் செய்கிறவர்களாகவும், சமையல் பண்ணுகிறவர்களாகவும், அப்பம் சுடுகிறவர்களாகவும் வைத்துக்கொள்ளுவான்.]]></a:t>
+              <a:t><![CDATA[19. ஜனங்கள் சாமுவேலின் சொல்லைக் கேட்க மனதில்லாமல்; அப்படியல்ல, எங்களுக்கு ஒரு ராஜா இருக்கத்தான் வேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -523,51 +535,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அப்பொழுது இஸ்ரவேலின் மூப்பர் எல்லாரும் கூட்டங்கூடி, ராமாவிலிருந்த சாமுவேலினிடத்தில் வந்து;]]></a:t>
+              <a:t><![CDATA[20. சகல ஜாதிகளையும் போல நாங்களும் இருப்போம்; எங்கள் ராஜா எங்களை நியாயம் விசாரித்து, எங்களுக்கு முன்பாகப் புறப்பட்டு, எங்கள் யுத்தங்களை நடத்தவேண்டும் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -632,51 +644,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. இதோ, நீர் முதிர்வயதுள்ளவரானீர்; உம்முடைய குமாரர் உம்முடைய வழிகளில் நடக்கிறதில்லை; ஆகையால் சகல ஜாதிகளுக்குள்ளும் இருக்கிறபடி, எங்களை நியாயம் விசாரிக்கிறதற்கு, ஒரு ராஜாவை ஏற்படுத்தவேண்டும் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[20. சகல ஜாதிகளையும் போல நாங்களும் இருப்போம்; எங்கள் ராஜா எங்களை நியாயம் விசாரித்து, எங்களுக்கு முன்பாகப் புறப்பட்டு, எங்கள் யுத்தங்களை நடத்தவேண்டும் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -741,51 +753,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. இதோ, நீர் முதிர்வயதுள்ளவரானீர்; உம்முடைய குமாரர் உம்முடைய வழிகளில் நடக்கிறதில்லை; ஆகையால் சகல ஜாதிகளுக்குள்ளும் இருக்கிறபடி, எங்களை நியாயம் விசாரிக்கிறதற்கு, ஒரு ராஜாவை ஏற்படுத்தவேண்டும் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[21. சாமுவேல் ஜனங்களின் வார்த்தைகளையெல்லாம் கேட்டு, அவைகளைக் கர்த்தரிடத்தில் தெரியப்படுத்தினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -850,51 +862,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. உங்கள் வயல்களிலும், உங்கள் திராட்சத்தோட்டங்களிலும், உங்கள் ஒலிவத்தோப்புகளிலும், நல்லவைகளை எடுத்துக்கொண்டு, தன் ஊழியக்காரருக்குக் கொடுப்பான்.]]></a:t>
+              <a:t><![CDATA[22. கர்த்தர் சாமுவேலை நோக்கி: நீ அவர்கள் சொல்லைக் கேட்டு, அவர்களை ஆள ஒரு ராஜாவை ஏற்படுத்து என்றார்; அப்பொழுது சாமுவேல் இஸ்ரவேல் ஜனங்களைப் பார்த்து: அவரவர் தங்கள் ஊர்களுக்குப் போகலாம் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -959,51 +971,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. உங்கள் வயல்களிலும், உங்கள் திராட்சத்தோட்டங்களிலும், உங்கள் ஒலிவத்தோப்புகளிலும், நல்லவைகளை எடுத்துக்கொண்டு, தன் ஊழியக்காரருக்குக் கொடுப்பான்.]]></a:t>
+              <a:t><![CDATA[22. கர்த்தர் சாமுவேலை நோக்கி: நீ அவர்கள் சொல்லைக் கேட்டு, அவர்களை ஆள ஒரு ராஜாவை ஏற்படுத்து என்றார்; அப்பொழுது சாமுவேல் இஸ்ரவேல் ஜனங்களைப் பார்த்து: அவரவர் தங்கள் ஊர்களுக்குப் போகலாம் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1068,51 +1080,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. எங்களை நியாயம் விசாரிக்க ஒரு ராஜாவை ஏற்படுத்தும் என்று அவர்கள் சொன்ன வார்த்தை சாமுவேலுக்குத் தகாததாய்க் காணப்பட்டது; ஆகையால் சாமுவேல் கர்த்தரை நோக்கி விண்ணப்பம்பண்ணினான்.]]></a:t>
+              <a:t><![CDATA[1. சாமுவேல் முதிர்வயதானபோது, தன் குமாரரை இஸ்ரவேலின்மேல் நியாயாதிபதிகளாக வைத்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1177,51 +1189,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. எங்களை நியாயம் விசாரிக்க ஒரு ராஜாவை ஏற்படுத்தும் என்று அவர்கள் சொன்ன வார்த்தை சாமுவேலுக்குத் தகாததாய்க் காணப்பட்டது; ஆகையால் சாமுவேல் கர்த்தரை நோக்கி விண்ணப்பம்பண்ணினான்.]]></a:t>
+              <a:t><![CDATA[2. அவனுடைய மூத்தகுமாரனுக்குப் பெயர் யோவேல், இளையவனுக்குப் பெயர் அபியா; அவர்கள் பெயெர்செபாவிலே நியாயாதிபதிகளாயிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1286,51 +1298,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. உங்கள் தானியத்திலும் உங்கள் திராட்சப்பலனிலும் தசமபாகம் வாங்கி, தன் பிரதானிகளுக்கும் தன் சேவகர்களுக்கும் கொடுப்பான்.]]></a:t>
+              <a:t><![CDATA[2. அவனுடைய மூத்தகுமாரனுக்குப் பெயர் யோவேல், இளையவனுக்குப் பெயர் அபியா; அவர்கள் பெயெர்செபாவிலே நியாயாதிபதிகளாயிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1395,51 +1407,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. உங்கள் தானியத்திலும் உங்கள் திராட்சப்பலனிலும் தசமபாகம் வாங்கி, தன் பிரதானிகளுக்கும் தன் சேவகர்களுக்கும் கொடுப்பான்.]]></a:t>
+              <a:t><![CDATA[3. ஆனாலும் அவனுடைய குமாரர் அவன் வழிகளில் நடவாமல், பொருளாசைக்குச் சாய்ந்து, பரிதானம் வாங்கி, நியாயத்தைப் புரட்டினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1504,51 +1516,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. சாமுவேல் முதிர்வயதானபோது, தன் குமாரரை இஸ்ரவேலின்மேல் நியாயாதிபதிகளாக வைத்தான்.]]></a:t>
+              <a:t><![CDATA[14. உங்கள் வயல்களிலும், உங்கள் திராட்சத்தோட்டங்களிலும், உங்கள் ஒலிவத்தோப்புகளிலும், நல்லவைகளை எடுத்துக்கொண்டு, தன் ஊழியக்காரருக்குக் கொடுப்பான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1613,51 +1625,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அப்பொழுது கர்த்தர் சாமுவேலை நோக்கி: ஜனங்கள் உன்னிடத்தில் சொல்வதெல்லாவற்றிலும் அவர்கள் சொல்லைக் கேள்; அவர்கள் உன்னைத் தள்ளவில்லை, நான் அவர்களை ஆளாதபடிக்கு, என்னைத் தான் தள்ளினார்கள்.]]></a:t>
+              <a:t><![CDATA[3. ஆனாலும் அவனுடைய குமாரர் அவன் வழிகளில் நடவாமல், பொருளாசைக்குச் சாய்ந்து, பரிதானம் வாங்கி, நியாயத்தைப் புரட்டினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1722,51 +1734,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அப்பொழுது கர்த்தர் சாமுவேலை நோக்கி: ஜனங்கள் உன்னிடத்தில் சொல்வதெல்லாவற்றிலும் அவர்கள் சொல்லைக் கேள்; அவர்கள் உன்னைத் தள்ளவில்லை, நான் அவர்களை ஆளாதபடிக்கு, என்னைத் தான் தள்ளினார்கள்.]]></a:t>
+              <a:t><![CDATA[4. அப்பொழுது இஸ்ரவேலின் மூப்பர் எல்லாரும் கூட்டங்கூடி, ராமாவிலிருந்த சாமுவேலினிடத்தில் வந்து;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1831,51 +1843,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. உங்கள் வேலைக்காரரையும், உங்கள் வேலைக்காரிகளையும், உங்களில் திறமையான வாலிபரையும், உங்கள் கழுதைகளையும் எடுத்து தன்னுடைய வேலைக்கு வைத்துக்கொள்ளுவான்.]]></a:t>
+              <a:t><![CDATA[5. இதோ, நீர் முதிர்வயதுள்ளவரானீர்; உம்முடைய குமாரர் உம்முடைய வழிகளில் நடக்கிறதில்லை; ஆகையால் சகல ஜாதிகளுக்குள்ளும் இருக்கிறபடி, எங்களை நியாயம் விசாரிக்கிறதற்கு, ஒரு ராஜாவை ஏற்படுத்தவேண்டும் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1940,51 +1952,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. நான் அவர்களை எகிப்திலிருந்து புறப்படப்பண்ணின நாள் முதல் இந்நாள்மட்டும் அவர்கள் என்னைவிட்டு, வேறே தேவர்களைச் சேவித்துவந்த தங்கள் எல்லாச் செய்கைகளின் படியும் செய்ததுபோல, அவர்கள் உனக்கும் செய்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[5. இதோ, நீர் முதிர்வயதுள்ளவரானீர்; உம்முடைய குமாரர் உம்முடைய வழிகளில் நடக்கிறதில்லை; ஆகையால் சகல ஜாதிகளுக்குள்ளும் இருக்கிறபடி, எங்களை நியாயம் விசாரிக்கிறதற்கு, ஒரு ராஜாவை ஏற்படுத்தவேண்டும் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2049,51 +2061,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. நான் அவர்களை எகிப்திலிருந்து புறப்படப்பண்ணின நாள் முதல் இந்நாள்மட்டும் அவர்கள் என்னைவிட்டு, வேறே தேவர்களைச் சேவித்துவந்த தங்கள் எல்லாச் செய்கைகளின் படியும் செய்ததுபோல, அவர்கள் உனக்கும் செய்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[6. எங்களை நியாயம் விசாரிக்க ஒரு ராஜாவை ஏற்படுத்தும் என்று அவர்கள் சொன்ன வார்த்தை சாமுவேலுக்குத் தகாததாய்க் காணப்பட்டது; ஆகையால் சாமுவேல் கர்த்தரை நோக்கி விண்ணப்பம்பண்ணினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2158,51 +2170,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. இப்போதும் அவர்கள் சொல்லைக்கேள்; ஆனாலும் உன் அபிப்பிராயத்தைக் காட்டும்படி அவர்களை ஆளும் ராஜாவின் காரியம் இன்னது என்று அவர்களுக்குத் திடசாட்சியாய்த் தெரியப்படுத்து என்றார்.]]></a:t>
+              <a:t><![CDATA[6. எங்களை நியாயம் விசாரிக்க ஒரு ராஜாவை ஏற்படுத்தும் என்று அவர்கள் சொன்ன வார்த்தை சாமுவேலுக்குத் தகாததாய்க் காணப்பட்டது; ஆகையால் சாமுவேல் கர்த்தரை நோக்கி விண்ணப்பம்பண்ணினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2267,51 +2279,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. இப்போதும் அவர்கள் சொல்லைக்கேள்; ஆனாலும் உன் அபிப்பிராயத்தைக் காட்டும்படி அவர்களை ஆளும் ராஜாவின் காரியம் இன்னது என்று அவர்களுக்குத் திடசாட்சியாய்த் தெரியப்படுத்து என்றார்.]]></a:t>
+              <a:t><![CDATA[7. அப்பொழுது கர்த்தர் சாமுவேலை நோக்கி: ஜனங்கள் உன்னிடத்தில் சொல்வதெல்லாவற்றிலும் அவர்கள் சொல்லைக் கேள்; அவர்கள் உன்னைத் தள்ளவில்லை, நான் அவர்களை ஆளாதபடிக்கு, என்னைத் தான் தள்ளினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2376,51 +2388,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அப்பொழுது சாமுவேல், ஒரு ராஜா வேண்டும் என்று தன்னிடத்தில் கேட்ட ஜனங்களுக்குக் கர்த்தருடைய வார்த்தைகளையெல்லாம் சொல்லி:]]></a:t>
+              <a:t><![CDATA[7. அப்பொழுது கர்த்தர் சாமுவேலை நோக்கி: ஜனங்கள் உன்னிடத்தில் சொல்வதெல்லாவற்றிலும் அவர்கள் சொல்லைக் கேள்; அவர்கள் உன்னைத் தள்ளவில்லை, நான் அவர்களை ஆளாதபடிக்கு, என்னைத் தான் தள்ளினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2485,51 +2497,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. உங்களை ஆளும் ராஜாவின் காரியம் என்னவென்றால் தன் ரதத்திற்கு முன் ஓடும்படி அவன் உங்கள் குமாரரை எடுத்து, தன் ரதசாரதிகளாகவும் தன் குதிரைவீரராகவும் வைத்துக்கொள்ளுவான்.]]></a:t>
+              <a:t><![CDATA[8. நான் அவர்களை எகிப்திலிருந்து புறப்படப்பண்ணின நாள் முதல் இந்நாள்மட்டும் அவர்கள் என்னைவிட்டு, வேறே தேவர்களைச் சேவித்துவந்த தங்கள் எல்லாச் செய்கைகளின் படியும் செய்ததுபோல, அவர்கள் உனக்கும் செய்கிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2594,51 +2606,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. உங்களை ஆளும் ராஜாவின் காரியம் என்னவென்றால் தன் ரதத்திற்கு முன் ஓடும்படி அவன் உங்கள் குமாரரை எடுத்து, தன் ரதசாரதிகளாகவும் தன் குதிரைவீரராகவும் வைத்துக்கொள்ளுவான்.]]></a:t>
+              <a:t><![CDATA[8. நான் அவர்களை எகிப்திலிருந்து புறப்படப்பண்ணின நாள் முதல் இந்நாள்மட்டும் அவர்கள் என்னைவிட்டு, வேறே தேவர்களைச் சேவித்துவந்த தங்கள் எல்லாச் செய்கைகளின் படியும் செய்ததுபோல, அவர்கள் உனக்கும் செய்கிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2703,51 +2715,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அவனுடைய மூத்தகுமாரனுக்குப் பெயர் யோவேல், இளையவனுக்குப் பெயர் அபியா; அவர்கள் பெயெர்செபாவிலே நியாயாதிபதிகளாயிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[14. உங்கள் வயல்களிலும், உங்கள் திராட்சத்தோட்டங்களிலும், உங்கள் ஒலிவத்தோப்புகளிலும், நல்லவைகளை எடுத்துக்கொண்டு, தன் ஊழியக்காரருக்குக் கொடுப்பான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2812,51 +2824,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. உங்கள் ஆடுகளிலே பத்தில் ஒன்று எடுத்துக்கொள்ளுவான்; நீங்கள் அவனுக்கு வேலையாட்களாவீர்கள்.]]></a:t>
+              <a:t><![CDATA[9. இப்போதும் அவர்கள் சொல்லைக்கேள்; ஆனாலும் உன் அபிப்பிராயத்தைக் காட்டும்படி அவர்களை ஆளும் ராஜாவின் காரியம் இன்னது என்று அவர்களுக்குத் திடசாட்சியாய்த் தெரியப்படுத்து என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2921,51 +2933,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. நீங்கள் தெரிந்துகொண்ட உங்கள் ராஜாவினிமித்தம் அந்நாளிலே முறையிடுவீர்கள்; ஆனாலும் கர்த்தர் அந்நாளிலே உங்களுக்குச் செவிகொடுக்கமாட்டார் என்றான்.]]></a:t>
+              <a:t><![CDATA[9. இப்போதும் அவர்கள் சொல்லைக்கேள்; ஆனாலும் உன் அபிப்பிராயத்தைக் காட்டும்படி அவர்களை ஆளும் ராஜாவின் காரியம் இன்னது என்று அவர்களுக்குத் திடசாட்சியாய்த் தெரியப்படுத்து என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3030,51 +3042,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. நீங்கள் தெரிந்துகொண்ட உங்கள் ராஜாவினிமித்தம் அந்நாளிலே முறையிடுவீர்கள்; ஆனாலும் கர்த்தர் அந்நாளிலே உங்களுக்குச் செவிகொடுக்கமாட்டார் என்றான்.]]></a:t>
+              <a:t><![CDATA[10. அப்பொழுது சாமுவேல், ஒரு ராஜா வேண்டும் என்று தன்னிடத்தில் கேட்ட ஜனங்களுக்குக் கர்த்தருடைய வார்த்தைகளையெல்லாம் சொல்லி:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3139,51 +3151,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ஜனங்கள் சாமுவேலின் சொல்லைக் கேட்க மனதில்லாமல்; அப்படியல்ல, எங்களுக்கு ஒரு ராஜா இருக்கத்தான் வேண்டும்.]]></a:t>
+              <a:t><![CDATA[11. உங்களை ஆளும் ராஜாவின் காரியம் என்னவென்றால் தன் ரதத்திற்கு முன் ஓடும்படி அவன் உங்கள் குமாரரை எடுத்து, தன் ரதசாரதிகளாகவும் தன் குதிரைவீரராகவும் வைத்துக்கொள்ளுவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3248,51 +3260,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ஜனங்கள் சாமுவேலின் சொல்லைக் கேட்க மனதில்லாமல்; அப்படியல்ல, எங்களுக்கு ஒரு ராஜா இருக்கத்தான் வேண்டும்.]]></a:t>
+              <a:t><![CDATA[11. உங்களை ஆளும் ராஜாவின் காரியம் என்னவென்றால் தன் ரதத்திற்கு முன் ஓடும்படி அவன் உங்கள் குமாரரை எடுத்து, தன் ரதசாரதிகளாகவும் தன் குதிரைவீரராகவும் வைத்துக்கொள்ளுவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3357,51 +3369,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. சகல ஜாதிகளையும் போல நாங்களும் இருப்போம்; எங்கள் ராஜா எங்களை நியாயம் விசாரித்து, எங்களுக்கு முன்பாகப் புறப்பட்டு, எங்கள் யுத்தங்களை நடத்தவேண்டும் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[11. உங்களை ஆளும் ராஜாவின் காரியம் என்னவென்றால் தன் ரதத்திற்கு முன் ஓடும்படி அவன் உங்கள் குமாரரை எடுத்து, தன் ரதசாரதிகளாகவும் தன் குதிரைவீரராகவும் வைத்துக்கொள்ளுவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3466,51 +3478,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. சாமுவேல் ஜனங்களின் வார்த்தைகளையெல்லாம் கேட்டு, அவைகளைக் கர்த்தரிடத்தில் தெரியப்படுத்தினான்.]]></a:t>
+              <a:t><![CDATA[11. உங்களை ஆளும் ராஜாவின் காரியம் என்னவென்றால் தன் ரதத்திற்கு முன் ஓடும்படி அவன் உங்கள் குமாரரை எடுத்து, தன் ரதசாரதிகளாகவும் தன் குதிரைவீரராகவும் வைத்துக்கொள்ளுவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3575,51 +3587,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. கர்த்தர் சாமுவேலை நோக்கி: நீ அவர்கள் சொல்லைக் கேட்டு, அவர்களை ஆள ஒரு ராஜாவை ஏற்படுத்து என்றார்; அப்பொழுது சாமுவேல் இஸ்ரவேல் ஜனங்களைப் பார்த்து: அவரவர் தங்கள் ஊர்களுக்குப் போகலாம் என்றான்.]]></a:t>
+              <a:t><![CDATA[12. ஆயிரம்பேருக்கும் ஐம்பது பேருக்கும் தலைவராகவும், தன் நிலத்தை உழுகிறவர்களாகவும், தன் விளைச்சலை அறுக்கிறவர்களாகவும், தன் யுத்த ஆயுதங்களையும் தன் ரதங்களின் பணிமுட்டுகளையும் பண்ணுகிறவர்களாகவும், அவர்களை வைத்துக்கொள்ளுவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3684,51 +3696,160 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. கர்த்தர் சாமுவேலை நோக்கி: நீ அவர்கள் சொல்லைக் கேட்டு, அவர்களை ஆள ஒரு ராஜாவை ஏற்படுத்து என்றார்; அப்பொழுது சாமுவேல் இஸ்ரவேல் ஜனங்களைப் பார்த்து: அவரவர் தங்கள் ஊர்களுக்குப் போகலாம் என்றான்.]]></a:t>
+              <a:t><![CDATA[12. ஆயிரம்பேருக்கும் ஐம்பது பேருக்கும் தலைவராகவும், தன் நிலத்தை உழுகிறவர்களாகவும், தன் விளைச்சலை அறுக்கிறவர்களாகவும், தன் யுத்த ஆயுதங்களையும் தன் ரதங்களின் பணிமுட்டுகளையும் பண்ணுகிறவர்களாகவும், அவர்களை வைத்துக்கொள்ளுவான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[12. ஆயிரம்பேருக்கும் ஐம்பது பேருக்கும் தலைவராகவும், தன் நிலத்தை உழுகிறவர்களாகவும், தன் விளைச்சலை அறுக்கிறவர்களாகவும், தன் யுத்த ஆயுதங்களையும் தன் ரதங்களின் பணிமுட்டுகளையும் பண்ணுகிறவர்களாகவும், அவர்களை வைத்துக்கொள்ளுவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3793,51 +3914,269 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ஆயிரம்பேருக்கும் ஐம்பது பேருக்கும் தலைவராகவும், தன் நிலத்தை உழுகிறவர்களாகவும், தன் விளைச்சலை அறுக்கிறவர்களாகவும், தன் யுத்த ஆயுதங்களையும் தன் ரதங்களின் பணிமுட்டுகளையும் பண்ணுகிறவர்களாகவும், அவர்களை வைத்துக்கொள்ளுவான்.]]></a:t>
+              <a:t><![CDATA[15. உங்கள் தானியத்திலும் உங்கள் திராட்சப்பலனிலும் தசமபாகம் வாங்கி, தன் பிரதானிகளுக்கும் தன் சேவகர்களுக்கும் கொடுப்பான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[13. உங்கள் குமாரத்திகளைப் பரிமளதைலம் செய்கிறவர்களாகவும், சமையல் பண்ணுகிறவர்களாகவும், அப்பம் சுடுகிறவர்களாகவும் வைத்துக்கொள்ளுவான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[13. உங்கள் குமாரத்திகளைப் பரிமளதைலம் செய்கிறவர்களாகவும், சமையல் பண்ணுகிறவர்களாகவும், அப்பம் சுடுகிறவர்களாகவும் வைத்துக்கொள்ளுவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3902,51 +4241,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ஆயிரம்பேருக்கும் ஐம்பது பேருக்கும் தலைவராகவும், தன் நிலத்தை உழுகிறவர்களாகவும், தன் விளைச்சலை அறுக்கிறவர்களாகவும், தன் யுத்த ஆயுதங்களையும் தன் ரதங்களின் பணிமுட்டுகளையும் பண்ணுகிறவர்களாகவும், அவர்களை வைத்துக்கொள்ளுவான்.]]></a:t>
+              <a:t><![CDATA[16. உங்கள் வேலைக்காரரையும், உங்கள் வேலைக்காரிகளையும், உங்களில் திறமையான வாலிபரையும், உங்கள் கழுதைகளையும் எடுத்து தன்னுடைய வேலைக்கு வைத்துக்கொள்ளுவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4011,51 +4350,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ஆயிரம்பேருக்கும் ஐம்பது பேருக்கும் தலைவராகவும், தன் நிலத்தை உழுகிறவர்களாகவும், தன் விளைச்சலை அறுக்கிறவர்களாகவும், தன் யுத்த ஆயுதங்களையும் தன் ரதங்களின் பணிமுட்டுகளையும் பண்ணுகிறவர்களாகவும், அவர்களை வைத்துக்கொள்ளுவான்.]]></a:t>
+              <a:t><![CDATA[16. உங்கள் வேலைக்காரரையும், உங்கள் வேலைக்காரிகளையும், உங்களில் திறமையான வாலிபரையும், உங்கள் கழுதைகளையும் எடுத்து தன்னுடைய வேலைக்கு வைத்துக்கொள்ளுவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4120,51 +4459,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ஆனாலும் அவனுடைய குமாரர் அவன் வழிகளில் நடவாமல், பொருளாசைக்குச் சாய்ந்து, பரிதானம் வாங்கி, நியாயத்தைப் புரட்டினார்கள்.]]></a:t>
+              <a:t><![CDATA[17. உங்கள் ஆடுகளிலே பத்தில் ஒன்று எடுத்துக்கொள்ளுவான்; நீங்கள் அவனுக்கு வேலையாட்களாவீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4229,51 +4568,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ஆனாலும் அவனுடைய குமாரர் அவன் வழிகளில் நடவாமல், பொருளாசைக்குச் சாய்ந்து, பரிதானம் வாங்கி, நியாயத்தைப் புரட்டினார்கள்.]]></a:t>
+              <a:t><![CDATA[18. நீங்கள் தெரிந்துகொண்ட உங்கள் ராஜாவினிமித்தம் அந்நாளிலே முறையிடுவீர்கள்; ஆனாலும் கர்த்தர் அந்நாளிலே உங்களுக்குச் செவிகொடுக்கமாட்டார் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4338,51 +4677,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. உங்கள் குமாரத்திகளைப் பரிமளதைலம் செய்கிறவர்களாகவும், சமையல் பண்ணுகிறவர்களாகவும், அப்பம் சுடுகிறவர்களாகவும் வைத்துக்கொள்ளுவான்.]]></a:t>
+              <a:t><![CDATA[18. நீங்கள் தெரிந்துகொண்ட உங்கள் ராஜாவினிமித்தம் அந்நாளிலே முறையிடுவீர்கள்; ஆனாலும் கர்த்தர் அந்நாளிலே உங்களுக்குச் செவிகொடுக்கமாட்டார் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -4417,51 +4756,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469496622" r:id="rId1"/>
+    <p:sldLayoutId id="2473414211" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -4709,54 +5048,78 @@
 
 <file path=ppt/slides/_rels/slide36.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide36.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide37.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide37.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide38.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide38.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide39.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide39.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide40.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide40.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide41.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide41.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
@@ -4901,51 +5264,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಇಟ್ಟುಕೊಳ್ಳುವನು.]]></a:t>
+              <a:t><![CDATA[19. কিন্তু শমূযেলের কথা লোকরা শুনল না| তারা বলল, “না, আমরা আমাদের শাসক হিসেবে একজন রাজাই চাইছি|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5033,51 +5396,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ಆಗ ಇಸ್ರಾಯೇಲ್‌ ಹಿರಿಯರೆಲ್ಲರೂ ಕೂಡಿಕೊಂಡು ರಾಮದಲ್ಲಿರುವ ಸಮುವೇಲನ ಬಳಿಗೆ ಬಂದು]]></a:t>
+              <a:t><![CDATA[20. রাজা থাকলে আমরা সবাই অন্যান্য দেশের লোকদের মতো থাকতে পারব| আমাদের রাজাই আমাদের চালাবেন| যুদ্ধের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5165,51 +5528,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ಅವನಿಗೆ-- ಇಗೋ, ನೀನು ವೃದ್ಧನಾದಿ; ನಿನ್ನ ಮಕ್ಕಳು ನಿನ್ನ ಮಾರ್ಗದಲ್ಲಿ ನಡೆಯುವದಿಲ್ಲ. ಈಗ ನ್ಯಾಯತೀರಿಸು ವದಕ್ಕೆ]]></a:t>
+              <a:t><![CDATA[সময় তিনি আমাদের আগে যাবেন এবং আমাদের যুদ্ধে লড়াই করবেন|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5297,51 +5660,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಸಮಸ್ತ ಜನಾಂಗಗಳ ಹಾಗೆ ನಮಗೆ ಒಬ್ಬ ಅರಸನನ್ನು ನೇಮಿಸು ಅಂದರು.]]></a:t>
+              <a:t><![CDATA[21. এই শুনে শমূয়েল প্রভুর কাছে লোকের কথাগুলো সব শোনালেন|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5429,51 +5792,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ಅವನು ಉತ್ತಮವಾದ ನಿಮ್ಮ ಹೊಲಗಳನ್ನೂ ದ್ರಾಕ್ಷೇತೋಟಗಳನ್ನೂ ಇಪ್ಪೇ ತೋಪುಗಳನ್ನೂ ತೆಗೆದು ಕೊಂಡು ತನ್ನ ಸೇವಕರಿಗೆ]]></a:t>
+              <a:t><![CDATA[22. প্রভু বললেন, “ওদের কথা শোন! ওদের জন্য একজন রাজার ব্যবস্থা করে দাও|”তখন শমূয়েল ইস্রাযেলবাসীদের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5561,51 +5924,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಕೊಡುವನು.]]></a:t>
+              <a:t><![CDATA[বলল, “বেশ তাই হবে| তোমরা একজন নতুন রাজা পাবে| এখন তোমরা সবাই বাড়ি যাও|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5693,51 +6056,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ಆದರೆ--ನಮಗೆ ನ್ಯಾಯತೀರಿಸುವ ಒಬ್ಬ ಅರಸನನ್ನು ನೇಮಿಸು ಎಂದು ಅವರು ಹೇಳಿದ ವಾರ್ತೆಯು ಸಮುವೇಲನಿಗೆ ಮನ]]></a:t>
+              <a:t><![CDATA[1. শমূয়েল বৃদ্ধ হলে সে তার পুত্রদের ইস্রায়েলের বিচারক করল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5825,51 +6188,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ನೋಯಿಸುವಂತದ್ದಾಗಿತ್ತು. ಅವನು ಕರ್ತನಿಗೆ ಪ್ರಾರ್ಥನೆ ಮಾಡಿದನು.]]></a:t>
+              <a:t><![CDATA[2. শমূযেলের প্রথম পুত্রের নাম য়োয়েল| দ্বিতীয় পুত্রের নাম অবিয়| য়োয়েল ও অবিয় ছিল বের্-শেবার]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5957,51 +6320,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ನಿಮ್ಮ ಧಾನ್ಯಗಳಲ್ಲಿಯೂ ದ್ರಾಕ್ಷೇ ಫಲಗಳಲ್ಲಿಯೂ ಹತ್ತರಲ್ಲಿ ಒಂದನ್ನು ತೆಗೆದುಕೊಂಡು ತನ್ನ ಅಧಿಕಾರಿಗಳಿಗೂ ಸೇವಕರಿಗೂ]]></a:t>
+              <a:t><![CDATA[বিচারক|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6089,51 +6452,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಕೊಡುವನು.]]></a:t>
+              <a:t><![CDATA[3. পুত্ররা শমূযেলের মতো জীবনযাপন করত না| য়োয়েল ও অবিয় ঘুষ নিত, গোপনে টাকা নিয়ে বিচার সভায রায]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6221,51 +6584,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ಸಮುವೇಲನು ವೃದ್ಧನಾದಾಗ ಆಗಿದ್ದೇನಂದರೆ ತನ್ನ ಕುಮಾರರನ್ನು ಇಸ್ರಾ ಯೇಲಿಗೆ ನ್ಯಾಯಾಧಿಪತಿಗಳಾಗಿರುವದಕ್ಕೆ ಇಟ್ಟನು.]]></a:t>
+              <a:t><![CDATA[14. “রাজা তোমাদের ভাল ভাল জমি, দ্রাক্ষা আর জলপাইযের বাগান কেড়ে নিয়ে তা তার কর্মচারীদের বিলিযে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6353,51 +6716,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ಆಗ ಕರ್ತನು ಸಮು ವೇಲನಿಗೆ--ಜನರು ನಿನಗೆ ಹೇಳಿದ್ದೆಲ್ಲಾದರಲ್ಲಿ ಅವರ ಮಾತು ಕೇಳು. ಯಾಕಂದರೆ ಅವರು ನಿನ್ನನ್ನು ತೊರೆ]]></a:t>
+              <a:t><![CDATA[বদলে দিল| এমন কি বিচারালযে লোক ঠকাত|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6485,51 +6848,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ದಿಲ್ಲ; ನಾನು ಅವರನ್ನು ಆಳದ ಹಾಗೆ ನನ್ನನ್ನು ತೊರೆದಿದ್ದಾರೆ.]]></a:t>
+              <a:t><![CDATA[4. এই কারণে ইস্রায়েলের প্রবীণরা সবাই মিলে শমূযেলের সঙ্গে দেখআ করতে রামায় গেল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6617,51 +6980,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ನಿಮ್ಮ ದಾಸದಾಸಿಯ ರನ್ನೂ ಉತ್ತಮ ಯೌವನಸ್ಥರನ್ನೂ ನಿಮ್ಮ ಕತ್ತೆಗಳನ್ನೂ ತಕ್ಕೊಂಡು ತನ್ನ ಕೆಲಸಕ್ಕೆ ಇಡುವನು.]]></a:t>
+              <a:t><![CDATA[5. তারা শমূয়েলকে বলল, “আপনি বৃদ্ধ হয়েছেন, আর আপনার পুত্ররা ঠিকভাবে জীবন কাটাচ্ছে না| তারা আপনার]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6749,51 +7112,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ನಾನು ಅವರನ್ನು ಐಗುಪ್ತದಿಂದ ಬರ ಮಾಡಿದ ದಿನ ಮೊದಲುಗೊಂಡು ಈ ದಿನದ ವರೆಗೂ ಅವರು ನನ್ನನ್ನು ಬಿಟ್ಟು ಅನ್ಯದೇವರುಗಳನ್ನು]]></a:t>
+              <a:t><![CDATA[মতো নয়| তাই বলছি, আপনি আমাদের একটা রাজার ব্যবস্থা করুন, অন্যান্য সব দেশে যেমন থাকে|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6881,51 +7244,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಸೇವಿಸಿ ಮಾಡಿದ ಸಮಸ್ತ ಕೃತ್ಯಗಳ ಪ್ರಕಾರ ನಿನಗೂ ಮಾಡು ತ್ತಾರೆ.]]></a:t>
+              <a:t><![CDATA[6. এই ভাবে প্রবীণরা তাদের নেতৃত্ব দিতে পারে এমন একজন রাজা চাইল| কিন্তু শমূযেলের মনে হল এটা একটা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7013,51 +7376,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ಈಗ ಅವರ ಮಾತನ್ನು ಕೇಳು; ಆದರೆ ನೀನು ಅವರಿಗೆ ಕಟ್ಟಳೆಯನ್ನು ಕೊಟ್ಟು ಅವರನ್ನು ಆಳುವ ಅರಸನ ಅಧಿಕಾರವು]]></a:t>
+              <a:t><![CDATA[খারাপ চিন্তা| তাই তিনি প্রভুর কাছে প্রার্থনা করলেন|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7145,51 +7508,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಎಂಥದ್ದೆಂಬದನ್ನು ತಿಳಿಸು ಅಂದನು.]]></a:t>
+              <a:t><![CDATA[7. প্রভু বললেন, “লোকরা যা বলছে তাই করো| তারা তোমাকে প্রত্যাখ্যান করে নি| তারা আমাকে প্রত্যাখ্যান]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7277,51 +7640,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ಆಗ ಸಮುವೇಲನು ಅರಸನನ್ನು ಕೇಳಿದ ಜನ ರಿಗೆ ಕರ್ತನ ವಾಕ್ಯಗಳನ್ನೆಲ್ಲಾ ಹೇಳಿದನು.]]></a:t>
+              <a:t><![CDATA[করেছে, কারণ তারা রাজা হিসেবে আমাকে চায না|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7409,51 +7772,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ನಿಮ್ಮನ್ನು ಆಳುವ ಅರಸನ ಅಧಿಕಾರ ಏನಂದರೆ--ಅವನು ನಿಮ್ಮ ಕುಮಾರರನ್ನು ತನಗೋಸ್ಕರ ತನ್ನ ರಥ ಸವಾರರಾ ಗಿಯೂ]]></a:t>
+              <a:t><![CDATA[8. অতীতের মত বার বার সেই একই কাজ তারা করছে| আমি ওদের মিশর থেকে বের করে নিয়ে এসেছিলাম; কিন্তু সেই]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7541,51 +7904,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ರಾಹುತರಾಗಿಯೂ ತಕ್ಕೊಳ್ಳುವನು.]]></a:t>
+              <a:t><![CDATA[ওরা আমাকেই ছেড়ে দিয়ে অন্য সব দেবতার পূজো করেছিল| তোমার ক্ষেত্রেও এরা সেই এক কাজ করছে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7673,51 +8036,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ಅವನ ಚೊಚ್ಚಲ ಮಗನ ಹೆಸರು ಯೋವೇಲ್‌, ಎರಡನೇ ಮಗನ ಹೆಸರು ಅಬೀಯ; ಇವರು ಬೇರ್ಷೆಬದಲ್ಲಿ ನ್ಯಾಯಾಧಿಪತಿಗಳಾಗಿದ್ದರು.]]></a:t>
+              <a:t><![CDATA[দেবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7805,51 +8168,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ಇದಲ್ಲದೆ ಅವನು ನಿಮ್ಮ ಕುರಿಗಳಲ್ಲಿ ಹತ್ತರಲ್ಲಿ ಒಂದನ್ನು ಆದು ಕೊಳ್ಳುವನು; ನೀವು ಅವನಿಗೆ ದಾಸರಾಗುವಿರಿ.]]></a:t>
+              <a:t><![CDATA[9. ঠিক আছে, ওদের কথা মতোই চলো; কিন্তু তাদের একবার সাবধান করো, ওদের বলে দিও একজন রাজা তাদের প্রতি কি]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7937,51 +8300,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ನೀವು ನಿಮಗೆ ಆದುಕೊಂಡ ನಿಮ್ಮ ಅರಸನ ನಿಮಿತ್ತ ಆ ದಿವಸದಲ್ಲಿ ಕೂಗುವಿರಿ; ಆದರೆ ಆ ದಿವಸದಲ್ಲಿ ಕರ್ತನು ನಿಮಗೆ]]></a:t>
+              <a:t><![CDATA[ব্যবহার করবে এবং কিভাবে একজন রাজা তাদের শাসন করবে|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8069,51 +8432,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಕಿವಿಗೊಡುವದಿಲ್ಲ.]]></a:t>
+              <a:t><![CDATA[10. লোকরা একজন রাজা চাইছিল| তখন শমূয়েল তাদের কাছে প্রভুর কথিত সমস্ত কথাই শোনাল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8201,51 +8564,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ಆದರೂ ಜನರು ಸಮುವೇಲನ ಮಾತನ್ನು ಕೇಳಲ್ಲೊಲ್ಲದೆ ಅವರು--ಹಾಗಲ್ಲ; ನಮ್ಮ ಮೇಲೆ ಅರಸನು ಇರಬೇಕು; ನಾವು ಸಕಲ ಜನಾಂಗಗಳ]]></a:t>
+              <a:t><![CDATA[11. শমূয়েল বলল, “যদি তোমরা রাজা চাও তাহলে সে কি কি করবে শোন| সে তোমাদের পুত্রদের তোমাদের কাছ থেকে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8333,51 +8696,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಹಾಗೆ ಇರಬೇಕು;]]></a:t>
+              <a:t><![CDATA[ছিনিয়ে নেবে এবং জোর করে তাদের দিয়ে নিজের সেবা করিযে নেবে| তাদের জোর করে সৈন্য করবে, রথ আর]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8465,51 +8828,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ನಮ್ಮ ಅರಸನು ನಮಗೆ ನ್ಯಾಯತೀರಿಸುವನು; ಅವನು ನಮ್ಮ ಮುಂದೆ ಹೊರಟು ನಮ್ಮ ಯುದ್ಧಗಳನ್ನು ನಡಿಸುವನು ಅಂದರು.]]></a:t>
+              <a:t><![CDATA[অশ্ববাহিনীতে ঢুকিয়ে তাদের দিয়ে লড়াই করাবে| রাজার রথকে সামলানোর জন্য সেই রথের সামনে ছুটে ছুটে তারা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8597,51 +8960,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. ಸಮುವೇಲನು ಜನರ ಮಾತುಗಳನ್ನೆಲ್ಲಾ ಕೇಳಿ ಅವುಗಳನ್ನು ಕರ್ತನಿಗೆ ಹೇಳಿದನು.]]></a:t>
+              <a:t><![CDATA[পাহারা দেবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8729,51 +9092,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. ಆದರೆ ಕರ್ತನು ಸಮುವೇಲನಿಗೆ--ಅವರ ಮಾತನ್ನು ಕೇಳಿ ಅವರಿಗೆ ಅರಸನನ್ನು ನೇಮಿಸು ಅಂದನು. ಆಗ ಸಮುವೇಲನು ಇಸ್ರಾಯೇಲ್‌]]></a:t>
+              <a:t><![CDATA[12. রাজা তোমাদের পুত্রদের জোর করে সৈন্যবাহিনীতে ঢোকাবে| তাদের মধ্যে কেউ কেউ 1,000 জনের ওপর অধিকর্তা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8861,51 +9224,183 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಜನರಿಗೆ--ನಿಮ್ಮ ನಿಮ್ಮ ಪಟ್ಟಣಗಳಿಗೆ ಹೋಗಿರಿ ಅಂದನು.]]></a:t>
+              <a:t><![CDATA[হবে| আবার কেউ কেউ 50 জনের ওপর অধিকর্তা হবে| তাছাড়া সে তোমাদের পুত্রদের দিয়ে জোর করে চাষ করাবে, ফসল]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 சாமுவேல் : 8]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide39.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[তোলাবে| সে জোর করে যুদ্ধের জন্য অস্ত্র ও রথের জন্য জিনিসপত্র তৈরী করাবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8993,51 +9488,315 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ಕೆಲ ವರು ಅವನ ರಥಗಳ ಮುಂದೆ ಓಡುವರು. ಸಾವಿರ ಜನಕ್ಕೆ ಅಧಿಪತಿಗಳಾಗಿಯೂ ಐವತ್ತು ಜನಕ್ಕೆ ಅಧಿಪತಿ ಗಳಾಗಿಯೂ ತನ್ನ]]></a:t>
+              <a:t><![CDATA[15. তোমাদের শস্য আর দ্রাক্ষার দশভাগের একভাগ নিয়ে তার কর্মচারী আর ভৃত্যদের দিয়ে দেবে|]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 சாமுவேல் : 8]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide40.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[13. “একজন রাজা তোমাদের কন্যাদের ধরবে এবং তাদের নিয়ে যাবে| তাদের দিয়ে রাজা নিজের জন্য সুগন্ধি]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 சாமுவேல் : 8]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide41.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[দ্রব্য তৈরী করাবে| এছাড়া তাদের দ্বারা রান্নাবান্না, রুটি বানানো এইসব কাজও করিযে নেবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9125,51 +9884,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಭೂಮಿಯನ್ನು ಉಳುವವರಾ ಗಿಯೂ ತನ್ನ ಪೈರನ್ನು ಕೊಯ್ಯುವವರಾಗಿಯೂ ತನ್ನ ಯುದ್ಧದ ಆಯುಧಗಳನ್ನು ತನ್ನ ರಥದ ಸಾಮಾನು ಗಳನ್ನು]]></a:t>
+              <a:t><![CDATA[16. একজন রাজা তোমাদের দাস ও দাসীদের নিয়ে নেবে| সে তোমাদের সব চেয়ে সেরা গবাদি পশু ও গাধাদের নেবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9257,51 +10016,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಮಾಡುವವರಾಗಿಯೂ ನೇಮಿಸುವನು.]]></a:t>
+              <a:t><![CDATA[সে তার নিজের উদ্দেশ্যে তাদের ব্যবহার করবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9389,51 +10148,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ಆದರೆ ಅವನ ಮಕ್ಕಳು ಅವನ ಮಾರ್ಗದಲ್ಲಿ ನಡೆಯದೆ ಲೋಭಕ್ಕಾಗಿ ಮಾರ್ಗತಪ್ಪಿ ಲಂಚವನ್ನು ತಕ್ಕೊಂಡು ನ್ಯಾಯವನ್ನು]]></a:t>
+              <a:t><![CDATA[17. তোমাদের পালের পশুদের দশ ভাগের একভাগ রাজা নিয়ে নেবে|“আর তোমরা সবাই হবে রাজার ক্রীতদাস|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9521,51 +10280,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ತಪ್ಪಿಸಿದರು.]]></a:t>
+              <a:t><![CDATA[18. এমন একটা সময় আসবে যখন তোমরা তোমাদের মনোনীত করা রাজার জন্য কাঁদবে| কিন্তু সেই সময় প্রভু তোমাদের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9653,51 +10412,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ಇದಲ್ಲದೆ ಅವನು ನಿಮ್ಮ ಕುಮಾರ್ತೆಯರನ್ನು ತೈಲ ಗಾರ್ತಿಗಳಾಗಿಯೂ ಅಡಿಗೆ ಮಾಡುವವರಾಗಿಯೂ ರೊಟ್ಟಿಸುಡುವವರಾಗಿಯೂ]]></a:t>
+              <a:t><![CDATA[ডাকে সাড়া দেবেন না|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9714,91 +10473,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[1 சாமுவேல் : 8]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme38">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme76">
   <a:themeElements>
-    <a:clrScheme name="Theme38">
+    <a:clrScheme name="Theme76">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme38">
+    <a:fontScheme name="Theme76">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -9824,51 +10583,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme38">
+    <a:fmtScheme name="Theme76">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -9999,51 +10758,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>38</Slides>
+  <Slides>41</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>