--- v1 (2026-07-18)
+++ v2 (2026-09-18)
@@ -111,50 +111,70 @@
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -195,50 +215,60 @@
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
     <p:sldId id="313" r:id="rId60"/>
     <p:sldId id="314" r:id="rId61"/>
     <p:sldId id="315" r:id="rId62"/>
+    <p:sldId id="316" r:id="rId63"/>
+    <p:sldId id="317" r:id="rId64"/>
+    <p:sldId id="318" r:id="rId65"/>
+    <p:sldId id="319" r:id="rId66"/>
+    <p:sldId id="320" r:id="rId67"/>
+    <p:sldId id="321" r:id="rId68"/>
+    <p:sldId id="322" r:id="rId69"/>
+    <p:sldId id="323" r:id="rId70"/>
+    <p:sldId id="324" r:id="rId71"/>
+    <p:sldId id="325" r:id="rId72"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -396,53 +426,63 @@
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
   <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
   <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
   <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
-  <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
+  <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
+  <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
+  <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/>
+  <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide65.xml"/>
+  <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide66.xml"/>
+  <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide67.xml"/>
+  <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide68.xml"/>
+  <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide69.xml"/>
+  <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide70.xml"/>
+  <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -502,51 +542,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அப்படியே அவன் எப்பிராயீம் மலைகளையும் சலீஷா நாட்டையும் கடந்துபோனான்; அங்கே அவைகளைக் காணாமல் சாலீம் நாட்டைக்கடந்தார்கள். அங்கேயும் காணவில்லை, பென்யமீன் நாட்டை உருவக்கடந்தும் அவைகளைக் காணவில்லை.]]></a:t>
+              <a:t><![CDATA[4. And he passed through mount Ephraim, and passed through the land of Shalisha, but they found them not: then they passed through the land of Shalim, and there they were not: and he passed through the land of the Benjamites, but they found them not.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -611,51 +651,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அப்படியே அவன் எப்பிராயீம் மலைகளையும் சலீஷா நாட்டையும் கடந்துபோனான்; அங்கே அவைகளைக் காணாமல் சாலீம் நாட்டைக்கடந்தார்கள். அங்கேயும் காணவில்லை, பென்யமீன் நாட்டை உருவக்கடந்தும் அவைகளைக் காணவில்லை.]]></a:t>
+              <a:t><![CDATA[4. And he passed through mount Ephraim, and passed through the land of Shalisha, but they found them not: then they passed through the land of Shalim, and there they were not: and he passed through the land of the Benjamites, but they found them not.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -720,51 +760,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அவர்கள் சூப் என்னும் நாட்டிற்கு வந்தபோது, சவுல் தன்னோடிருந்த வேலைக்காரனை நோக்கி: என் தகப்பன், கழுதைகளின் மேலுள்ள கவலையைவிட்டு, நமக்காகக் கவலைப்படாதபடிக்குத் திரும்பிப்போவோம் வா என்றான்.]]></a:t>
+              <a:t><![CDATA[5. And when they were come to the land of Zuph, Saul said to his servant that was with him, Come, and let us return; lest my father leave caring for the asses, and take thought for us.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -829,51 +869,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அவர்கள் சூப் என்னும் நாட்டிற்கு வந்தபோது, சவுல் தன்னோடிருந்த வேலைக்காரனை நோக்கி: என் தகப்பன், கழுதைகளின் மேலுள்ள கவலையைவிட்டு, நமக்காகக் கவலைப்படாதபடிக்குத் திரும்பிப்போவோம் வா என்றான்.]]></a:t>
+              <a:t><![CDATA[5. And when they were come to the land of Zuph, Saul said to his servant that was with him, Come, and let us return; lest my father leave caring for the asses, and take thought for us.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -938,51 +978,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அதற்கு அவன்: இதோ, இந்தப் பட்டணத்திலே தேவனுடைய மனுஷன் ஒருவர் இருக்கிறார்; அவர் பெரியவர்; அவர் சொல்லுகிறதெல்லாம் தப்பாமல் நடக்கும்; அங்கே போவோம்; ஒரு வேளை அவர் நாம் போகவேண்டிய நம்முடைய வழியை நமக்குத் தெரிவிப்பார் என்றான்.]]></a:t>
+              <a:t><![CDATA[6. And he said unto him, Behold now, there is in this city a man of God, and he is an honourable man; all that he says comes surely to pass: now let us go thither; possibly he can show us our way that we should go.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1047,51 +1087,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அதற்கு அவன்: இதோ, இந்தப் பட்டணத்திலே தேவனுடைய மனுஷன் ஒருவர் இருக்கிறார்; அவர் பெரியவர்; அவர் சொல்லுகிறதெல்லாம் தப்பாமல் நடக்கும்; அங்கே போவோம்; ஒரு வேளை அவர் நாம் போகவேண்டிய நம்முடைய வழியை நமக்குத் தெரிவிப்பார் என்றான்.]]></a:t>
+              <a:t><![CDATA[6. And he said unto him, Behold now, there is in this city a man of God, and he is an honourable man; all that he says comes surely to pass: now let us go thither; possibly he can show us our way that we should go.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1156,51 +1196,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அப்பொழுது சவுல் தன் வேலைக்காரனைப் பார்த்து: நாம் போனாலும் அந்த மனுஷனுக்கு என்னத்தைக் கொண்டுபோவோம்; நம்முடைய பைகளில் இருந்த தின்பண்டங்கள் செலவழிந்துபோயிற்று; தேவனுடைய மனுஷனாகிய அவருக்குக் கொண்டு போகத்தக்க காணிக்கை நம்மிடத்தில் ஒன்றும் இல்லையே என்றான்.]]></a:t>
+              <a:t><![CDATA[6. And he said unto him, Behold now, there is in this city a man of God, and he is an honourable man; all that he says comes surely to pass: now let us go thither; possibly he can show us our way that we should go.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1265,51 +1305,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அப்பொழுது சவுல் தன் வேலைக்காரனைப் பார்த்து: நாம் போனாலும் அந்த மனுஷனுக்கு என்னத்தைக் கொண்டுபோவோம்; நம்முடைய பைகளில் இருந்த தின்பண்டங்கள் செலவழிந்துபோயிற்று; தேவனுடைய மனுஷனாகிய அவருக்குக் கொண்டு போகத்தக்க காணிக்கை நம்மிடத்தில் ஒன்றும் இல்லையே என்றான்.]]></a:t>
+              <a:t><![CDATA[7. Then said Saul to his servant, But, behold, if we go, what shall we bring the man? for the bread is spent in our vessels, and there is not a present to bring to the man of God: what have we?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1374,51 +1414,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அந்த வேலைக்காரன் பின்னும் சவுலைப் பார்த்து: இதோ, என் கையில் இன்னும் கால்சேக்கல் வெள்ளியிருக்கிறது; தேவனுடைய மனுஷன் நமக்கு நம்முடைய வழியை அறிவிக்கும் படிக்கு, அதை அவருக்குக் கொடுப்பேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[7. Then said Saul to his servant, But, behold, if we go, what shall we bring the man? for the bread is spent in our vessels, and there is not a present to bring to the man of God: what have we?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1483,51 +1523,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அந்த வேலைக்காரன் பின்னும் சவுலைப் பார்த்து: இதோ, என் கையில் இன்னும் கால்சேக்கல் வெள்ளியிருக்கிறது; தேவனுடைய மனுஷன் நமக்கு நம்முடைய வழியை அறிவிக்கும் படிக்கு, அதை அவருக்குக் கொடுப்பேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[7. Then said Saul to his servant, But, behold, if we go, what shall we bring the man? for the bread is spent in our vessels, and there is not a present to bring to the man of God: what have we?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1592,51 +1632,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. பென்யமீன் கோத்திரத்தாரில் கீஸ் என்னும் பேருள்ள மகா பராக்கிரமசாலியான ஒரு மனுஷன் இருந்தான்; அவன் பென்யமீன் கோத்திரத்தானாகிய அபியாவின் மகனான பெகோராத்திற்குப் பிறந்த சேரோரின் புத்திரனாகிய அபீயேலின் குமாரன்.]]></a:t>
+              <a:t><![CDATA[1. Now there was a man of Benjamin, whose name was Kish, the son of Abiel, the son of Zeror, the son of Bechorath, the son of Aphiah, a Benjamite, a mighty man of power.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1701,51 +1741,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. முற்காலத்தில் இஸ்ரவேலில் யாதொருவர் தேவனிடத்தில் விசாரிக்கப்போனால், ஞான திஷ்டிக்காரனிடத்திற்குப் போவோம் வாருங்கள் என்பார்கள்; இந்நாளிலே தீர்க்கதரிசி என்னப்படுகிறவன் முற்காலத்தில் ஞானதிருஷ்டிக்காரன் என்னப்படுவான்.]]></a:t>
+              <a:t><![CDATA[8. And the servant answered Saul again, and said, Behold, I have here at hand the fourth part of a shekel of silver: that will I give to the man of God, to tell us our way.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1810,51 +1850,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. முற்காலத்தில் இஸ்ரவேலில் யாதொருவர் தேவனிடத்தில் விசாரிக்கப்போனால், ஞான திஷ்டிக்காரனிடத்திற்குப் போவோம் வாருங்கள் என்பார்கள்; இந்நாளிலே தீர்க்கதரிசி என்னப்படுகிறவன் முற்காலத்தில் ஞானதிருஷ்டிக்காரன் என்னப்படுவான்.]]></a:t>
+              <a:t><![CDATA[8. And the servant answered Saul again, and said, Behold, I have here at hand the fourth part of a shekel of silver: that will I give to the man of God, to tell us our way.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1919,51 +1959,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அப்பொழுது சவுல் தன் வேலைக்காரனை நோக்கி: நல்லகாரியம் சொன்னாய், போவோம் வா என்றான்; அப்படியே தேவனுடைய மனுஷன் இருந்த அந்தப் பட்டணத்திற்குப் போனார்கள்.]]></a:t>
+              <a:t><![CDATA[8. And the servant answered Saul again, and said, Behold, I have here at hand the fourth part of a shekel of silver: that will I give to the man of God, to tell us our way.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2028,51 +2068,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அப்பொழுது சவுல் தன் வேலைக்காரனை நோக்கி: நல்லகாரியம் சொன்னாய், போவோம் வா என்றான்; அப்படியே தேவனுடைய மனுஷன் இருந்த அந்தப் பட்டணத்திற்குப் போனார்கள்.]]></a:t>
+              <a:t><![CDATA[9. (in time past in Israel, when a man went to enquire of God, thus he spoke, Come, and let us go to the seer: for he that is now called a Prophet was in time past called a Seer.)]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2137,51 +2177,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அவர்கள் பட்டணத்து மேட்டின் வழியாய் ஏறுகிறபோது, தண்ணீர் எடுக்கவந்த பெண்களைக் கண்டு: ஞானதிருஷ்டிக்காரன் இங்கே இருக்கிறாரா என்று அவர்களைக் கேட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[9. (in time past in Israel, when a man went to enquire of God, thus he spoke, Come, and let us go to the seer: for he that is now called a Prophet was in time past called a Seer.)]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2246,51 +2286,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அதற்கு அவர்கள்: இருக்கிறார்; இதோ, உங்களுக்கு எதிரே இருக்கிறார்; தீவிரமாய்ப் போங்கள்; இன்றைக்கு ஜனங்கள் மேடையில் பலியிடுகிறபடியினால், இன்றையதினம் பட்டணத்திற்கு வந்தார்.]]></a:t>
+              <a:t><![CDATA[9. (in time past in Israel, when a man went to enquire of God, thus he spoke, Come, and let us go to the seer: for he that is now called a Prophet was in time past called a Seer.)]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2355,51 +2395,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அதற்கு அவர்கள்: இருக்கிறார்; இதோ, உங்களுக்கு எதிரே இருக்கிறார்; தீவிரமாய்ப் போங்கள்; இன்றைக்கு ஜனங்கள் மேடையில் பலியிடுகிறபடியினால், இன்றையதினம் பட்டணத்திற்கு வந்தார்.]]></a:t>
+              <a:t><![CDATA[10. Then said Saul to his servant, Well said; come, let us go. So they went unto the city where the man of God was.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2464,51 +2504,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. நீங்கள் பட்டணத்திற்குள் பிரவேசித்தவுடனே, அவர் மேடையின்மேல் போஜனம் பண்ணப்போகிறதற்கு முன்னே அவரைக் காண்பீர்கள்; அவர் வருமட்டும் ஜனங்கள் போஜனம் பண்ணமாட்டார்கள்; பலியிட்டதை அவர் ஆசீர்வதிப்பார்; பின்பு அழைக்கப்பட்டவர்கள் போஜனம் பண்ணுவார்கள்; உடனே போங்கள்; இந்நேரத்திலே அவரைக் கண்டுகொள்ளலாம் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[10. Then said Saul to his servant, Well said; come, let us go. So they went unto the city where the man of God was.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2573,51 +2613,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. நீங்கள் பட்டணத்திற்குள் பிரவேசித்தவுடனே, அவர் மேடையின்மேல் போஜனம் பண்ணப்போகிறதற்கு முன்னே அவரைக் காண்பீர்கள்; அவர் வருமட்டும் ஜனங்கள் போஜனம் பண்ணமாட்டார்கள்; பலியிட்டதை அவர் ஆசீர்வதிப்பார்; பின்பு அழைக்கப்பட்டவர்கள் போஜனம் பண்ணுவார்கள்; உடனே போங்கள்; இந்நேரத்திலே அவரைக் கண்டுகொள்ளலாம் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[11. And as they went up the hill to the city, they found young maidens going out to draw water, and said unto them, Is the seer here?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2682,51 +2722,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. நீங்கள் பட்டணத்திற்குள் பிரவேசித்தவுடனே, அவர் மேடையின்மேல் போஜனம் பண்ணப்போகிறதற்கு முன்னே அவரைக் காண்பீர்கள்; அவர் வருமட்டும் ஜனங்கள் போஜனம் பண்ணமாட்டார்கள்; பலியிட்டதை அவர் ஆசீர்வதிப்பார்; பின்பு அழைக்கப்பட்டவர்கள் போஜனம் பண்ணுவார்கள்; உடனே போங்கள்; இந்நேரத்திலே அவரைக் கண்டுகொள்ளலாம் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[11. And as they went up the hill to the city, they found young maidens going out to draw water, and said unto them, Is the seer here?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2791,51 +2831,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. பென்யமீன் கோத்திரத்தாரில் கீஸ் என்னும் பேருள்ள மகா பராக்கிரமசாலியான ஒரு மனுஷன் இருந்தான்; அவன் பென்யமீன் கோத்திரத்தானாகிய அபியாவின் மகனான பெகோராத்திற்குப் பிறந்த சேரோரின் புத்திரனாகிய அபீயேலின் குமாரன்.]]></a:t>
+              <a:t><![CDATA[1. Now there was a man of Benjamin, whose name was Kish, the son of Abiel, the son of Zeror, the son of Bechorath, the son of Aphiah, a Benjamite, a mighty man of power.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2900,51 +2940,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அவர்கள் பட்டணத்திற்குப் போய், பட்டணத்தின் நடுவே சேர்ந்தபோது, இதோ, சாமுவேல் மேடையின் மேல் ஏறிப்போகிறதற்காக, அவர்களுக்கு எதிரே புறப்பட்டுவந்தான்.]]></a:t>
+              <a:t><![CDATA[12. And they answered them, and said, He is; behold, he is before you: make haste now, for he came to day to the city; for there is a sacrifice of the people to day in the high place:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3009,51 +3049,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அவர்கள் பட்டணத்திற்குப் போய், பட்டணத்தின் நடுவே சேர்ந்தபோது, இதோ, சாமுவேல் மேடையின் மேல் ஏறிப்போகிறதற்காக, அவர்களுக்கு எதிரே புறப்பட்டுவந்தான்.]]></a:t>
+              <a:t><![CDATA[12. And they answered them, and said, He is; behold, he is before you: make haste now, for he came to day to the city; for there is a sacrifice of the people to day in the high place:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3118,51 +3158,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. சவுல் வர ஒரு நாளுக்கு முன்னே கர்த்தர் சாமுவேலின் காதுகேட்க:]]></a:t>
+              <a:t><![CDATA[13. As soon as all of you be come into the city, all of you shall immediately find him, before he go up to the high place to eat: for the people will not eat until he comes, because he does bless the sacrifice; and afterwards they eat that be bidden. Now therefore get you up; for about this time all of you shall find him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3227,51 +3267,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. நாளை இந்நேரத்திற்குப் பென்யமீன் நாட்டானாகிய ஒரு மனுஷனை உன்னிடத்தில் அனுப்புவேன்; அவனை என் ஜனமாகிய இஸ்ரவேலின்மேல் அதிபதியாக அபிஷேகம் பண்ணக்கடவாய்; அவன் என் ஜனத்தைப் பெலிஸ்தரின் கைக்கு நீங்கலாக்கி ரட்சிப்பான்; என் ஜனத்தின் முறையிடுதல் என்னிடத்தில் வந்து எட்டினபடியினால், நான் அவர்களைக் கடாட்சித்தேன் என்று வெளிப்படுத்தியிருந்தார்.]]></a:t>
+              <a:t><![CDATA[13. As soon as all of you be come into the city, all of you shall immediately find him, before he go up to the high place to eat: for the people will not eat until he comes, because he does bless the sacrifice; and afterwards they eat that be bidden. Now therefore get you up; for about this time all of you shall find him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3336,51 +3376,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. நாளை இந்நேரத்திற்குப் பென்யமீன் நாட்டானாகிய ஒரு மனுஷனை உன்னிடத்தில் அனுப்புவேன்; அவனை என் ஜனமாகிய இஸ்ரவேலின்மேல் அதிபதியாக அபிஷேகம் பண்ணக்கடவாய்; அவன் என் ஜனத்தைப் பெலிஸ்தரின் கைக்கு நீங்கலாக்கி ரட்சிப்பான்; என் ஜனத்தின் முறையிடுதல் என்னிடத்தில் வந்து எட்டினபடியினால், நான் அவர்களைக் கடாட்சித்தேன் என்று வெளிப்படுத்தியிருந்தார்.]]></a:t>
+              <a:t><![CDATA[13. As soon as all of you be come into the city, all of you shall immediately find him, before he go up to the high place to eat: for the people will not eat until he comes, because he does bless the sacrifice; and afterwards they eat that be bidden. Now therefore get you up; for about this time all of you shall find him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3445,51 +3485,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. நாளை இந்நேரத்திற்குப் பென்யமீன் நாட்டானாகிய ஒரு மனுஷனை உன்னிடத்தில் அனுப்புவேன்; அவனை என் ஜனமாகிய இஸ்ரவேலின்மேல் அதிபதியாக அபிஷேகம் பண்ணக்கடவாய்; அவன் என் ஜனத்தைப் பெலிஸ்தரின் கைக்கு நீங்கலாக்கி ரட்சிப்பான்; என் ஜனத்தின் முறையிடுதல் என்னிடத்தில் வந்து எட்டினபடியினால், நான் அவர்களைக் கடாட்சித்தேன் என்று வெளிப்படுத்தியிருந்தார்.]]></a:t>
+              <a:t><![CDATA[14. And they went up into the city: and when they were come into the city, behold, Samuel came out against them, in order to go up to the high place.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3554,51 +3594,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. சாமுவேல் சவுலைக் கண்ட போது, கர்த்தர் அவனிடத்தில்: இதோ, நான் உனக்குச் சொல்லியிருந்த மனுஷன் இவனே; இவன் தான் என் ஜனத்தை ஆளுவான் என்றார்.]]></a:t>
+              <a:t><![CDATA[14. And they went up into the city: and when they were come into the city, behold, Samuel came out against them, in order to go up to the high place.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3663,51 +3703,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. சாமுவேல் சவுலைக் கண்ட போது, கர்த்தர் அவனிடத்தில்: இதோ, நான் உனக்குச் சொல்லியிருந்த மனுஷன் இவனே; இவன் தான் என் ஜனத்தை ஆளுவான் என்றார்.]]></a:t>
+              <a:t><![CDATA[15. Now the LORD had told Samuel in his ear a day before Saul came, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3772,51 +3812,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. சவுல் நடுவாசலிலே சாமுவேலிடத்தில் வந்து: ஞானதிருஷ்டிக்காரன் வீடு எங்கே, சொல்லும் என்று கேட்டான்.]]></a:t>
+              <a:t><![CDATA[16. Tomorrow about this time I will send you a man out of the land of Benjamin, and you shall anoint him to be captain over my people Israel, that he may save my people out of the hand of the Philistines: for I have looked upon my people, because their cry has come unto me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3881,51 +3921,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. சவுல் நடுவாசலிலே சாமுவேலிடத்தில் வந்து: ஞானதிருஷ்டிக்காரன் வீடு எங்கே, சொல்லும் என்று கேட்டான்.]]></a:t>
+              <a:t><![CDATA[16. Tomorrow about this time I will send you a man out of the land of Benjamin, and you shall anoint him to be captain over my people Israel, that he may save my people out of the hand of the Philistines: for I have looked upon my people, because their cry has come unto me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3990,51 +4030,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அவனுக்குச் சவுல் என்னும் பேருள்ள சவுந்தரியமான வாலிபனாகிய ஒரு குமாரன் இருந்தான்; இஸ்ரவேல் புத்திரரில் அவனைப்பார்க்கிலும் சவுந்தரியவான் இல்லை; எல்லா ஜனங்களும் அவன் தோளுக்குக் கீழாயிருக்கத்தக்க உயரமுள்ளவனாயிருந்தான்.]]></a:t>
+              <a:t><![CDATA[1. Now there was a man of Benjamin, whose name was Kish, the son of Abiel, the son of Zeror, the son of Bechorath, the son of Aphiah, a Benjamite, a mighty man of power.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4099,51 +4139,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. அவர்கள் பட்டணத்தின் கடைசி மட்டும் இறங்கி வந்த போது, சாமுவேல் சவுலைப் பார்த்து: வேலைக்காரனை நமக்கு முன்னே நடந்துபோகச் சொல் என்றான்; அப்படியே அவன் நடந்து போனான்; இப்பொழுது நான் தேவனுடைய வார்த்தையை உனக்குத் தெரிவிக்கும்படிக்கு, நீ சற்றே தரித்துநில் என்றான்.]]></a:t>
+              <a:t><![CDATA[16. Tomorrow about this time I will send you a man out of the land of Benjamin, and you shall anoint him to be captain over my people Israel, that he may save my people out of the hand of the Philistines: for I have looked upon my people, because their cry has come unto me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4208,51 +4248,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. அவர்கள் பட்டணத்தின் கடைசி மட்டும் இறங்கி வந்த போது, சாமுவேல் சவுலைப் பார்த்து: வேலைக்காரனை நமக்கு முன்னே நடந்துபோகச் சொல் என்றான்; அப்படியே அவன் நடந்து போனான்; இப்பொழுது நான் தேவனுடைய வார்த்தையை உனக்குத் தெரிவிக்கும்படிக்கு, நீ சற்றே தரித்துநில் என்றான்.]]></a:t>
+              <a:t><![CDATA[16. Tomorrow about this time I will send you a man out of the land of Benjamin, and you shall anoint him to be captain over my people Israel, that he may save my people out of the hand of the Philistines: for I have looked upon my people, because their cry has come unto me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4317,51 +4357,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. அவர்கள் பட்டணத்தின் கடைசி மட்டும் இறங்கி வந்த போது, சாமுவேல் சவுலைப் பார்த்து: வேலைக்காரனை நமக்கு முன்னே நடந்துபோகச் சொல் என்றான்; அப்படியே அவன் நடந்து போனான்; இப்பொழுது நான் தேவனுடைய வார்த்தையை உனக்குத் தெரிவிக்கும்படிக்கு, நீ சற்றே தரித்துநில் என்றான்.]]></a:t>
+              <a:t><![CDATA[17. And when Samuel saw Saul, the LORD said unto him, Behold the man whom I spoke to you of! this same shall reign over my people.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4426,51 +4466,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. சாமுவேல் சவுலுக்குப் பிரதியுத்தரமாக: ஞானதிருஷ்டிக்காரன் நான் தான்; நீ எனக்கு முன்னே மேடையின்மேல் ஏறிப்போ; நீங்கள் இன்றைக்கு என்னோடே போஜனம்பண்ணவேண்டும்; நாளைக்காலமே நான் உன் இருதயத்தில் உள்ளது எல்லாவற்றையும் உனக்கு அறிவித்து, உன்னை அனுப்பிவிடுவேன்.]]></a:t>
+              <a:t><![CDATA[17. And when Samuel saw Saul, the LORD said unto him, Behold the man whom I spoke to you of! this same shall reign over my people.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4535,51 +4575,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. சாமுவேல் சவுலுக்குப் பிரதியுத்தரமாக: ஞானதிருஷ்டிக்காரன் நான் தான்; நீ எனக்கு முன்னே மேடையின்மேல் ஏறிப்போ; நீங்கள் இன்றைக்கு என்னோடே போஜனம்பண்ணவேண்டும்; நாளைக்காலமே நான் உன் இருதயத்தில் உள்ளது எல்லாவற்றையும் உனக்கு அறிவித்து, உன்னை அனுப்பிவிடுவேன்.]]></a:t>
+              <a:t><![CDATA[18. Then Saul drew near to Samuel in the gate, and said, Tell me, I pray you, where the seer's house is.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4644,51 +4684,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. மூன்று நாளைக்கு முன்னே காணாமற்போன கழுதைகளைப் பற்றிக் கவலைப்படவேண்டாம்; அவைகள் அகப்பட்டது; இதல்லாமல் சகல இஸ்ரவேலின் அபேட்சையும் யாரை நாடுகிறது? உன்னையும் உன் வீட்டார் அனைவரையும் அல்லவா? என்றான்.]]></a:t>
+              <a:t><![CDATA[19. And Samuel answered Saul, and said, I am the seer: go up before me unto the high place; for all of you shall eat with me to day, and tomorrow I will let you go, and will tell you all that is in yours heart.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4753,51 +4793,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. மூன்று நாளைக்கு முன்னே காணாமற்போன கழுதைகளைப் பற்றிக் கவலைப்படவேண்டாம்; அவைகள் அகப்பட்டது; இதல்லாமல் சகல இஸ்ரவேலின் அபேட்சையும் யாரை நாடுகிறது? உன்னையும் உன் வீட்டார் அனைவரையும் அல்லவா? என்றான்.]]></a:t>
+              <a:t><![CDATA[19. And Samuel answered Saul, and said, I am the seer: go up before me unto the high place; for all of you shall eat with me to day, and tomorrow I will let you go, and will tell you all that is in yours heart.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4862,51 +4902,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. மூன்று நாளைக்கு முன்னே காணாமற்போன கழுதைகளைப் பற்றிக் கவலைப்படவேண்டாம்; அவைகள் அகப்பட்டது; இதல்லாமல் சகல இஸ்ரவேலின் அபேட்சையும் யாரை நாடுகிறது? உன்னையும் உன் வீட்டார் அனைவரையும் அல்லவா? என்றான்.]]></a:t>
+              <a:t><![CDATA[19. And Samuel answered Saul, and said, I am the seer: go up before me unto the high place; for all of you shall eat with me to day, and tomorrow I will let you go, and will tell you all that is in yours heart.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4971,51 +5011,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அப்பொழுது சவுல் பிரதியுத்தரமாக: நான் இஸ்ரவேல் கோத்திரங்களிலே சிறிதான பென்யமீன் கோத்திரத்தான் அல்லவா? பென்யமீன் கோத்திரத்துக் குடும்பங்களிலெல்லாம் என் குடும்பம் அற்பமானது அல்லவா? நீர் இப்படிப்பட்ட வார்த்தையை என்னிடத்தில் சொல்வானேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[20. And as for yours asses that were lost three days ago, set not your mind on them; for they are found. And on whom is all the desire of Israel? Is it not on you, and on all your father's house?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5080,51 +5120,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அப்பொழுது சவுல் பிரதியுத்தரமாக: நான் இஸ்ரவேல் கோத்திரங்களிலே சிறிதான பென்யமீன் கோத்திரத்தான் அல்லவா? பென்யமீன் கோத்திரத்துக் குடும்பங்களிலெல்லாம் என் குடும்பம் அற்பமானது அல்லவா? நீர் இப்படிப்பட்ட வார்த்தையை என்னிடத்தில் சொல்வானேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[20. And as for yours asses that were lost three days ago, set not your mind on them; for they are found. And on whom is all the desire of Israel? Is it not on you, and on all your father's house?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5189,51 +5229,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அவனுக்குச் சவுல் என்னும் பேருள்ள சவுந்தரியமான வாலிபனாகிய ஒரு குமாரன் இருந்தான்; இஸ்ரவேல் புத்திரரில் அவனைப்பார்க்கிலும் சவுந்தரியவான் இல்லை; எல்லா ஜனங்களும் அவன் தோளுக்குக் கீழாயிருக்கத்தக்க உயரமுள்ளவனாயிருந்தான்.]]></a:t>
+              <a:t><![CDATA[2. And he had a son, whose name was Saul, a choice young man, and a goodly: and there was not among the children of Israel a better person than he: from his shoulders and upward he was higher than any of the people.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5298,51 +5338,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. சாமுவேல் சவுலையும் அவன் வேலைக்காரனையும் போஜனசாலைக்குள் அழைத்துக்கொண்டுபோய், அவர்களை அழைக்கப்பட்டவர்களுக்குள்ளே தலைமையான இடத்திலே வைத்தான்; அழைக்கப்பட்டவர்கள் ஏறக்குறைய முப்பதுபேராயிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[20. And as for yours asses that were lost three days ago, set not your mind on them; for they are found. And on whom is all the desire of Israel? Is it not on you, and on all your father's house?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5407,51 +5447,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. சாமுவேல் சவுலையும் அவன் வேலைக்காரனையும் போஜனசாலைக்குள் அழைத்துக்கொண்டுபோய், அவர்களை அழைக்கப்பட்டவர்களுக்குள்ளே தலைமையான இடத்திலே வைத்தான்; அழைக்கப்பட்டவர்கள் ஏறக்குறைய முப்பதுபேராயிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[21. And Saul answered and said, Am not I a Benjamite, of the smallest of the tribes of Israel? and my family the least of all the families of the tribe of Benjamin? wherefore then speak you so to me?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5516,51 +5556,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. சாமுவேல் சவுலையும் அவன் வேலைக்காரனையும் போஜனசாலைக்குள் அழைத்துக்கொண்டுபோய், அவர்களை அழைக்கப்பட்டவர்களுக்குள்ளே தலைமையான இடத்திலே வைத்தான்; அழைக்கப்பட்டவர்கள் ஏறக்குறைய முப்பதுபேராயிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[21. And Saul answered and said, Am not I a Benjamite, of the smallest of the tribes of Israel? and my family the least of all the families of the tribe of Benjamin? wherefore then speak you so to me?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5625,51 +5665,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. பின்பு சாமுவேல் சமையற்காரனைப் பார்த்து: நான் உன் கையிலே ஒரு பங்கைக் கொடுத்துவைத்தேனே, அதைக் கொண்டுவந்து வை என்றான்.]]></a:t>
+              <a:t><![CDATA[21. And Saul answered and said, Am not I a Benjamite, of the smallest of the tribes of Israel? and my family the least of all the families of the tribe of Benjamin? wherefore then speak you so to me?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5734,51 +5774,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அப்பொழுது சமையற்காரன், ஒரு முன்னந்தொடையையும், அதனோடிருந்ததையும் எடுத்துக்கொண்டு வந்து, அதை சவுலுக்குமுன் வைத்தான்; அப்பொழுது சாமுவேல்: இதோ, இது உனக்கென்று வைக்கப்பட்டது, இதை உனக்கு முன்பாக வைத்துச் சாப்பிடு; நான் ஜனங்களை விருந்துக்கு அழைத்ததுமுதல், இதுவரைக்கும் இது உனக்காக வைக்கப்பட்டிருந்தது என்றான்; அப்படியே சவுல் அன்றையதினம் சாமுவேலோடே சாப்பிட்டான்.]]></a:t>
+              <a:t><![CDATA[22. And Samuel took Saul and his servant, and brought them into the parlour, and made them sit in the chiefest place among them that were bidden, which were about thirty persons.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5843,51 +5883,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அப்பொழுது சமையற்காரன், ஒரு முன்னந்தொடையையும், அதனோடிருந்ததையும் எடுத்துக்கொண்டு வந்து, அதை சவுலுக்குமுன் வைத்தான்; அப்பொழுது சாமுவேல்: இதோ, இது உனக்கென்று வைக்கப்பட்டது, இதை உனக்கு முன்பாக வைத்துச் சாப்பிடு; நான் ஜனங்களை விருந்துக்கு அழைத்ததுமுதல், இதுவரைக்கும் இது உனக்காக வைக்கப்பட்டிருந்தது என்றான்; அப்படியே சவுல் அன்றையதினம் சாமுவேலோடே சாப்பிட்டான்.]]></a:t>
+              <a:t><![CDATA[22. And Samuel took Saul and his servant, and brought them into the parlour, and made them sit in the chiefest place among them that were bidden, which were about thirty persons.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5952,51 +5992,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அப்பொழுது சமையற்காரன், ஒரு முன்னந்தொடையையும், அதனோடிருந்ததையும் எடுத்துக்கொண்டு வந்து, அதை சவுலுக்குமுன் வைத்தான்; அப்பொழுது சாமுவேல்: இதோ, இது உனக்கென்று வைக்கப்பட்டது, இதை உனக்கு முன்பாக வைத்துச் சாப்பிடு; நான் ஜனங்களை விருந்துக்கு அழைத்ததுமுதல், இதுவரைக்கும் இது உனக்காக வைக்கப்பட்டிருந்தது என்றான்; அப்படியே சவுல் அன்றையதினம் சாமுவேலோடே சாப்பிட்டான்.]]></a:t>
+              <a:t><![CDATA[22. And Samuel took Saul and his servant, and brought them into the parlour, and made them sit in the chiefest place among them that were bidden, which were about thirty persons.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6061,51 +6101,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. அவர்கள் மேடையிலிருந்து பட்டணத்திற்கு இறங்கிவந்தபின்பு, அவன் மேல்வீட்டிலே சவுலோடே பேசிக்கொண்டிருந்தான்.]]></a:t>
+              <a:t><![CDATA[23. And Samuel said unto the cook, Bring the portion which I gave you, of which I said unto you, Set it by you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6170,51 +6210,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. அவர்கள் மேடையிலிருந்து பட்டணத்திற்கு இறங்கிவந்தபின்பு, அவன் மேல்வீட்டிலே சவுலோடே பேசிக்கொண்டிருந்தான்.]]></a:t>
+              <a:t><![CDATA[23. And Samuel said unto the cook, Bring the portion which I gave you, of which I said unto you, Set it by you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6279,51 +6319,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அவர்கள் அதிகாலமே கிழக்கு வெளுக்கிற நேரத்தில் எழுந்திருந்தபோது, சாமுவேல் சவுலை மேல்வீட்டின் மேல் அழைத்து: நான் உன்னை அனுப்பிவிடும்படிக்கு ஆயத்தப்படு என்றான்; சவுல் ஆயத்தப்பட்டபோது, அவனும் சாமுவேலும் இருவருமாக வெளியே புறப்பட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[24. And the cook took up the shoulder, and that which was upon it, and set it before Saul. And Samuel said, Behold that which is left! set it before you, and eat: for unto this time has it been kept for you since I said, I have invited the people. So Saul did eat with Samuel that day.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6388,51 +6428,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. சவுலின் தகப்பனாகிய கீசுடைய கழுதைகள் காணாமற்போயிற்று; ஆகையால் கீஸ் தன் குமாரனாகிய சவுலை நோக்கி: நீ வேலைக்காரரில் ஒருவனைக் கூட்டிக்கொண்டு, கழுதைகளைத் தேட, புறப்பட்டுப்போ என்றான்.]]></a:t>
+              <a:t><![CDATA[2. And he had a son, whose name was Saul, a choice young man, and a goodly: and there was not among the children of Israel a better person than he: from his shoulders and upward he was higher than any of the people.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6497,51 +6537,1032 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அவர்கள் அதிகாலமே கிழக்கு வெளுக்கிற நேரத்தில் எழுந்திருந்தபோது, சாமுவேல் சவுலை மேல்வீட்டின் மேல் அழைத்து: நான் உன்னை அனுப்பிவிடும்படிக்கு ஆயத்தப்படு என்றான்; சவுல் ஆயத்தப்பட்டபோது, அவனும் சாமுவேலும் இருவருமாக வெளியே புறப்பட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[24. And the cook took up the shoulder, and that which was upon it, and set it before Saul. And Samuel said, Behold that which is left! set it before you, and eat: for unto this time has it been kept for you since I said, I have invited the people. So Saul did eat with Samuel that day.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[24. And the cook took up the shoulder, and that which was upon it, and set it before Saul. And Samuel said, Behold that which is left! set it before you, and eat: for unto this time has it been kept for you since I said, I have invited the people. So Saul did eat with Samuel that day.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[24. And the cook took up the shoulder, and that which was upon it, and set it before Saul. And Samuel said, Behold that which is left! set it before you, and eat: for unto this time has it been kept for you since I said, I have invited the people. So Saul did eat with Samuel that day.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[25. And when they were come down from the high place into the city, Samuel communed with Saul upon the top of the house.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[25. And when they were come down from the high place into the city, Samuel communed with Saul upon the top of the house.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[26. And they arose early: and it came to pass about the spring of the day, that Samuel called Saul to the top of the house, saying, Up, that I may send you away. And Saul arose, and they went out both of them, he and Samuel, abroad.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[26. And they arose early: and it came to pass about the spring of the day, that Samuel called Saul to the top of the house, saying, Up, that I may send you away. And Saul arose, and they went out both of them, he and Samuel, abroad.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[26. And they arose early: and it came to pass about the spring of the day, that Samuel called Saul to the top of the house, saying, Up, that I may send you away. And Saul arose, and they went out both of them, he and Samuel, abroad.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[27. And as they were going down to the end of the city, Samuel said to Saul, Bid the servant pass on before us, (and he passed on), but stand you still a while, that I may show you the word of God.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide69.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[27. And as they were going down to the end of the city, Samuel said to Saul, Bid the servant pass on before us, (and he passed on), but stand you still a while, that I may show you the word of God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6606,51 +7627,160 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. சவுலின் தகப்பனாகிய கீசுடைய கழுதைகள் காணாமற்போயிற்று; ஆகையால் கீஸ் தன் குமாரனாகிய சவுலை நோக்கி: நீ வேலைக்காரரில் ஒருவனைக் கூட்டிக்கொண்டு, கழுதைகளைத் தேட, புறப்பட்டுப்போ என்றான்.]]></a:t>
+              <a:t><![CDATA[2. And he had a son, whose name was Saul, a choice young man, and a goodly: and there was not among the children of Israel a better person than he: from his shoulders and upward he was higher than any of the people.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide70.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[27. And as they were going down to the end of the city, Samuel said to Saul, Bid the servant pass on before us, (and he passed on), but stand you still a while, that I may show you the word of God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6715,51 +7845,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அப்படியே அவன் எப்பிராயீம் மலைகளையும் சலீஷா நாட்டையும் கடந்துபோனான்; அங்கே அவைகளைக் காணாமல் சாலீம் நாட்டைக்கடந்தார்கள். அங்கேயும் காணவில்லை, பென்யமீன் நாட்டை உருவக்கடந்தும் அவைகளைக் காணவில்லை.]]></a:t>
+              <a:t><![CDATA[3. And the asses of Kish Saul's father were lost. And Kish said to Saul his son, Take now one of the servants with you, and arise, go seek the asses.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6824,51 +7954,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அப்படியே அவன் எப்பிராயீம் மலைகளையும் சலீஷா நாட்டையும் கடந்துபோனான்; அங்கே அவைகளைக் காணாமல் சாலீம் நாட்டைக்கடந்தார்கள். அங்கேயும் காணவில்லை, பென்யமீன் நாட்டை உருவக்கடந்தும் அவைகளைக் காணவில்லை.]]></a:t>
+              <a:t><![CDATA[3. And the asses of Kish Saul's father were lost. And Kish said to Saul his son, Take now one of the servants with you, and arise, go seek the asses.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -6903,51 +8033,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2473414219" r:id="rId1"/>
+    <p:sldLayoutId id="2478705631" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -7395,54 +8525,134 @@
 
 <file path=ppt/slides/_rels/slide59.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide59.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide60.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide60.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide61.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide61.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide62.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide62.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide63.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide63.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide64.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide64.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide65.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide65.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide66.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide66.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide67.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide67.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide68.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide68.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide69.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide69.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide70.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide70.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
@@ -7563,51 +8773,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[সেদিকেও গাধাগুলোর খোঁজ পেল না| অগত্যা শৌল বিন্যামীনদের দেশের দিকে রওনা হল| এমনকি সেখানেও তারা]]></a:t>
+              <a:t><![CDATA[4. அப்படியே அவன் எப்பிராயீம் மலைகளையும் சலீஷா நாட்டையும் கடந்துபோனான்; அங்கே அவைகளைக் காணாமல் சாலீம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7695,51 +8905,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[গাধাগুলো খুঁজে পেল না|]]></a:t>
+              <a:t><![CDATA[நாட்டைக்கடந்தார்கள். அங்கேயும் காணவில்லை, பென்யமீன் நாட்டை உருவக்கடந்தும் அவைகளைக் காணவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7827,51 +9037,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. অবশেষে শৌল ও তার ভৃত্য সূফ শহরে এল| শৌল ভৃত্যটিকে বলল, “চল আমরা বাড়ী ফিরি| আমার পিতা গাধাগুলোর]]></a:t>
+              <a:t><![CDATA[5. அவர்கள் சூப் என்னும் நாட்டிற்கு வந்தபோது, சவுல் தன்னோடிருந்த வேலைக்காரனை நோக்கி: என் தகப்பன்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7959,51 +9169,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[জন্য চিন্তা থামিয়ে তার পরিবর্তে আমাদের নিয়ে দুশ্চিন্তা শুরু করবেন|”]]></a:t>
+              <a:t><![CDATA[கழுதைகளின் மேலுள்ள கவலையைவிட்டு, நமக்காகக் கவலைப்படாதபடிக்குத் திரும்பிப்போவோம் வா என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8091,51 +9301,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ভৃত্যটি বলল, “এই শহরেই ঈশ্বরের একজন ভাববাদী রযেছেন যাকে লোকরা খুবই ভক্তি করে| তিনি যা বলেন তাই]]></a:t>
+              <a:t><![CDATA[6. அதற்கு அவன்: இதோ, இந்தப் பட்டணத்திலே தேவனுடைய மனுஷன் ஒருவர் இருக்கிறார்; அவர் பெரியவர்; அவர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8223,51 +9433,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[সত্য হয়| চলুন আমরা শহরের ভেতরে যাই| তিনি হয়তো আমাদের বলে দিতে পারেন, এরপর আমাদের কোথায় যেতে হবে|”]]></a:t>
+              <a:t><![CDATA[சொல்லுகிறதெல்லாம் தப்பாமல் நடக்கும்; அங்கே போவோம்; ஒரு வேளை அவர் நாம் போகவேண்டிய நம்முடைய வழியை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8355,51 +9565,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. শৌল তাকে বলল, “বেশ, আমরা নয় শহরের ভেতরে ঢুকলাম; কিন্তু তাকে আমরা কি দিতে পারি? তাকে দেবার মত কোন]]></a:t>
+              <a:t><![CDATA[நமக்குத் தெரிவிப்பார் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8487,51 +9697,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[উপহার তো আমাদের হাতে নেই| এমন কি আমাদের ঝুলিতে খাদ্যদ্রব্যও শেষ| কি দেব তাকে?”]]></a:t>
+              <a:t><![CDATA[7. அப்பொழுது சவுல் தன் வேலைக்காரனைப் பார்த்து: நாம் போனாலும் அந்த மனுஷனுக்கு என்னத்தைக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8619,51 +9829,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ভৃত্যটি শৌলকে বলল, “শোন, আমার কাছে য়ত্‌সামান্য কিছু অর্থ আছে, সেটা আমি ঈশ্বরের লোককে দেব| তিনিই]]></a:t>
+              <a:t><![CDATA[கொண்டுபோவோம்; நம்முடைய பைகளில் இருந்த தின்பண்டங்கள் செலவழிந்துபோயிற்று; தேவனுடைய மனுஷனாகிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8751,51 +9961,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[আমাদের রাস্তা বলে দেবেন|”]]></a:t>
+              <a:t><![CDATA[அவருக்குக் கொண்டு போகத்தக்க காணிக்கை நம்மிடத்தில் ஒன்றும் இல்லையே என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8883,51 +10093,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. কীশ ছিলেন বিন্যামীন পরিবারগোষ্ঠীর একজন গণ্যমান্য ব্যক্তি| কীশের পিতার নাম অবীযেল| অবীযেলের পিতা]]></a:t>
+              <a:t><![CDATA[1. பென்யமீன் கோத்திரத்தாரில் கீஸ் என்னும் பேருள்ள மகா பராக்கிரமசாலியான ஒரு மனுஷன் இருந்தான்; அவன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9015,51 +10225,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. শৌল বলল, “ভাল কথা, তাহলে চলো|” তাই তারা সেই শহরে গেল, যেখানে ঈশ্বরের ভাববাদী থাকত|শৌল ও তার]]></a:t>
+              <a:t><![CDATA[8. அந்த வேலைக்காரன் பின்னும் சவுலைப் பார்த்து: இதோ, என் கையில் இன்னும் கால்சேக்கல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9147,51 +10357,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ভৃত্যটি পর্বতের পথ দিয়ে শহরের দিকে যাচ্ছিল|]]></a:t>
+              <a:t><![CDATA[வெள்ளியிருக்கிறது; தேவனுடைய மனுஷன் நமக்கு நம்முடைய வழியை அறிவிக்கும் படிக்கு, அதை அவருக்குக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9279,51 +10489,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. সেই সময় য়ুবতীরা জল নেওয়ার জন্য বের হয়ে আসছে দেখে তারা জিজ্ঞাসা করল, “দর্শনকারী কি এই]]></a:t>
+              <a:t><![CDATA[கொடுப்பேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9411,51 +10621,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[জায়গায় রযেছেন?” (অতীতে ইস্রায়েলের লোকরা ভাববাদীকে “দর্শনকারী” বলেও ডাকত|]]></a:t>
+              <a:t><![CDATA[9. முற்காலத்தில் இஸ்ரவேலில் யாதொருவர் தேவனிடத்தில் விசாரிக்கப்போனால், ஞான திஷ்டிக்காரனிடத்திற்குப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9543,51 +10753,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. তাই ঈশ্বরের কাছে কিছু বিষযে প্রশ্ন করতে চাইলে তারা বলত, “চলো দর্শনকারীর কাছে যাই|”)]]></a:t>
+              <a:t><![CDATA[போவோம் வாருங்கள் என்பார்கள்; இந்நாளிலே தீர்க்கதரிசி என்னப்படுகிறவன் முற்காலத்தில் ஞானதிருஷ்டிக்காரன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9675,51 +10885,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. য়ুবতীরা উত্তর দিলো, “হ্যাঁ, দর্শনকারী এখানেই আছেন| তিনি ওখানে আছেন, তোমাদের আগে| তিনি আজ এই]]></a:t>
+              <a:t><![CDATA[என்னப்படுவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9807,51 +11017,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[শহরে এসেছেন| কিছু লোক মঙ্গল নৈবেদ্য উত্সর্গ করার জন্য আজ উপাসনা স্থানে সমবেত হচ্ছে|]]></a:t>
+              <a:t><![CDATA[10. அப்பொழுது சவுல் தன் வேலைக்காரனை நோக்கி: நல்லகாரியம் சொன்னாய், போவோம் வா என்றான்; அப்படியே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9939,51 +11149,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. তাই শহরে গেলে তোমরা তাঁর দেখা পাবে| যদি তোমরা দ্রুত পথ চল তবে তিনি উপাসনার স্থানে খেতে বসার আগেই]]></a:t>
+              <a:t><![CDATA[தேவனுடைய மனுஷன் இருந்த அந்தப் பட்டணத்திற்குப் போனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10071,51 +11281,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তোমরা তাঁর সঙ্গে সাক্ষাত্‌ করতে পারবে| দর্শনকারী নৈবেদ্য বলি আশীর্বাদ করেন| তাই তিনি সেখানে না]]></a:t>
+              <a:t><![CDATA[11. அவர்கள் பட்டணத்து மேட்டின் வழியாய் ஏறுகிறபோது, தண்ணீர் எடுக்கவந்த பெண்களைக் கண்டு:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10203,51 +11413,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[পৌঁছানো পর্য়ন্ত লোকে খেতে বসবে না| তাড়াতাড়ি পথ চললে তোমরা দর্শনকারীর দেখা পাবে|”]]></a:t>
+              <a:t><![CDATA[ஞானதிருஷ்டிக்காரன் இங்கே இருக்கிறாரா என்று அவர்களைக் கேட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10335,51 +11545,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[সরোর| সরোরের পিতা বখোরত, বখোরতের পিতা অফীহ, তিনি বিন্যামীনের লোক|]]></a:t>
+              <a:t><![CDATA[பென்யமீன் கோத்திரத்தானாகிய அபியாவின் மகனான பெகோராத்திற்குப் பிறந்த சேரோரின் புத்திரனாகிய அபீயேலின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10467,51 +11677,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. শৌল ও তার ভৃত্য শহরে যাবার জন্যে পাহাড়ে উঠলে, শহরে ঢোকার সময়ই তারা দেখল শমূয়েল তাদের দিকেই]]></a:t>
+              <a:t><![CDATA[12. அதற்கு அவர்கள்: இருக்கிறார்; இதோ, உங்களுக்கு எதிரே இருக்கிறார்; தீவிரமாய்ப் போங்கள்; இன்றைக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10599,51 +11809,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[আসছে| শমূয়েল তখন সবে উপাসনার স্থানে যাবার জন্যে বের হয়েছে|]]></a:t>
+              <a:t><![CDATA[ஜனங்கள் மேடையில் பலியிடுகிறபடியினால், இன்றையதினம் பட்டணத்திற்கு வந்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10731,51 +11941,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. এর আগের দিন প্রভু শমূয়েলকে বলেছিলেন,]]></a:t>
+              <a:t><![CDATA[13. நீங்கள் பட்டணத்திற்குள் பிரவேசித்தவுடனே, அவர் மேடையின்மேல் போஜனம் பண்ணப்போகிறதற்கு முன்னே அவரைக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10863,51 +12073,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. “আগামীকাল ঠিক এই সমযেই আমি তোমার কাছে একজনকে পাঠাবো| সে বিন্যামীন পরিবারের লোক| তুমি তার অভিষেক]]></a:t>
+              <a:t><![CDATA[காண்பீர்கள்; அவர் வருமட்டும் ஜனங்கள் போஜனம் பண்ணமாட்டார்கள்; பலியிட்டதை அவர் ஆசீர்வதிப்பார்; பின்பு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10995,51 +12205,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[করে তাকে ইস্রায়েলের নতুন নেতা করবে| এই লোকটিই পলেষ্টীয়দের হাত থেকে আমার লোকদের রক্ষা করবে| আমি]]></a:t>
+              <a:t><![CDATA[அழைக்கப்பட்டவர்கள் போஜனம் பண்ணுவார்கள்; உடனே போங்கள்; இந்நேரத்திலே அவரைக் கண்டுகொள்ளலாம் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11127,51 +12337,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তাদের দুঃখ দুর্দশা দেখেছি, আমি তাদের কান্না শুনেছি|”]]></a:t>
+              <a:t><![CDATA[14. அவர்கள் பட்டணத்திற்குப் போய், பட்டணத்தின் நடுவே சேர்ந்தபோது, இதோ, சாமுவேல் மேடையின் மேல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11259,51 +12469,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. শমূয়েল শৌলকে দেখতে পেল এবং প্রভু শমূয়েলকে বললেন, “আমি এই লোকটার কথাই তোমাকে বলেছিলাম| সে আমার]]></a:t>
+              <a:t><![CDATA[ஏறிப்போகிறதற்காக, அவர்களுக்கு எதிரே புறப்பட்டுவந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11391,51 +12601,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[লোকদের ওপর শাসন করবে|”]]></a:t>
+              <a:t><![CDATA[15. சவுல் வர ஒரு நாளுக்கு முன்னே கர்த்தர் சாமுவேலின் காதுகேட்க:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11523,51 +12733,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ফটকের কাছে শৌল একজন লোকের কাছে পথ নির্দেশ জিজ্ঞেস করতে গেল| ঘটনাচক্রে এই লোকটি ছিল শমূয়েল| শৌল]]></a:t>
+              <a:t><![CDATA[16. நாளை இந்நேரத்திற்குப் பென்யமீன் நாட்டானாகிய ஒரு மனுஷனை உன்னிடத்தில் அனுப்புவேன்; அவனை என்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11655,51 +12865,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তাকে জিজ্ঞাসা করল, “কোথায় সেই দর্শনকারীর বাড়ি আমায় দয়া করে বলে দিন|”]]></a:t>
+              <a:t><![CDATA[ஜனமாகிய இஸ்ரவேலின்மேல் அதிபதியாக அபிஷேகம் பண்ணக்கடவாய்; அவன் என் ஜனத்தைப் பெலிஸ்தரின் கைக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11787,51 +12997,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. কীশের একজন পুত্র ছিল, তার নাম শৌল| সুদর্শন যুবক শৌলের মতো এত সুন্দর আর কেউ ছিল না| ইস্রায়েলের]]></a:t>
+              <a:t><![CDATA[குமாரன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11919,51 +13129,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. শমূয়েল, শৌল ও তার ভৃত্য সবাই মিলে শহরের সীমানা পর্য়ন্ত গেল| তখন শমূয়েল শৌলকে বলল, “তোমার]]></a:t>
+              <a:t><![CDATA[நீங்கலாக்கி ரட்சிப்பான்; என் ஜனத்தின் முறையிடுதல் என்னிடத்தில் வந்து எட்டினபடியினால், நான் அவர்களைக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12051,51 +13261,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ভৃত্যকে এগিয়ে যেতে বলো| তোমাকে একটা বাণী দেব| ঈশ্বরের কাছ থেকে এই বাণী এসেছে|” তাই ভৃত্যটি এগিয়ে]]></a:t>
+              <a:t><![CDATA[கடாட்சித்தேன் என்று வெளிப்படுத்தியிருந்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12183,51 +13393,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[গেল|]]></a:t>
+              <a:t><![CDATA[17. சாமுவேல் சவுலைக் கண்ட போது, கர்த்தர் அவனிடத்தில்: இதோ, நான் உனக்குச் சொல்லியிருந்த மனுஷன் இவனே;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12315,51 +13525,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. শমূয়েল বলল, “আমিই সেই দর্শক| আমার আগে আগে উপাসনার স্থানের দিকে এগিয়ে যাও| তুমি তোমার ভৃত্যকে]]></a:t>
+              <a:t><![CDATA[இவன் தான் என் ஜனத்தை ஆளுவான் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12447,51 +13657,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[নিয়ে আজ আমার সঙ্গে খাবে| কাল সকালে তোমার বাড়ি যেও| আমি তোমার সব প্রশ্নেরই উত্তর দেব|]]></a:t>
+              <a:t><![CDATA[18. சவுல் நடுவாசலிலே சாமுவேலிடத்தில் வந்து: ஞானதிருஷ்டிக்காரன் வீடு எங்கே, சொல்லும் என்று கேட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12579,51 +13789,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. তিন দিন আগে যে গাধাগুলো তুমি হারিয়েছ, তাদের নিয়ে আর মন খারাপ করো না; তাদের পাওয়া গেছে| এখন]]></a:t>
+              <a:t><![CDATA[19. சாமுவேல் சவுலுக்குப் பிரதியுத்தரமாக: ஞானதிருஷ்டிக்காரன் நான் தான்; நீ எனக்கு முன்னே மேடையின்மேல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12711,51 +13921,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ইস্রায়েলের প্রত্যেকে একজনকে খুঁজছে| তুমিই সেই ব্যক্তি| তারা তোমাকে এবং তোমার পিতার পরিবারের সকলকে]]></a:t>
+              <a:t><![CDATA[ஏறிப்போ; நீங்கள் இன்றைக்கு என்னோடே போஜனம்பண்ணவேண்டும்; நாளைக்காலமே நான் உன் இருதயத்தில் உள்ளது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12843,51 +14053,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[চায|”]]></a:t>
+              <a:t><![CDATA[எல்லாவற்றையும் உனக்கு அறிவித்து, உன்னை அனுப்பிவிடுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12975,51 +14185,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. শৌল বলল, “কিন্তু আমি তো বিন্যামীন পরিবারের একজন| ইস্রায়েলের এটাই সবচেয়ে ছোট পরিবারগোষ্ঠী এবং]]></a:t>
+              <a:t><![CDATA[20. மூன்று நாளைக்கு முன்னே காணாமற்போன கழுதைகளைப் பற்றிக் கவலைப்படவேண்டாம்; அவைகள் அகப்பட்டது;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13107,51 +14317,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[এই পরিবারগোষ্ঠীর মধ্যে সবচেয়ে ছোট হচ্ছে আমার পরিবার| তবে আপনি কেন বলছেন ইস্রায়েলের আমাকে প্রযোজন?”]]></a:t>
+              <a:t><![CDATA[இதல்லாமல் சகல இஸ்ரவேலின் அபேட்சையும் யாரை நாடுகிறது? உன்னையும் உன் வீட்டார் அனைவரையும் அல்லவா?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13239,51 +14449,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[সকলের চেয়ে সে ছিল মাথায় লম্বা|]]></a:t>
+              <a:t><![CDATA[2. அவனுக்குச் சவுல் என்னும் பேருள்ள சவுந்தரியமான வாலிபனாகிய ஒரு குமாரன் இருந்தான்; இஸ்ரவேல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13371,51 +14581,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. তারপর শমূয়েল, শৌল ও তার ভৃত্যকে নিয়ে খাবার জায়গায় গেল| বলির নৈবেদ্য ভাগ করে খাবার জন্যে]]></a:t>
+              <a:t><![CDATA[என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13503,51 +14713,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[প্রায30 জন লোককে পংক্তি ভোজনে নিমন্ত্রণ করা হয়েছিল| শৌল ও তার ভৃত্যটিকে শমূয়েল টেবিলের সবচেয়ে]]></a:t>
+              <a:t><![CDATA[21. அப்பொழுது சவுல் பிரதியுத்தரமாக: நான் இஸ்ரவேல் கோத்திரங்களிலே சிறிதான பென்யமீன் கோத்திரத்தான்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13635,51 +14845,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[গুরুত্বপূর্ণ জায়গায় বসালো|]]></a:t>
+              <a:t><![CDATA[அல்லவா? பென்யமீன் கோத்திரத்துக் குடும்பங்களிலெல்லாம் என் குடும்பம் அற்பமானது அல்லவா? நீர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13767,51 +14977,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. শমূয়েল পাচককে বলল, “সরিয়ে রাখার জন্য যে মাংস আমি তোমাকে দিয়েছিলাম সেটা এবার আমায় দাও|”]]></a:t>
+              <a:t><![CDATA[இப்படிப்பட்ட வார்த்தையை என்னிடத்தில் சொல்வானேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13899,51 +15109,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. পাচক ঊরু দেশের মাংসটা শৌলের টৈবিলের সামনে রেখে দিলে শমূয়েল শৌলকে বলল, “তোমার সামনে রাখা মাংসটা]]></a:t>
+              <a:t><![CDATA[22. சாமுவேல் சவுலையும் அவன் வேலைக்காரனையும் போஜனசாலைக்குள் அழைத்துக்கொண்டுபோய், அவர்களை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14031,51 +15241,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[খাও| আমি এটা তোমার জন্য রেখেছি| এই বিশেষ অনুষ্ঠানের জন্য আমি এটা রেখেছিলাম|” তাই সেদিন শৌল শমূযেলের]]></a:t>
+              <a:t><![CDATA[அழைக்கப்பட்டவர்களுக்குள்ளே தலைமையான இடத்திலே வைத்தான்; அழைக்கப்பட்டவர்கள் ஏறக்குறைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14163,51 +15373,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[সঙ্গে খাওয়া দাওযা করল|]]></a:t>
+              <a:t><![CDATA[முப்பதுபேராயிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14295,51 +15505,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. খাওয়ার পর তারা উপাসনার স্থান থেকে নেমে এসে শহরে ফিরে গেল| শমূয়েল শৌলের জন্য ছাদে বিছানা]]></a:t>
+              <a:t><![CDATA[23. பின்பு சாமுவேல் சமையற்காரனைப் பார்த்து: நான் உன் கையிலே ஒரு பங்கைக் கொடுத்துவைத்தேனே, அதைக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14427,51 +15637,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[পেতেছিল| শৌল ঘুমোতে গেল|]]></a:t>
+              <a:t><![CDATA[கொண்டுவந்து வை என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14559,51 +15769,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. পরদিন ভোরে শমূয়েল চেঁচিয়ে শৌলকে ডাকলেন| সে বলল, “উঠে পড়ো| আমি তোমায় রাস্তায় পৌঁছে দেব|” শৌল]]></a:t>
+              <a:t><![CDATA[24. அப்பொழுது சமையற்காரன், ஒரு முன்னந்தொடையையும், அதனோடிருந்ததையும் எடுத்துக்கொண்டு வந்து, அதை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14691,51 +15901,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. একদিন কীশের গাধা হারিয়ে গেলে তিনি তাঁর পুত্র শৌলকে বললেন, “একজন ভৃত্যকে নিয়ে গাধাগুলো খুঁজে]]></a:t>
+              <a:t><![CDATA[புத்திரரில் அவனைப்பார்க்கிலும் சவுந்தரியவான் இல்லை; எல்லா ஜனங்களும் அவன் தோளுக்குக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14823,51 +16033,1239 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[উঠে শমূযেলের সঙ্গে বাড়ি থেকে বেরিয়ে পড়ল|]]></a:t>
+              <a:t><![CDATA[சவுலுக்குமுன் வைத்தான்; அப்பொழுது சாமுவேல்: இதோ, இது உனக்கென்று வைக்கப்பட்டது, இதை உனக்கு முன்பாக]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 சாமுவேல் : 9]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide61.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[வைத்துச் சாப்பிடு; நான் ஜனங்களை விருந்துக்கு அழைத்ததுமுதல், இதுவரைக்கும் இது உனக்காக]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 சாமுவேல் : 9]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide62.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[வைக்கப்பட்டிருந்தது என்றான்; அப்படியே சவுல் அன்றையதினம் சாமுவேலோடே சாப்பிட்டான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 சாமுவேல் : 9]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide63.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[25. அவர்கள் மேடையிலிருந்து பட்டணத்திற்கு இறங்கிவந்தபின்பு, அவன் மேல்வீட்டிலே சவுலோடே]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 சாமுவேல் : 9]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide64.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[பேசிக்கொண்டிருந்தான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 சாமுவேல் : 9]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide65.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[26. அவர்கள் அதிகாலமே கிழக்கு வெளுக்கிற நேரத்தில் எழுந்திருந்தபோது, சாமுவேல் சவுலை மேல்வீட்டின் மேல்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 சாமுவேல் : 9]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide66.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அழைத்து: நான் உன்னை அனுப்பிவிடும்படிக்கு ஆயத்தப்படு என்றான்; சவுல் ஆயத்தப்பட்டபோது, அவனும்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 சாமுவேல் : 9]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide67.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சாமுவேலும் இருவருமாக வெளியே புறப்பட்டார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 சாமுவேல் : 9]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide68.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[27. அவர்கள் பட்டணத்தின் கடைசி மட்டும் இறங்கி வந்த போது, சாமுவேல் சவுலைப் பார்த்து: வேலைக்காரனை]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 சாமுவேல் : 9]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide69.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நமக்கு முன்னே நடந்துபோகச் சொல் என்றான்; அப்படியே அவன் நடந்து போனான்; இப்பொழுது நான் தேவனுடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14955,51 +17353,183 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[আনো|”]]></a:t>
+              <a:t><![CDATA[கீழாயிருக்கத்தக்க உயரமுள்ளவனாயிருந்தான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 சாமுவேல் : 9]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide70.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[வார்த்தையை உனக்குத் தெரிவிக்கும்படிக்கு, நீ சற்றே தரித்துநில் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15087,51 +17617,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. শৌল গাধাগুলো খুঁজতে বেরিয়ে গেল| সে ইফ্রয়িম পাহাড়ের মধ্যে এবং শালিশার আশেপাশের জায়গার মধ্যে]]></a:t>
+              <a:t><![CDATA[3. சவுலின் தகப்பனாகிய கீசுடைய கழுதைகள் காணாமற்போயிற்று; ஆகையால் கீஸ் தன் குமாரனாகிய சவுலை நோக்கி: நீ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15219,51 +17749,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[দিয়ে গেল| কিন্তু শৌল আর তার ভৃত্য গাধাগুলো খুঁজে পেল না| এবার তারা শালীমের দিকে হাঁটা শুরু করল,]]></a:t>
+              <a:t><![CDATA[வேலைக்காரரில் ஒருவனைக் கூட்டிக்கொண்டு, கழுதைகளைத் தேட, புறப்பட்டுப்போ என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15280,91 +17810,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[1 சாமுவேல் : 9]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme74">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme71">
   <a:themeElements>
-    <a:clrScheme name="Theme74">
+    <a:clrScheme name="Theme71">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme74">
+    <a:fontScheme name="Theme71">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -15390,51 +17920,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme74">
+    <a:fmtScheme name="Theme71">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -15565,51 +18095,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>60</Slides>
+  <Slides>70</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>