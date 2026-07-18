--- v0 (2026-06-03)
+++ v1 (2026-07-18)
@@ -111,56 +111,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/ppt/notesSlides/notesSlide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -201,53 +195,50 @@
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
     <p:sldId id="313" r:id="rId60"/>
     <p:sldId id="314" r:id="rId61"/>
     <p:sldId id="315" r:id="rId62"/>
-    <p:sldId id="316" r:id="rId63"/>
-[...1 lines deleted...]
-    <p:sldId id="318" r:id="rId65"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -405,56 +396,53 @@
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
   <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
   <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
   <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
-  <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
-[...4 lines deleted...]
-  <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -514,51 +502,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. அவர்கள் பட்டணத்தின் கடைசி மட்டும் இறங்கி வந்த போது, சாமுவேல் சவுலைப் பார்த்து: வேலைக்காரனை நமக்கு முன்னே நடந்துபோகச் சொல் என்றான்; அப்படியே அவன் நடந்து போனான்; இப்பொழுது நான் தேவனுடைய வார்த்தையை உனக்குத் தெரிவிக்கும்படிக்கு, நீ சற்றே தரித்துநில் என்றான்.]]></a:t>
+              <a:t><![CDATA[4. அப்படியே அவன் எப்பிராயீம் மலைகளையும் சலீஷா நாட்டையும் கடந்துபோனான்; அங்கே அவைகளைக் காணாமல் சாலீம் நாட்டைக்கடந்தார்கள். அங்கேயும் காணவில்லை, பென்யமீன் நாட்டை உருவக்கடந்தும் அவைகளைக் காணவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -623,51 +611,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. பென்யமீன் கோத்திரத்தாரில் கீஸ் என்னும் பேருள்ள மகா பராக்கிரமசாலியான ஒரு மனுஷன் இருந்தான்; அவன் பென்யமீன் கோத்திரத்தானாகிய அபியாவின் மகனான பெகோராத்திற்குப் பிறந்த சேரோரின் புத்திரனாகிய அபீயேலின் குமாரன்.]]></a:t>
+              <a:t><![CDATA[4. அப்படியே அவன் எப்பிராயீம் மலைகளையும் சலீஷா நாட்டையும் கடந்துபோனான்; அங்கே அவைகளைக் காணாமல் சாலீம் நாட்டைக்கடந்தார்கள். அங்கேயும் காணவில்லை, பென்யமீன் நாட்டை உருவக்கடந்தும் அவைகளைக் காணவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -732,51 +720,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. பென்யமீன் கோத்திரத்தாரில் கீஸ் என்னும் பேருள்ள மகா பராக்கிரமசாலியான ஒரு மனுஷன் இருந்தான்; அவன் பென்யமீன் கோத்திரத்தானாகிய அபியாவின் மகனான பெகோராத்திற்குப் பிறந்த சேரோரின் புத்திரனாகிய அபீயேலின் குமாரன்.]]></a:t>
+              <a:t><![CDATA[5. அவர்கள் சூப் என்னும் நாட்டிற்கு வந்தபோது, சவுல் தன்னோடிருந்த வேலைக்காரனை நோக்கி: என் தகப்பன், கழுதைகளின் மேலுள்ள கவலையைவிட்டு, நமக்காகக் கவலைப்படாதபடிக்குத் திரும்பிப்போவோம் வா என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -841,51 +829,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அவனுக்குச் சவுல் என்னும் பேருள்ள சவுந்தரியமான வாலிபனாகிய ஒரு குமாரன் இருந்தான்; இஸ்ரவேல் புத்திரரில் அவனைப்பார்க்கிலும் சவுந்தரியவான் இல்லை; எல்லா ஜனங்களும் அவன் தோளுக்குக் கீழாயிருக்கத்தக்க உயரமுள்ளவனாயிருந்தான்.]]></a:t>
+              <a:t><![CDATA[5. அவர்கள் சூப் என்னும் நாட்டிற்கு வந்தபோது, சவுல் தன்னோடிருந்த வேலைக்காரனை நோக்கி: என் தகப்பன், கழுதைகளின் மேலுள்ள கவலையைவிட்டு, நமக்காகக் கவலைப்படாதபடிக்குத் திரும்பிப்போவோம் வா என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -950,51 +938,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அவனுக்குச் சவுல் என்னும் பேருள்ள சவுந்தரியமான வாலிபனாகிய ஒரு குமாரன் இருந்தான்; இஸ்ரவேல் புத்திரரில் அவனைப்பார்க்கிலும் சவுந்தரியவான் இல்லை; எல்லா ஜனங்களும் அவன் தோளுக்குக் கீழாயிருக்கத்தக்க உயரமுள்ளவனாயிருந்தான்.]]></a:t>
+              <a:t><![CDATA[6. அதற்கு அவன்: இதோ, இந்தப் பட்டணத்திலே தேவனுடைய மனுஷன் ஒருவர் இருக்கிறார்; அவர் பெரியவர்; அவர் சொல்லுகிறதெல்லாம் தப்பாமல் நடக்கும்; அங்கே போவோம்; ஒரு வேளை அவர் நாம் போகவேண்டிய நம்முடைய வழியை நமக்குத் தெரிவிப்பார் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1059,51 +1047,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. சவுலின் தகப்பனாகிய கீசுடைய கழுதைகள் காணாமற்போயிற்று; ஆகையால் கீஸ் தன் குமாரனாகிய சவுலை நோக்கி: நீ வேலைக்காரரில் ஒருவனைக் கூட்டிக்கொண்டு, கழுதைகளைத் தேட, புறப்பட்டுப்போ என்றான்.]]></a:t>
+              <a:t><![CDATA[6. அதற்கு அவன்: இதோ, இந்தப் பட்டணத்திலே தேவனுடைய மனுஷன் ஒருவர் இருக்கிறார்; அவர் பெரியவர்; அவர் சொல்லுகிறதெல்லாம் தப்பாமல் நடக்கும்; அங்கே போவோம்; ஒரு வேளை அவர் நாம் போகவேண்டிய நம்முடைய வழியை நமக்குத் தெரிவிப்பார் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1168,51 +1156,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. சவுலின் தகப்பனாகிய கீசுடைய கழுதைகள் காணாமற்போயிற்று; ஆகையால் கீஸ் தன் குமாரனாகிய சவுலை நோக்கி: நீ வேலைக்காரரில் ஒருவனைக் கூட்டிக்கொண்டு, கழுதைகளைத் தேட, புறப்பட்டுப்போ என்றான்.]]></a:t>
+              <a:t><![CDATA[7. அப்பொழுது சவுல் தன் வேலைக்காரனைப் பார்த்து: நாம் போனாலும் அந்த மனுஷனுக்கு என்னத்தைக் கொண்டுபோவோம்; நம்முடைய பைகளில் இருந்த தின்பண்டங்கள் செலவழிந்துபோயிற்று; தேவனுடைய மனுஷனாகிய அவருக்குக் கொண்டு போகத்தக்க காணிக்கை நம்மிடத்தில் ஒன்றும் இல்லையே என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1277,51 +1265,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அப்படியே அவன் எப்பிராயீம் மலைகளையும் சலீஷா நாட்டையும் கடந்துபோனான்; அங்கே அவைகளைக் காணாமல் சாலீம் நாட்டைக்கடந்தார்கள். அங்கேயும் காணவில்லை, பென்யமீன் நாட்டை உருவக்கடந்தும் அவைகளைக் காணவில்லை.]]></a:t>
+              <a:t><![CDATA[7. அப்பொழுது சவுல் தன் வேலைக்காரனைப் பார்த்து: நாம் போனாலும் அந்த மனுஷனுக்கு என்னத்தைக் கொண்டுபோவோம்; நம்முடைய பைகளில் இருந்த தின்பண்டங்கள் செலவழிந்துபோயிற்று; தேவனுடைய மனுஷனாகிய அவருக்குக் கொண்டு போகத்தக்க காணிக்கை நம்மிடத்தில் ஒன்றும் இல்லையே என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1386,51 +1374,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அப்படியே அவன் எப்பிராயீம் மலைகளையும் சலீஷா நாட்டையும் கடந்துபோனான்; அங்கே அவைகளைக் காணாமல் சாலீம் நாட்டைக்கடந்தார்கள். அங்கேயும் காணவில்லை, பென்யமீன் நாட்டை உருவக்கடந்தும் அவைகளைக் காணவில்லை.]]></a:t>
+              <a:t><![CDATA[8. அந்த வேலைக்காரன் பின்னும் சவுலைப் பார்த்து: இதோ, என் கையில் இன்னும் கால்சேக்கல் வெள்ளியிருக்கிறது; தேவனுடைய மனுஷன் நமக்கு நம்முடைய வழியை அறிவிக்கும் படிக்கு, அதை அவருக்குக் கொடுப்பேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1495,51 +1483,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அப்படியே அவன் எப்பிராயீம் மலைகளையும் சலீஷா நாட்டையும் கடந்துபோனான்; அங்கே அவைகளைக் காணாமல் சாலீம் நாட்டைக்கடந்தார்கள். அங்கேயும் காணவில்லை, பென்யமீன் நாட்டை உருவக்கடந்தும் அவைகளைக் காணவில்லை.]]></a:t>
+              <a:t><![CDATA[8. அந்த வேலைக்காரன் பின்னும் சவுலைப் பார்த்து: இதோ, என் கையில் இன்னும் கால்சேக்கல் வெள்ளியிருக்கிறது; தேவனுடைய மனுஷன் நமக்கு நம்முடைய வழியை அறிவிக்கும் படிக்கு, அதை அவருக்குக் கொடுப்பேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1604,51 +1592,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அப்பொழுது சமையற்காரன், ஒரு முன்னந்தொடையையும், அதனோடிருந்ததையும் எடுத்துக்கொண்டு வந்து, அதை சவுலுக்குமுன் வைத்தான்; அப்பொழுது சாமுவேல்: இதோ, இது உனக்கென்று வைக்கப்பட்டது, இதை உனக்கு முன்பாக வைத்துச் சாப்பிடு; நான் ஜனங்களை விருந்துக்கு அழைத்ததுமுதல், இதுவரைக்கும் இது உனக்காக வைக்கப்பட்டிருந்தது என்றான்; அப்படியே சவுல் அன்றையதினம் சாமுவேலோடே சாப்பிட்டான்.]]></a:t>
+              <a:t><![CDATA[1. பென்யமீன் கோத்திரத்தாரில் கீஸ் என்னும் பேருள்ள மகா பராக்கிரமசாலியான ஒரு மனுஷன் இருந்தான்; அவன் பென்யமீன் கோத்திரத்தானாகிய அபியாவின் மகனான பெகோராத்திற்குப் பிறந்த சேரோரின் புத்திரனாகிய அபீயேலின் குமாரன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1713,51 +1701,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அவர்கள் சூப் என்னும் நாட்டிற்கு வந்தபோது, சவுல் தன்னோடிருந்த வேலைக்காரனை நோக்கி: என் தகப்பன், கழுதைகளின் மேலுள்ள கவலையைவிட்டு, நமக்காகக் கவலைப்படாதபடிக்குத் திரும்பிப்போவோம் வா என்றான்.]]></a:t>
+              <a:t><![CDATA[9. முற்காலத்தில் இஸ்ரவேலில் யாதொருவர் தேவனிடத்தில் விசாரிக்கப்போனால், ஞான திஷ்டிக்காரனிடத்திற்குப் போவோம் வாருங்கள் என்பார்கள்; இந்நாளிலே தீர்க்கதரிசி என்னப்படுகிறவன் முற்காலத்தில் ஞானதிருஷ்டிக்காரன் என்னப்படுவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1822,51 +1810,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அவர்கள் சூப் என்னும் நாட்டிற்கு வந்தபோது, சவுல் தன்னோடிருந்த வேலைக்காரனை நோக்கி: என் தகப்பன், கழுதைகளின் மேலுள்ள கவலையைவிட்டு, நமக்காகக் கவலைப்படாதபடிக்குத் திரும்பிப்போவோம் வா என்றான்.]]></a:t>
+              <a:t><![CDATA[9. முற்காலத்தில் இஸ்ரவேலில் யாதொருவர் தேவனிடத்தில் விசாரிக்கப்போனால், ஞான திஷ்டிக்காரனிடத்திற்குப் போவோம் வாருங்கள் என்பார்கள்; இந்நாளிலே தீர்க்கதரிசி என்னப்படுகிறவன் முற்காலத்தில் ஞானதிருஷ்டிக்காரன் என்னப்படுவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1931,51 +1919,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அதற்கு அவன்: இதோ, இந்தப் பட்டணத்திலே தேவனுடைய மனுஷன் ஒருவர் இருக்கிறார்; அவர் பெரியவர்; அவர் சொல்லுகிறதெல்லாம் தப்பாமல் நடக்கும்; அங்கே போவோம்; ஒரு வேளை அவர் நாம் போகவேண்டிய நம்முடைய வழியை நமக்குத் தெரிவிப்பார் என்றான்.]]></a:t>
+              <a:t><![CDATA[10. அப்பொழுது சவுல் தன் வேலைக்காரனை நோக்கி: நல்லகாரியம் சொன்னாய், போவோம் வா என்றான்; அப்படியே தேவனுடைய மனுஷன் இருந்த அந்தப் பட்டணத்திற்குப் போனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2040,51 +2028,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அதற்கு அவன்: இதோ, இந்தப் பட்டணத்திலே தேவனுடைய மனுஷன் ஒருவர் இருக்கிறார்; அவர் பெரியவர்; அவர் சொல்லுகிறதெல்லாம் தப்பாமல் நடக்கும்; அங்கே போவோம்; ஒரு வேளை அவர் நாம் போகவேண்டிய நம்முடைய வழியை நமக்குத் தெரிவிப்பார் என்றான்.]]></a:t>
+              <a:t><![CDATA[10. அப்பொழுது சவுல் தன் வேலைக்காரனை நோக்கி: நல்லகாரியம் சொன்னாய், போவோம் வா என்றான்; அப்படியே தேவனுடைய மனுஷன் இருந்த அந்தப் பட்டணத்திற்குப் போனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2149,51 +2137,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அதற்கு அவன்: இதோ, இந்தப் பட்டணத்திலே தேவனுடைய மனுஷன் ஒருவர் இருக்கிறார்; அவர் பெரியவர்; அவர் சொல்லுகிறதெல்லாம் தப்பாமல் நடக்கும்; அங்கே போவோம்; ஒரு வேளை அவர் நாம் போகவேண்டிய நம்முடைய வழியை நமக்குத் தெரிவிப்பார் என்றான்.]]></a:t>
+              <a:t><![CDATA[11. அவர்கள் பட்டணத்து மேட்டின் வழியாய் ஏறுகிறபோது, தண்ணீர் எடுக்கவந்த பெண்களைக் கண்டு: ஞானதிருஷ்டிக்காரன் இங்கே இருக்கிறாரா என்று அவர்களைக் கேட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2258,51 +2246,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அப்பொழுது சவுல் தன் வேலைக்காரனைப் பார்த்து: நாம் போனாலும் அந்த மனுஷனுக்கு என்னத்தைக் கொண்டுபோவோம்; நம்முடைய பைகளில் இருந்த தின்பண்டங்கள் செலவழிந்துபோயிற்று; தேவனுடைய மனுஷனாகிய அவருக்குக் கொண்டு போகத்தக்க காணிக்கை நம்மிடத்தில் ஒன்றும் இல்லையே என்றான்.]]></a:t>
+              <a:t><![CDATA[12. அதற்கு அவர்கள்: இருக்கிறார்; இதோ, உங்களுக்கு எதிரே இருக்கிறார்; தீவிரமாய்ப் போங்கள்; இன்றைக்கு ஜனங்கள் மேடையில் பலியிடுகிறபடியினால், இன்றையதினம் பட்டணத்திற்கு வந்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2367,51 +2355,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அப்பொழுது சவுல் தன் வேலைக்காரனைப் பார்த்து: நாம் போனாலும் அந்த மனுஷனுக்கு என்னத்தைக் கொண்டுபோவோம்; நம்முடைய பைகளில் இருந்த தின்பண்டங்கள் செலவழிந்துபோயிற்று; தேவனுடைய மனுஷனாகிய அவருக்குக் கொண்டு போகத்தக்க காணிக்கை நம்மிடத்தில் ஒன்றும் இல்லையே என்றான்.]]></a:t>
+              <a:t><![CDATA[12. அதற்கு அவர்கள்: இருக்கிறார்; இதோ, உங்களுக்கு எதிரே இருக்கிறார்; தீவிரமாய்ப் போங்கள்; இன்றைக்கு ஜனங்கள் மேடையில் பலியிடுகிறபடியினால், இன்றையதினம் பட்டணத்திற்கு வந்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2476,51 +2464,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அப்பொழுது சவுல் தன் வேலைக்காரனைப் பார்த்து: நாம் போனாலும் அந்த மனுஷனுக்கு என்னத்தைக் கொண்டுபோவோம்; நம்முடைய பைகளில் இருந்த தின்பண்டங்கள் செலவழிந்துபோயிற்று; தேவனுடைய மனுஷனாகிய அவருக்குக் கொண்டு போகத்தக்க காணிக்கை நம்மிடத்தில் ஒன்றும் இல்லையே என்றான்.]]></a:t>
+              <a:t><![CDATA[13. நீங்கள் பட்டணத்திற்குள் பிரவேசித்தவுடனே, அவர் மேடையின்மேல் போஜனம் பண்ணப்போகிறதற்கு முன்னே அவரைக் காண்பீர்கள்; அவர் வருமட்டும் ஜனங்கள் போஜனம் பண்ணமாட்டார்கள்; பலியிட்டதை அவர் ஆசீர்வதிப்பார்; பின்பு அழைக்கப்பட்டவர்கள் போஜனம் பண்ணுவார்கள்; உடனே போங்கள்; இந்நேரத்திலே அவரைக் கண்டுகொள்ளலாம் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2585,51 +2573,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அந்த வேலைக்காரன் பின்னும் சவுலைப் பார்த்து: இதோ, என் கையில் இன்னும் கால்சேக்கல் வெள்ளியிருக்கிறது; தேவனுடைய மனுஷன் நமக்கு நம்முடைய வழியை அறிவிக்கும் படிக்கு, அதை அவருக்குக் கொடுப்பேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[13. நீங்கள் பட்டணத்திற்குள் பிரவேசித்தவுடனே, அவர் மேடையின்மேல் போஜனம் பண்ணப்போகிறதற்கு முன்னே அவரைக் காண்பீர்கள்; அவர் வருமட்டும் ஜனங்கள் போஜனம் பண்ணமாட்டார்கள்; பலியிட்டதை அவர் ஆசீர்வதிப்பார்; பின்பு அழைக்கப்பட்டவர்கள் போஜனம் பண்ணுவார்கள்; உடனே போங்கள்; இந்நேரத்திலே அவரைக் கண்டுகொள்ளலாம் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2694,51 +2682,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அந்த வேலைக்காரன் பின்னும் சவுலைப் பார்த்து: இதோ, என் கையில் இன்னும் கால்சேக்கல் வெள்ளியிருக்கிறது; தேவனுடைய மனுஷன் நமக்கு நம்முடைய வழியை அறிவிக்கும் படிக்கு, அதை அவருக்குக் கொடுப்பேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[13. நீங்கள் பட்டணத்திற்குள் பிரவேசித்தவுடனே, அவர் மேடையின்மேல் போஜனம் பண்ணப்போகிறதற்கு முன்னே அவரைக் காண்பீர்கள்; அவர் வருமட்டும் ஜனங்கள் போஜனம் பண்ணமாட்டார்கள்; பலியிட்டதை அவர் ஆசீர்வதிப்பார்; பின்பு அழைக்கப்பட்டவர்கள் போஜனம் பண்ணுவார்கள்; உடனே போங்கள்; இந்நேரத்திலே அவரைக் கண்டுகொள்ளலாம் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2803,51 +2791,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அப்பொழுது சமையற்காரன், ஒரு முன்னந்தொடையையும், அதனோடிருந்ததையும் எடுத்துக்கொண்டு வந்து, அதை சவுலுக்குமுன் வைத்தான்; அப்பொழுது சாமுவேல்: இதோ, இது உனக்கென்று வைக்கப்பட்டது, இதை உனக்கு முன்பாக வைத்துச் சாப்பிடு; நான் ஜனங்களை விருந்துக்கு அழைத்ததுமுதல், இதுவரைக்கும் இது உனக்காக வைக்கப்பட்டிருந்தது என்றான்; அப்படியே சவுல் அன்றையதினம் சாமுவேலோடே சாப்பிட்டான்.]]></a:t>
+              <a:t><![CDATA[1. பென்யமீன் கோத்திரத்தாரில் கீஸ் என்னும் பேருள்ள மகா பராக்கிரமசாலியான ஒரு மனுஷன் இருந்தான்; அவன் பென்யமீன் கோத்திரத்தானாகிய அபியாவின் மகனான பெகோராத்திற்குப் பிறந்த சேரோரின் புத்திரனாகிய அபீயேலின் குமாரன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2912,51 +2900,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. முற்காலத்தில் இஸ்ரவேலில் யாதொருவர் தேவனிடத்தில் விசாரிக்கப்போனால், ஞான திஷ்டிக்காரனிடத்திற்குப் போவோம் வாருங்கள் என்பார்கள்; இந்நாளிலே தீர்க்கதரிசி என்னப்படுகிறவன் முற்காலத்தில் ஞானதிருஷ்டிக்காரன் என்னப்படுவான்.]]></a:t>
+              <a:t><![CDATA[14. அவர்கள் பட்டணத்திற்குப் போய், பட்டணத்தின் நடுவே சேர்ந்தபோது, இதோ, சாமுவேல் மேடையின் மேல் ஏறிப்போகிறதற்காக, அவர்களுக்கு எதிரே புறப்பட்டுவந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3021,51 +3009,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. முற்காலத்தில் இஸ்ரவேலில் யாதொருவர் தேவனிடத்தில் விசாரிக்கப்போனால், ஞான திஷ்டிக்காரனிடத்திற்குப் போவோம் வாருங்கள் என்பார்கள்; இந்நாளிலே தீர்க்கதரிசி என்னப்படுகிறவன் முற்காலத்தில் ஞானதிருஷ்டிக்காரன் என்னப்படுவான்.]]></a:t>
+              <a:t><![CDATA[14. அவர்கள் பட்டணத்திற்குப் போய், பட்டணத்தின் நடுவே சேர்ந்தபோது, இதோ, சாமுவேல் மேடையின் மேல் ஏறிப்போகிறதற்காக, அவர்களுக்கு எதிரே புறப்பட்டுவந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3130,51 +3118,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. முற்காலத்தில் இஸ்ரவேலில் யாதொருவர் தேவனிடத்தில் விசாரிக்கப்போனால், ஞான திஷ்டிக்காரனிடத்திற்குப் போவோம் வாருங்கள் என்பார்கள்; இந்நாளிலே தீர்க்கதரிசி என்னப்படுகிறவன் முற்காலத்தில் ஞானதிருஷ்டிக்காரன் என்னப்படுவான்.]]></a:t>
+              <a:t><![CDATA[15. சவுல் வர ஒரு நாளுக்கு முன்னே கர்த்தர் சாமுவேலின் காதுகேட்க:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3239,51 +3227,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அப்பொழுது சவுல் தன் வேலைக்காரனை நோக்கி: நல்லகாரியம் சொன்னாய், போவோம் வா என்றான்; அப்படியே தேவனுடைய மனுஷன் இருந்த அந்தப் பட்டணத்திற்குப் போனார்கள்.]]></a:t>
+              <a:t><![CDATA[16. நாளை இந்நேரத்திற்குப் பென்யமீன் நாட்டானாகிய ஒரு மனுஷனை உன்னிடத்தில் அனுப்புவேன்; அவனை என் ஜனமாகிய இஸ்ரவேலின்மேல் அதிபதியாக அபிஷேகம் பண்ணக்கடவாய்; அவன் என் ஜனத்தைப் பெலிஸ்தரின் கைக்கு நீங்கலாக்கி ரட்சிப்பான்; என் ஜனத்தின் முறையிடுதல் என்னிடத்தில் வந்து எட்டினபடியினால், நான் அவர்களைக் கடாட்சித்தேன் என்று வெளிப்படுத்தியிருந்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3348,51 +3336,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அப்பொழுது சவுல் தன் வேலைக்காரனை நோக்கி: நல்லகாரியம் சொன்னாய், போவோம் வா என்றான்; அப்படியே தேவனுடைய மனுஷன் இருந்த அந்தப் பட்டணத்திற்குப் போனார்கள்.]]></a:t>
+              <a:t><![CDATA[16. நாளை இந்நேரத்திற்குப் பென்யமீன் நாட்டானாகிய ஒரு மனுஷனை உன்னிடத்தில் அனுப்புவேன்; அவனை என் ஜனமாகிய இஸ்ரவேலின்மேல் அதிபதியாக அபிஷேகம் பண்ணக்கடவாய்; அவன் என் ஜனத்தைப் பெலிஸ்தரின் கைக்கு நீங்கலாக்கி ரட்சிப்பான்; என் ஜனத்தின் முறையிடுதல் என்னிடத்தில் வந்து எட்டினபடியினால், நான் அவர்களைக் கடாட்சித்தேன் என்று வெளிப்படுத்தியிருந்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3457,51 +3445,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அவர்கள் பட்டணத்து மேட்டின் வழியாய் ஏறுகிறபோது, தண்ணீர் எடுக்கவந்த பெண்களைக் கண்டு: ஞானதிருஷ்டிக்காரன் இங்கே இருக்கிறாரா என்று அவர்களைக் கேட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[16. நாளை இந்நேரத்திற்குப் பென்யமீன் நாட்டானாகிய ஒரு மனுஷனை உன்னிடத்தில் அனுப்புவேன்; அவனை என் ஜனமாகிய இஸ்ரவேலின்மேல் அதிபதியாக அபிஷேகம் பண்ணக்கடவாய்; அவன் என் ஜனத்தைப் பெலிஸ்தரின் கைக்கு நீங்கலாக்கி ரட்சிப்பான்; என் ஜனத்தின் முறையிடுதல் என்னிடத்தில் வந்து எட்டினபடியினால், நான் அவர்களைக் கடாட்சித்தேன் என்று வெளிப்படுத்தியிருந்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3566,51 +3554,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அவர்கள் பட்டணத்து மேட்டின் வழியாய் ஏறுகிறபோது, தண்ணீர் எடுக்கவந்த பெண்களைக் கண்டு: ஞானதிருஷ்டிக்காரன் இங்கே இருக்கிறாரா என்று அவர்களைக் கேட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[17. சாமுவேல் சவுலைக் கண்ட போது, கர்த்தர் அவனிடத்தில்: இதோ, நான் உனக்குச் சொல்லியிருந்த மனுஷன் இவனே; இவன் தான் என் ஜனத்தை ஆளுவான் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3675,51 +3663,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அதற்கு அவர்கள்: இருக்கிறார்; இதோ, உங்களுக்கு எதிரே இருக்கிறார்; தீவிரமாய்ப் போங்கள்; இன்றைக்கு ஜனங்கள் மேடையில் பலியிடுகிறபடியினால், இன்றையதினம் பட்டணத்திற்கு வந்தார்.]]></a:t>
+              <a:t><![CDATA[17. சாமுவேல் சவுலைக் கண்ட போது, கர்த்தர் அவனிடத்தில்: இதோ, நான் உனக்குச் சொல்லியிருந்த மனுஷன் இவனே; இவன் தான் என் ஜனத்தை ஆளுவான் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3784,51 +3772,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அதற்கு அவர்கள்: இருக்கிறார்; இதோ, உங்களுக்கு எதிரே இருக்கிறார்; தீவிரமாய்ப் போங்கள்; இன்றைக்கு ஜனங்கள் மேடையில் பலியிடுகிறபடியினால், இன்றையதினம் பட்டணத்திற்கு வந்தார்.]]></a:t>
+              <a:t><![CDATA[18. சவுல் நடுவாசலிலே சாமுவேலிடத்தில் வந்து: ஞானதிருஷ்டிக்காரன் வீடு எங்கே, சொல்லும் என்று கேட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3893,51 +3881,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. நீங்கள் பட்டணத்திற்குள் பிரவேசித்தவுடனே, அவர் மேடையின்மேல் போஜனம் பண்ணப்போகிறதற்கு முன்னே அவரைக் காண்பீர்கள்; அவர் வருமட்டும் ஜனங்கள் போஜனம் பண்ணமாட்டார்கள்; பலியிட்டதை அவர் ஆசீர்வதிப்பார்; பின்பு அழைக்கப்பட்டவர்கள் போஜனம் பண்ணுவார்கள்; உடனே போங்கள்; இந்நேரத்திலே அவரைக் கண்டுகொள்ளலாம் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[18. சவுல் நடுவாசலிலே சாமுவேலிடத்தில் வந்து: ஞானதிருஷ்டிக்காரன் வீடு எங்கே, சொல்லும் என்று கேட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4002,51 +3990,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அப்பொழுது சமையற்காரன், ஒரு முன்னந்தொடையையும், அதனோடிருந்ததையும் எடுத்துக்கொண்டு வந்து, அதை சவுலுக்குமுன் வைத்தான்; அப்பொழுது சாமுவேல்: இதோ, இது உனக்கென்று வைக்கப்பட்டது, இதை உனக்கு முன்பாக வைத்துச் சாப்பிடு; நான் ஜனங்களை விருந்துக்கு அழைத்ததுமுதல், இதுவரைக்கும் இது உனக்காக வைக்கப்பட்டிருந்தது என்றான்; அப்படியே சவுல் அன்றையதினம் சாமுவேலோடே சாப்பிட்டான்.]]></a:t>
+              <a:t><![CDATA[2. அவனுக்குச் சவுல் என்னும் பேருள்ள சவுந்தரியமான வாலிபனாகிய ஒரு குமாரன் இருந்தான்; இஸ்ரவேல் புத்திரரில் அவனைப்பார்க்கிலும் சவுந்தரியவான் இல்லை; எல்லா ஜனங்களும் அவன் தோளுக்குக் கீழாயிருக்கத்தக்க உயரமுள்ளவனாயிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4111,51 +4099,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. நீங்கள் பட்டணத்திற்குள் பிரவேசித்தவுடனே, அவர் மேடையின்மேல் போஜனம் பண்ணப்போகிறதற்கு முன்னே அவரைக் காண்பீர்கள்; அவர் வருமட்டும் ஜனங்கள் போஜனம் பண்ணமாட்டார்கள்; பலியிட்டதை அவர் ஆசீர்வதிப்பார்; பின்பு அழைக்கப்பட்டவர்கள் போஜனம் பண்ணுவார்கள்; உடனே போங்கள்; இந்நேரத்திலே அவரைக் கண்டுகொள்ளலாம் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[27. அவர்கள் பட்டணத்தின் கடைசி மட்டும் இறங்கி வந்த போது, சாமுவேல் சவுலைப் பார்த்து: வேலைக்காரனை நமக்கு முன்னே நடந்துபோகச் சொல் என்றான்; அப்படியே அவன் நடந்து போனான்; இப்பொழுது நான் தேவனுடைய வார்த்தையை உனக்குத் தெரிவிக்கும்படிக்கு, நீ சற்றே தரித்துநில் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4220,51 +4208,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. நீங்கள் பட்டணத்திற்குள் பிரவேசித்தவுடனே, அவர் மேடையின்மேல் போஜனம் பண்ணப்போகிறதற்கு முன்னே அவரைக் காண்பீர்கள்; அவர் வருமட்டும் ஜனங்கள் போஜனம் பண்ணமாட்டார்கள்; பலியிட்டதை அவர் ஆசீர்வதிப்பார்; பின்பு அழைக்கப்பட்டவர்கள் போஜனம் பண்ணுவார்கள்; உடனே போங்கள்; இந்நேரத்திலே அவரைக் கண்டுகொள்ளலாம் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[27. அவர்கள் பட்டணத்தின் கடைசி மட்டும் இறங்கி வந்த போது, சாமுவேல் சவுலைப் பார்த்து: வேலைக்காரனை நமக்கு முன்னே நடந்துபோகச் சொல் என்றான்; அப்படியே அவன் நடந்து போனான்; இப்பொழுது நான் தேவனுடைய வார்த்தையை உனக்குத் தெரிவிக்கும்படிக்கு, நீ சற்றே தரித்துநில் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4329,51 +4317,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அவர்கள் பட்டணத்திற்குப் போய், பட்டணத்தின் நடுவே சேர்ந்தபோது, இதோ, சாமுவேல் மேடையின் மேல் ஏறிப்போகிறதற்காக, அவர்களுக்கு எதிரே புறப்பட்டுவந்தான்.]]></a:t>
+              <a:t><![CDATA[27. அவர்கள் பட்டணத்தின் கடைசி மட்டும் இறங்கி வந்த போது, சாமுவேல் சவுலைப் பார்த்து: வேலைக்காரனை நமக்கு முன்னே நடந்துபோகச் சொல் என்றான்; அப்படியே அவன் நடந்து போனான்; இப்பொழுது நான் தேவனுடைய வார்த்தையை உனக்குத் தெரிவிக்கும்படிக்கு, நீ சற்றே தரித்துநில் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4438,51 +4426,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அவர்கள் பட்டணத்திற்குப் போய், பட்டணத்தின் நடுவே சேர்ந்தபோது, இதோ, சாமுவேல் மேடையின் மேல் ஏறிப்போகிறதற்காக, அவர்களுக்கு எதிரே புறப்பட்டுவந்தான்.]]></a:t>
+              <a:t><![CDATA[19. சாமுவேல் சவுலுக்குப் பிரதியுத்தரமாக: ஞானதிருஷ்டிக்காரன் நான் தான்; நீ எனக்கு முன்னே மேடையின்மேல் ஏறிப்போ; நீங்கள் இன்றைக்கு என்னோடே போஜனம்பண்ணவேண்டும்; நாளைக்காலமே நான் உன் இருதயத்தில் உள்ளது எல்லாவற்றையும் உனக்கு அறிவித்து, உன்னை அனுப்பிவிடுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4547,51 +4535,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. சவுல் வர ஒரு நாளுக்கு முன்னே கர்த்தர் சாமுவேலின் காதுகேட்க:]]></a:t>
+              <a:t><![CDATA[19. சாமுவேல் சவுலுக்குப் பிரதியுத்தரமாக: ஞானதிருஷ்டிக்காரன் நான் தான்; நீ எனக்கு முன்னே மேடையின்மேல் ஏறிப்போ; நீங்கள் இன்றைக்கு என்னோடே போஜனம்பண்ணவேண்டும்; நாளைக்காலமே நான் உன் இருதயத்தில் உள்ளது எல்லாவற்றையும் உனக்கு அறிவித்து, உன்னை அனுப்பிவிடுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4656,51 +4644,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. நாளை இந்நேரத்திற்குப் பென்யமீன் நாட்டானாகிய ஒரு மனுஷனை உன்னிடத்தில் அனுப்புவேன்; அவனை என் ஜனமாகிய இஸ்ரவேலின்மேல் அதிபதியாக அபிஷேகம் பண்ணக்கடவாய்; அவன் என் ஜனத்தைப் பெலிஸ்தரின் கைக்கு நீங்கலாக்கி ரட்சிப்பான்; என் ஜனத்தின் முறையிடுதல் என்னிடத்தில் வந்து எட்டினபடியினால், நான் அவர்களைக் கடாட்சித்தேன் என்று வெளிப்படுத்தியிருந்தார்.]]></a:t>
+              <a:t><![CDATA[20. மூன்று நாளைக்கு முன்னே காணாமற்போன கழுதைகளைப் பற்றிக் கவலைப்படவேண்டாம்; அவைகள் அகப்பட்டது; இதல்லாமல் சகல இஸ்ரவேலின் அபேட்சையும் யாரை நாடுகிறது? உன்னையும் உன் வீட்டார் அனைவரையும் அல்லவா? என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4765,51 +4753,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. நாளை இந்நேரத்திற்குப் பென்யமீன் நாட்டானாகிய ஒரு மனுஷனை உன்னிடத்தில் அனுப்புவேன்; அவனை என் ஜனமாகிய இஸ்ரவேலின்மேல் அதிபதியாக அபிஷேகம் பண்ணக்கடவாய்; அவன் என் ஜனத்தைப் பெலிஸ்தரின் கைக்கு நீங்கலாக்கி ரட்சிப்பான்; என் ஜனத்தின் முறையிடுதல் என்னிடத்தில் வந்து எட்டினபடியினால், நான் அவர்களைக் கடாட்சித்தேன் என்று வெளிப்படுத்தியிருந்தார்.]]></a:t>
+              <a:t><![CDATA[20. மூன்று நாளைக்கு முன்னே காணாமற்போன கழுதைகளைப் பற்றிக் கவலைப்படவேண்டாம்; அவைகள் அகப்பட்டது; இதல்லாமல் சகல இஸ்ரவேலின் அபேட்சையும் யாரை நாடுகிறது? உன்னையும் உன் வீட்டார் அனைவரையும் அல்லவா? என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4874,51 +4862,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. நாளை இந்நேரத்திற்குப் பென்யமீன் நாட்டானாகிய ஒரு மனுஷனை உன்னிடத்தில் அனுப்புவேன்; அவனை என் ஜனமாகிய இஸ்ரவேலின்மேல் அதிபதியாக அபிஷேகம் பண்ணக்கடவாய்; அவன் என் ஜனத்தைப் பெலிஸ்தரின் கைக்கு நீங்கலாக்கி ரட்சிப்பான்; என் ஜனத்தின் முறையிடுதல் என்னிடத்தில் வந்து எட்டினபடியினால், நான் அவர்களைக் கடாட்சித்தேன் என்று வெளிப்படுத்தியிருந்தார்.]]></a:t>
+              <a:t><![CDATA[20. மூன்று நாளைக்கு முன்னே காணாமற்போன கழுதைகளைப் பற்றிக் கவலைப்படவேண்டாம்; அவைகள் அகப்பட்டது; இதல்லாமல் சகல இஸ்ரவேலின் அபேட்சையும் யாரை நாடுகிறது? உன்னையும் உன் வீட்டார் அனைவரையும் அல்லவா? என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4983,51 +4971,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. சாமுவேல் சவுலைக் கண்ட போது, கர்த்தர் அவனிடத்தில்: இதோ, நான் உனக்குச் சொல்லியிருந்த மனுஷன் இவனே; இவன் தான் என் ஜனத்தை ஆளுவான் என்றார்.]]></a:t>
+              <a:t><![CDATA[21. அப்பொழுது சவுல் பிரதியுத்தரமாக: நான் இஸ்ரவேல் கோத்திரங்களிலே சிறிதான பென்யமீன் கோத்திரத்தான் அல்லவா? பென்யமீன் கோத்திரத்துக் குடும்பங்களிலெல்லாம் என் குடும்பம் அற்பமானது அல்லவா? நீர் இப்படிப்பட்ட வார்த்தையை என்னிடத்தில் சொல்வானேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5092,51 +5080,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. சாமுவேல் சவுலைக் கண்ட போது, கர்த்தர் அவனிடத்தில்: இதோ, நான் உனக்குச் சொல்லியிருந்த மனுஷன் இவனே; இவன் தான் என் ஜனத்தை ஆளுவான் என்றார்.]]></a:t>
+              <a:t><![CDATA[21. அப்பொழுது சவுல் பிரதியுத்தரமாக: நான் இஸ்ரவேல் கோத்திரங்களிலே சிறிதான பென்யமீன் கோத்திரத்தான் அல்லவா? பென்யமீன் கோத்திரத்துக் குடும்பங்களிலெல்லாம் என் குடும்பம் அற்பமானது அல்லவா? நீர் இப்படிப்பட்ட வார்த்தையை என்னிடத்தில் சொல்வானேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5201,51 +5189,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அப்பொழுது சமையற்காரன், ஒரு முன்னந்தொடையையும், அதனோடிருந்ததையும் எடுத்துக்கொண்டு வந்து, அதை சவுலுக்குமுன் வைத்தான்; அப்பொழுது சாமுவேல்: இதோ, இது உனக்கென்று வைக்கப்பட்டது, இதை உனக்கு முன்பாக வைத்துச் சாப்பிடு; நான் ஜனங்களை விருந்துக்கு அழைத்ததுமுதல், இதுவரைக்கும் இது உனக்காக வைக்கப்பட்டிருந்தது என்றான்; அப்படியே சவுல் அன்றையதினம் சாமுவேலோடே சாப்பிட்டான்.]]></a:t>
+              <a:t><![CDATA[2. அவனுக்குச் சவுல் என்னும் பேருள்ள சவுந்தரியமான வாலிபனாகிய ஒரு குமாரன் இருந்தான்; இஸ்ரவேல் புத்திரரில் அவனைப்பார்க்கிலும் சவுந்தரியவான் இல்லை; எல்லா ஜனங்களும் அவன் தோளுக்குக் கீழாயிருக்கத்தக்க உயரமுள்ளவனாயிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5310,51 +5298,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. சவுல் நடுவாசலிலே சாமுவேலிடத்தில் வந்து: ஞானதிருஷ்டிக்காரன் வீடு எங்கே, சொல்லும் என்று கேட்டான்.]]></a:t>
+              <a:t><![CDATA[22. சாமுவேல் சவுலையும் அவன் வேலைக்காரனையும் போஜனசாலைக்குள் அழைத்துக்கொண்டுபோய், அவர்களை அழைக்கப்பட்டவர்களுக்குள்ளே தலைமையான இடத்திலே வைத்தான்; அழைக்கப்பட்டவர்கள் ஏறக்குறைய முப்பதுபேராயிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5419,51 +5407,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. சவுல் நடுவாசலிலே சாமுவேலிடத்தில் வந்து: ஞானதிருஷ்டிக்காரன் வீடு எங்கே, சொல்லும் என்று கேட்டான்.]]></a:t>
+              <a:t><![CDATA[22. சாமுவேல் சவுலையும் அவன் வேலைக்காரனையும் போஜனசாலைக்குள் அழைத்துக்கொண்டுபோய், அவர்களை அழைக்கப்பட்டவர்களுக்குள்ளே தலைமையான இடத்திலே வைத்தான்; அழைக்கப்பட்டவர்கள் ஏறக்குறைய முப்பதுபேராயிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5528,51 +5516,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. சாமுவேல் சவுலுக்குப் பிரதியுத்தரமாக: ஞானதிருஷ்டிக்காரன் நான் தான்; நீ எனக்கு முன்னே மேடையின்மேல் ஏறிப்போ; நீங்கள் இன்றைக்கு என்னோடே போஜனம்பண்ணவேண்டும்; நாளைக்காலமே நான் உன் இருதயத்தில் உள்ளது எல்லாவற்றையும் உனக்கு அறிவித்து, உன்னை அனுப்பிவிடுவேன்.]]></a:t>
+              <a:t><![CDATA[22. சாமுவேல் சவுலையும் அவன் வேலைக்காரனையும் போஜனசாலைக்குள் அழைத்துக்கொண்டுபோய், அவர்களை அழைக்கப்பட்டவர்களுக்குள்ளே தலைமையான இடத்திலே வைத்தான்; அழைக்கப்பட்டவர்கள் ஏறக்குறைய முப்பதுபேராயிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5637,51 +5625,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. சாமுவேல் சவுலுக்குப் பிரதியுத்தரமாக: ஞானதிருஷ்டிக்காரன் நான் தான்; நீ எனக்கு முன்னே மேடையின்மேல் ஏறிப்போ; நீங்கள் இன்றைக்கு என்னோடே போஜனம்பண்ணவேண்டும்; நாளைக்காலமே நான் உன் இருதயத்தில் உள்ளது எல்லாவற்றையும் உனக்கு அறிவித்து, உன்னை அனுப்பிவிடுவேன்.]]></a:t>
+              <a:t><![CDATA[23. பின்பு சாமுவேல் சமையற்காரனைப் பார்த்து: நான் உன் கையிலே ஒரு பங்கைக் கொடுத்துவைத்தேனே, அதைக் கொண்டுவந்து வை என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5746,51 +5734,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. சாமுவேல் சவுலுக்குப் பிரதியுத்தரமாக: ஞானதிருஷ்டிக்காரன் நான் தான்; நீ எனக்கு முன்னே மேடையின்மேல் ஏறிப்போ; நீங்கள் இன்றைக்கு என்னோடே போஜனம்பண்ணவேண்டும்; நாளைக்காலமே நான் உன் இருதயத்தில் உள்ளது எல்லாவற்றையும் உனக்கு அறிவித்து, உன்னை அனுப்பிவிடுவேன்.]]></a:t>
+              <a:t><![CDATA[24. அப்பொழுது சமையற்காரன், ஒரு முன்னந்தொடையையும், அதனோடிருந்ததையும் எடுத்துக்கொண்டு வந்து, அதை சவுலுக்குமுன் வைத்தான்; அப்பொழுது சாமுவேல்: இதோ, இது உனக்கென்று வைக்கப்பட்டது, இதை உனக்கு முன்பாக வைத்துச் சாப்பிடு; நான் ஜனங்களை விருந்துக்கு அழைத்ததுமுதல், இதுவரைக்கும் இது உனக்காக வைக்கப்பட்டிருந்தது என்றான்; அப்படியே சவுல் அன்றையதினம் சாமுவேலோடே சாப்பிட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5855,51 +5843,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. மூன்று நாளைக்கு முன்னே காணாமற்போன கழுதைகளைப் பற்றிக் கவலைப்படவேண்டாம்; அவைகள் அகப்பட்டது; இதல்லாமல் சகல இஸ்ரவேலின் அபேட்சையும் யாரை நாடுகிறது? உன்னையும் உன் வீட்டார் அனைவரையும் அல்லவா? என்றான்.]]></a:t>
+              <a:t><![CDATA[24. அப்பொழுது சமையற்காரன், ஒரு முன்னந்தொடையையும், அதனோடிருந்ததையும் எடுத்துக்கொண்டு வந்து, அதை சவுலுக்குமுன் வைத்தான்; அப்பொழுது சாமுவேல்: இதோ, இது உனக்கென்று வைக்கப்பட்டது, இதை உனக்கு முன்பாக வைத்துச் சாப்பிடு; நான் ஜனங்களை விருந்துக்கு அழைத்ததுமுதல், இதுவரைக்கும் இது உனக்காக வைக்கப்பட்டிருந்தது என்றான்; அப்படியே சவுல் அன்றையதினம் சாமுவேலோடே சாப்பிட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5964,51 +5952,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. மூன்று நாளைக்கு முன்னே காணாமற்போன கழுதைகளைப் பற்றிக் கவலைப்படவேண்டாம்; அவைகள் அகப்பட்டது; இதல்லாமல் சகல இஸ்ரவேலின் அபேட்சையும் யாரை நாடுகிறது? உன்னையும் உன் வீட்டார் அனைவரையும் அல்லவா? என்றான்.]]></a:t>
+              <a:t><![CDATA[24. அப்பொழுது சமையற்காரன், ஒரு முன்னந்தொடையையும், அதனோடிருந்ததையும் எடுத்துக்கொண்டு வந்து, அதை சவுலுக்குமுன் வைத்தான்; அப்பொழுது சாமுவேல்: இதோ, இது உனக்கென்று வைக்கப்பட்டது, இதை உனக்கு முன்பாக வைத்துச் சாப்பிடு; நான் ஜனங்களை விருந்துக்கு அழைத்ததுமுதல், இதுவரைக்கும் இது உனக்காக வைக்கப்பட்டிருந்தது என்றான்; அப்படியே சவுல் அன்றையதினம் சாமுவேலோடே சாப்பிட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6073,51 +6061,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. மூன்று நாளைக்கு முன்னே காணாமற்போன கழுதைகளைப் பற்றிக் கவலைப்படவேண்டாம்; அவைகள் அகப்பட்டது; இதல்லாமல் சகல இஸ்ரவேலின் அபேட்சையும் யாரை நாடுகிறது? உன்னையும் உன் வீட்டார் அனைவரையும் அல்லவா? என்றான்.]]></a:t>
+              <a:t><![CDATA[25. அவர்கள் மேடையிலிருந்து பட்டணத்திற்கு இறங்கிவந்தபின்பு, அவன் மேல்வீட்டிலே சவுலோடே பேசிக்கொண்டிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6182,51 +6170,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அப்பொழுது சவுல் பிரதியுத்தரமாக: நான் இஸ்ரவேல் கோத்திரங்களிலே சிறிதான பென்யமீன் கோத்திரத்தான் அல்லவா? பென்யமீன் கோத்திரத்துக் குடும்பங்களிலெல்லாம் என் குடும்பம் அற்பமானது அல்லவா? நீர் இப்படிப்பட்ட வார்த்தையை என்னிடத்தில் சொல்வானேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[25. அவர்கள் மேடையிலிருந்து பட்டணத்திற்கு இறங்கிவந்தபின்பு, அவன் மேல்வீட்டிலே சவுலோடே பேசிக்கொண்டிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6291,51 +6279,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அப்பொழுது சவுல் பிரதியுத்தரமாக: நான் இஸ்ரவேல் கோத்திரங்களிலே சிறிதான பென்யமீன் கோத்திரத்தான் அல்லவா? பென்யமீன் கோத்திரத்துக் குடும்பங்களிலெல்லாம் என் குடும்பம் அற்பமானது அல்லவா? நீர் இப்படிப்பட்ட வார்த்தையை என்னிடத்தில் சொல்வானேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[26. அவர்கள் அதிகாலமே கிழக்கு வெளுக்கிற நேரத்தில் எழுந்திருந்தபோது, சாமுவேல் சவுலை மேல்வீட்டின் மேல் அழைத்து: நான் உன்னை அனுப்பிவிடும்படிக்கு ஆயத்தப்படு என்றான்; சவுல் ஆயத்தப்பட்டபோது, அவனும் சாமுவேலும் இருவருமாக வெளியே புறப்பட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6400,51 +6388,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. அவர்கள் மேடையிலிருந்து பட்டணத்திற்கு இறங்கிவந்தபின்பு, அவன் மேல்வீட்டிலே சவுலோடே பேசிக்கொண்டிருந்தான்.]]></a:t>
+              <a:t><![CDATA[3. சவுலின் தகப்பனாகிய கீசுடைய கழுதைகள் காணாமற்போயிற்று; ஆகையால் கீஸ் தன் குமாரனாகிய சவுலை நோக்கி: நீ வேலைக்காரரில் ஒருவனைக் கூட்டிக்கொண்டு, கழுதைகளைத் தேட, புறப்பட்டுப்போ என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6509,378 +6497,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அப்பொழுது சவுல் பிரதியுத்தரமாக: நான் இஸ்ரவேல் கோத்திரங்களிலே சிறிதான பென்யமீன் கோத்திரத்தான் அல்லவா? பென்யமீன் கோத்திரத்துக் குடும்பங்களிலெல்லாம் என் குடும்பம் அற்பமானது அல்லவா? நீர் இப்படிப்பட்ட வார்த்தையை என்னிடத்தில் சொல்வானேன் என்றான்.]]></a:t>
-[...326 lines deleted...]
-              <a:t><![CDATA[23. பின்பு சாமுவேல் சமையற்காரனைப் பார்த்து: நான் உன் கையிலே ஒரு பங்கைக் கொடுத்துவைத்தேனே, அதைக் கொண்டுவந்து வை என்றான்.]]></a:t>
+              <a:t><![CDATA[26. அவர்கள் அதிகாலமே கிழக்கு வெளுக்கிற நேரத்தில் எழுந்திருந்தபோது, சாமுவேல் சவுலை மேல்வீட்டின் மேல் அழைத்து: நான் உன்னை அனுப்பிவிடும்படிக்கு ஆயத்தப்படு என்றான்; சவுல் ஆயத்தப்பட்டபோது, அவனும் சாமுவேலும் இருவருமாக வெளியே புறப்பட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6945,51 +6606,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அவர்கள் அதிகாலமே கிழக்கு வெளுக்கிற நேரத்தில் எழுந்திருந்தபோது, சாமுவேல் சவுலை மேல்வீட்டின் மேல் அழைத்து: நான் உன்னை அனுப்பிவிடும்படிக்கு ஆயத்தப்படு என்றான்; சவுல் ஆயத்தப்பட்டபோது, அவனும் சாமுவேலும் இருவருமாக வெளியே புறப்பட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[3. சவுலின் தகப்பனாகிய கீசுடைய கழுதைகள் காணாமற்போயிற்று; ஆகையால் கீஸ் தன் குமாரனாகிய சவுலை நோக்கி: நீ வேலைக்காரரில் ஒருவனைக் கூட்டிக்கொண்டு, கழுதைகளைத் தேட, புறப்பட்டுப்போ என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7054,51 +6715,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அவர்கள் அதிகாலமே கிழக்கு வெளுக்கிற நேரத்தில் எழுந்திருந்தபோது, சாமுவேல் சவுலை மேல்வீட்டின் மேல் அழைத்து: நான் உன்னை அனுப்பிவிடும்படிக்கு ஆயத்தப்படு என்றான்; சவுல் ஆயத்தப்பட்டபோது, அவனும் சாமுவேலும் இருவருமாக வெளியே புறப்பட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[4. அப்படியே அவன் எப்பிராயீம் மலைகளையும் சலீஷா நாட்டையும் கடந்துபோனான்; அங்கே அவைகளைக் காணாமல் சாலீம் நாட்டைக்கடந்தார்கள். அங்கேயும் காணவில்லை, பென்யமீன் நாட்டை உருவக்கடந்தும் அவைகளைக் காணவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7163,51 +6824,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. அவர்கள் பட்டணத்தின் கடைசி மட்டும் இறங்கி வந்த போது, சாமுவேல் சவுலைப் பார்த்து: வேலைக்காரனை நமக்கு முன்னே நடந்துபோகச் சொல் என்றான்; அப்படியே அவன் நடந்து போனான்; இப்பொழுது நான் தேவனுடைய வார்த்தையை உனக்குத் தெரிவிக்கும்படிக்கு, நீ சற்றே தரித்துநில் என்றான்.]]></a:t>
+              <a:t><![CDATA[4. அப்படியே அவன் எப்பிராயீம் மலைகளையும் சலீஷா நாட்டையும் கடந்துபோனான்; அங்கே அவைகளைக் காணாமல் சாலீம் நாட்டைக்கடந்தார்கள். அங்கேயும் காணவில்லை, பென்யமீன் நாட்டை உருவக்கடந்தும் அவைகளைக் காணவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -7242,51 +6903,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469493750" r:id="rId1"/>
+    <p:sldLayoutId id="2473414219" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -7734,74 +7395,50 @@
 
 <file path=ppt/slides/_rels/slide59.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide59.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide60.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide60.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide61.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...22 lines deleted...]
-
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -7926,51 +7563,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ನಿಲ್ಲು; ನಿನ್ನ ಸೇವಕನನ್ನು ನಮ್ಮ ಮುಂದೆ ಹೋಗಲು ಹೇಳು ಅಂದನು. (ಅವನು ಮುಂದೆ ಹೋದನು.)]]></a:t>
+              <a:t><![CDATA[সেদিকেও গাধাগুলোর খোঁজ পেল না| অগত্যা শৌল বিন্যামীনদের দেশের দিকে রওনা হল| এমনকি সেখানেও তারা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8058,51 +7695,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ಆದರೆ ಬೆನ್ಯಾವಿಾನನ ವಂಶದವನಾದ ಕೀಷನೆಂಬ ಒಬ್ಬ ಮನುಷ್ಯನಿದ್ದನು. ಇವನು ಅಬೀಯೇಲನ ಮಗನು, ಇವನು ಚೆರೋರನ ಮಗನು, ಇವನು]]></a:t>
+              <a:t><![CDATA[গাধাগুলো খুঁজে পেল না|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8190,51 +7827,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಬೆಕೋರತನ ಮಗನು, ಇವನು ಅಫೀಹನ ಮಗನು ಇವನು ಪರಾಕ್ರಮಶಾಲಿಯಾಗಿ ದ್ದನು.]]></a:t>
+              <a:t><![CDATA[5. অবশেষে শৌল ও তার ভৃত্য সূফ শহরে এল| শৌল ভৃত্যটিকে বলল, “চল আমরা বাড়ী ফিরি| আমার পিতা গাধাগুলোর]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8322,51 +7959,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ಇವನಿಗೆ ಒಳ್ಳೇ ಯೌವನಸ್ಥ ನಾದ ಸೌಲನೆಂಬ ಹೆಸರುಳ್ಳ ಒಬ್ಬ ಸುಂದರನಾದ ಮಗನಿದ್ದನು. ಇಸ್ರಾ ಯೇಲ್‌ ಮಕ್ಕಳಲ್ಲಿ ಅವನಿಗಿಂತ]]></a:t>
+              <a:t><![CDATA[জন্য চিন্তা থামিয়ে তার পরিবর্তে আমাদের নিয়ে দুশ্চিন্তা শুরু করবেন|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8454,51 +8091,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಸೌಂದರ್ಯವುಳ್ಳವನು ಒಬ್ಬನೂ ಇರಲಿಲ್ಲ. ಜನರ ಗುಂಪಿನಲ್ಲಿ ಅವನ ಹೆಗಲೂ ತಲೆಯೂ ಕಾಣುವಷ್ಟು ಎತ್ತರವಾದವನಾಗಿದ್ದನು.]]></a:t>
+              <a:t><![CDATA[6. ভৃত্যটি বলল, “এই শহরেই ঈশ্বরের একজন ভাববাদী রযেছেন যাকে লোকরা খুবই ভক্তি করে| তিনি যা বলেন তাই]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8586,51 +8223,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ಸೌಲನ ತಂದೆಯಾದ ಕೀಷನ ಕತ್ತೆಗಳು ಕಾಣದೆ ಹೋದದರಿಂದ ಅವನು ತನ್ನ ಮಗನಾದ ಸೌಲ ನಿಗೆ--ನೀನೆದ್ದು ಕೆಲಸದವರಲ್ಲಿ]]></a:t>
+              <a:t><![CDATA[সত্য হয়| চলুন আমরা শহরের ভেতরে যাই| তিনি হয়তো আমাদের বলে দিতে পারেন, এরপর আমাদের কোথায় যেতে হবে|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8718,51 +8355,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಒಬ್ಬನನ್ನು ನಿನ್ನ ಸಂಗಡ ಕರಕೊಂಡು ಕತ್ತೆಗಳನ್ನು ಹುಡುಕಲು ಹೋಗಬೇಕು ಅಂದನು.]]></a:t>
+              <a:t><![CDATA[7. শৌল তাকে বলল, “বেশ, আমরা নয় শহরের ভেতরে ঢুকলাম; কিন্তু তাকে আমরা কি দিতে পারি? তাকে দেবার মত কোন]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8850,51 +8487,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ಹಾಗೆಯೇ ಅವನು ಎಫ್ರಾಯಾಮ್‌ ಬೆಟ್ಟವನ್ನೂ ಶಾಲೀಷಾ ದೇಶವನ್ನೂ ದಾಟಿಹೋದನು; ಆದರೆ ಅವು ಸಿಕ್ಕಲಿಲ್ಲ. ಅವನು ಶಾಲೀಮ್‌]]></a:t>
+              <a:t><![CDATA[উপহার তো আমাদের হাতে নেই| এমন কি আমাদের ঝুলিতে খাদ্যদ্রব্যও শেষ| কি দেব তাকে?”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8982,51 +8619,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ದೇಶವನ್ನು ಹಾದುಹೋದನು; ಅಲ್ಲಿಯೂ ಅವುಗಳು ಇಲ್ಲದೆ ಹೋದವು. ಅವನು ಬೆನ್ಯಾವಿಾನನ ದೇಶವನ್ನು ದಾಟಿ ದರೂ ಅವುಗಳನ್ನು ಕಾಣದೆ]]></a:t>
+              <a:t><![CDATA[8. ভৃত্যটি শৌলকে বলল, “শোন, আমার কাছে য়ত্‌সামান্য কিছু অর্থ আছে, সেটা আমি ঈশ্বরের লোককে দেব| তিনিই]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9114,51 +8751,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಹೋದನು.]]></a:t>
+              <a:t><![CDATA[আমাদের রাস্তা বলে দেবেন|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9246,51 +8883,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. ಆಗ ಅಡಿಗೆಯವನು ಒಂದು ಮುಂದೊಡೆಯನ್ನೂ ಅದರ ಸಂಗಡ ಇದ್ದದ್ದನ್ನೂ ತಂದು ಅದನ್ನು ಸೌಲನ ಮುಂದೆ ಇಟ್ಟನು. ಆಗ ಸಮುವೇಲನು]]></a:t>
+              <a:t><![CDATA[1. কীশ ছিলেন বিন্যামীন পরিবারগোষ্ঠীর একজন গণ্যমান্য ব্যক্তি| কীশের পিতার নাম অবীযেল| অবীযেলের পিতা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9378,51 +9015,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ಅವರು ಚೂಫ್‌ ಎಂಬ ದೇಶಕ್ಕೆ ಬಂದಾಗ ಸೌಲನು ತನ್ನ ಸಂಗಡ ಇದ್ದ ಸೇವಕನಿಗೆ--ನನ್ನ ತಂದೆಯು ಕತ್ತೆಗಳ ಮೇಲೆ ಇರುವ]]></a:t>
+              <a:t><![CDATA[9. শৌল বলল, “ভাল কথা, তাহলে চলো|” তাই তারা সেই শহরে গেল, যেখানে ঈশ্বরের ভাববাদী থাকত|শৌল ও তার]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9510,51 +9147,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಚಿಂತೆಯನ್ನು ಬಿಟ್ಟು ನಮಗೋಸ್ಕರ ಚಿಂತೆಪಡದ ಹಾಗೆ ನಾವು ಹಿಂದಕ್ಕೆ ಹೋಗೋಣ ಬಾ ಅಂದನು.]]></a:t>
+              <a:t><![CDATA[ভৃত্যটি পর্বতের পথ দিয়ে শহরের দিকে যাচ্ছিল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9642,51 +9279,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ಅದಕ್ಕವನು--ಇಗೋ, ಈ ಪಟ್ಟಣ ದಲ್ಲಿ ದೇವರ ಮನುಷ್ಯನೊಬ್ಬನಿದ್ದಾನೆ; ಅವನು ಗೌರವ ವುಳ್ಳ ಮನುಷ್ಯನು. ಅವನು ಹೇಳುವದೆಲ್ಲಾ]]></a:t>
+              <a:t><![CDATA[10. সেই সময় য়ুবতীরা জল নেওয়ার জন্য বের হয়ে আসছে দেখে তারা জিজ্ঞাসা করল, “দর্শনকারী কি এই]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9774,51 +9411,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ನಿಶ್ಚಯ ವಾಗಿ ಆಗುವದು. ಈಗ ನಾವು ಅಲ್ಲಿಗೆ ಹೋಗೋಣ; ಒಂದು ವೇಳೆ, ನಾವು ಹೋಗಬೇಕೆಂದಿರುವ ನಮ್ಮ ಮಾರ್ಗವನ್ನು ಅವನು]]></a:t>
+              <a:t><![CDATA[জায়গায় রযেছেন?” (অতীতে ইস্রায়েলের লোকরা ভাববাদীকে “দর্শনকারী” বলেও ডাকত|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9906,51 +9543,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ತಿಳಿಸುವನು ಅಂದನು.]]></a:t>
+              <a:t><![CDATA[11. তাই ঈশ্বরের কাছে কিছু বিষযে প্রশ্ন করতে চাইলে তারা বলত, “চলো দর্শনকারীর কাছে যাই|”)]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10038,51 +9675,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ಆಗ ಸೌಲನು ತನ್ನ ಸೇವಕನಿಗೆ--ಇಗೋ, ನಾವು ಆ ಮನುಷ್ಯನ ಬಳಿಗೆ ಹೋದರೆ ಏನು ತಕ್ಕೊಂಡು ಹೋಗುವದು? ಯಾಕಂದರೆ ನಮ್ಮ]]></a:t>
+              <a:t><![CDATA[12. য়ুবতীরা উত্তর দিলো, “হ্যাঁ, দর্শনকারী এখানেই আছেন| তিনি ওখানে আছেন, তোমাদের আগে| তিনি আজ এই]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10170,51 +9807,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಹಸಿಬೆಗಳಲ್ಲಿ ಇರುವ ರೊಟ್ಟಿ ಮುಗಿದುಹೋಯಿತು. ದೇವರ ಮನುಷ್ಯನ ಬಳಿಗೆ ತಕ್ಕೊಂಡು ಹೋಗಲು ತಕ್ಕ ಕಾಣಿಕೆ ಇಲ್ಲ; ನಮ್ಮ]]></a:t>
+              <a:t><![CDATA[শহরে এসেছেন| কিছু লোক মঙ্গল নৈবেদ্য উত্সর্গ করার জন্য আজ উপাসনা স্থানে সমবেত হচ্ছে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10302,51 +9939,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಬಳಿಯಲ್ಲಿ ಏನದೆ ಅಂದನು.]]></a:t>
+              <a:t><![CDATA[13. তাই শহরে গেলে তোমরা তাঁর দেখা পাবে| যদি তোমরা দ্রুত পথ চল তবে তিনি উপাসনার স্থানে খেতে বসার আগেই]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10434,51 +10071,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ಅದಕ್ಕೆ ಆ ಸೇವಕನು ಸೌಲನಿಗೆ ಪ್ರತ್ಯುತ್ತರವಾಗಿ--ಇಗೋ, ನನ್ನ ಕೈಯಲ್ಲಿ ಕಾಲು ಶೆಕೇಲು ಬೆಳ್ಳಿ ಅದೆ; ದೇವರ ಮನುಷ್ಯನು]]></a:t>
+              <a:t><![CDATA[তোমরা তাঁর সঙ্গে সাক্ষাত্‌ করতে পারবে| দর্শনকারী নৈবেদ্য বলি আশীর্বাদ করেন| তাই তিনি সেখানে না]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10566,51 +10203,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ನಮಗೆ ಮಾರ್ಗವನ್ನು ತಿಳಿಸುವ ಹಾಗೆ ನಾನು ಅದನ್ನು ಅವನಿಗೆ ಕೊಡುವೆನು ಅಂದನು.]]></a:t>
+              <a:t><![CDATA[পৌঁছানো পর্য়ন্ত লোকে খেতে বসবে না| তাড়াতাড়ি পথ চললে তোমরা দর্শনকারীর দেখা পাবে|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10698,51 +10335,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಸೌಲನಿಗೆ--ಇಗೋ, ಇದು ನಿನ ಗೋಸ್ಕರ ಪ್ರತ್ಯೇಕಿಸಿದ್ದು ತೆಗೆದುಕೊಂಡು ತಿನ್ನು. ಯಾಕಂದರೆ ನಾನು ಜನರನ್ನು ಕರೆದಿದ್ದೇನೆಂದು]]></a:t>
+              <a:t><![CDATA[সরোর| সরোরের পিতা বখোরত, বখোরতের পিতা অফীহ, তিনি বিন্যামীনের লোক|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10830,51 +10467,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. (ಪೂರ್ವದಲ್ಲಿ ಇಸ್ರಾಯೇಲಿನಲ್ಲಿ ಯಾವನಾದರೂ ದೇವರ ಹತ್ತಿರ ವಿಚಾರಿಸಬೇಕಾದರೆ--ದೀರ್ಘ ದರ್ಶಿಯ ಬಳಿಗೆ ಹೋಗೋಣ ಬನ್ನಿರಿ]]></a:t>
+              <a:t><![CDATA[14. শৌল ও তার ভৃত্য শহরে যাবার জন্যে পাহাড়ে উঠলে, শহরে ঢোকার সময়ই তারা দেখল শমূয়েল তাদের দিকেই]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10962,51 +10599,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಅನ್ನುವನು.) ಯಾಕಂದರೆ ಈ ಕಾಲದಲ್ಲಿ ಪ್ರವಾದಿ ಎಂದು ಕರೆಯಲ್ಪ ಟ್ಟವನು ಪೂರ್ವಕಾಲದಲ್ಲಿ ದೀರ್ಘದರ್ಶಿ ಎಂದು]]></a:t>
+              <a:t><![CDATA[আসছে| শমূয়েল তখন সবে উপাসনার স্থানে যাবার জন্যে বের হয়েছে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11094,51 +10731,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಕರೆಯಲ್ಪಡುತ್ತಿದ್ದನು.]]></a:t>
+              <a:t><![CDATA[15. এর আগের দিন প্রভু শমূয়েলকে বলেছিলেন,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11226,51 +10863,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ಆಗ ಸೌಲನು ಸೇವಕನಿಗೆನಿನ್ನ ಮಾತು ಒಳ್ಳೇದು; ನಾವು ಹೋಗೋಣ ಬಾ ಅಂದನು. ಅವರು ದೇವರ ಮನುಷ್ಯನಿದ್ದ ಆ ಪಟ್ಟಣಕ್ಕೆ]]></a:t>
+              <a:t><![CDATA[16. “আগামীকাল ঠিক এই সমযেই আমি তোমার কাছে একজনকে পাঠাবো| সে বিন্যামীন পরিবারের লোক| তুমি তার অভিষেক]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11358,51 +10995,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಹೋದರು.]]></a:t>
+              <a:t><![CDATA[করে তাকে ইস্রায়েলের নতুন নেতা করবে| এই লোকটিই পলেষ্টীয়দের হাত থেকে আমার লোকদের রক্ষা করবে| আমি]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11490,51 +11127,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ಅವರು ದಿನ್ನೆಯನ್ನು ಹತ್ತಿ ಪಟ್ಟಣ ದೊಳಗೆ ಹೋಗುವಾಗ ನೀರು ಸೇದಲು ಬರುವ ಹುಡುಗಿಯರನ್ನು ನೋಡಿ -- ದರ್ಶಿಯು ಇಲ್ಲಿ]]></a:t>
+              <a:t><![CDATA[তাদের দুঃখ দুর্দশা দেখেছি, আমি তাদের কান্না শুনেছি|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11622,51 +11259,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಇದ್ದಾನೋ? ಎಂದು ಅವರನ್ನು ಕೇಳಿದರು.]]></a:t>
+              <a:t><![CDATA[17. শমূয়েল শৌলকে দেখতে পেল এবং প্রভু শমূয়েলকে বললেন, “আমি এই লোকটার কথাই তোমাকে বলেছিলাম| সে আমার]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11754,51 +11391,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ಅವರು ಇವರಿಗೆ ಪ್ರತ್ಯುತ್ತರವಾಗಿ--ಅವನು ಇದ್ದಾನೆ; ಇಗೋ, ನಿಮ್ಮ ಮುಂದೆ ಇದ್ದಾನೆ; ಬೇಗ ಹೋಗಿರಿ; ಯಾಕಂದರೆ ಈ]]></a:t>
+              <a:t><![CDATA[লোকদের ওপর শাসন করবে|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11886,51 +11523,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಹೊತ್ತು ಗುಡ್ಡದ ಮೇಲೆ ಜನರು ಬಲಿಯನ್ನು ಅರ್ಪಿಸುವದರಿಂದ ಅವನು ಪಟ್ಟಣಕ್ಕೆ ಬಂದಿದ್ದಾನೆ.]]></a:t>
+              <a:t><![CDATA[18. ফটকের কাছে শৌল একজন লোকের কাছে পথ নির্দেশ জিজ্ঞেস করতে গেল| ঘটনাচক্রে এই লোকটি ছিল শমূয়েল| শৌল]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12018,51 +11655,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ನೀವು ಪಟ್ಟಣದೊಳಗೆ ಪ್ರವೇಶಿಸುತ್ತಲೇ ತಿನ್ನುವದಕ್ಕೆ ಗುಡ್ಡದ ಮೇಲೆ ಹೋಗುವದಕ್ಕಿಂತ ಮುಂಚೆ ಅವನನ್ನು]]></a:t>
+              <a:t><![CDATA[তাকে জিজ্ঞাসা করল, “কোথায় সেই দর্শনকারীর বাড়ি আমায় দয়া করে বলে দিন|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12150,51 +11787,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಹೇಳಿದ ಕಾಲದಿಂದ ಈ ವರೆಗೂ ನಿನಗೋಸ್ಕರ ಇಡಲ್ಪಟ್ಟಿತ್ತು ಅಂದನು. ಹಾಗೆಯೇ ಸೌಲನು ಆ ದಿವಸದಲ್ಲಿ ಸಮುವೇಲನ ಸಂಗಡ]]></a:t>
+              <a:t><![CDATA[2. কীশের একজন পুত্র ছিল, তার নাম শৌল| সুদর্শন যুবক শৌলের মতো এত সুন্দর আর কেউ ছিল না| ইস্রায়েলের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12282,51 +11919,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಕಂಡುಕೊಳ್ಳುವಿರಿ. ಅವನು ಬರುವ ವರೆಗೂ ಜನರು ತಿನ್ನುವದಿಲ್ಲ. ಅವನು ಅರ್ಪಣೆಯನ್ನು ಆಶೀರ್ವದಿಸು ತ್ತಾನೆ; ತರುವಾಯ]]></a:t>
+              <a:t><![CDATA[27. শমূয়েল, শৌল ও তার ভৃত্য সবাই মিলে শহরের সীমানা পর্য়ন্ত গেল| তখন শমূয়েল শৌলকে বলল, “তোমার]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12414,51 +12051,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಕರೆಯಲ್ಪಟ್ಟವರು ತಿನ್ನುತ್ತಾರೆ. ಈಗಲೇ ಹೋಗಿರಿ, ಈ ವೇಳೆಯಲ್ಲಿ ಅವನನ್ನು ಕಂಡು ಕೊಳ್ಳುವಿರಿ ಅಂದರು.]]></a:t>
+              <a:t><![CDATA[ভৃত্যকে এগিয়ে যেতে বলো| তোমাকে একটা বাণী দেব| ঈশ্বরের কাছ থেকে এই বাণী এসেছে|” তাই ভৃত্যটি এগিয়ে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12546,51 +12183,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ಅವರು ಪಟ್ಟಣಕ್ಕೆ ಏರಿ ಹೋದರು. ಅವರು ಪಟ್ಟಣದಲ್ಲಿ ಪ್ರವೇಶಿಸಿದಾಗ ಇಗೋ, ಸಮುವೇಲನು ಗುಡ್ಡದ ಮೇಲೆ ಏರಿ ಹೋಗು ವದಕ್ಕೆ]]></a:t>
+              <a:t><![CDATA[গেল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12678,51 +12315,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಅವರಿಗೆದುರಾಗಿ ಹೊರಟು ಬಂದನು.]]></a:t>
+              <a:t><![CDATA[19. শমূয়েল বলল, “আমিই সেই দর্শক| আমার আগে আগে উপাসনার স্থানের দিকে এগিয়ে যাও| তুমি তোমার ভৃত্যকে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12810,51 +12447,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ಆದರೆ ಸೌಲನು ಬರುವದಕ್ಕೆ ಒಂದು ದಿವಸ ಮುಂಚೆ ಕರ್ತನು ಸಮುವೇಲನ ಕಿವಿಯಲ್ಲಿ ತಿಳಿಯ ಪಡಿಸಿದ್ದೇನಂದರೆ--]]></a:t>
+              <a:t><![CDATA[নিয়ে আজ আমার সঙ্গে খাবে| কাল সকালে তোমার বাড়ি যেও| আমি তোমার সব প্রশ্নেরই উত্তর দেব|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12942,51 +12579,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ನಾಳೆ ಇಷ್ಟು ಹೊತ್ತಿಗೆ ಬೆನ್ಯಾ ವಿಾನನ ದೇಶದವನಾದ ಒಬ್ಬ ಮನುಷ್ಯನನ್ನು ನಿನ್ನ ಬಳಿಗೆ ಕಳುಹಿಸುವೆನು; ನೀನು ಅವನನ್ನು]]></a:t>
+              <a:t><![CDATA[20. তিন দিন আগে যে গাধাগুলো তুমি হারিয়েছ, তাদের নিয়ে আর মন খারাপ করো না; তাদের পাওয়া গেছে| এখন]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13074,51 +12711,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ನನ್ನ ಜನರಾದ ಇಸ್ರಾಯೇಲಿನ ಮೇಲೆ ನಾಯಕನಾಗಿರಲು ಅಭಿಷೇಕಿಸ ಬೇಕು; ಅವನು ನನ್ನ ಜನರನ್ನು ಫಿಲಿಷ್ಟಿಯರ ಕೈಯಿಂದ ತಪ್ಪಿಸಿ]]></a:t>
+              <a:t><![CDATA[ইস্রায়েলের প্রত্যেকে একজনকে খুঁজছে| তুমিই সেই ব্যক্তি| তারা তোমাকে এবং তোমার পিতার পরিবারের সকলকে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13206,51 +12843,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ರಕ್ಷಿಸುವನು; ನನ್ನ ಜನರ ಕೂಗು ನನ್ನ ಬಳಿಗೆ ಬಂದದರಿಂದ ಅವರನ್ನು ನೋಡಿದ್ದೇನೆ ಎಂಬದು.]]></a:t>
+              <a:t><![CDATA[চায|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13338,51 +12975,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ಸಮುವೇಲನು ಸೌಲನನ್ನು ನೋಡಿದಾಗ ಕರ್ತನು ಅವನಿಗೆ--ಇಗೋ, ನಾನು ನಿನಗೆ ಹೇಳಿದ ಮನು ಷ್ಯನು ಇವನೇ; ಇವನೇ ನನ್ನ ಜನರನ್ನು]]></a:t>
+              <a:t><![CDATA[21. শৌল বলল, “কিন্তু আমি তো বিন্যামীন পরিবারের একজন| ইস্রায়েলের এটাই সবচেয়ে ছোট পরিবারগোষ্ঠী এবং]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13470,51 +13107,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಆಳುವನು ಅಂದನು.]]></a:t>
+              <a:t><![CDATA[এই পরিবারগোষ্ঠীর মধ্যে সবচেয়ে ছোট হচ্ছে আমার পরিবার| তবে আপনি কেন বলছেন ইস্রায়েলের আমাকে প্রযোজন?”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13602,51 +13239,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಊಟಮಾಡಿದನು.]]></a:t>
+              <a:t><![CDATA[সকলের চেয়ে সে ছিল মাথায় লম্বা|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13734,51 +13371,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ಸೌಲನು ಬಾಗಲಲ್ಲಿ ಇರುವ ಸಮು ವೇಲನ ಸವಿಾಪಕ್ಕೆ ಬಂದು ಅವನಿಗೆ--ದರ್ಶಿಯ ಮನೆಯು ಎಲ್ಲಿ ಇದೆ ದಯಮಾಡಿ ನೀನು ನನಗೆ]]></a:t>
+              <a:t><![CDATA[22. তারপর শমূয়েল, শৌল ও তার ভৃত্যকে নিয়ে খাবার জায়গায় গেল| বলির নৈবেদ্য ভাগ করে খাবার জন্যে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13866,51 +13503,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ತಿಳಿಸು ಅಂದನು.]]></a:t>
+              <a:t><![CDATA[প্রায30 জন লোককে পংক্তি ভোজনে নিমন্ত্রণ করা হয়েছিল| শৌল ও তার ভৃত্যটিকে শমূয়েল টেবিলের সবচেয়ে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13998,51 +13635,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ಸಮುವೇಲನು ಸೌಲನಿಗೆ ಪ್ರತ್ಯುತ್ತ ರವಾಗಿ--ದರ್ಶಿಯು ನಾನೇ; ನೀನು ನನ್ನ ಮುಂದೆ ಗುಡ್ಡದ ಮೇಲಕ್ಕೆ ಏರಿ ಹೋಗು, ಈ]]></a:t>
+              <a:t><![CDATA[গুরুত্বপূর্ণ জায়গায় বসালো|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14130,51 +13767,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಹೊತ್ತು ನೀವು ನನ್ನ ಸಂಗಡ ತಿನ್ನಬೇಕು; ನಾಳೆ ಹೊತ್ತಾರೆ ನಿಮ್ಮನ್ನು ಕಳುಹಿಸುವೆನು; ನಿಮ್ಮ ಹೃದಯದಲ್ಲಿರುವದನ್ನೆಲ್ಲಾ]]></a:t>
+              <a:t><![CDATA[23. শমূয়েল পাচককে বলল, “সরিয়ে রাখার জন্য যে মাংস আমি তোমাকে দিয়েছিলাম সেটা এবার আমায় দাও|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14262,51 +13899,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ನಿಮಗೆ ತಿಳಿಯಪಡಿಸುವೆನು ಅಂದನು.]]></a:t>
+              <a:t><![CDATA[24. পাচক ঊরু দেশের মাংসটা শৌলের টৈবিলের সামনে রেখে দিলে শমূয়েল শৌলকে বলল, “তোমার সামনে রাখা মাংসটা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14394,51 +14031,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ಇಂದಿಗೆ ಮೂರನೇ ದಿವಸದಲ್ಲಿ ಕಾಣದೆ ಹೋದ ನಿನ್ನ ಕತ್ತೆಗಳ ಮೇಲೆ ನಿನ್ನ ಹೃದಯ ಇಡಬೇಡ; ಯಾಕಂದರೆ ಅವು ದೊರಕಿದವು.]]></a:t>
+              <a:t><![CDATA[খাও| আমি এটা তোমার জন্য রেখেছি| এই বিশেষ অনুষ্ঠানের জন্য আমি এটা রেখেছিলাম|” তাই সেদিন শৌল শমূযেলের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14526,51 +14163,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಇದಲ್ಲದೆ ಇಸ್ರಾಯೇಲಿನ ಅಭಿಲಾಷೆ ಯೆಲ್ಲಾ ಯಾರ ಮೇಲೆ ಇರುವದು? ನಿನ್ನ ಮೇಲೆಯೂ ನಿನ್ನ ತಂದೆಯ ಮನೆಯವರೆಲ್ಲರ ಮೇಲೆಯೂ]]></a:t>
+              <a:t><![CDATA[সঙ্গে খাওয়া দাওযা করল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14658,51 +14295,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಅಲ್ಲವೋ ಅಂದನು.]]></a:t>
+              <a:t><![CDATA[25. খাওয়ার পর তারা উপাসনার স্থান থেকে নেমে এসে শহরে ফিরে গেল| শমূয়েল শৌলের জন্য ছাদে বিছানা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14790,51 +14427,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. ಅದಕ್ಕೆ ಸೌಲನು ಅವನಿಗೆ ಪ್ರತ್ಯುತ್ತರ ವಾಗಿ--ನಾನು ಇಸ್ರಾಯೇಲ್ಯರ ಗೋತ್ರಗಳಲ್ಲೆಲ್ಲಾ ಚಿಕ್ಕದಾದ ಬೆನ್ಯಾವಿಾನನ]]></a:t>
+              <a:t><![CDATA[পেতেছিল| শৌল ঘুমোতে গেল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14922,51 +14559,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಗೋತ್ರದವನಲ್ಲವೇ? ಇದ ಲ್ಲದೆ ಬೆನ್ಯಾವಿಾನನ ಗೋತ್ರವು ಸಮಸ್ತ ಗೋತ್ರಗಳಲ್ಲಿ ನನ್ನ ಗೋತ್ರವು ಚಿಕ್ಕದಾದದ್ದಲ್ಲವೇ? ನೀನು]]></a:t>
+              <a:t><![CDATA[26. পরদিন ভোরে শমূয়েল চেঁচিয়ে শৌলকে ডাকলেন| সে বলল, “উঠে পড়ো| আমি তোমায় রাস্তায় পৌঁছে দেব|” শৌল]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15054,51 +14691,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. ಅವರು ಗುಡ್ಡದಿಂದ ಇಳಿದು ಪಟ್ಟಣಕ್ಕೆ ಬಂದಾಗ ಸಮು ವೇಲನು ಮಾಳಿಗೆಯ ಮೇಲೆ ಸೌಲನ ಸಂಗಡ ಮಾತನಾಡಿದನು.]]></a:t>
+              <a:t><![CDATA[3. একদিন কীশের গাধা হারিয়ে গেলে তিনি তাঁর পুত্র শৌলকে বললেন, “একজন ভৃত্যকে নিয়ে গাধাগুলো খুঁজে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15186,447 +14823,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಯಾಕೆ ಹೀಗೆ ನನ್ನ ಸಂಗಡ ಮಾತನಾಡುತ್ತೀ ಅಂದನು.]]></a:t>
-[...395 lines deleted...]
-              <a:t><![CDATA[ಹೇಳಿದ ಪಾಲನ್ನು ತಂದಿಡು ಅಂದನು.]]></a:t>
+              <a:t><![CDATA[উঠে শমূযেলের সঙ্গে বাড়ি থেকে বেরিয়ে পড়ল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15714,51 +14955,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. ಅವರು ಸೂರ್ಯೋದಯದಲ್ಲಿ ಎದ್ದು ಸಮುವೇಲನು ಸೌಲನನ್ನು ಮಾಳಿಗೆಯ ಮೇಲೆ ಕರೆದು--ಏಳು, ನಾನು ನಿನ್ನನ್ನು ಕಳುಹಿಸುತ್ತೇನೆ]]></a:t>
+              <a:t><![CDATA[আনো|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15846,51 +15087,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಅಂದನು. ಹಾಗೆಯೇ ಸೌಲನು ಎದ್ದನು; ಆಗ ಸೌಲನೂ ಸಮುವೇಲನೂ ಇಬ್ಬರೂ ಹೊರಗೆ ಹೊರಟರು.]]></a:t>
+              <a:t><![CDATA[4. শৌল গাধাগুলো খুঁজতে বেরিয়ে গেল| সে ইফ্রয়িম পাহাড়ের মধ্যে এবং শালিশার আশেপাশের জায়গার মধ্যে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15978,51 +15219,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. ಊರಿನ ಹೊರಗೆ ಬರುತ್ತಿರುವಾಗ ಸಮುವೇಲನು ಸೌಲನಿಗೆ--ನಾನು ದೇವರ ವಾರ್ತೆಯನ್ನು ನಿನಗೆ ತಿಳಿಸುವ ಹಾಗೆ ಸ್ವಲ್ಪಹೊತ್ತು]]></a:t>
+              <a:t><![CDATA[দিয়ে গেল| কিন্তু শৌল আর তার ভৃত্য গাধাগুলো খুঁজে পেল না| এবার তারা শালীমের দিকে হাঁটা শুরু করল,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16039,91 +15280,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[1 சாமுவேல் : 9]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme18">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme74">
   <a:themeElements>
-    <a:clrScheme name="Theme18">
+    <a:clrScheme name="Theme74">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme18">
+    <a:fontScheme name="Theme74">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -16149,51 +15390,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme18">
+    <a:fmtScheme name="Theme74">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -16324,51 +15565,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>63</Slides>
+  <Slides>60</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>