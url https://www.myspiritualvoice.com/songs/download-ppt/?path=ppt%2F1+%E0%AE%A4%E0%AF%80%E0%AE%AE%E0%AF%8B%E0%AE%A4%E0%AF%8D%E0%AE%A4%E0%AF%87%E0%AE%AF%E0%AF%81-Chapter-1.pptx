--- v0 (2026-06-10)
+++ v1 (2026-07-31)
@@ -65,72 +65,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...20 lines deleted...]
-  <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -148,61 +126,50 @@
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
-    <p:sldId id="293" r:id="rId40"/>
-[...9 lines deleted...]
-    <p:sldId id="303" r:id="rId50"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -337,64 +304,53 @@
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
-  <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
-[...12 lines deleted...]
-  <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -454,51 +410,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. நான் மக்கெதோனியாவுக்குப் போகும்போது உன்னை எபேசு பட்டணத்திலிருக்க வேண்டிக்கொண்டபடியே செய்வாயாக.]]></a:t>
+              <a:t><![CDATA[11. நித்தியானந்த தேவனுடைய மகிமையான சுவிசேஷத்தின்படி எனக்கு ஒப்புவிக்கப்பட்டிருக்கிற ஆரோக்கியமான உபதேசத்திற்கு எதிரிடையாயிருக்கிற மற்றெந்தச் செய்கைக்கும் விரோதமாய் விதிக்கப்பட்டிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -563,51 +519,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. நான் மக்கெதோனியாவுக்குப் போகும்போது உன்னை எபேசு பட்டணத்திலிருக்க வேண்டிக்கொண்டபடியே செய்வாயாக.]]></a:t>
+              <a:t><![CDATA[11. நித்தியானந்த தேவனுடைய மகிமையான சுவிசேஷத்தின்படி எனக்கு ஒப்புவிக்கப்பட்டிருக்கிற ஆரோக்கியமான உபதேசத்திற்கு எதிரிடையாயிருக்கிற மற்றெந்தச் செய்கைக்கும் விரோதமாய் விதிக்கப்பட்டிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -672,51 +628,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. கற்பனையின் பொருள் என்னவெனில், சுத்தமான இருதயத்திலும் நல்மனச்சாட்சியிலும் மாயமற்ற விசுவாசத்திலும் பிறக்கும் அன்பே.]]></a:t>
+              <a:t><![CDATA[12. என்னைப் பலப்படுத்துகிற நம்முடைய கர்த்தராகிய இயேசுகிறிஸ்து என்னை உண்மையுள்ளவனென்றெண்ணி, இந்த ஊழியத்திற்கு ஏற்படுத்தினபடியால், அவரை ஸ்தோத்திரிக்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -781,51 +737,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. கற்பனையின் பொருள் என்னவெனில், சுத்தமான இருதயத்திலும் நல்மனச்சாட்சியிலும் மாயமற்ற விசுவாசத்திலும் பிறக்கும் அன்பே.]]></a:t>
+              <a:t><![CDATA[12. என்னைப் பலப்படுத்துகிற நம்முடைய கர்த்தராகிய இயேசுகிறிஸ்து என்னை உண்மையுள்ளவனென்றெண்ணி, இந்த ஊழியத்திற்கு ஏற்படுத்தினபடியால், அவரை ஸ்தோத்திரிக்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -890,51 +846,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. கற்பனையின் பொருள் என்னவெனில், சுத்தமான இருதயத்திலும் நல்மனச்சாட்சியிலும் மாயமற்ற விசுவாசத்திலும் பிறக்கும் அன்பே.]]></a:t>
+              <a:t><![CDATA[13. முன்னே நான் தூஷிக்கிறவனும், துன்பப்படுத்துகிறவனும், கொடுமை செய்கிறவனுமாயிருந்தேன்; அப்படியிருந்தும், நான் அறியாமல் அவிசுவாசத்தினாலே அப்படிச்செய்தபடியினால் இரக்கம்பெற்றேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -999,51 +955,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. இவைகளைச் சிலர் நோக்காமல் வீண்பேச்சுக்கு இடங்கொடுத்து விலகிப்போனார்கள்.]]></a:t>
+              <a:t><![CDATA[13. முன்னே நான் தூஷிக்கிறவனும், துன்பப்படுத்துகிறவனும், கொடுமை செய்கிறவனுமாயிருந்தேன்; அப்படியிருந்தும், நான் அறியாமல் அவிசுவாசத்தினாலே அப்படிச்செய்தபடியினால் இரக்கம்பெற்றேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1108,51 +1064,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. இவைகளைச் சிலர் நோக்காமல் வீண்பேச்சுக்கு இடங்கொடுத்து விலகிப்போனார்கள்.]]></a:t>
+              <a:t><![CDATA[14. நம்முடைய கர்த்தரின் கிருபை கிறிஸ்து இயேசுவின்மேலுள்ள விசுவாசத்தோடும் அன்போடுங்கூட என்னிடத்தில் பரிபூரணமாய்ப் பெருகிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1217,51 +1173,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. தாங்கள் சொல்லுகிறது இன்னதென்றும், தாங்கள் சாதிக்கிறது இன்னதென்றும் அறியாதிருந்தும், நியாயப்பிரமாண போதகராயிருக்க விரும்புகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[14. நம்முடைய கர்த்தரின் கிருபை கிறிஸ்து இயேசுவின்மேலுள்ள விசுவாசத்தோடும் அன்போடுங்கூட என்னிடத்தில் பரிபூரணமாய்ப் பெருகிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1326,51 +1282,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. தாங்கள் சொல்லுகிறது இன்னதென்றும், தாங்கள் சாதிக்கிறது இன்னதென்றும் அறியாதிருந்தும், நியாயப்பிரமாண போதகராயிருக்க விரும்புகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[15. பாவிகளை இரட்சிக்க கிறிஸ்து இயேசு உலகத்தில் வந்தார் என்கிற வார்த்தை உண்மையும் எல்லா அங்கிகரிப்புக்கும் பாத்திரமுமானது; அவர்களில் பிரதான பாவி நான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1435,51 +1391,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ஒருவன் நியாயப்பிரமாணத்தை நியாயப்படி அநுசரித்தால், நியாயப்பிரமாணம் நல்லதென்று அறிந்திருக்கிறோம்.]]></a:t>
+              <a:t><![CDATA[15. பாவிகளை இரட்சிக்க கிறிஸ்து இயேசு உலகத்தில் வந்தார் என்கிற வார்த்தை உண்மையும் எல்லா அங்கிகரிப்புக்கும் பாத்திரமுமானது; அவர்களில் பிரதான பாவி நான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1544,51 +1500,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. நம்முடைய இரட்சகராயிருக்கிற தேவனும், நம்முடைய நம்பிக்கையாயிருக்கிற கர்த்தராகிய இயேசுகிறிஸ்துவும் கட்டளையிட்டபடியே, இயேசுகிறிஸ்துவின் அப்போஸ்தலனாயிருக்கிற பவுல்,]]></a:t>
+              <a:t><![CDATA[7. தாங்கள் சொல்லுகிறது இன்னதென்றும், தாங்கள் சாதிக்கிறது இன்னதென்றும் அறியாதிருந்தும், நியாயப்பிரமாண போதகராயிருக்க விரும்புகிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1653,51 +1609,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. எங்களுக்குத் தெரிந்திருக்கிறபடி, நியாயப்பிரமாணம் நீதிமானுக்கு விதிக்கப்படாமல், அக்கிரமக்காரருக்கும், அடங்காதவர்களுக்கும், பக்தியில்லாதவர்களுக்கும், பாவிகளுக்கும், அசுத்தருக்கும், சீர்கெட்டவர்களுக்கும், தாய்தகப்பன்மாரை அடிக்கிறவர்களுக்கும், கொலைபாதகருக்கும்,]]></a:t>
+              <a:t><![CDATA[16. அப்படியிருந்தும், நித்திய ஜீவனை அடையும்படி இனிமேல் இயேசுகிறிஸ்துவினிடத்தில் விசுவாசமாயிருப்பவர்களுக்குத் திருஷ்டாந்தம் உண்டாகும்பொருட்டுப் பிரதான பாவியாகிய என்னிடத்தில் அவர் எல்லா நீடிய பொறுமையையும் காண்பிக்கும்படிக்கு இரக்கம்பெற்றேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1762,51 +1718,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. எங்களுக்குத் தெரிந்திருக்கிறபடி, நியாயப்பிரமாணம் நீதிமானுக்கு விதிக்கப்படாமல், அக்கிரமக்காரருக்கும், அடங்காதவர்களுக்கும், பக்தியில்லாதவர்களுக்கும், பாவிகளுக்கும், அசுத்தருக்கும், சீர்கெட்டவர்களுக்கும், தாய்தகப்பன்மாரை அடிக்கிறவர்களுக்கும், கொலைபாதகருக்கும்,]]></a:t>
+              <a:t><![CDATA[16. அப்படியிருந்தும், நித்திய ஜீவனை அடையும்படி இனிமேல் இயேசுகிறிஸ்துவினிடத்தில் விசுவாசமாயிருப்பவர்களுக்குத் திருஷ்டாந்தம் உண்டாகும்பொருட்டுப் பிரதான பாவியாகிய என்னிடத்தில் அவர் எல்லா நீடிய பொறுமையையும் காண்பிக்கும்படிக்கு இரக்கம்பெற்றேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1871,51 +1827,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. எங்களுக்குத் தெரிந்திருக்கிறபடி, நியாயப்பிரமாணம் நீதிமானுக்கு விதிக்கப்படாமல், அக்கிரமக்காரருக்கும், அடங்காதவர்களுக்கும், பக்தியில்லாதவர்களுக்கும், பாவிகளுக்கும், அசுத்தருக்கும், சீர்கெட்டவர்களுக்கும், தாய்தகப்பன்மாரை அடிக்கிறவர்களுக்கும், கொலைபாதகருக்கும்,]]></a:t>
+              <a:t><![CDATA[17. நித்தியமும் அழிவில்லாமையும் அதரிசனமுமுள்ள ராஜனுமாய், தாமொருவரே ஞானமுள்ள தேவனுமாயிருக்கிறவருக்கு, கனமும் மகிமையும் சதாகாலங்களிலும் உண்டாயிருப்பதாக. ஆமென்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1980,51 +1936,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. எங்களுக்குத் தெரிந்திருக்கிறபடி, நியாயப்பிரமாணம் நீதிமானுக்கு விதிக்கப்படாமல், அக்கிரமக்காரருக்கும், அடங்காதவர்களுக்கும், பக்தியில்லாதவர்களுக்கும், பாவிகளுக்கும், அசுத்தருக்கும், சீர்கெட்டவர்களுக்கும், தாய்தகப்பன்மாரை அடிக்கிறவர்களுக்கும், கொலைபாதகருக்கும்,]]></a:t>
+              <a:t><![CDATA[18. குமாரனாகிய தீமோத்தேயுவே, உன்னைக்குறித்து முன் உண்டான தீர்க்கதரிசனங்களின்படியே, நீ அவைகளை முன்னிட்டு நல்ல போராட்டம்பண்ணும்படி, இந்தக் கட்டளையை உனக்கு ஒப்புவிக்கிறேன்; நீ விசுவாசமும் நல்மனச்சாட்சியும் உடையவனாயிரு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2089,51 +2045,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. வேசிக்கள்ளருக்கும், ஆண்புணர்ச்சிக்காரருக்கும், மனுஷரைத் திருடுகிறவர்களுக்கும், பொய்யருக்கும், பொய்யாணை இடுகிறவர்களுக்கும்,]]></a:t>
+              <a:t><![CDATA[18. குமாரனாகிய தீமோத்தேயுவே, உன்னைக்குறித்து முன் உண்டான தீர்க்கதரிசனங்களின்படியே, நீ அவைகளை முன்னிட்டு நல்ல போராட்டம்பண்ணும்படி, இந்தக் கட்டளையை உனக்கு ஒப்புவிக்கிறேன்; நீ விசுவாசமும் நல்மனச்சாட்சியும் உடையவனாயிரு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2198,51 +2154,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. வேசிக்கள்ளருக்கும், ஆண்புணர்ச்சிக்காரருக்கும், மனுஷரைத் திருடுகிறவர்களுக்கும், பொய்யருக்கும், பொய்யாணை இடுகிறவர்களுக்கும்,]]></a:t>
+              <a:t><![CDATA[19. இந்த நல்மனச்சாட்சியைச் சிலர் தள்ளிவிட்டு, விசுவாசமாகிய கப்பலைச் சேதப்படுத்தினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2307,51 +2263,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. நித்தியானந்த தேவனுடைய மகிமையான சுவிசேஷத்தின்படி எனக்கு ஒப்புவிக்கப்பட்டிருக்கிற ஆரோக்கியமான உபதேசத்திற்கு எதிரிடையாயிருக்கிற மற்றெந்தச் செய்கைக்கும் விரோதமாய் விதிக்கப்பட்டிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[20. இமெனெயும் அலெக்சந்தரும் அப்படிப்பட்டவர்கள்; அவர்கள் தூஷியாதபடி சிட்சிக்கப்பட அவர்களைச் சாத்தானிடத்தில் ஒப்புக்கொடுத்தேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2416,51 +2372,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. நித்தியானந்த தேவனுடைய மகிமையான சுவிசேஷத்தின்படி எனக்கு ஒப்புவிக்கப்பட்டிருக்கிற ஆரோக்கியமான உபதேசத்திற்கு எதிரிடையாயிருக்கிற மற்றெந்தச் செய்கைக்கும் விரோதமாய் விதிக்கப்பட்டிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[20. இமெனெயும் அலெக்சந்தரும் அப்படிப்பட்டவர்கள்; அவர்கள் தூஷியாதபடி சிட்சிக்கப்பட அவர்களைச் சாத்தானிடத்தில் ஒப்புக்கொடுத்தேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2525,51 +2481,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. என்னைப் பலப்படுத்துகிற நம்முடைய கர்த்தராகிய இயேசுகிறிஸ்து என்னை உண்மையுள்ளவனென்றெண்ணி, இந்த ஊழியத்திற்கு ஏற்படுத்தினபடியால், அவரை ஸ்தோத்திரிக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[1. நம்முடைய இரட்சகராயிருக்கிற தேவனும், நம்முடைய நம்பிக்கையாயிருக்கிற கர்த்தராகிய இயேசுகிறிஸ்துவும் கட்டளையிட்டபடியே, இயேசுகிறிஸ்துவின் அப்போஸ்தலனாயிருக்கிற பவுல்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2634,51 +2590,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. என்னைப் பலப்படுத்துகிற நம்முடைய கர்த்தராகிய இயேசுகிறிஸ்து என்னை உண்மையுள்ளவனென்றெண்ணி, இந்த ஊழியத்திற்கு ஏற்படுத்தினபடியால், அவரை ஸ்தோத்திரிக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[1. நம்முடைய இரட்சகராயிருக்கிற தேவனும், நம்முடைய நம்பிக்கையாயிருக்கிற கர்த்தராகிய இயேசுகிறிஸ்துவும் கட்டளையிட்டபடியே, இயேசுகிறிஸ்துவின் அப்போஸ்தலனாயிருக்கிற பவுல்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2743,51 +2699,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. நம்முடைய இரட்சகராயிருக்கிற தேவனும், நம்முடைய நம்பிக்கையாயிருக்கிற கர்த்தராகிய இயேசுகிறிஸ்துவும் கட்டளையிட்டபடியே, இயேசுகிறிஸ்துவின் அப்போஸ்தலனாயிருக்கிற பவுல்,]]></a:t>
+              <a:t><![CDATA[7. தாங்கள் சொல்லுகிறது இன்னதென்றும், தாங்கள் சாதிக்கிறது இன்னதென்றும் அறியாதிருந்தும், நியாயப்பிரமாண போதகராயிருக்க விரும்புகிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2852,51 +2808,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. முன்னே நான் தூஷிக்கிறவனும், துன்பப்படுத்துகிறவனும், கொடுமை செய்கிறவனுமாயிருந்தேன்; அப்படியிருந்தும், நான் அறியாமல் அவிசுவாசத்தினாலே அப்படிச்செய்தபடியினால் இரக்கம்பெற்றேன்.]]></a:t>
+              <a:t><![CDATA[2. விசுவாசத்தில் உத்தம குமாரனாகிய தீமோத்தேயுவுக்கு எழுதுகிறதாவது: நம்முடைய பிதாவாகிய தேவனாலும் நம்முடைய கர்த்தராகிய கிறிஸ்து இயேசுவினாலும் கிருபையும் இரக்கமும் சமாதானமும் உண்டாவதாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2961,51 +2917,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. முன்னே நான் தூஷிக்கிறவனும், துன்பப்படுத்துகிறவனும், கொடுமை செய்கிறவனுமாயிருந்தேன்; அப்படியிருந்தும், நான் அறியாமல் அவிசுவாசத்தினாலே அப்படிச்செய்தபடியினால் இரக்கம்பெற்றேன்.]]></a:t>
+              <a:t><![CDATA[2. விசுவாசத்தில் உத்தம குமாரனாகிய தீமோத்தேயுவுக்கு எழுதுகிறதாவது: நம்முடைய பிதாவாகிய தேவனாலும் நம்முடைய கர்த்தராகிய கிறிஸ்து இயேசுவினாலும் கிருபையும் இரக்கமும் சமாதானமும் உண்டாவதாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3070,51 +3026,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. முன்னே நான் தூஷிக்கிறவனும், துன்பப்படுத்துகிறவனும், கொடுமை செய்கிறவனுமாயிருந்தேன்; அப்படியிருந்தும், நான் அறியாமல் அவிசுவாசத்தினாலே அப்படிச்செய்தபடியினால் இரக்கம்பெற்றேன்.]]></a:t>
+              <a:t><![CDATA[3. வேற்றுமையான உபதேசங்களைப் போதியாதபடிக்கும், விசுவாசத்தினால் விளங்கும் தெய்வீக பக்திவிருத்திக்கு ஏதுவாயிராமல், தர்க்கங்களுக்கு ஏதுவாயிருக்கிற கட்டுக்கதைகளையும் முடிவில்லாத வம்சவரலாறுகளையும் கவனியாதபடிக்கும், நீ சிலருக்குக் கட்டளையிடும்பொருட்டாக,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3179,51 +3135,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. நம்முடைய கர்த்தரின் கிருபை கிறிஸ்து இயேசுவின்மேலுள்ள விசுவாசத்தோடும் அன்போடுங்கூட என்னிடத்தில் பரிபூரணமாய்ப் பெருகிற்று.]]></a:t>
+              <a:t><![CDATA[3. வேற்றுமையான உபதேசங்களைப் போதியாதபடிக்கும், விசுவாசத்தினால் விளங்கும் தெய்வீக பக்திவிருத்திக்கு ஏதுவாயிராமல், தர்க்கங்களுக்கு ஏதுவாயிருக்கிற கட்டுக்கதைகளையும் முடிவில்லாத வம்சவரலாறுகளையும் கவனியாதபடிக்கும், நீ சிலருக்குக் கட்டளையிடும்பொருட்டாக,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3288,51 +3244,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. நம்முடைய கர்த்தரின் கிருபை கிறிஸ்து இயேசுவின்மேலுள்ள விசுவாசத்தோடும் அன்போடுங்கூட என்னிடத்தில் பரிபூரணமாய்ப் பெருகிற்று.]]></a:t>
+              <a:t><![CDATA[4. நான் மக்கெதோனியாவுக்குப் போகும்போது உன்னை எபேசு பட்டணத்திலிருக்க வேண்டிக்கொண்டபடியே செய்வாயாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3397,51 +3353,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. பாவிகளை இரட்சிக்க கிறிஸ்து இயேசு உலகத்தில் வந்தார் என்கிற வார்த்தை உண்மையும் எல்லா அங்கிகரிப்புக்கும் பாத்திரமுமானது; அவர்களில் பிரதான பாவி நான்.]]></a:t>
+              <a:t><![CDATA[5. கற்பனையின் பொருள் என்னவெனில், சுத்தமான இருதயத்திலும் நல்மனச்சாட்சியிலும் மாயமற்ற விசுவாசத்திலும் பிறக்கும் அன்பே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3506,51 +3462,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. பாவிகளை இரட்சிக்க கிறிஸ்து இயேசு உலகத்தில் வந்தார் என்கிற வார்த்தை உண்மையும் எல்லா அங்கிகரிப்புக்கும் பாத்திரமுமானது; அவர்களில் பிரதான பாவி நான்.]]></a:t>
+              <a:t><![CDATA[5. கற்பனையின் பொருள் என்னவெனில், சுத்தமான இருதயத்திலும் நல்மனச்சாட்சியிலும் மாயமற்ற விசுவாசத்திலும் பிறக்கும் அன்பே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3615,269 +3571,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அப்படியிருந்தும், நித்திய ஜீவனை அடையும்படி இனிமேல் இயேசுகிறிஸ்துவினிடத்தில் விசுவாசமாயிருப்பவர்களுக்குத் திருஷ்டாந்தம் உண்டாகும்பொருட்டுப் பிரதான பாவியாகிய என்னிடத்தில் அவர் எல்லா நீடிய பொறுமையையும் காண்பிக்கும்படிக்கு இரக்கம்பெற்றேன்.]]></a:t>
-[...217 lines deleted...]
-              <a:t><![CDATA[16. அப்படியிருந்தும், நித்திய ஜீவனை அடையும்படி இனிமேல் இயேசுகிறிஸ்துவினிடத்தில் விசுவாசமாயிருப்பவர்களுக்குத் திருஷ்டாந்தம் உண்டாகும்பொருட்டுப் பிரதான பாவியாகிய என்னிடத்தில் அவர் எல்லா நீடிய பொறுமையையும் காண்பிக்கும்படிக்கு இரக்கம்பெற்றேன்.]]></a:t>
+              <a:t><![CDATA[6. இவைகளைச் சிலர் நோக்காமல் வீண்பேச்சுக்கு இடங்கொடுத்து விலகிப்போனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3942,1032 +3680,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. விசுவாசத்தில் உத்தம குமாரனாகிய தீமோத்தேயுவுக்கு எழுதுகிறதாவது: நம்முடைய பிதாவாகிய தேவனாலும் நம்முடைய கர்த்தராகிய கிறிஸ்து இயேசுவினாலும் கிருபையும் இரக்கமும் சமாதானமும் உண்டாவதாக.]]></a:t>
-[...980 lines deleted...]
-              <a:t><![CDATA[20. இமெனெயும் அலெக்சந்தரும் அப்படிப்பட்டவர்கள்; அவர்கள் தூஷியாதபடி சிட்சிக்கப்பட அவர்களைச் சாத்தானிடத்தில் ஒப்புக்கொடுத்தேன்.]]></a:t>
+              <a:t><![CDATA[8. ஒருவன் நியாயப்பிரமாணத்தை நியாயப்படி அநுசரித்தால், நியாயப்பிரமாணம் நல்லதென்று அறிந்திருக்கிறோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5032,51 +3789,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. விசுவாசத்தில் உத்தம குமாரனாகிய தீமோத்தேயுவுக்கு எழுதுகிறதாவது: நம்முடைய பிதாவாகிய தேவனாலும் நம்முடைய கர்த்தராகிய கிறிஸ்து இயேசுவினாலும் கிருபையும் இரக்கமும் சமாதானமும் உண்டாவதாக.]]></a:t>
+              <a:t><![CDATA[8. ஒருவன் நியாயப்பிரமாணத்தை நியாயப்படி அநுசரித்தால், நியாயப்பிரமாணம் நல்லதென்று அறிந்திருக்கிறோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5141,51 +3898,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. வேற்றுமையான உபதேசங்களைப் போதியாதபடிக்கும், விசுவாசத்தினால் விளங்கும் தெய்வீக பக்திவிருத்திக்கு ஏதுவாயிராமல், தர்க்கங்களுக்கு ஏதுவாயிருக்கிற கட்டுக்கதைகளையும் முடிவில்லாத வம்சவரலாறுகளையும் கவனியாதபடிக்கும், நீ சிலருக்குக் கட்டளையிடும்பொருட்டாக,]]></a:t>
+              <a:t><![CDATA[9. எங்களுக்குத் தெரிந்திருக்கிறபடி, நியாயப்பிரமாணம் நீதிமானுக்கு விதிக்கப்படாமல், அக்கிரமக்காரருக்கும், அடங்காதவர்களுக்கும், பக்தியில்லாதவர்களுக்கும், பாவிகளுக்கும், அசுத்தருக்கும், சீர்கெட்டவர்களுக்கும், தாய்தகப்பன்மாரை அடிக்கிறவர்களுக்கும், கொலைபாதகருக்கும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5250,51 +4007,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. வேற்றுமையான உபதேசங்களைப் போதியாதபடிக்கும், விசுவாசத்தினால் விளங்கும் தெய்வீக பக்திவிருத்திக்கு ஏதுவாயிராமல், தர்க்கங்களுக்கு ஏதுவாயிருக்கிற கட்டுக்கதைகளையும் முடிவில்லாத வம்சவரலாறுகளையும் கவனியாதபடிக்கும், நீ சிலருக்குக் கட்டளையிடும்பொருட்டாக,]]></a:t>
+              <a:t><![CDATA[9. எங்களுக்குத் தெரிந்திருக்கிறபடி, நியாயப்பிரமாணம் நீதிமானுக்கு விதிக்கப்படாமல், அக்கிரமக்காரருக்கும், அடங்காதவர்களுக்கும், பக்தியில்லாதவர்களுக்கும், பாவிகளுக்கும், அசுத்தருக்கும், சீர்கெட்டவர்களுக்கும், தாய்தகப்பன்மாரை அடிக்கிறவர்களுக்கும், கொலைபாதகருக்கும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5359,51 +4116,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. வேற்றுமையான உபதேசங்களைப் போதியாதபடிக்கும், விசுவாசத்தினால் விளங்கும் தெய்வீக பக்திவிருத்திக்கு ஏதுவாயிராமல், தர்க்கங்களுக்கு ஏதுவாயிருக்கிற கட்டுக்கதைகளையும் முடிவில்லாத வம்சவரலாறுகளையும் கவனியாதபடிக்கும், நீ சிலருக்குக் கட்டளையிடும்பொருட்டாக,]]></a:t>
+              <a:t><![CDATA[10. வேசிக்கள்ளருக்கும், ஆண்புணர்ச்சிக்காரருக்கும், மனுஷரைத் திருடுகிறவர்களுக்கும், பொய்யருக்கும், பொய்யாணை இடுகிறவர்களுக்கும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5468,51 +4225,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. நான் மக்கெதோனியாவுக்குப் போகும்போது உன்னை எபேசு பட்டணத்திலிருக்க வேண்டிக்கொண்டபடியே செய்வாயாக.]]></a:t>
+              <a:t><![CDATA[10. வேசிக்கள்ளருக்கும், ஆண்புணர்ச்சிக்காரருக்கும், மனுஷரைத் திருடுகிறவர்களுக்கும், பொய்யருக்கும், பொய்யாணை இடுகிறவர்களுக்கும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -5547,51 +4304,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2470102517" r:id="rId1"/>
+    <p:sldLayoutId id="2474469785" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -5831,142 +4588,54 @@
 
 <file path=ppt/slides/_rels/slide35.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide35.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide36.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide36.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide37.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide37.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide38.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...14 lines deleted...]
-
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
-</Relationships>
-[...70 lines deleted...]
-  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide48.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
@@ -6111,51 +4780,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[તેઓને કહેજે કેમ કે તે બાબતો માત્ર દલીલબાજીને જ ઉત્તેજે છે. દેવના કાર્યમાં તે બાબતો જરાય ઉપયોગી હોતી]]></a:t>
+              <a:t><![CDATA[11. ഈ പരിജ്ഞാനം, എങ്കൽ ഭരമേല്പിച്ചിരിക്കുന്നതായി ധന്യനായ ദൈവത്തിന്റെ മഹത്വമുള്ള സുവിശേഷത്തിന്നു]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6243,51 +4912,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[નથી. વિશ્વાસથી જ દેવનું કાર્ય સિદ્ધ થાય છે.]]></a:t>
+              <a:t><![CDATA[അനുസാരമായതു തന്നേ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6375,51 +5044,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. આ આજ્ઞાનો હેતુ એ છે કે લોકો પ્રેમનો માર્ગ સ્વીકારે. આ પ્રેમની પ્રાપ્તિ માટે લોકોનું હૃદય શુદ્ધ]]></a:t>
+              <a:t><![CDATA[12. എനിക്കു ശക്തി നല്കിയ ക്രിസ്തുയേശു എന്ന നമ്മുടെ കർത്താവു എന്നെ വിശ്വസ്തൻ എന്നു എണ്ണി ശുശ്രൂഷെക്കു]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6507,51 +5176,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[અને પવિત્ર હોવું જોઈએ. જે યોગ્ય અને સાચું લાગતું હોય તે જ તેઓએ કરવું જોઈએ. અને તેઓમાં સાચો વિશ્વાસ]]></a:t>
+              <a:t><![CDATA[ആക്കിയതുകൊണ്ടു ഞാൻ അവനെ സ്തുതിക്കുന്നു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6639,51 +5308,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[હોવો જોઈએ.]]></a:t>
+              <a:t><![CDATA[13. മുമ്പെ ഞാൻ ദൂഷകനും ഉപദ്രവിയും നിഷ്ഠൂരനും ആയിരുന്നു; എങ്കിലും അവിശ്വാസത്തിൽ അറിയാതെ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6771,51 +5440,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. કેટલાએક લોકોએ આ બધું તો કર્યુ જ નથી. તેઓ ખોટા રસ્તે ભૂલા પડી ગયા છે, અને જે બાબતોની કશી કિમત નથી]]></a:t>
+              <a:t><![CDATA[ചെയ്തതാകകൊണ്ടു എനിക്കു കരുണ ലഭിച്ചു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6903,51 +5572,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[તેના વિષે તેઓ વાતો કર્યા કર છે.]]></a:t>
+              <a:t><![CDATA[14. നമ്മുടെ കർത്താവിന്റെ കൃപ ക്രിസ്തുയേശുവിലുള്ള വിശ്വാസത്തോടും സ്നേഹത്തോടുംകൂടെ അത്യന്തം]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7035,51 +5704,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. તે લોકોને તો મૂસાના નિયમશાસ્ત્રના ઉપદેશકો થવું છે. પરંતુ તેઓ શાના વિષે બોલી રહ્યાં છે, તેનું]]></a:t>
+              <a:t><![CDATA[വർദ്ധിച്ചുമിരിക്കുന്നു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7167,51 +5836,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[તેઓને ભાન નથી. જે બાબતો વિષે તેઓ ખાતરીપૂર્વક બોલી રહ્યા છે તે તેઓ પોતે પણ સમજી શક્તા નથી.]]></a:t>
+              <a:t><![CDATA[15. ക്രിസ്തുയേശു പാപികളെ രക്ഷിപ്പാൻ ലോകത്തിൽ വന്നു എന്നുള്ളതു വിശ്വാസ്യവും എല്ലാവരും അംഗീകരിപ്പാൻ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7299,51 +5968,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. જો કોઈને નિયમશાસ્ત્રનો યોગ્ય ઉપયોગ કરતાં આવડે તો તે સારું જ છે તે આપણે સારી રીતે જાણીએ છીએ.]]></a:t>
+              <a:t><![CDATA[യോഗ്യവുമായ വചനം തന്നേ; ആ പാപികളിൽ ഞാൻ ഒന്നാമൻ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7431,51 +6100,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ખ્રિસ્ત ઈસુનો પ્રેરિત પાઉલ તરફથી કુશળતા હો. દેવ આપણા તારનાર તથા ખ્રિસ્ત ઈસુ જેનામાં આપણી આશા છે]]></a:t>
+              <a:t><![CDATA[7. ധർമ്മോപദേഷ്ടക്കന്മാരായിരിപ്പാൻ ഇച്ഛിക്കുന്നു; തങ്ങൾ പറയുന്നതു ഇന്നതു എന്നും സ്ഥാപിക്കുന്നതു]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7563,51 +6232,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. આપણે તે પણ જાણીએ છીએ કે ન્યાયી માણસો માટે નિયમની રચના કરવામાં આવી નથી. નિયમ તો તેઓના માટે છે કે]]></a:t>
+              <a:t><![CDATA[16. എന്നിട്ടും യേശുക്രിസ്തു നിത്യ ജീവന്നായിക്കൊണ്ടു തന്നിൽ വിശ്വസിപ്പാനുള്ളവർക്കു]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7695,51 +6364,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[જે લોકો નિયમની વિરૂદ્ધમાં છે અને જેઓ નિયમના પાલનનો ઈન્કાર કરે છે. જે લોકો દેવથી વિમુખ હોય, જે પાપી]]></a:t>
+              <a:t><![CDATA[ദൃഷ്ടാന്തത്തിന്നായി സകല ദീർഘക്ഷമയും ഒന്നാമനായ എന്നിൽ കാണിക്കേണ്ടതിന്നു എനിക്കു കരുണ ലഭിച്ചു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7827,51 +6496,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[હોય, જેઓ પવિત્ર ન હોય, અને જેને કોઈ ધર્મ ન હોય, જે લોકો પિતૃહત્યારા તથા માતૃહત્યારા હોય, ખૂની હોય,]]></a:t>
+              <a:t><![CDATA[17. നിത്യരാജാവായി അക്ഷയനും അദൃശ്യനുമായ ഏകദൈവത്തിന്നു എന്നെന്നേക്കും ബഹുമാനവും മഹത്വവും. ആമേൻ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7959,51 +6628,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[એવા લોકો માટે નિયમ હોય છે.]]></a:t>
+              <a:t><![CDATA[18. മകനേ, തിമൊഥെയൊസേ, നിന്നെക്കുറിച്ചു മുമ്പുണ്ടായ പ്രവചനങ്ങൾക്കു ഒത്തവണ്ണം ഞാൻ ഈ ആജ്ഞ നിനക്കു]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8091,51 +6760,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. જે લોકો વ્યભિચારનું પાપ કરતા હોય, જેઓ પુંમૈથુનીઓ હોય, જેઓ ગુલામોને વેચતા હોય જેઓ જૂઠ બોલતા હોય,]]></a:t>
+              <a:t><![CDATA[ഏല്പിക്കുന്നു; നീ വിശ്വാസവും നല്ല മനസ്സാക്ഷിയും ഉള്ളവനായി അവയെ അനുസരിച്ചു നല്ല യുദ്ധസേവ ചെയ്ക.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8223,51 +6892,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[જેઓ ખોટા સમ લેતા હોય છે અને દેવના શુદ્ધ ઉપદેશની વિરૂદ્ધમાં કઈ પણ કરતા લોકો માટે નિયમ છે.]]></a:t>
+              <a:t><![CDATA[19. ചിലർ നല്ല മനസ്സാക്ഷി തള്ളിക്കളഞ്ഞിട്ടു അവരുടെ വിശ്വാസക്കപ്പൽ തകർന്നുപോയി.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8355,51 +7024,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. દેવે મને જે સુવાર્તા કહેવા મોકલ્યો છે, તેના એક ભાગરુંપે હુ આ ઉપદેશ આપી રહ્યો છું. તે મહિમાની]]></a:t>
+              <a:t><![CDATA[20. ഹുമനയൊസും അലെക്സന്തരും ഈ കൂട്ടത്തിൽ ഉള്ളവർ ആകുന്നു; അവർ ദൂഷണം പറയാതിരിപ്പൻ പഠിക്കേണ്ടതിന്നു ഞാൻ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8487,51 +7156,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[સુવાર્તા સ્તુત્ય દેવ તરફથી પ્રાપ્ત થઈ છે.દેવની દયા માટે આભાર]]></a:t>
+              <a:t><![CDATA[അവരെ സാത്താനെ ഏല്പിച്ചിരിക്കുന്നു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8619,51 +7288,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. આપણા ખ્રિસ્ત ઈસુનો હુ આભાર માનું છું કેમ કે તેણે મારામાં વિશ્વાસ મૂકીને તેની સેવા કરવાનું આ કામ]]></a:t>
+              <a:t><![CDATA[1. നമ്മുടെ രക്ഷിതാവായ ദൈവത്തിന്റെയും നമ്മുടെ പ്രത്യാശയായ ക്രിസ്തുയേശുവിന്റെയും കല്പനപ്രകാരം]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8751,51 +7420,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[મને આપ્યું. તેણે જ મને આ સેવા માટે સાર્મથ્ય આપ્યું.]]></a:t>
+              <a:t><![CDATA[ക്രിസ്തുയേശുവിന്റെ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8883,51 +7552,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[તેની આજ્ઞાથી હું પ્રેરિત છું.]]></a:t>
+              <a:t><![CDATA[ഇന്നതു എന്നും ഗ്രഹിക്കുന്നില്ലതാനും.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9015,51 +7684,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ભૂતકાળમાં તો હુ ખ્રિસ્તની વિરૂદ્ધમાં બોલતો હતો, અને બધા પર જુલમ ગુજારતો હતો મે તેને આઘાત આપે]]></a:t>
+              <a:t><![CDATA[2. അപ്പൊസ്തലനായ പൌലൊസ് വിശ്വാസത്തിൽ നിജപുത്രനായ തിമൊഥെയൊസിന്നു എഴുതുന്നതു: പിതാവായ ദൈവത്തിങ്കൽ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9147,51 +7816,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[તેવા ઘણાં કામો કર્યા. પરંતુ દેવે મને ક્ષમા આપી, કેમ કે હુ શું કરતો હતો તેનું મને ભાન નહોતું. જ્યાં]]></a:t>
+              <a:t><![CDATA[നിന്നും നമ്മുടെ കർത്താവായ ക്രിസ്തുയേശുവിങ്കൽ നിന്നും നിനക്കു കൃപയും കനിവും സമാധാനവും ഉണ്ടാകട്ടെ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9279,51 +7948,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[સુધી હુ વિશ્વાસુ ન થયો, ત્યાં સુધી એવું કર્યા કર્યુ.]]></a:t>
+              <a:t><![CDATA[3. അന്യഥാ ഉപദേശിക്കരുതെന്നും വിശ്വാസം എന്ന ദൈവവ്യവസ്ഥെക്കല്ല തർക്കങ്ങൾക്കു മാത്രം ഉതകുന്ന]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9411,51 +8080,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. પરંતુ મને આપણા પ્રભુની સંપૂર્ણ કૃપા પ્રાપ્ત થઈ. અને તે કૃપામાંથી મારામાં ખ્રિસ્ત ઈસુ માટે]]></a:t>
+              <a:t><![CDATA[കെട്ടുകഥകളെയും അന്തമില്ലാത്ത വംശാവലികളെയും ശ്രദ്ധികരുതെന്നും ചിലരോടു ആജ്ഞാപിക്കേണ്ടതിന്നു]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9543,51 +8212,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[વિશ્વાસ અને પ્રેમ પ્રગટ થયાં.]]></a:t>
+              <a:t><![CDATA[4. നീ എഫെസൊസിൽ താമസിക്കേണം എന്നു ഞാൻ മക്കെദൊന്യെക്കു പോകുമ്പോൾ അപേക്ഷിച്ചതുപോലെ ഇപ്പോഴും ചെയ്യുന്നു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9675,51 +8344,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. હુ જે કહુ છું તે સત્ય છે, અને તારે એનો સંપૂર્ણ સ્વીકાર કરવો જોઈએ; અને પાપીઓને તારવા માટે ખ્રિસ્ત]]></a:t>
+              <a:t><![CDATA[5. ആജ്ഞയുടെ ഉദ്ദേശമോ: ശുദ്ധഹൃദയം, നല്ല മനസ്സാക്ഷി, നിർവ്യാജവിശ്വാസം എന്നിവയാൽ ഉളവാകുന്ന സ്നേഹം]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9807,51 +8476,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ઈસુ દુનિયામાં આવ્યો. અને એવા પાપીઓમાં હુ સૌથી મુખ્ય છું.]]></a:t>
+              <a:t><![CDATA[തന്നേ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9939,315 +8608,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. પરંતુ મારા પર દયા કરવામાં આવી. મારા પર દયા કરીને ખ્રિસ્ત ઈસુ દર્શાવવા માગતો હતો કે તે પૂરી]]></a:t>
-[...263 lines deleted...]
-              <a:t><![CDATA[વિશ્વાસ કરે છે તેઓને માટે હુ નમૂનારુંપ થાઉ તેમ ખ્રિસ્તે મારા દ્વારા એક દાખલો બેસાડ્યો.]]></a:t>
+              <a:t><![CDATA[6. ചിലർ ഇവ വിട്ടുമാറി വൃഥാവാദത്തിലേക്കു തിരിഞ്ഞു]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10335,1239 +8740,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. હવે તિમોથીને કહું છું. તેથી તું મારા ખરા દીકરા સમાન છે. દેવ આપણા બાપ તથા ખ્રિસ્ત ઈસુ આપણા પ્રભુ]]></a:t>
-[...1187 lines deleted...]
-              <a:t><![CDATA[વિરૂદ્ધ બોલાય નહિ.]]></a:t>
+              <a:t><![CDATA[8. ന്യായപ്രമാണമോ നീതിമാന്നല്ല, അധർമ്മികൾ, അഭക്തർ, അനുസരണംകെട്ടവർ, പാപികൾ, അശുദ്ധർ, ബാഹ്യന്മാർ,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11655,51 +8872,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[તરફથી તને તેની કૃપા, દયા અને શાંતિ પ્રાપ્ત થાઓ.]]></a:t>
+              <a:t><![CDATA[പിതൃഹന്താക്കൾ, മാതൃഹന്താക്കൾ, കുലപാതകർ,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11787,51 +9004,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. મારી ઈચ્છા છે કે તું અફેસસમાં રહે. જ્યારે હું મકદોનિયામાં ગયો ત્યારે મેં તને તે આજ્ઞા આપી હતી.]]></a:t>
+              <a:t><![CDATA[9. ദുർന്നടപ്പുക്കാർ, പുരുഷമൈഥുനക്കാർ, നരമോഷ്ടാക്കൾ, ഭോഷ്കുപറയുന്നവർ, കള്ളസത്യം ചെയ്യുന്നവർ എന്നീ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11919,51 +9136,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ત્યાં એફેસસમાં કેટલાએક લોકો ખોટું શિક્ષણ આપી રહ્યાં છે. તે લોકો ત્યાં ખોટી બાબતોનું શિક્ષણ ન આપે એવો]]></a:t>
+              <a:t><![CDATA[വകക്കാർക്കും പത്ഥ്യോപദേശത്തിന്നു]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12051,51 +9268,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[તેઓને હુકમ કરવા તું ત્યાં જ રહેજે.]]></a:t>
+              <a:t><![CDATA[10. വിപരീതമായ മറ്റു ഏതിന്നും അത്രേ വെച്ചിരിക്കുന്നതു എന്നു ഗ്രഹിച്ചുകൊണ്ടു അതിനെ ന്യായോചിതമായി]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12183,51 +9400,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. જે વાર્તાઓ સાચી નથી અને વંશાવળીઓમાં આવતાં નામોની લાંબી યાદીઓમાં તેઓ તેઓનો સમય ન બગાડે એવું તું]]></a:t>
+              <a:t><![CDATA[ഉപയോഗിച്ചാൽ ന്യായപ്രമാണം നല്ലതു തന്നേ എന്നു നാം അറിയുന്നു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12244,91 +9461,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[1 தீமோத்தேயு : 1]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme20">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme18">
   <a:themeElements>
-    <a:clrScheme name="Theme20">
+    <a:clrScheme name="Theme18">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme20">
+    <a:fontScheme name="Theme18">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -12354,51 +9571,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme20">
+    <a:fmtScheme name="Theme18">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -12529,51 +9746,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>48</Slides>
+  <Slides>37</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>