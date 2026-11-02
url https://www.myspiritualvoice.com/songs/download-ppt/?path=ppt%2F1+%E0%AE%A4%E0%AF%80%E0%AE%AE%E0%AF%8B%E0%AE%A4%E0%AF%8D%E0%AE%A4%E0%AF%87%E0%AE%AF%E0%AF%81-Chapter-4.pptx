--- v0 (2026-07-30)
+++ v1 (2026-11-02)
@@ -43,100 +43,103 @@
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
     <p:sldId id="257" r:id="rId4"/>
     <p:sldId id="258" r:id="rId5"/>
     <p:sldId id="259" r:id="rId6"/>
     <p:sldId id="260" r:id="rId7"/>
     <p:sldId id="261" r:id="rId8"/>
     <p:sldId id="262" r:id="rId9"/>
     <p:sldId id="263" r:id="rId10"/>
     <p:sldId id="264" r:id="rId11"/>
     <p:sldId id="265" r:id="rId12"/>
     <p:sldId id="266" r:id="rId13"/>
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
+    <p:sldId id="282" r:id="rId29"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -260,53 +263,54 @@
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/>
   <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/>
   <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/>
   <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/>
   <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/>
   <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/>
   <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/>
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
-  <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
+  <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -366,51 +370,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. இவைகளை நீ சகோதரருக்குப் போதித்துவந்தால், விசுவாசத்திற்குரிய வார்த்தைகளிலும் நீ அநுசரித்த நற்போதகத்திலும் தேறினவனாகி, இயேசுகிறிஸ்துவுக்கு நல்ல ஊழியக்காரனாயிருப்பாய்.]]></a:t>
+              <a:t><![CDATA[5. For it is sanctified by the word of God and prayer.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -475,51 +479,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. இவைகளை நீ சகோதரருக்குப் போதித்துவந்தால், விசுவாசத்திற்குரிய வார்த்தைகளிலும் நீ அநுசரித்த நற்போதகத்திலும் தேறினவனாகி, இயேசுகிறிஸ்துவுக்கு நல்ல ஊழியக்காரனாயிருப்பாய்.]]></a:t>
+              <a:t><![CDATA[6. If you put the brethren in remembrance of these things, you shall be a good minister of Jesus Christ, nourished up in the words of faith and of good doctrine, unto which you have attained.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -584,51 +588,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. சீர்கேடும் கிழவிகள் பேச்சுமாயிருக்கிற கட்டுக்கதைகளுக்கு விலகி, தேவபக்திக்கேதுவாக முயற்சிபண்ணு.]]></a:t>
+              <a:t><![CDATA[6. If you put the brethren in remembrance of these things, you shall be a good minister of Jesus Christ, nourished up in the words of faith and of good doctrine, unto which you have attained.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -693,51 +697,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. சரீர முயற்சி அற்ப பிரயோஜனமுள்ளது; தேவபக்தியானது இந்த ஜீவனுக்கும் இதற்குப் பின்வரும் ஜீவனுக்கும் வாக்குத்தத்தமுள்ளதாகையால் எல்லாவற்றிலும் பிரயோஜனமுள்ளது.]]></a:t>
+              <a:t><![CDATA[7. But refuse profane and old wives' fables, and exercise yourself rather unto godliness.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -802,51 +806,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. சரீர முயற்சி அற்ப பிரயோஜனமுள்ளது; தேவபக்தியானது இந்த ஜீவனுக்கும் இதற்குப் பின்வரும் ஜீவனுக்கும் வாக்குத்தத்தமுள்ளதாகையால் எல்லாவற்றிலும் பிரயோஜனமுள்ளது.]]></a:t>
+              <a:t><![CDATA[8. For bodily exercise profits little: but godliness is profitable unto all things, having promise of the life that now is, and of that which is to come.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -911,51 +915,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. இந்த வார்த்தை உண்மையும் எல்லா அங்கிகரிப்புக்கும் பாத்திரமுமாயிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[8. For bodily exercise profits little: but godliness is profitable unto all things, having promise of the life that now is, and of that which is to come.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1020,51 +1024,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. இதினிமித்தம் பிரயாசப்படுகிறோம், நிந்தையும் அடைகிறோம்; ஏனெனில் எல்லா மனுஷருக்கும், விசேஷமாக விசுவாசிகளுக்கும் இரட்சகராகிய ஜீவனுள்ள தேவன்மேல் நம்பிக்கை, வைத்திருக்கிறோம்.]]></a:t>
+              <a:t><![CDATA[9. This is a faithful saying and worthy of all acceptation.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1129,51 +1133,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. இதினிமித்தம் பிரயாசப்படுகிறோம், நிந்தையும் அடைகிறோம்; ஏனெனில் எல்லா மனுஷருக்கும், விசேஷமாக விசுவாசிகளுக்கும் இரட்சகராகிய ஜீவனுள்ள தேவன்மேல் நம்பிக்கை, வைத்திருக்கிறோம்.]]></a:t>
+              <a:t><![CDATA[10. For therefore we both labour and suffer reproach, because we trust in the living God, who is the Saviour of all men, specially of those that believe.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1238,51 +1242,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. இவைகளை நீ கட்டளையிட்டுப் போதித்துக்கொண்டிரு.]]></a:t>
+              <a:t><![CDATA[10. For therefore we both labour and suffer reproach, because we trust in the living God, who is the Saviour of all men, specially of those that believe.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1347,51 +1351,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. உன் இளமையைக்குறித்து ஒருவனும் உன்னை அசட்டைபண்ணாதபடிக்கு, நீ வார்த்தையிலும், நடக்கையிலும், அன்பிலும், ஆவியிலும், விசுவாசத்திலும், கற்பிலும், விசுவாசிகளுக்கு மாதிரியாயிரு.]]></a:t>
+              <a:t><![CDATA[11. These things command and teach.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1456,51 +1460,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ஆகிலும், ஆவியானவர் வெளிப்படையாய்ச் சொல்லுகிறபடி, பிற்காலங்களிலே மனச்சாட்சியில் சூடுண்ட பொய்யருடைய மாயத்தினாலே சிலர் வஞ்சிக்கிற ஆவிகளுக்கும் பிசாசுகளின் உபதேசங்களுக்கும் செவிகொடுத்து, விசுவாசத்தைவிட்டு விலகிப்போவார்கள்.]]></a:t>
+              <a:t><![CDATA[1. Now the Spirit speaks expressly, that in the latter times some shall depart from the faith, giving heed to seducing spirits, and doctrines of devils;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1565,51 +1569,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. உன் இளமையைக்குறித்து ஒருவனும் உன்னை அசட்டைபண்ணாதபடிக்கு, நீ வார்த்தையிலும், நடக்கையிலும், அன்பிலும், ஆவியிலும், விசுவாசத்திலும், கற்பிலும், விசுவாசிகளுக்கு மாதிரியாயிரு.]]></a:t>
+              <a:t><![CDATA[12. Let no man despise your youth; but be you an example of the believers, in word, in conversation, in love, in spirit, in faith, in purity.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1674,51 +1678,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. நான் வருமளவும் வாசிக்கிறதிலும் புத்திசொல்லுகிறதிலும் உபதேசிக்கிறதிலும் ஜாக்கிரதையாயிரு.]]></a:t>
+              <a:t><![CDATA[12. Let no man despise your youth; but be you an example of the believers, in word, in conversation, in love, in spirit, in faith, in purity.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1783,51 +1787,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. மூப்பராகிய சங்கத்தார் உன்மேல் கைகளை வைத்தபோது தீர்க்கதரிசத்தினால் உனக்கு அளிக்கப்பட்ட வரத்தைப்பற்றி அசதியாயிராதே.]]></a:t>
+              <a:t><![CDATA[13. Till I come, give attendance to reading, to exhortation, to doctrine.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1892,51 +1896,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. மூப்பராகிய சங்கத்தார் உன்மேல் கைகளை வைத்தபோது தீர்க்கதரிசத்தினால் உனக்கு அளிக்கப்பட்ட வரத்தைப்பற்றி அசதியாயிராதே.]]></a:t>
+              <a:t><![CDATA[14. Neglect not the gift that is in you, which was given you by prophecy, with the laying on of the hands of the presbytery.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2001,51 +2005,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. நீ தேறுகிறது யாவருக்கும் விளங்கும்படி இவைகளையே சிந்தித்துக்கொண்டு, இவைகளிலே நிலைத்திரு.]]></a:t>
+              <a:t><![CDATA[14. Neglect not the gift that is in you, which was given you by prophecy, with the laying on of the hands of the presbytery.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2110,51 +2114,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. உன்னைக்குறித்தும் உபதேசத்தைக்குறித்தும் எச்சரிக்கையாயிரு, இவைகளில் நிலைகொண்டிரு, இப்படிச் செய்வாயானால், உன்னையும் உன் உபதேசத்தைக் கேட்பவர்களையும் இரட்சித்துக்கொள்ளுவாய்.]]></a:t>
+              <a:t><![CDATA[15. Meditate upon these things; give yourself wholly to them; that your profiting may appear to all.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2219,51 +2223,160 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. உன்னைக்குறித்தும் உபதேசத்தைக்குறித்தும் எச்சரிக்கையாயிரு, இவைகளில் நிலைகொண்டிரு, இப்படிச் செய்வாயானால், உன்னையும் உன் உபதேசத்தைக் கேட்பவர்களையும் இரட்சித்துக்கொள்ளுவாய்.]]></a:t>
+              <a:t><![CDATA[16. Take heed unto yourself, and unto the doctrine; continue in them: for in doing this you shall both save yourself, and them that hear you.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[16. Take heed unto yourself, and unto the doctrine; continue in them: for in doing this you shall both save yourself, and them that hear you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2328,51 +2441,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ஆகிலும், ஆவியானவர் வெளிப்படையாய்ச் சொல்லுகிறபடி, பிற்காலங்களிலே மனச்சாட்சியில் சூடுண்ட பொய்யருடைய மாயத்தினாலே சிலர் வஞ்சிக்கிற ஆவிகளுக்கும் பிசாசுகளின் உபதேசங்களுக்கும் செவிகொடுத்து, விசுவாசத்தைவிட்டு விலகிப்போவார்கள்.]]></a:t>
+              <a:t><![CDATA[1. Now the Spirit speaks expressly, that in the latter times some shall depart from the faith, giving heed to seducing spirits, and doctrines of devils;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2437,51 +2550,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. விவாகம்பண்ணாதிருக்கவும்,]]></a:t>
+              <a:t><![CDATA[1. Now the Spirit speaks expressly, that in the latter times some shall depart from the faith, giving heed to seducing spirits, and doctrines of devils;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2546,51 +2659,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. விசுவாசிகளும் சத்தியத்தை அறிந்தவர்களும் ஸ்தோத்திரத்தோடே அநுபவிக்கும்படி தேவன் படைத்த போஜனபதார்த்தங்களை விலக்கவும் வேண்டுமென்று அந்தப் பொய்யர் கட்டளையிடுவார்கள்.]]></a:t>
+              <a:t><![CDATA[2. Speaking lies in hypocrisy; having their conscience seared with a hot iron;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2655,51 +2768,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. விசுவாசிகளும் சத்தியத்தை அறிந்தவர்களும் ஸ்தோத்திரத்தோடே அநுபவிக்கும்படி தேவன் படைத்த போஜனபதார்த்தங்களை விலக்கவும் வேண்டுமென்று அந்தப் பொய்யர் கட்டளையிடுவார்கள்.]]></a:t>
+              <a:t><![CDATA[3. Forbidding to marry, and commanding to abstain from meats, which God has created to be received with thanksgiving of them which believe and know the truth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2764,51 +2877,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. தேவன் படைத்ததெல்லாம் நல்லதாயிருக்கிறது; ஸ்தோத்திரத்தோடே ஏற்றுக்கொள்ளப்படுமாகில் ஒன்றும் தள்ளப்படத்தக்கதல்ல.]]></a:t>
+              <a:t><![CDATA[3. Forbidding to marry, and commanding to abstain from meats, which God has created to be received with thanksgiving of them which believe and know the truth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2873,51 +2986,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. தேவன் படைத்ததெல்லாம் நல்லதாயிருக்கிறது; ஸ்தோத்திரத்தோடே ஏற்றுக்கொள்ளப்படுமாகில் ஒன்றும் தள்ளப்படத்தக்கதல்ல.]]></a:t>
+              <a:t><![CDATA[4. For every creature of God is good, and nothing to be refused, if it be received with thanksgiving:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2982,51 +3095,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அது தேவவசனத்தினாலும் ஜெபத்தினாலும் பரிசுத்தமாக்கப்படும்.]]></a:t>
+              <a:t><![CDATA[4. For every creature of God is good, and nothing to be refused, if it be received with thanksgiving:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -3061,51 +3174,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474466991" r:id="rId1"/>
+    <p:sldLayoutId id="2482631313" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -3249,50 +3362,58 @@
 
 <file path=ppt/slides/_rels/slide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide24.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide25.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide26.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide27.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -3449,51 +3570,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ഇതു സഹോദരന്മാരേ ഗ്രഹിപ്പിച്ചാൽ നീ അനുസരിച്ച വിശ്വാസത്തിന്റെയും സദുപദേശത്തിന്റെയും വചനത്താൽ]]></a:t>
+              <a:t><![CDATA[5. அது தேவவசனத்தினாலும் ஜெபத்தினாலும் பரிசுத்தமாக்கப்படும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3581,51 +3702,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[പോഷണം ലഭിച്ചു ക്രിസ്തുയേശുവിന്നു നല്ല ശുശ്രൂഷകൻ ആകും.]]></a:t>
+              <a:t><![CDATA[6. இவைகளை நீ சகோதரருக்குப் போதித்துவந்தால், விசுவாசத்திற்குரிய வார்த்தைகளிலும் நீ அநுசரித்த]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3713,51 +3834,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ഭക്തിവിരുദ്ധമായ കിഴവിക്കഥകളെ ഒഴിച്ചു ദൈവഭക്തിക്കു തക്കവണ്ണം അഭ്യാസം ചെയ്ക.]]></a:t>
+              <a:t><![CDATA[நற்போதகத்திலும் தேறினவனாகி, இயேசுகிறிஸ்துவுக்கு நல்ல ஊழியக்காரனாயிருப்பாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3845,51 +3966,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ശരീരാഭ്യാസം അല്പപ്രയോജനമുള്ളതത്രേ; ദൈവഭക്തിയോ ഇപ്പോഴത്തെ ജീവന്റെയും വരുവാനിരിക്കുന്നതിന്റെയും]]></a:t>
+              <a:t><![CDATA[7. சீர்கேடும் கிழவிகள் பேச்சுமாயிருக்கிற கட்டுக்கதைகளுக்கு விலகி, தேவபக்திக்கேதுவாக முயற்சிபண்ணு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3977,51 +4098,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[വാഗ്ദത്തമുള്ളതാകയാൽ സകലത്തിന്നും പ്രയോജനകരമാകുന്നു.]]></a:t>
+              <a:t><![CDATA[8. சரீர முயற்சி அற்ப பிரயோஜனமுள்ளது; தேவபக்தியானது இந்த ஜீவனுக்கும் இதற்குப் பின்வரும் ஜீவனுக்கும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4109,51 +4230,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ഇതു വിശ്വാസ്യവും എല്ലാവരും അംഗീകരിപ്പാൻ യോഗ്യവുമായ വചനം.]]></a:t>
+              <a:t><![CDATA[வாக்குத்தத்தமுள்ளதாகையால் எல்லாவற்றிலும் பிரயோஜனமுள்ளது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4241,51 +4362,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. അതിന്നായിട്ടു തന്നേ നാം സകലമനുഷ്യരുടെയും പ്രത്യേകം വിശ്വസികളുടെയും രക്ഷിതാവായ ജീവനുള്ള ദൈവത്തിൽ]]></a:t>
+              <a:t><![CDATA[9. இந்த வார்த்தை உண்மையும் எல்லா அங்கிகரிப்புக்கும் பாத்திரமுமாயிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4373,51 +4494,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ആശവെച്ചു അദ്ധ്വാനിച്ചും പോരാടിയും വരുന്നു.]]></a:t>
+              <a:t><![CDATA[10. இதினிமித்தம் பிரயாசப்படுகிறோம், நிந்தையும் அடைகிறோம்; ஏனெனில் எல்லா மனுஷருக்கும், விசேஷமாக]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4505,51 +4626,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ഇതു നീ ആജ്ഞാപിക്കയും ഉപദേശിക്കയും ചെയ്ക.]]></a:t>
+              <a:t><![CDATA[விசுவாசிகளுக்கும் இரட்சகராகிய ஜீவனுள்ள தேவன்மேல் நம்பிக்கை, வைத்திருக்கிறோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4637,51 +4758,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ആരും നിന്റെ യൌവനം തുച്ഛീകരിക്കരുതു; വാക്കിലും നടപ്പിലും സ്നേഹത്തിലും വിശ്വാസത്തിലും]]></a:t>
+              <a:t><![CDATA[11. இவைகளை நீ கட்டளையிட்டுப் போதித்துக்கொண்டிரு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4769,51 +4890,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. എന്നാൽ ഭാവികാലത്തു ചിലർ വ്യാജാത്മാക്കളെയും ഭൂതങ്ങളുടെ ഉപദേശങ്ങളെയും ആശ്രയിച്ചു ഭോഷ്കു]]></a:t>
+              <a:t><![CDATA[1. ஆகிலும், ஆவியானவர் வெளிப்படையாய்ச் சொல்லுகிறபடி, பிற்காலங்களிலே மனச்சாட்சியில் சூடுண்ட பொய்யருடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4901,51 +5022,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[നിർമ്മലതയിലും വിശ്വാസികൾക്കു മാതൃകയായിരിക്ക.]]></a:t>
+              <a:t><![CDATA[12. உன் இளமையைக்குறித்து ஒருவனும் உன்னை அசட்டைபண்ணாதபடிக்கு, நீ வார்த்தையிலும், நடக்கையிலும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5033,51 +5154,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ഞാൻ വരുവോളം വായന, പ്രബോധനം, ഉപദേശം എന്നിവയിൽ ശ്രദ്ധിച്ചിരിക്ക.]]></a:t>
+              <a:t><![CDATA[அன்பிலும், ஆவியிலும், விசுவாசத்திலும், கற்பிலும், விசுவாசிகளுக்கு மாதிரியாயிரு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5165,51 +5286,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. മൂപ്പന്മാരുടെ കൈവെപ്പോടുകൂടെ പ്രവചനത്താൽ നിനക്കു ലഭിച്ചതായി നിന്നിലുള്ള കൃപാവരം ഉപേക്ഷയായി]]></a:t>
+              <a:t><![CDATA[13. நான் வருமளவும் வாசிக்கிறதிலும் புத்திசொல்லுகிறதிலும் உபதேசிக்கிறதிலும் ஜாக்கிரதையாயிரு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5297,51 +5418,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[വിചാരിക്കാതെ]]></a:t>
+              <a:t><![CDATA[14. மூப்பராகிய சங்கத்தார் உன்மேல் கைகளை வைத்தபோது தீர்க்கதரிசத்தினால் உனக்கு அளிக்கப்பட்ட]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5429,51 +5550,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. നിന്റെ അഭിവൃദ്ധി എല്ലാവർക്കും പ്രസിദ്ധമായിത്തീരേണ്ടതിന്നു ഇതു കരുതുക, ഇതിൽ തന്നെ ഇരുന്നുകൊൾക.]]></a:t>
+              <a:t><![CDATA[வரத்தைப்பற்றி அசதியாயிராதே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5561,51 +5682,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. നിന്നെത്തന്നേയും ഉപദേശത്തെയും സൂക്ഷിച്ചുകൊൾക; ഇതിൽ ഉറെച്ചുനിൽക്ക; അങ്ങനെ ചെയ്താൽ നീ നിന്നെയും]]></a:t>
+              <a:t><![CDATA[15. நீ தேறுகிறது யாவருக்கும் விளங்கும்படி இவைகளையே சிந்தித்துக்கொண்டு, இவைகளிலே நிலைத்திரு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5693,51 +5814,183 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[നിന്റെ പ്രസംഗം കേൾക്കുന്നവരെയും രക്ഷിക്കും.]]></a:t>
+              <a:t><![CDATA[16. உன்னைக்குறித்தும் உபதேசத்தைக்குறித்தும் எச்சரிக்கையாயிரு, இவைகளில் நிலைகொண்டிரு, இப்படிச்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 தீமோத்தேயு : 4]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[செய்வாயானால், உன்னையும் உன் உபதேசத்தைக் கேட்பவர்களையும் இரட்சித்துக்கொள்ளுவாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5825,51 +6078,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[പറയുന്നവരുടെ കപടത്താൽ വിശ്വാസം ത്യജിക്കും എന്നു ആത്മാവു തെളിവായി പറയുന്നു.]]></a:t>
+              <a:t><![CDATA[மாயத்தினாலே சிலர் வஞ்சிக்கிற ஆவிகளுக்கும் பிசாசுகளின் உபதேசங்களுக்கும் செவிகொடுத்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5957,51 +6210,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. അവർ സ്വന്തമനസ്സാക്ഷിയിൽ ചൂടുവെച്ചവരായി]]></a:t>
+              <a:t><![CDATA[விசுவாசத்தைவிட்டு விலகிப்போவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6089,51 +6342,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. വിവാഹം വിലക്കുകയും സത്യത്തെ ഗ്രഹിച്ചിരിക്കുന്ന വിശ്വാസികൾ സ്തോത്രത്തോടെ അനുഭവിപ്പാൻ ദൈവം]]></a:t>
+              <a:t><![CDATA[2. விவாகம்பண்ணாதிருக்கவும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6221,51 +6474,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[സൃഷ്ടിച്ച ഭോജ്യങ്ങളെ വർജ്ജിക്കേണം എന്നു കല്പിക്കയും ചെയ്യും.]]></a:t>
+              <a:t><![CDATA[3. விசுவாசிகளும் சத்தியத்தை அறிந்தவர்களும் ஸ்தோத்திரத்தோடே அநுபவிக்கும்படி தேவன் படைத்த]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6353,51 +6606,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. എന്നാൽ ദൈവത്തിന്റെ സൃഷ്ടി എല്ലാം നല്ലതു; സ്തോത്രത്തോടെ അനുഭവിക്കുന്നു എങ്കിൽ ഒന്നും]]></a:t>
+              <a:t><![CDATA[போஜனபதார்த்தங்களை விலக்கவும் வேண்டுமென்று அந்தப் பொய்யர் கட்டளையிடுவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6485,51 +6738,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[വർജ്ജിക്കേണ്ടതല്ല;]]></a:t>
+              <a:t><![CDATA[4. தேவன் படைத்ததெல்லாம் நல்லதாயிருக்கிறது; ஸ்தோத்திரத்தோடே ஏற்றுக்கொள்ளப்படுமாகில் ஒன்றும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6617,51 +6870,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ദൈവവചനത്താലും പ്രാർത്ഥനയാലും വിശുദ്ധീകരിക്കപ്പെടുന്നുവല്ലോ.]]></a:t>
+              <a:t><![CDATA[தள்ளப்படத்தக்கதல்ல.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6678,91 +6931,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[1 தீமோத்தேயு : 4]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme45">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme52">
   <a:themeElements>
-    <a:clrScheme name="Theme45">
+    <a:clrScheme name="Theme52">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme45">
+    <a:fontScheme name="Theme52">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -6788,51 +7041,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme45">
+    <a:fmtScheme name="Theme52">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -6963,51 +7216,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>26</Slides>
+  <Slides>27</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>