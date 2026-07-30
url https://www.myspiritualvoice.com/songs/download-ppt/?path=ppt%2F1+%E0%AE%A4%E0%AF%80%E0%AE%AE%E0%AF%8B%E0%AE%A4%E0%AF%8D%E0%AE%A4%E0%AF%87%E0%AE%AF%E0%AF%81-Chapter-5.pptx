--- v0 (2026-06-10)
+++ v1 (2026-07-30)
@@ -71,82 +71,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...30 lines deleted...]
-  <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -167,66 +135,50 @@
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
-    <p:sldId id="296" r:id="rId43"/>
-[...14 lines deleted...]
-    <p:sldId id="311" r:id="rId58"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -364,69 +316,53 @@
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
-  <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
-[...17 lines deleted...]
-  <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -486,51 +422,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. உத்தம விதவையாயிருந்து தனிமையாயிருக்கிறவள் தேவனிடத்தில் நம்பிக்கையுள்ளவளாய், இரவும் பகலும் வேண்டுதல்களிலும் ஜெபங்களிலும் நிலைத்திருப்பாள்.]]></a:t>
+              <a:t><![CDATA[7. அவர்கள் குற்றஞ்சாட்டப்படாதவர்களாயிருக்கும்படி இவைகளைக் கட்டளையிடு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -595,51 +531,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. உத்தம விதவையாயிருந்து தனிமையாயிருக்கிறவள் தேவனிடத்தில் நம்பிக்கையுள்ளவளாய், இரவும் பகலும் வேண்டுதல்களிலும் ஜெபங்களிலும் நிலைத்திருப்பாள்.]]></a:t>
+              <a:t><![CDATA[8. ஒருவன் தன் சொந்த ஜனங்களையும், விசேஷமாகத் தன் வீட்டாரையும் விசாரியாமற்போனால், அவன் விசுவாசத்தை மறுதலித்தவனும், அவிசுவாசியிலும் கெட்டவனுமாயிருப்பான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -704,51 +640,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. சுகபோகமாய் வாழ்கிறவள் உயிரோடே செத்தவள்.]]></a:t>
+              <a:t><![CDATA[8. ஒருவன் தன் சொந்த ஜனங்களையும், விசேஷமாகத் தன் வீட்டாரையும் விசாரியாமற்போனால், அவன் விசுவாசத்தை மறுதலித்தவனும், அவிசுவாசியிலும் கெட்டவனுமாயிருப்பான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -813,51 +749,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. சுகபோகமாய் வாழ்கிறவள் உயிரோடே செத்தவள்.]]></a:t>
+              <a:t><![CDATA[9. அறுபது வயதுக்குக் குறையாதவளும், ஒரே புருஷனுக்கு மனைவியாயிருந்தவளுமாகி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -922,51 +858,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அவர்கள் குற்றஞ்சாட்டப்படாதவர்களாயிருக்கும்படி இவைகளைக் கட்டளையிடு.]]></a:t>
+              <a:t><![CDATA[10. பிள்ளைகளை வளர்த்து, அந்நியரை உபசரித்து, பரிசுத்தவான்களுடைய கால்களைக் கழுவி, உபத்திரவப்படுகிறவர்களுக்கு உதவிசெய்து, சகலவித நற்கிரியைகளையும் ஜாக்கிரதையாய் நடப்பித்து, இவ்விதமாய் நற்கிரியைகளைக்குறித்து நற்சாட்சி பெற்றவளுமாயிருந்தால், அப்படிப்பட்ட விதவையையே விதவைகள் கூட்டத்தில் சேர்த்துக்கொள்ளவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1031,51 +967,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அவர்கள் குற்றஞ்சாட்டப்படாதவர்களாயிருக்கும்படி இவைகளைக் கட்டளையிடு.]]></a:t>
+              <a:t><![CDATA[10. பிள்ளைகளை வளர்த்து, அந்நியரை உபசரித்து, பரிசுத்தவான்களுடைய கால்களைக் கழுவி, உபத்திரவப்படுகிறவர்களுக்கு உதவிசெய்து, சகலவித நற்கிரியைகளையும் ஜாக்கிரதையாய் நடப்பித்து, இவ்விதமாய் நற்கிரியைகளைக்குறித்து நற்சாட்சி பெற்றவளுமாயிருந்தால், அப்படிப்பட்ட விதவையையே விதவைகள் கூட்டத்தில் சேர்த்துக்கொள்ளவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1140,51 +1076,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ஒருவன் தன் சொந்த ஜனங்களையும், விசேஷமாகத் தன் வீட்டாரையும் விசாரியாமற்போனால், அவன் விசுவாசத்தை மறுதலித்தவனும், அவிசுவாசியிலும் கெட்டவனுமாயிருப்பான்.]]></a:t>
+              <a:t><![CDATA[11. இளவயதுள்ள விதவைகளை அதிலே சேர்த்துக்கொள்ளாதே; ஏனெனில், அவர்கள் கிறிஸ்துவுக்கு விரோதமாய்க் காமவிகாரங்கொள்ளும்போது விவாகம்பண்ண மனதாகி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1249,51 +1185,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ஒருவன் தன் சொந்த ஜனங்களையும், விசேஷமாகத் தன் வீட்டாரையும் விசாரியாமற்போனால், அவன் விசுவாசத்தை மறுதலித்தவனும், அவிசுவாசியிலும் கெட்டவனுமாயிருப்பான்.]]></a:t>
+              <a:t><![CDATA[11. இளவயதுள்ள விதவைகளை அதிலே சேர்த்துக்கொள்ளாதே; ஏனெனில், அவர்கள் கிறிஸ்துவுக்கு விரோதமாய்க் காமவிகாரங்கொள்ளும்போது விவாகம்பண்ண மனதாகி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1358,51 +1294,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ஒருவன் தன் சொந்த ஜனங்களையும், விசேஷமாகத் தன் வீட்டாரையும் விசாரியாமற்போனால், அவன் விசுவாசத்தை மறுதலித்தவனும், அவிசுவாசியிலும் கெட்டவனுமாயிருப்பான்.]]></a:t>
+              <a:t><![CDATA[12. முதலில் கொண்டிருந்த விசுவாசத்தை விடுவதினாலே, ஆக்கினைக்குட்படுவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1467,51 +1403,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அறுபது வயதுக்குக் குறையாதவளும், ஒரே புருஷனுக்கு மனைவியாயிருந்தவளுமாகி,]]></a:t>
+              <a:t><![CDATA[13. அதுவுமல்லாமல், அவர்கள் சோம்பலுள்ளவர்களாய், வீடுவீடாய்த் திரியப்பழகுவார்கள்; சோம்பலுள்ளவர்களாய் மாத்திரமல்ல, அலப்புகிறவர்களாயும் வீணலுவற்காரிகளாயும் தகாத காரியங்களைப் பேசுகிறவர்களாயுமிருப்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1685,51 +1621,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அறுபது வயதுக்குக் குறையாதவளும், ஒரே புருஷனுக்கு மனைவியாயிருந்தவளுமாகி,]]></a:t>
+              <a:t><![CDATA[13. அதுவுமல்லாமல், அவர்கள் சோம்பலுள்ளவர்களாய், வீடுவீடாய்த் திரியப்பழகுவார்கள்; சோம்பலுள்ளவர்களாய் மாத்திரமல்ல, அலப்புகிறவர்களாயும் வீணலுவற்காரிகளாயும் தகாத காரியங்களைப் பேசுகிறவர்களாயுமிருப்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1794,51 +1730,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. பிள்ளைகளை வளர்த்து, அந்நியரை உபசரித்து, பரிசுத்தவான்களுடைய கால்களைக் கழுவி, உபத்திரவப்படுகிறவர்களுக்கு உதவிசெய்து, சகலவித நற்கிரியைகளையும் ஜாக்கிரதையாய் நடப்பித்து, இவ்விதமாய் நற்கிரியைகளைக்குறித்து நற்சாட்சி பெற்றவளுமாயிருந்தால், அப்படிப்பட்ட விதவையையே விதவைகள் கூட்டத்தில் சேர்த்துக்கொள்ளவேண்டும்.]]></a:t>
+              <a:t><![CDATA[14. ஆகையால் இளவயதுள்ள விதவைகள் விவாகம்பண்ணவும், பிள்ளைகளைப் பெறவும், வீட்டை நடத்தவும், விரோதியானவன் நிந்திக்கிறதற்கு இடமுண்டாக்காமலிருக்கவும் வேண்டுமென்றிருக்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1903,51 +1839,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. பிள்ளைகளை வளர்த்து, அந்நியரை உபசரித்து, பரிசுத்தவான்களுடைய கால்களைக் கழுவி, உபத்திரவப்படுகிறவர்களுக்கு உதவிசெய்து, சகலவித நற்கிரியைகளையும் ஜாக்கிரதையாய் நடப்பித்து, இவ்விதமாய் நற்கிரியைகளைக்குறித்து நற்சாட்சி பெற்றவளுமாயிருந்தால், அப்படிப்பட்ட விதவையையே விதவைகள் கூட்டத்தில் சேர்த்துக்கொள்ளவேண்டும்.]]></a:t>
+              <a:t><![CDATA[14. ஆகையால் இளவயதுள்ள விதவைகள் விவாகம்பண்ணவும், பிள்ளைகளைப் பெறவும், வீட்டை நடத்தவும், விரோதியானவன் நிந்திக்கிறதற்கு இடமுண்டாக்காமலிருக்கவும் வேண்டுமென்றிருக்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2012,51 +1948,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. பிள்ளைகளை வளர்த்து, அந்நியரை உபசரித்து, பரிசுத்தவான்களுடைய கால்களைக் கழுவி, உபத்திரவப்படுகிறவர்களுக்கு உதவிசெய்து, சகலவித நற்கிரியைகளையும் ஜாக்கிரதையாய் நடப்பித்து, இவ்விதமாய் நற்கிரியைகளைக்குறித்து நற்சாட்சி பெற்றவளுமாயிருந்தால், அப்படிப்பட்ட விதவையையே விதவைகள் கூட்டத்தில் சேர்த்துக்கொள்ளவேண்டும்.]]></a:t>
+              <a:t><![CDATA[15. ஏனெனில் இதற்குமுன்னே சிலர் சாத்தானைப் பின்பற்றி விலகிப்போனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2121,51 +2057,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. இளவயதுள்ள விதவைகளை அதிலே சேர்த்துக்கொள்ளாதே; ஏனெனில், அவர்கள் கிறிஸ்துவுக்கு விரோதமாய்க் காமவிகாரங்கொள்ளும்போது விவாகம்பண்ண மனதாகி,]]></a:t>
+              <a:t><![CDATA[16. விசுவாசியாகிய ஒருவனிடத்திலாவது ஒருத்தியிடத்திலாவது விதவைகளிருந்தால், அவர்கள் இவர்களுக்கு உதவி செய்யக்கடவர்கள்; சபையானது உத்தம விதவைகளானவர்களுக்கு உதவிசெய்யவேண்டியதாகையால் அந்தப் பாரத்தை அதின்மேல் வைக்கக்கூடாது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2230,51 +2166,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. இளவயதுள்ள விதவைகளை அதிலே சேர்த்துக்கொள்ளாதே; ஏனெனில், அவர்கள் கிறிஸ்துவுக்கு விரோதமாய்க் காமவிகாரங்கொள்ளும்போது விவாகம்பண்ண மனதாகி,]]></a:t>
+              <a:t><![CDATA[16. விசுவாசியாகிய ஒருவனிடத்திலாவது ஒருத்தியிடத்திலாவது விதவைகளிருந்தால், அவர்கள் இவர்களுக்கு உதவி செய்யக்கடவர்கள்; சபையானது உத்தம விதவைகளானவர்களுக்கு உதவிசெய்யவேண்டியதாகையால் அந்தப் பாரத்தை அதின்மேல் வைக்கக்கூடாது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2339,51 +2275,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. இளவயதுள்ள விதவைகளை அதிலே சேர்த்துக்கொள்ளாதே; ஏனெனில், அவர்கள் கிறிஸ்துவுக்கு விரோதமாய்க் காமவிகாரங்கொள்ளும்போது விவாகம்பண்ண மனதாகி,]]></a:t>
+              <a:t><![CDATA[17. நன்றாய் விசாரணைசெய்கிற மூப்பர்களை, விசேஷமாக திருவசனத்திலும் உபதேசத்திலும் பிரயாசப்படுகிறவர்களை, இரட்டிப்பான கனத்திற்குப் பாத்திரராக எண்ணவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2448,51 +2384,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. முதலில் கொண்டிருந்த விசுவாசத்தை விடுவதினாலே, ஆக்கினைக்குட்படுவார்கள்.]]></a:t>
+              <a:t><![CDATA[17. நன்றாய் விசாரணைசெய்கிற மூப்பர்களை, விசேஷமாக திருவசனத்திலும் உபதேசத்திலும் பிரயாசப்படுகிறவர்களை, இரட்டிப்பான கனத்திற்குப் பாத்திரராக எண்ணவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2557,51 +2493,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. முதலில் கொண்டிருந்த விசுவாசத்தை விடுவதினாலே, ஆக்கினைக்குட்படுவார்கள்.]]></a:t>
+              <a:t><![CDATA[18. போரடிக்கிற மாட்டை வாய் கட்டாயாக என்றும், வேலையாள் தன் கூலிக்குப் பாத்திரனாயிருக்கிறான் என்றும், வேதவாக்கியம் சொல்லுகிறதே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2666,51 +2602,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அதுவுமல்லாமல், அவர்கள் சோம்பலுள்ளவர்களாய், வீடுவீடாய்த் திரியப்பழகுவார்கள்; சோம்பலுள்ளவர்களாய் மாத்திரமல்ல, அலப்புகிறவர்களாயும் வீணலுவற்காரிகளாயும் தகாத காரியங்களைப் பேசுகிறவர்களாயுமிருப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[18. போரடிக்கிற மாட்டை வாய் கட்டாயாக என்றும், வேலையாள் தன் கூலிக்குப் பாத்திரனாயிருக்கிறான் என்றும், வேதவாக்கியம் சொல்லுகிறதே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2775,51 +2711,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. முதிர்வயதுள்ளவனைக் கடிந்துகொள்ளாமல், அவனைத் தகப்பனைப்போலவும், பாலிய புருஷரைச் சகோதரரைப்போலவும்,]]></a:t>
+              <a:t><![CDATA[2. முதிர்வயதுள்ள ஸ்திரீகளைத் தாய்களைப்போலவும், பாலிய ஸ்திரீகளை எல்லாக் கற்புடன் சகோதரிகளைப்போலவும், பாவித்து, புத்திசொல்லு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2884,51 +2820,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அதுவுமல்லாமல், அவர்கள் சோம்பலுள்ளவர்களாய், வீடுவீடாய்த் திரியப்பழகுவார்கள்; சோம்பலுள்ளவர்களாய் மாத்திரமல்ல, அலப்புகிறவர்களாயும் வீணலுவற்காரிகளாயும் தகாத காரியங்களைப் பேசுகிறவர்களாயுமிருப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[19. மூப்பனானவனுக்கு விரோதமாக ஒருவன் செய்யும் பிராதை இரண்டு மூன்று சாட்சிகள் இல்லாமல் நீ ஏற்றுக்கொள்ளக்கூடாது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2993,51 +2929,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அதுவுமல்லாமல், அவர்கள் சோம்பலுள்ளவர்களாய், வீடுவீடாய்த் திரியப்பழகுவார்கள்; சோம்பலுள்ளவர்களாய் மாத்திரமல்ல, அலப்புகிறவர்களாயும் வீணலுவற்காரிகளாயும் தகாத காரியங்களைப் பேசுகிறவர்களாயுமிருப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[20. மற்றவர்களுக்குப் பயமுண்டாகும்படி, பாவஞ்செய்தவர்களை எல்லாருக்கும் முன்பாகக் கடிந்துகொள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3102,51 +3038,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ஆகையால் இளவயதுள்ள விதவைகள் விவாகம்பண்ணவும், பிள்ளைகளைப் பெறவும், வீட்டை நடத்தவும், விரோதியானவன் நிந்திக்கிறதற்கு இடமுண்டாக்காமலிருக்கவும் வேண்டுமென்றிருக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[21. நீ பட்சபாதத்தோடே ஒன்றும் செய்யாமலும், விசாரிக்குமுன் நிருணயம்பண்ணாமலும், இவைகளைக் காத்து நடக்கும்படி, தேவனுக்கும், கர்த்தராகிய இயேசுகிறிஸ்துவுக்கும், தெரிந்துகொள்ளப்பட்ட தூதருக்கும் முன்பாக, உறுதியாய்க் கட்டளையிடுகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3211,51 +3147,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ஆகையால் இளவயதுள்ள விதவைகள் விவாகம்பண்ணவும், பிள்ளைகளைப் பெறவும், வீட்டை நடத்தவும், விரோதியானவன் நிந்திக்கிறதற்கு இடமுண்டாக்காமலிருக்கவும் வேண்டுமென்றிருக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[21. நீ பட்சபாதத்தோடே ஒன்றும் செய்யாமலும், விசாரிக்குமுன் நிருணயம்பண்ணாமலும், இவைகளைக் காத்து நடக்கும்படி, தேவனுக்கும், கர்த்தராகிய இயேசுகிறிஸ்துவுக்கும், தெரிந்துகொள்ளப்பட்ட தூதருக்கும் முன்பாக, உறுதியாய்க் கட்டளையிடுகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3320,51 +3256,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ஏனெனில் இதற்குமுன்னே சிலர் சாத்தானைப் பின்பற்றி விலகிப்போனார்கள்.]]></a:t>
+              <a:t><![CDATA[22. ஒருவன்மேலும் சீக்கிரமாய்க் கைகளை வையாதே; மற்றவர்கள் செய்யும் பாவங்களுக்கும் உடன்படாதே; உன்னைச் சுத்தவானாகக் காத்துக்கொள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3429,51 +3365,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. விசுவாசியாகிய ஒருவனிடத்திலாவது ஒருத்தியிடத்திலாவது விதவைகளிருந்தால், அவர்கள் இவர்களுக்கு உதவி செய்யக்கடவர்கள்; சபையானது உத்தம விதவைகளானவர்களுக்கு உதவிசெய்யவேண்டியதாகையால் அந்தப் பாரத்தை அதின்மேல் வைக்கக்கூடாது.]]></a:t>
+              <a:t><![CDATA[22. ஒருவன்மேலும் சீக்கிரமாய்க் கைகளை வையாதே; மற்றவர்கள் செய்யும் பாவங்களுக்கும் உடன்படாதே; உன்னைச் சுத்தவானாகக் காத்துக்கொள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3538,51 +3474,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. விசுவாசியாகிய ஒருவனிடத்திலாவது ஒருத்தியிடத்திலாவது விதவைகளிருந்தால், அவர்கள் இவர்களுக்கு உதவி செய்யக்கடவர்கள்; சபையானது உத்தம விதவைகளானவர்களுக்கு உதவிசெய்யவேண்டியதாகையால் அந்தப் பாரத்தை அதின்மேல் வைக்கக்கூடாது.]]></a:t>
+              <a:t><![CDATA[23. நீ இனிமேல் தண்ணீர் மாத்திரம்குடியாமல், உன் வயிற்றிற்காகவும், உனக்கு அடிக்கடி நேரிடுகிற பலவீனங்களுக்காகவும், கொஞ்சம் திராட்சரசமும் கூட்டிக்கொள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3647,51 +3583,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. விசுவாசியாகிய ஒருவனிடத்திலாவது ஒருத்தியிடத்திலாவது விதவைகளிருந்தால், அவர்கள் இவர்களுக்கு உதவி செய்யக்கடவர்கள்; சபையானது உத்தம விதவைகளானவர்களுக்கு உதவிசெய்யவேண்டியதாகையால் அந்தப் பாரத்தை அதின்மேல் வைக்கக்கூடாது.]]></a:t>
+              <a:t><![CDATA[23. நீ இனிமேல் தண்ணீர் மாத்திரம்குடியாமல், உன் வயிற்றிற்காகவும், உனக்கு அடிக்கடி நேரிடுகிற பலவீனங்களுக்காகவும், கொஞ்சம் திராட்சரசமும் கூட்டிக்கொள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3756,51 +3692,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. நன்றாய் விசாரணைசெய்கிற மூப்பர்களை, விசேஷமாக திருவசனத்திலும் உபதேசத்திலும் பிரயாசப்படுகிறவர்களை, இரட்டிப்பான கனத்திற்குப் பாத்திரராக எண்ணவேண்டும்.]]></a:t>
+              <a:t><![CDATA[24. சிலருடைய பாவங்கள் வெளியரங்கமாயிருந்து, நியாயத்தீர்ப்புக்கு முந்திக்கொள்ளும்; சிலருடைய பாவங்கள் அவர்களைப் பின்தொடரும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3865,51 +3801,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. நன்றாய் விசாரணைசெய்கிற மூப்பர்களை, விசேஷமாக திருவசனத்திலும் உபதேசத்திலும் பிரயாசப்படுகிறவர்களை, இரட்டிப்பான கனத்திற்குப் பாத்திரராக எண்ணவேண்டும்.]]></a:t>
+              <a:t><![CDATA[24. சிலருடைய பாவங்கள் வெளியரங்கமாயிருந்து, நியாயத்தீர்ப்புக்கு முந்திக்கொள்ளும்; சிலருடைய பாவங்கள் அவர்களைப் பின்தொடரும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4083,1032 +4019,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. போரடிக்கிற மாட்டை வாய் கட்டாயாக என்றும், வேலையாள் தன் கூலிக்குப் பாத்திரனாயிருக்கிறான் என்றும், வேதவாக்கியம் சொல்லுகிறதே.]]></a:t>
-[...980 lines deleted...]
-              <a:t><![CDATA[22. ஒருவன்மேலும் சீக்கிரமாய்க் கைகளை வையாதே; மற்றவர்கள் செய்யும் பாவங்களுக்கும் உடன்படாதே; உன்னைச் சுத்தவானாகக் காத்துக்கொள்.]]></a:t>
+              <a:t><![CDATA[25. அப்படியே சிலருடைய நற்கிரியைகளும் வெளியரங்கமாயிருக்கும்; அப்படி இராதவைகளும் மறைந்திருக்கமாட்டாது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5173,814 +4128,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. முதிர்வயதுள்ள ஸ்திரீகளைத் தாய்களைப்போலவும், பாலிய ஸ்திரீகளை எல்லாக் கற்புடன் சகோதரிகளைப்போலவும், பாவித்து, புத்திசொல்லு.]]></a:t>
-[...762 lines deleted...]
-              <a:t><![CDATA[25. அப்படியே சிலருடைய நற்கிரியைகளும் வெளியரங்கமாயிருக்கும்; அப்படி இராதவைகளும் மறைந்திருக்கமாட்டாது.]]></a:t>
+              <a:t><![CDATA[3. உத்தம விதவைகளாகிய விதவைகளைக் கனம்பண்ணு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6045,51 +4237,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. உத்தம விதவைகளாகிய விதவைகளைக் கனம்பண்ணு.]]></a:t>
+              <a:t><![CDATA[4. விதவையானவளுக்குப் பிள்ளைகளாவது, பேரன் பேர்த்திகளாவது இருந்தால், இவர்கள் முதலாவது தங்கள் சொந்தக் குடும்பத்தைத் தேவபக்தியாய் விசாரித்து, பெற்றார் செய்த நன்மைகளுக்குப் பதில் நன்மைகளைச் செய்யக் கற்றுக்கொள்ளக்கடவர்கள்; அது நன்மையும் தேவனுக்கு முன்பாகப் பிரியமுமாயிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6263,51 +4455,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. விதவையானவளுக்குப் பிள்ளைகளாவது, பேரன் பேர்த்திகளாவது இருந்தால், இவர்கள் முதலாவது தங்கள் சொந்தக் குடும்பத்தைத் தேவபக்தியாய் விசாரித்து, பெற்றார் செய்த நன்மைகளுக்குப் பதில் நன்மைகளைச் செய்யக் கற்றுக்கொள்ளக்கடவர்கள்; அது நன்மையும் தேவனுக்கு முன்பாகப் பிரியமுமாயிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[5. உத்தம விதவையாயிருந்து தனிமையாயிருக்கிறவள் தேவனிடத்தில் நம்பிக்கையுள்ளவளாய், இரவும் பகலும் வேண்டுதல்களிலும் ஜெபங்களிலும் நிலைத்திருப்பாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6372,51 +4564,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. விதவையானவளுக்குப் பிள்ளைகளாவது, பேரன் பேர்த்திகளாவது இருந்தால், இவர்கள் முதலாவது தங்கள் சொந்தக் குடும்பத்தைத் தேவபக்தியாய் விசாரித்து, பெற்றார் செய்த நன்மைகளுக்குப் பதில் நன்மைகளைச் செய்யக் கற்றுக்கொள்ளக்கடவர்கள்; அது நன்மையும் தேவனுக்கு முன்பாகப் பிரியமுமாயிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[6. சுகபோகமாய் வாழ்கிறவள் உயிரோடே செத்தவள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -6451,51 +4643,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2470102500" r:id="rId1"/>
+    <p:sldLayoutId id="2474466975" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -6767,182 +4959,54 @@
 
 <file path=ppt/slides/_rels/slide39.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide39.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide40.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide40.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide41.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...70 lines deleted...]
-
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
-</Relationships>
-[...54 lines deleted...]
-  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide56.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
@@ -7079,51 +5143,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. જો કોઈ વિધવા ખરેખર નિરાધાર હોય તો તેની સંભાળ માટે તે દેવની જ આશા રાખે છે. તે સ્ત્રી રાત-દિવસ]]></a:t>
+              <a:t><![CDATA[7. അവർ നിരപവാദ്യമാരായിരിക്കേണ്ടതിന്നു നീ ഇതു ആജ്ഞാപിക്ക.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7211,51 +5275,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[હમેશા પ્રાર્થના કરતી હોય છે. તે દેવ પાસે મદદ માગે છે.]]></a:t>
+              <a:t><![CDATA[8. തനിക്കുള്ളവർക്കും പ്രത്യേകം സ്വന്ത കുടുംബക്കാർക്കും വേണ്ടി കരുതാത്തവൻ വിശ്വാസം തള്ളിക്കളഞ്ഞു]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7343,51 +5407,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. પરંતુ જે વિધવા પોતાને રાજી રાખવા મોજ-મઝામાં જીવન વેડફે છે, તે જીવતી હોવા છતાં ખરેખર મરણ પામેલી જ]]></a:t>
+              <a:t><![CDATA[അവിശ്വാസിയെക്കാൾ അധമനായിരിക്കുന്നു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7475,51 +5539,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[છે.]]></a:t>
+              <a:t><![CDATA[9. സൽപ്രവൃത്തികളാൽ ശ്രുതിപ്പെട്ടു ഏകഭർത്താവിന്റെ ഭാര്യയായിരുന്നു അറുപതു വയസ്സിന്നു താഴെയല്ലാത്ത വിധവ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7607,51 +5671,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ત્યાનાં વિશ્વાસીઓને તું આ બધી વાત કહેજે (પોતાના ઘરની સંભાળ લેવાનું) જેથી, બીજી કોઈ વ્યક્તિ એમ કહી]]></a:t>
+              <a:t><![CDATA[10. മക്കളെ വളർത്തുകയോ അതിഥികളെ സല്ക്കരിക്കയോ വിശുദ്ധന്മാരുടെ കാലുകളെ കഴുകുകയോ ഞെരുക്കമുള്ളവർക്കു]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7739,51 +5803,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ન શકે કે તેઓ ખોટું કરી રહ્યાં છે.]]></a:t>
+              <a:t><![CDATA[മുട്ടുതീർക്കുകയോ സർവ്വസൽപ്രവൃത്തിയും ചെയ്തു പോരുകയോ ചെയ്തു എങ്കിൽ അവളെ തിരഞ്ഞെടുക്കാം.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7871,51 +5935,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. વ્યક્તિએ પોતાના બધા માણસોની સંભાળ લેવી જોઈએ. પણ, તેમાંય સૌથી અગત્યની વાત એ છે કે તેણે તેના]]></a:t>
+              <a:t><![CDATA[11. ഇളയ വിധവമാരെ ഒഴിക്ക; അവർ ക്രിസ്തുവിന്നു വിരോധമായി പുളെച്ചു മദിക്കുമ്പോൾ വിവാഹം ചെയ്‍വാൻ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8003,51 +6067,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[પોતાનાં કુટુંબની સંભાળ લેવી જોઈએ. જે વ્યક્તિ આમ કરતી નથી, તો તે સાચા વિશ્વાસને (ઉપદેશ) સ્વીકારતી]]></a:t>
+              <a:t><![CDATA[ഇച്ഛിക്കും.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8135,51 +6199,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[નથી. તે વ્યક્તિ તો અવિશ્વાસી કરતાં પણ ભૂંડો છે.]]></a:t>
+              <a:t><![CDATA[12. ആദ്യവിശ്വാസം തള്ളുകയാൽ അവർക്കു ശിക്ഷാവിധി ഉണ്ടു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8267,51 +6331,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. વિધવાઓની તારી યાદીમાં એવી સ્ત્રીનું નામ ઉમેરજે કે જે 60 વર્ષ કે તેથી વધારે ઊંમરની હોય. તે તેના]]></a:t>
+              <a:t><![CDATA[13. അത്രയുമല്ല അവർ വീടുതോറും നടന്നു മിനക്കെടുവാനും ശീലിക്കും; മിനക്കെടുക മാത്രമല്ല വായാടികളും]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8399,51 +6463,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. વૃદ્ધને ઠપકો ના આપ, પરંતુ એ તારો પિતા હોય એ રીતે તેની સાથે વાત કરજે. જુવાનો તારા ભાઈઓ હોય એ રીતે]]></a:t>
+              <a:t><![CDATA[1. മൂത്തവനെ ഭർത്സിക്കാതെ അപ്പനെപ്പോലയും ഇളയവരെ സഹോദരന്മാരെപ്പോലെയും]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8531,51 +6595,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[પતિને વફાદાર રહી ચૂકી હોય. અને પર્ણલગ્ન ના કર્યુ હોય.]]></a:t>
+              <a:t><![CDATA[പരകാര്യത്തിൽ ഇടപെടുന്നവരുമായി അരുതാത്തതു സംസാരിക്കും.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8663,51 +6727,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. સત્કર્મ દ્વારા કીર્તિ પ્રાપ્ત કરેલી હોય, પોતાના છોકરાઓને ઉછેર્યા હોય, મહેમાનોનું સ્વાગત કરનારી]]></a:t>
+              <a:t><![CDATA[14. ആകയാൽ ഇളയവർ വിവാഹം ചെയ്കയും പുത്രസമ്പത്തുണ്ടാക്കുകയും ഭവനം രക്ഷിക്കയും വിരോധിക്കു അപവാദത്തിന്നു]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8795,51 +6859,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[હોય, સંતોના પગ ધોયા હોય. દુઃખીઓને મદદ કરી હોય, અનેક પ્રકારના સત્કર્મોમાં ખત રાખતી હોય, એવી વિધવાનું]]></a:t>
+              <a:t><![CDATA[അവസരം ഒന്നും കൊടുക്കാതിരിക്കയും വേണം എന്നു ഞാൻ ഇച്ഛിക്കുന്നു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8927,51 +6991,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[નામ તારી યાદીમાં ઉમેરવું.]]></a:t>
+              <a:t><![CDATA[15. ഇപ്പോൾ തന്നേ ചിലർ സാത്താന്റെ പിന്നാലെ പോയല്ലോ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9059,51 +7123,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. પરંતુ એ યાદીમાં જુવાન વિધવાઓનો સમાવેશ ન કરીશ. જ્યારે તેઓ ખ્રિસ્તને સમર્પિત થઇ જાય છે, ત્યારબાદ]]></a:t>
+              <a:t><![CDATA[16. ഒരു വിശ്വാസിനിക്കു വിധവമാർ ഉണ്ടെങ്കിൽ അവൾ തന്നേ അവർക്കു മുട്ടുതീർക്കട്ടെ; സഭെക്കു ഭാരം വരരുതു;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9191,51 +7255,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[તેઓના તીવ્ર શારીરિક આવેગોને લીધે તેઓ ઘણીવાર ખ્રિસ્તથી દૂર ખેંચાઈ જાય છે. પછી તેઓ ફરીથી પરણવા ચાહે]]></a:t>
+              <a:t><![CDATA[സാക്ഷാൽ വിധവമാരായവർക്കു മുട്ടുതീർപ്പാനുണ്ടല്ലോ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9323,51 +7387,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[છે.]]></a:t>
+              <a:t><![CDATA[17. നന്നായി ഭരിക്കുന്ന മൂപ്പന്മാരെ, പ്രത്യേകം വചനത്തിലും ഉപദേശത്തിലും അദ്ധ്വാനിക്കുന്നവരെ തന്നേ,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9455,51 +7519,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. અને એવું કરનાર જુવાન વિધવાઓનો ન્યાય તોળાશે. તેઓએ પહેલા જે કરવાનું વચન આપ્યું હતું, તે ન કરવાના]]></a:t>
+              <a:t><![CDATA[ഇരട്ടി മാനത്തിന്നു യോഗ്യരായി എണ്ണുക.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9587,51 +7651,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[કારણે તેઓનો ન્યાય તોળવામાં આવશે.]]></a:t>
+              <a:t><![CDATA[18. മെതിക്കുന്ന കാളെക്കു മുഖക്കൊട്ട കെട്ടരുതു എന്നു തിരുവെഴുത്തു പറയുന്നു; വേലക്കാരൻ തന്റെ കൂലിക്കു]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9719,51 +7783,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. વળી, તે જુવાન વિધવાઓ ઘેરઘેર ભટકવાનું શરું કરે છે અને પોતાનો સમય વેડફે છે. તેઓ નિંદા અને કૂથલી]]></a:t>
+              <a:t><![CDATA[യോഗ്യൻ എന്നും ഉണ്ടല്ലോ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9851,51 +7915,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[વર્તજે.]]></a:t>
+              <a:t><![CDATA[2. മൂത്ത സ്ത്രീകളെ അമ്മമാരെപ്പോലെയും ഇളയ സ്ത്രീകളെ പൂർണ്ണനിർമ്മലതയോടെ സഹോദരികളെപ്പോലെയും]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9983,51 +8047,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[કરવાનું શરું કરી દે છે અને બીજા લોકોના જીવનમાં રસ લેતી થઈ જાય છે. જે ન બોલવું જોઈએ તે તેઓ બોલવા લાગે]]></a:t>
+              <a:t><![CDATA[19. രണ്ടു മൂന്നു സാക്ഷികൾ മുഖേനയല്ലാതെ ഒരു മൂപ്പന്റെ നേരെ അന്യായം എടുക്കരുതു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10115,51 +8179,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[છે.]]></a:t>
+              <a:t><![CDATA[20. പാപം ചെയ്യുന്നവരെ ശേഷമുള്ളവർക്കും ഭയത്തിന്നായി എല്ലാവരും കേൾക്കെ ശാസിക്ക.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10247,51 +8311,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. તેથી હુ ઈચ્છુ છું કે જુવાન વિધવાઓ ફરીથી લગ્ન કરે, બાળકોને જન્મ આપે, અને પોતાનાં ઘરોની સંભાળ લે.]]></a:t>
+              <a:t><![CDATA[21. നീ പക്ഷമായി ഒന്നും ചെയ്യാതെകണ്ടു സിദ്ധാന്തം കൂടാതെ ഇവ പ്രമാണിച്ചുകൊള്ളേണം എന്നു ഞാൻ ദൈവത്തെയും]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10379,51 +8443,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[જો તેઓ આમ કરશે, તો તેઓની ટીકા કરવા દુશ્મનો પાસે કોઈ યોગ્ય કારણ નહિ હોય.]]></a:t>
+              <a:t><![CDATA[ക്രിസ്തുയേശുവിനെയും ശ്രേഷ്ഠദൂതന്മാരെയും സാക്ഷിയാക്കി നിന്നോടു കല്പിക്കുന്നു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10511,51 +8575,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. પરંતુ કેટલીએક જુવાન વિધવાઓ અવળે માર્ગે દોરવાઈ જઈને શેતાનને અનુસરે છે.]]></a:t>
+              <a:t><![CDATA[22. യാതൊരുത്തന്റെ മേലും വേഗത്തിൽ കൈവെക്കരുതു; അന്യന്മാരുടെ പാപങ്ങളിൽ ഓഹരിക്കാരനാകയുമരുതു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10643,51 +8707,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. જો કોઈ વિશ્વાસી સ્ત્રીના કુટુંબમાં વિધવાઓ હોય તો, તેણે પોતે તેઓની સંભાળ લેવી જોઈએ. તેઓની સંભાળ]]></a:t>
+              <a:t><![CDATA[നിന്നെത്തന്നെ നിർമ്മലനായി കാത്തുകൊൾക.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10775,51 +8839,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[માટે મંડળીએ ભાર ઊઠાવવો જોઈએ નહિ. જેથી કુટુંબ વિહોણી નિરાધાર વિધવાઓની સંભાળ લેવાનું કામ મંડળી કરી]]></a:t>
+              <a:t><![CDATA[23. മേലാൽ വെള്ളം മാത്രം കുടിക്കാതെ നിന്റെ അജീർണ്ണതയും കൂടെക്കൂടെയുള്ള ക്ഷീണതയും നിമിത്തം അല്പം]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10907,51 +8971,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[શકશે.]]></a:t>
+              <a:t><![CDATA[വീഞ്ഞും സേവിച്ചുകൊൾക.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11039,51 +9103,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. મંડળીનો સારી રીતે અધિકાર ચલાવનાર વડીલોને માન પાત્ર ગણવા જોઈએ. ખાસ કરીને આ સાચું છે કે વડીલોને]]></a:t>
+              <a:t><![CDATA[24. ചില മനുഷ്യരുടെ പാപങ്ങൾ വിസ്താരത്തിന്നു മുമ്പെ തന്നേ വെളിവായിരിക്കുന്നു; ചിലരുടെ പാപങ്ങളോ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11171,51 +9235,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[માન મળવું જોઈએ. જેઓ ઉપદેશ કરવામાં તથા શિક્ષણ આપવામાં શ્રમ લે છે.]]></a:t>
+              <a:t><![CDATA[ക്രമേണയത്രേ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11303,51 +9367,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. વૃદ્ધ સ્ત્રીઓને મા સમાન ગણજે અને જુવાન સ્ત્રીઓને બહેનો જેવી ગણજે. તેઓની સાથે હંમેશા સારું વર્તન]]></a:t>
+              <a:t><![CDATA[പ്രബോധിപ്പിക്ക.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11435,1239 +9499,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. એવું શા માટે? કારણ કે શાસ્ત્ર કહે છે કે, “જ્યારે કામમાં જોતરેલો બળદ અનાજ છુટું પાડવાનું કામ કરતો]]></a:t>
-[...1187 lines deleted...]
-              <a:t><![CDATA[22. કોઈ પણ વ્યક્તિને મંડળીના વડીલ તરીકે નિયુક્ત કરવા તું તેના પર હાથ મૂકે તે પહેલા કાળજીપૂર્વક વિચાર]]></a:t>
+              <a:t><![CDATA[25. സൽപ്രവൃത്തികളും അങ്ങനെ തന്നേ വെളിവാകുന്നു; വെളിവാകാത്തവയും മറഞ്ഞിരിക്കയില്ല.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12755,975 +9631,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[કરજે.]]></a:t>
-[...923 lines deleted...]
-              <a:t><![CDATA[પરંતુ જ્યારે એ સારા કામો સહેલાઈથી ન દેખાય, તો પણ તે છુપાવી શકતા નથી.]]></a:t>
+              <a:t><![CDATA[3. സാക്ഷാൽ വിധവമാരായിരിക്കുന്ന വിധവമാരെ മാനിക്ക.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13811,51 +9763,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. જે વિધવા ખરેખર નિરાધાર હોય તેઓનું માન-સન્માન જાળવજે અને તેઓની સંભાળ લેજે.]]></a:t>
+              <a:t><![CDATA[4. വല്ല വിധവെക്കും പുത്രപൌത്രന്മാർ ഉണ്ടെങ്കിൽ അവർ മുമ്പെ സ്വന്തകുടുംബത്തിൽ ഭക്തി കാണിച്ചു]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13943,51 +9895,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. પરંતુ જો કોઈ વિધવાને બાળકો હોય અથવા પૌત્ર-પૌત્રીઓ હોય તો પ્રથમ તો તેમણે આ શીખવાની જરુંર છે: એ]]></a:t>
+              <a:t><![CDATA[അമ്മയപ്പന്മാർക്കു പ്രത്യുപകാരം ചെയ്‍വാൻ പഠിക്കട്ടെ; ഇതു ദൈവസന്നിധിയിൽ പ്രസാദകരമാകുന്നു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14075,51 +10027,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[બાળકો અથવા પૌત્રોઓ પોતાના જ કુટુંબ પ્રત્યેની વફાદારી તેઓને મદદરુંપ થઈને બતાવવી જોઈએ. જ્યારે તેઓ આમ]]></a:t>
+              <a:t><![CDATA[5. സാക്ഷാൽ വിധവയും ഏകാകിയുമായവൾ ദൈവത്തിൽ ആശവെച്ചു രാപ്പകൽ യാചനയിലും പ്രാർത്ഥനയിലും ഉറ്റുപാർക്കുന്നു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14207,51 +10159,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[કરે છે ત્યારે તેઓ પોતાનાં મા-બાપનું ઋણ અદા કરે છે. એનાથી દેવ પ્રસન્ન થાય છે.]]></a:t>
+              <a:t><![CDATA[6. കാമുകിയായവളോ ജീവിച്ചിരിക്കയിൽ തന്നേ ചത്തവൾ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14268,91 +10220,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[1 தீமோத்தேயு : 5]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme65">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme75">
   <a:themeElements>
-    <a:clrScheme name="Theme65">
+    <a:clrScheme name="Theme75">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme65">
+    <a:fontScheme name="Theme75">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -14378,51 +10330,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme65">
+    <a:fmtScheme name="Theme75">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -14553,51 +10505,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>56</Slides>
+  <Slides>40</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>