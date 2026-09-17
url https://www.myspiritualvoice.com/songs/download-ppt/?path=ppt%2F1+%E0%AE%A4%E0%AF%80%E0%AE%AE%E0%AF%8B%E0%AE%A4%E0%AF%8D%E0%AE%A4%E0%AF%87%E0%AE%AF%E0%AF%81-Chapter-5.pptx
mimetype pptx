--- v1 (2026-07-30)
+++ v2 (2026-09-17)
@@ -71,50 +71,64 @@
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -135,50 +149,57 @@
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
+    <p:sldId id="296" r:id="rId43"/>
+    <p:sldId id="297" r:id="rId44"/>
+    <p:sldId id="298" r:id="rId45"/>
+    <p:sldId id="299" r:id="rId46"/>
+    <p:sldId id="300" r:id="rId47"/>
+    <p:sldId id="301" r:id="rId48"/>
+    <p:sldId id="302" r:id="rId49"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -316,53 +337,60 @@
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
-  <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
+  <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
+  <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
+  <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
+  <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
+  <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
+  <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
+  <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -422,51 +450,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அவர்கள் குற்றஞ்சாட்டப்படாதவர்களாயிருக்கும்படி இவைகளைக் கட்டளையிடு.]]></a:t>
+              <a:t><![CDATA[5. Now she that is a widow indeed, and desolate, trusts in God, and continues in supplications and prayers night and day.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -531,51 +559,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ஒருவன் தன் சொந்த ஜனங்களையும், விசேஷமாகத் தன் வீட்டாரையும் விசாரியாமற்போனால், அவன் விசுவாசத்தை மறுதலித்தவனும், அவிசுவாசியிலும் கெட்டவனுமாயிருப்பான்.]]></a:t>
+              <a:t><![CDATA[6. But she that lives in pleasure is dead while she lives.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -640,51 +668,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ஒருவன் தன் சொந்த ஜனங்களையும், விசேஷமாகத் தன் வீட்டாரையும் விசாரியாமற்போனால், அவன் விசுவாசத்தை மறுதலித்தவனும், அவிசுவாசியிலும் கெட்டவனுமாயிருப்பான்.]]></a:t>
+              <a:t><![CDATA[7. And these things give in charge, that they may be blameless.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -749,51 +777,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அறுபது வயதுக்குக் குறையாதவளும், ஒரே புருஷனுக்கு மனைவியாயிருந்தவளுமாகி,]]></a:t>
+              <a:t><![CDATA[8. But if any provide not for his own, and specially for those of his own house, he has denied the faith, and is worse than an infidel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -858,51 +886,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. பிள்ளைகளை வளர்த்து, அந்நியரை உபசரித்து, பரிசுத்தவான்களுடைய கால்களைக் கழுவி, உபத்திரவப்படுகிறவர்களுக்கு உதவிசெய்து, சகலவித நற்கிரியைகளையும் ஜாக்கிரதையாய் நடப்பித்து, இவ்விதமாய் நற்கிரியைகளைக்குறித்து நற்சாட்சி பெற்றவளுமாயிருந்தால், அப்படிப்பட்ட விதவையையே விதவைகள் கூட்டத்தில் சேர்த்துக்கொள்ளவேண்டும்.]]></a:t>
+              <a:t><![CDATA[8. But if any provide not for his own, and specially for those of his own house, he has denied the faith, and is worse than an infidel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -967,51 +995,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. பிள்ளைகளை வளர்த்து, அந்நியரை உபசரித்து, பரிசுத்தவான்களுடைய கால்களைக் கழுவி, உபத்திரவப்படுகிறவர்களுக்கு உதவிசெய்து, சகலவித நற்கிரியைகளையும் ஜாக்கிரதையாய் நடப்பித்து, இவ்விதமாய் நற்கிரியைகளைக்குறித்து நற்சாட்சி பெற்றவளுமாயிருந்தால், அப்படிப்பட்ட விதவையையே விதவைகள் கூட்டத்தில் சேர்த்துக்கொள்ளவேண்டும்.]]></a:t>
+              <a:t><![CDATA[9. Let not a widow be taken into the number under threescore years old, having been the wife of one man.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1076,51 +1104,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. இளவயதுள்ள விதவைகளை அதிலே சேர்த்துக்கொள்ளாதே; ஏனெனில், அவர்கள் கிறிஸ்துவுக்கு விரோதமாய்க் காமவிகாரங்கொள்ளும்போது விவாகம்பண்ண மனதாகி,]]></a:t>
+              <a:t><![CDATA[10. Well reported of for good works; if she have brought up children, if she have lodged strangers, if she have washed the saints' feet, if she have relieved the afflicted, if she have diligently followed every good work.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1185,51 +1213,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. இளவயதுள்ள விதவைகளை அதிலே சேர்த்துக்கொள்ளாதே; ஏனெனில், அவர்கள் கிறிஸ்துவுக்கு விரோதமாய்க் காமவிகாரங்கொள்ளும்போது விவாகம்பண்ண மனதாகி,]]></a:t>
+              <a:t><![CDATA[10. Well reported of for good works; if she have brought up children, if she have lodged strangers, if she have washed the saints' feet, if she have relieved the afflicted, if she have diligently followed every good work.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1294,51 +1322,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. முதலில் கொண்டிருந்த விசுவாசத்தை விடுவதினாலே, ஆக்கினைக்குட்படுவார்கள்.]]></a:t>
+              <a:t><![CDATA[10. Well reported of for good works; if she have brought up children, if she have lodged strangers, if she have washed the saints' feet, if she have relieved the afflicted, if she have diligently followed every good work.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1403,51 +1431,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அதுவுமல்லாமல், அவர்கள் சோம்பலுள்ளவர்களாய், வீடுவீடாய்த் திரியப்பழகுவார்கள்; சோம்பலுள்ளவர்களாய் மாத்திரமல்ல, அலப்புகிறவர்களாயும் வீணலுவற்காரிகளாயும் தகாத காரியங்களைப் பேசுகிறவர்களாயுமிருப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[10. Well reported of for good works; if she have brought up children, if she have lodged strangers, if she have washed the saints' feet, if she have relieved the afflicted, if she have diligently followed every good work.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1512,51 +1540,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. முதிர்வயதுள்ளவனைக் கடிந்துகொள்ளாமல், அவனைத் தகப்பனைப்போலவும், பாலிய புருஷரைச் சகோதரரைப்போலவும்,]]></a:t>
+              <a:t><![CDATA[1. Rebuke not an elder, but implore him as a father; and the younger men as brethren;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1621,51 +1649,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அதுவுமல்லாமல், அவர்கள் சோம்பலுள்ளவர்களாய், வீடுவீடாய்த் திரியப்பழகுவார்கள்; சோம்பலுள்ளவர்களாய் மாத்திரமல்ல, அலப்புகிறவர்களாயும் வீணலுவற்காரிகளாயும் தகாத காரியங்களைப் பேசுகிறவர்களாயுமிருப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[11. But the younger widows refuse: for when they have begun to wax wanton against Christ, they will marry;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1730,51 +1758,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ஆகையால் இளவயதுள்ள விதவைகள் விவாகம்பண்ணவும், பிள்ளைகளைப் பெறவும், வீட்டை நடத்தவும், விரோதியானவன் நிந்திக்கிறதற்கு இடமுண்டாக்காமலிருக்கவும் வேண்டுமென்றிருக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[11. But the younger widows refuse: for when they have begun to wax wanton against Christ, they will marry;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1839,51 +1867,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ஆகையால் இளவயதுள்ள விதவைகள் விவாகம்பண்ணவும், பிள்ளைகளைப் பெறவும், வீட்டை நடத்தவும், விரோதியானவன் நிந்திக்கிறதற்கு இடமுண்டாக்காமலிருக்கவும் வேண்டுமென்றிருக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[12. Having damnation, because they have cast off their first faith.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1948,51 +1976,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ஏனெனில் இதற்குமுன்னே சிலர் சாத்தானைப் பின்பற்றி விலகிப்போனார்கள்.]]></a:t>
+              <a:t><![CDATA[13. And likewise they learn to be idle, wandering about from house to house; and not only idle, but gossiping also and busybodies, speaking things which they ought not.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2057,51 +2085,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. விசுவாசியாகிய ஒருவனிடத்திலாவது ஒருத்தியிடத்திலாவது விதவைகளிருந்தால், அவர்கள் இவர்களுக்கு உதவி செய்யக்கடவர்கள்; சபையானது உத்தம விதவைகளானவர்களுக்கு உதவிசெய்யவேண்டியதாகையால் அந்தப் பாரத்தை அதின்மேல் வைக்கக்கூடாது.]]></a:t>
+              <a:t><![CDATA[13. And likewise they learn to be idle, wandering about from house to house; and not only idle, but gossiping also and busybodies, speaking things which they ought not.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2166,51 +2194,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. விசுவாசியாகிய ஒருவனிடத்திலாவது ஒருத்தியிடத்திலாவது விதவைகளிருந்தால், அவர்கள் இவர்களுக்கு உதவி செய்யக்கடவர்கள்; சபையானது உத்தம விதவைகளானவர்களுக்கு உதவிசெய்யவேண்டியதாகையால் அந்தப் பாரத்தை அதின்மேல் வைக்கக்கூடாது.]]></a:t>
+              <a:t><![CDATA[14. I will therefore that the younger women marry, bear children, guide the house, give none occasion to the adversary to speak reproachfully.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2275,51 +2303,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. நன்றாய் விசாரணைசெய்கிற மூப்பர்களை, விசேஷமாக திருவசனத்திலும் உபதேசத்திலும் பிரயாசப்படுகிறவர்களை, இரட்டிப்பான கனத்திற்குப் பாத்திரராக எண்ணவேண்டும்.]]></a:t>
+              <a:t><![CDATA[14. I will therefore that the younger women marry, bear children, guide the house, give none occasion to the adversary to speak reproachfully.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2384,51 +2412,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. நன்றாய் விசாரணைசெய்கிற மூப்பர்களை, விசேஷமாக திருவசனத்திலும் உபதேசத்திலும் பிரயாசப்படுகிறவர்களை, இரட்டிப்பான கனத்திற்குப் பாத்திரராக எண்ணவேண்டும்.]]></a:t>
+              <a:t><![CDATA[15. For some are already turned aside after Satan.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2493,51 +2521,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. போரடிக்கிற மாட்டை வாய் கட்டாயாக என்றும், வேலையாள் தன் கூலிக்குப் பாத்திரனாயிருக்கிறான் என்றும், வேதவாக்கியம் சொல்லுகிறதே.]]></a:t>
+              <a:t><![CDATA[16. If any man or woman that believes have widows, let them relieve them, and let not the church be charged; that it may relieve them that are widows indeed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2602,51 +2630,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. போரடிக்கிற மாட்டை வாய் கட்டாயாக என்றும், வேலையாள் தன் கூலிக்குப் பாத்திரனாயிருக்கிறான் என்றும், வேதவாக்கியம் சொல்லுகிறதே.]]></a:t>
+              <a:t><![CDATA[16. If any man or woman that believes have widows, let them relieve them, and let not the church be charged; that it may relieve them that are widows indeed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2711,51 +2739,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. முதிர்வயதுள்ள ஸ்திரீகளைத் தாய்களைப்போலவும், பாலிய ஸ்திரீகளை எல்லாக் கற்புடன் சகோதரிகளைப்போலவும், பாவித்து, புத்திசொல்லு.]]></a:t>
+              <a:t><![CDATA[2. The elder women as mothers; the younger as sisters, with all purity.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2820,51 +2848,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. மூப்பனானவனுக்கு விரோதமாக ஒருவன் செய்யும் பிராதை இரண்டு மூன்று சாட்சிகள் இல்லாமல் நீ ஏற்றுக்கொள்ளக்கூடாது.]]></a:t>
+              <a:t><![CDATA[16. If any man or woman that believes have widows, let them relieve them, and let not the church be charged; that it may relieve them that are widows indeed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2929,51 +2957,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. மற்றவர்களுக்குப் பயமுண்டாகும்படி, பாவஞ்செய்தவர்களை எல்லாருக்கும் முன்பாகக் கடிந்துகொள்.]]></a:t>
+              <a:t><![CDATA[17. Let the elders that rule well be counted worthy of double honour, especially they who labour in the word and doctrine.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3038,51 +3066,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. நீ பட்சபாதத்தோடே ஒன்றும் செய்யாமலும், விசாரிக்குமுன் நிருணயம்பண்ணாமலும், இவைகளைக் காத்து நடக்கும்படி, தேவனுக்கும், கர்த்தராகிய இயேசுகிறிஸ்துவுக்கும், தெரிந்துகொள்ளப்பட்ட தூதருக்கும் முன்பாக, உறுதியாய்க் கட்டளையிடுகிறேன்.]]></a:t>
+              <a:t><![CDATA[17. Let the elders that rule well be counted worthy of double honour, especially they who labour in the word and doctrine.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3147,51 +3175,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. நீ பட்சபாதத்தோடே ஒன்றும் செய்யாமலும், விசாரிக்குமுன் நிருணயம்பண்ணாமலும், இவைகளைக் காத்து நடக்கும்படி, தேவனுக்கும், கர்த்தராகிய இயேசுகிறிஸ்துவுக்கும், தெரிந்துகொள்ளப்பட்ட தூதருக்கும் முன்பாக, உறுதியாய்க் கட்டளையிடுகிறேன்.]]></a:t>
+              <a:t><![CDATA[18. For the scripture says, You shall not suppress the ox that treads out the corn. And, The labourer is worthy of his reward.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3256,51 +3284,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. ஒருவன்மேலும் சீக்கிரமாய்க் கைகளை வையாதே; மற்றவர்கள் செய்யும் பாவங்களுக்கும் உடன்படாதே; உன்னைச் சுத்தவானாகக் காத்துக்கொள்.]]></a:t>
+              <a:t><![CDATA[18. For the scripture says, You shall not suppress the ox that treads out the corn. And, The labourer is worthy of his reward.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3365,51 +3393,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. ஒருவன்மேலும் சீக்கிரமாய்க் கைகளை வையாதே; மற்றவர்கள் செய்யும் பாவங்களுக்கும் உடன்படாதே; உன்னைச் சுத்தவானாகக் காத்துக்கொள்.]]></a:t>
+              <a:t><![CDATA[19. Against an elder receive not an accusation, but before two or three witnesses.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3474,51 +3502,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. நீ இனிமேல் தண்ணீர் மாத்திரம்குடியாமல், உன் வயிற்றிற்காகவும், உனக்கு அடிக்கடி நேரிடுகிற பலவீனங்களுக்காகவும், கொஞ்சம் திராட்சரசமும் கூட்டிக்கொள்.]]></a:t>
+              <a:t><![CDATA[19. Against an elder receive not an accusation, but before two or three witnesses.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3583,51 +3611,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. நீ இனிமேல் தண்ணீர் மாத்திரம்குடியாமல், உன் வயிற்றிற்காகவும், உனக்கு அடிக்கடி நேரிடுகிற பலவீனங்களுக்காகவும், கொஞ்சம் திராட்சரசமும் கூட்டிக்கொள்.]]></a:t>
+              <a:t><![CDATA[20. Them that sin rebuke before all, that others also may fear.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3692,51 +3720,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. சிலருடைய பாவங்கள் வெளியரங்கமாயிருந்து, நியாயத்தீர்ப்புக்கு முந்திக்கொள்ளும்; சிலருடைய பாவங்கள் அவர்களைப் பின்தொடரும்.]]></a:t>
+              <a:t><![CDATA[21. I charge you before God, and the Lord Jesus Christ, and the elect angels, that you observe these things without preferring one before another, doing nothing by partiality.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3801,51 +3829,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. சிலருடைய பாவங்கள் வெளியரங்கமாயிருந்து, நியாயத்தீர்ப்புக்கு முந்திக்கொள்ளும்; சிலருடைய பாவங்கள் அவர்களைப் பின்தொடரும்.]]></a:t>
+              <a:t><![CDATA[21. I charge you before God, and the Lord Jesus Christ, and the elect angels, that you observe these things without preferring one before another, doing nothing by partiality.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3910,51 +3938,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. முதிர்வயதுள்ள ஸ்திரீகளைத் தாய்களைப்போலவும், பாலிய ஸ்திரீகளை எல்லாக் கற்புடன் சகோதரிகளைப்போலவும், பாவித்து, புத்திசொல்லு.]]></a:t>
+              <a:t><![CDATA[2. The elder women as mothers; the younger as sisters, with all purity.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4019,51 +4047,814 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. அப்படியே சிலருடைய நற்கிரியைகளும் வெளியரங்கமாயிருக்கும்; அப்படி இராதவைகளும் மறைந்திருக்கமாட்டாது.]]></a:t>
+              <a:t><![CDATA[21. I charge you before God, and the Lord Jesus Christ, and the elect angels, that you observe these things without preferring one before another, doing nothing by partiality.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[22. Lay hands suddenly on no man, neither be partaker of other men's sins: keep yourself pure.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[22. Lay hands suddenly on no man, neither be partaker of other men's sins: keep yourself pure.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[23. Drink no longer water, but use a little wine for your stomach's sake and yours often infirmities.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[23. Drink no longer water, but use a little wine for your stomach's sake and yours often infirmities.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[24. Some men's sins are open beforehand, going before to judgment; and some men they follow after.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[24. Some men's sins are open beforehand, going before to judgment; and some men they follow after.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[25. Likewise also the good works of some are manifest beforehand; and they that are otherwise cannot be hid.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4128,51 +4919,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. உத்தம விதவைகளாகிய விதவைகளைக் கனம்பண்ணு.]]></a:t>
+              <a:t><![CDATA[3. Honour widows that are widows indeed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4237,51 +5028,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. விதவையானவளுக்குப் பிள்ளைகளாவது, பேரன் பேர்த்திகளாவது இருந்தால், இவர்கள் முதலாவது தங்கள் சொந்தக் குடும்பத்தைத் தேவபக்தியாய் விசாரித்து, பெற்றார் செய்த நன்மைகளுக்குப் பதில் நன்மைகளைச் செய்யக் கற்றுக்கொள்ளக்கடவர்கள்; அது நன்மையும் தேவனுக்கு முன்பாகப் பிரியமுமாயிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[4. But if any widow have children or nephews, let them learn first to show piety at home, and to requite their parents: for that is good and acceptable before God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4346,51 +5137,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. விதவையானவளுக்குப் பிள்ளைகளாவது, பேரன் பேர்த்திகளாவது இருந்தால், இவர்கள் முதலாவது தங்கள் சொந்தக் குடும்பத்தைத் தேவபக்தியாய் விசாரித்து, பெற்றார் செய்த நன்மைகளுக்குப் பதில் நன்மைகளைச் செய்யக் கற்றுக்கொள்ளக்கடவர்கள்; அது நன்மையும் தேவனுக்கு முன்பாகப் பிரியமுமாயிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[4. But if any widow have children or nephews, let them learn first to show piety at home, and to requite their parents: for that is good and acceptable before God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4455,51 +5246,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. உத்தம விதவையாயிருந்து தனிமையாயிருக்கிறவள் தேவனிடத்தில் நம்பிக்கையுள்ளவளாய், இரவும் பகலும் வேண்டுதல்களிலும் ஜெபங்களிலும் நிலைத்திருப்பாள்.]]></a:t>
+              <a:t><![CDATA[4. But if any widow have children or nephews, let them learn first to show piety at home, and to requite their parents: for that is good and acceptable before God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4564,51 +5355,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. சுகபோகமாய் வாழ்கிறவள் உயிரோடே செத்தவள்.]]></a:t>
+              <a:t><![CDATA[5. Now she that is a widow indeed, and desolate, trusts in God, and continues in supplications and prayers night and day.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -4643,51 +5434,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474466975" r:id="rId1"/>
+    <p:sldLayoutId id="2478619197" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -4959,50 +5750,106 @@
 
 <file path=ppt/slides/_rels/slide39.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide39.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide40.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide40.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide41.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide41.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide42.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide42.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide43.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide43.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide44.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide44.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide45.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide45.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide46.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide46.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide47.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide47.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -5143,51 +5990,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. അവർ നിരപവാദ്യമാരായിരിക്കേണ്ടതിന്നു നീ ഇതു ആജ്ഞാപിക്ക.]]></a:t>
+              <a:t><![CDATA[வேண்டுதல்களிலும் ஜெபங்களிலும் நிலைத்திருப்பாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5275,51 +6122,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. തനിക്കുള്ളവർക്കും പ്രത്യേകം സ്വന്ത കുടുംബക്കാർക്കും വേണ്ടി കരുതാത്തവൻ വിശ്വാസം തള്ളിക്കളഞ്ഞു]]></a:t>
+              <a:t><![CDATA[6. சுகபோகமாய் வாழ்கிறவள் உயிரோடே செத்தவள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5407,51 +6254,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അവിശ്വാസിയെക്കാൾ അധമനായിരിക്കുന്നു.]]></a:t>
+              <a:t><![CDATA[7. அவர்கள் குற்றஞ்சாட்டப்படாதவர்களாயிருக்கும்படி இவைகளைக் கட்டளையிடு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5539,51 +6386,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. സൽപ്രവൃത്തികളാൽ ശ്രുതിപ്പെട്ടു ഏകഭർത്താവിന്റെ ഭാര്യയായിരുന്നു അറുപതു വയസ്സിന്നു താഴെയല്ലാത്ത വിധവ]]></a:t>
+              <a:t><![CDATA[8. ஒருவன் தன் சொந்த ஜனங்களையும், விசேஷமாகத் தன் வீட்டாரையும் விசாரியாமற்போனால், அவன் விசுவாசத்தை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5671,51 +6518,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. മക്കളെ വളർത്തുകയോ അതിഥികളെ സല്ക്കരിക്കയോ വിശുദ്ധന്മാരുടെ കാലുകളെ കഴുകുകയോ ഞെരുക്കമുള്ളവർക്കു]]></a:t>
+              <a:t><![CDATA[மறுதலித்தவனும், அவிசுவாசியிலும் கெட்டவனுமாயிருப்பான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5803,51 +6650,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[മുട്ടുതീർക്കുകയോ സർവ്വസൽപ്രവൃത്തിയും ചെയ്തു പോരുകയോ ചെയ്തു എങ്കിൽ അവളെ തിരഞ്ഞെടുക്കാം.]]></a:t>
+              <a:t><![CDATA[9. அறுபது வயதுக்குக் குறையாதவளும், ஒரே புருஷனுக்கு மனைவியாயிருந்தவளுமாகி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5935,51 +6782,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ഇളയ വിധവമാരെ ഒഴിക്ക; അവർ ക്രിസ്തുവിന്നു വിരോധമായി പുളെച്ചു മദിക്കുമ്പോൾ വിവാഹം ചെയ്‍വാൻ]]></a:t>
+              <a:t><![CDATA[10. பிள்ளைகளை வளர்த்து, அந்நியரை உபசரித்து, பரிசுத்தவான்களுடைய கால்களைக் கழுவி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6067,51 +6914,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഇച്ഛിക്കും.]]></a:t>
+              <a:t><![CDATA[உபத்திரவப்படுகிறவர்களுக்கு உதவிசெய்து, சகலவித நற்கிரியைகளையும் ஜாக்கிரதையாய் நடப்பித்து, இவ்விதமாய்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6199,51 +7046,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ആദ്യവിശ്വാസം തള്ളുകയാൽ അവർക്കു ശിക്ഷാവിധി ഉണ്ടു.]]></a:t>
+              <a:t><![CDATA[நற்கிரியைகளைக்குறித்து நற்சாட்சி பெற்றவளுமாயிருந்தால், அப்படிப்பட்ட விதவையையே விதவைகள் கூட்டத்தில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6331,51 +7178,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. അത്രയുമല്ല അവർ വീടുതോറും നടന്നു മിനക്കെടുവാനും ശീലിക്കും; മിനക്കെടുക മാത്രമല്ല വായാടികളും]]></a:t>
+              <a:t><![CDATA[சேர்த்துக்கொள்ளவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6463,51 +7310,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. മൂത്തവനെ ഭർത്സിക്കാതെ അപ്പനെപ്പോലയും ഇളയവരെ സഹോദരന്മാരെപ്പോലെയും]]></a:t>
+              <a:t><![CDATA[1. முதிர்வயதுள்ளவனைக் கடிந்துகொள்ளாமல், அவனைத் தகப்பனைப்போலவும், பாலிய புருஷரைச் சகோதரரைப்போலவும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6595,51 +7442,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[പരകാര്യത്തിൽ ഇടപെടുന്നവരുമായി അരുതാത്തതു സംസാരിക്കും.]]></a:t>
+              <a:t><![CDATA[11. இளவயதுள்ள விதவைகளை அதிலே சேர்த்துக்கொள்ளாதே; ஏனெனில், அவர்கள் கிறிஸ்துவுக்கு விரோதமாய்க்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6727,51 +7574,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ആകയാൽ ഇളയവർ വിവാഹം ചെയ്കയും പുത്രസമ്പത്തുണ്ടാക്കുകയും ഭവനം രക്ഷിക്കയും വിരോധിക്കു അപവാദത്തിന്നു]]></a:t>
+              <a:t><![CDATA[காமவிகாரங்கொள்ளும்போது விவாகம்பண்ண மனதாகி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6859,51 +7706,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അവസരം ഒന്നും കൊടുക്കാതിരിക്കയും വേണം എന്നു ഞാൻ ഇച്ഛിക്കുന്നു.]]></a:t>
+              <a:t><![CDATA[12. முதலில் கொண்டிருந்த விசுவாசத்தை விடுவதினாலே, ஆக்கினைக்குட்படுவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6991,51 +7838,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ഇപ്പോൾ തന്നേ ചിലർ സാത്താന്റെ പിന്നാലെ പോയല്ലോ.]]></a:t>
+              <a:t><![CDATA[13. அதுவுமல்லாமல், அவர்கள் சோம்பலுள்ளவர்களாய், வீடுவீடாய்த் திரியப்பழகுவார்கள்; சோம்பலுள்ளவர்களாய்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7123,51 +7970,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ഒരു വിശ്വാസിനിക്കു വിധവമാർ ഉണ്ടെങ്കിൽ അവൾ തന്നേ അവർക്കു മുട്ടുതീർക്കട്ടെ; സഭെക്കു ഭാരം വരരുതു;]]></a:t>
+              <a:t><![CDATA[மாத்திரமல்ல, அலப்புகிறவர்களாயும் வீணலுவற்காரிகளாயும் தகாத காரியங்களைப் பேசுகிறவர்களாயுமிருப்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7255,51 +8102,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[സാക്ഷാൽ വിധവമാരായവർക്കു മുട്ടുതീർപ്പാനുണ്ടല്ലോ.]]></a:t>
+              <a:t><![CDATA[14. ஆகையால் இளவயதுள்ள விதவைகள் விவாகம்பண்ணவும், பிள்ளைகளைப் பெறவும், வீட்டை நடத்தவும், விரோதியானவன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7387,51 +8234,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. നന്നായി ഭരിക്കുന്ന മൂപ്പന്മാരെ, പ്രത്യേകം വചനത്തിലും ഉപദേശത്തിലും അദ്ധ്വാനിക്കുന്നവരെ തന്നേ,]]></a:t>
+              <a:t><![CDATA[நிந்திக்கிறதற்கு இடமுண்டாக்காமலிருக்கவும் வேண்டுமென்றிருக்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7519,51 +8366,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഇരട്ടി മാനത്തിന്നു യോഗ്യരായി എണ്ണുക.]]></a:t>
+              <a:t><![CDATA[15. ஏனெனில் இதற்குமுன்னே சிலர் சாத்தானைப் பின்பற்றி விலகிப்போனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7651,51 +8498,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. മെതിക്കുന്ന കാളെക്കു മുഖക്കൊട്ട കെട്ടരുതു എന്നു തിരുവെഴുത്തു പറയുന്നു; വേലക്കാരൻ തന്റെ കൂലിക്കു]]></a:t>
+              <a:t><![CDATA[16. விசுவாசியாகிய ஒருவனிடத்திலாவது ஒருத்தியிடத்திலாவது விதவைகளிருந்தால், அவர்கள் இவர்களுக்கு உதவி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7783,51 +8630,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[യോഗ്യൻ എന്നും ഉണ്ടല്ലോ.]]></a:t>
+              <a:t><![CDATA[செய்யக்கடவர்கள்; சபையானது உத்தம விதவைகளானவர்களுக்கு உதவிசெய்யவேண்டியதாகையால் அந்தப் பாரத்தை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7915,51 +8762,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. മൂത്ത സ്ത്രീകളെ അമ്മമാരെപ്പോലെയും ഇളയ സ്ത്രീകളെ പൂർണ്ണനിർമ്മലതയോടെ സഹോദരികളെപ്പോലെയും]]></a:t>
+              <a:t><![CDATA[2. முதிர்வயதுள்ள ஸ்திரீகளைத் தாய்களைப்போலவும், பாலிய ஸ்திரீகளை எல்லாக் கற்புடன் சகோதரிகளைப்போலவும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8047,51 +8894,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. രണ്ടു മൂന്നു സാക്ഷികൾ മുഖേനയല്ലാതെ ഒരു മൂപ്പന്റെ നേരെ അന്യായം എടുക്കരുതു.]]></a:t>
+              <a:t><![CDATA[அதின்மேல் வைக்கக்கூடாது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8179,51 +9026,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. പാപം ചെയ്യുന്നവരെ ശേഷമുള്ളവർക്കും ഭയത്തിന്നായി എല്ലാവരും കേൾക്കെ ശാസിക്ക.]]></a:t>
+              <a:t><![CDATA[17. நன்றாய் விசாரணைசெய்கிற மூப்பர்களை, விசேஷமாக திருவசனத்திலும் உபதேசத்திலும் பிரயாசப்படுகிறவர்களை,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8311,51 +9158,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. നീ പക്ഷമായി ഒന്നും ചെയ്യാതെകണ്ടു സിദ്ധാന്തം കൂടാതെ ഇവ പ്രമാണിച്ചുകൊള്ളേണം എന്നു ഞാൻ ദൈവത്തെയും]]></a:t>
+              <a:t><![CDATA[இரட்டிப்பான கனத்திற்குப் பாத்திரராக எண்ணவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8443,51 +9290,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ക്രിസ്തുയേശുവിനെയും ശ്രേഷ്ഠദൂതന്മാരെയും സാക്ഷിയാക്കി നിന്നോടു കല്പിക്കുന്നു.]]></a:t>
+              <a:t><![CDATA[18. போரடிக்கிற மாட்டை வாய் கட்டாயாக என்றும், வேலையாள் தன் கூலிக்குப் பாத்திரனாயிருக்கிறான் என்றும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8575,51 +9422,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. യാതൊരുത്തന്റെ മേലും വേഗത്തിൽ കൈവെക്കരുതു; അന്യന്മാരുടെ പാപങ്ങളിൽ ഓഹരിക്കാരനാകയുമരുതു.]]></a:t>
+              <a:t><![CDATA[வேதவாக்கியம் சொல்லுகிறதே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8707,51 +9554,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[നിന്നെത്തന്നെ നിർമ്മലനായി കാത്തുകൊൾക.]]></a:t>
+              <a:t><![CDATA[19. மூப்பனானவனுக்கு விரோதமாக ஒருவன் செய்யும் பிராதை இரண்டு மூன்று சாட்சிகள் இல்லாமல் நீ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8839,51 +9686,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. മേലാൽ വെള്ളം മാത്രം കുടിക്കാതെ നിന്റെ അജീർണ്ണതയും കൂടെക്കൂടെയുള്ള ക്ഷീണതയും നിമിത്തം അല്പം]]></a:t>
+              <a:t><![CDATA[ஏற்றுக்கொள்ளக்கூடாது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8971,51 +9818,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[വീഞ്ഞും സേവിച്ചുകൊൾക.]]></a:t>
+              <a:t><![CDATA[20. மற்றவர்களுக்குப் பயமுண்டாகும்படி, பாவஞ்செய்தவர்களை எல்லாருக்கும் முன்பாகக் கடிந்துகொள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9103,51 +9950,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. ചില മനുഷ്യരുടെ പാപങ്ങൾ വിസ്താരത്തിന്നു മുമ്പെ തന്നേ വെളിവായിരിക്കുന്നു; ചിലരുടെ പാപങ്ങളോ]]></a:t>
+              <a:t><![CDATA[21. நீ பட்சபாதத்தோடே ஒன்றும் செய்யாமலும், விசாரிக்குமுன் நிருணயம்பண்ணாமலும், இவைகளைக் காத்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9235,51 +10082,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ക്രമേണയത്രേ.]]></a:t>
+              <a:t><![CDATA[நடக்கும்படி, தேவனுக்கும், கர்த்தராகிய இயேசுகிறிஸ்துவுக்கும், தெரிந்துகொள்ளப்பட்ட தூதருக்கும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9367,51 +10214,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[പ്രബോധിപ്പിക്ക.]]></a:t>
+              <a:t><![CDATA[பாவித்து, புத்திசொல்லு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9499,51 +10346,975 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. സൽപ്രവൃത്തികളും അങ്ങനെ തന്നേ വെളിവാകുന്നു; വെളിവാകാത്തവയും മറഞ്ഞിരിക്കയില്ല.]]></a:t>
+              <a:t><![CDATA[முன்பாக, உறுதியாய்க் கட்டளையிடுகிறேன்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 தீமோத்தேயு : 5]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide41.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[22. ஒருவன்மேலும் சீக்கிரமாய்க் கைகளை வையாதே; மற்றவர்கள் செய்யும் பாவங்களுக்கும் உடன்படாதே; உன்னைச்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 தீமோத்தேயு : 5]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide42.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சுத்தவானாகக் காத்துக்கொள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 தீமோத்தேயு : 5]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide43.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[23. நீ இனிமேல் தண்ணீர் மாத்திரம்குடியாமல், உன் வயிற்றிற்காகவும், உனக்கு அடிக்கடி நேரிடுகிற]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 தீமோத்தேயு : 5]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide44.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[பலவீனங்களுக்காகவும், கொஞ்சம் திராட்சரசமும் கூட்டிக்கொள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 தீமோத்தேயு : 5]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide45.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[24. சிலருடைய பாவங்கள் வெளியரங்கமாயிருந்து, நியாயத்தீர்ப்புக்கு முந்திக்கொள்ளும்; சிலருடைய பாவங்கள்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 தீமோத்தேயு : 5]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide46.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அவர்களைப் பின்தொடரும்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 தீமோத்தேயு : 5]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide47.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[25. அப்படியே சிலருடைய நற்கிரியைகளும் வெளியரங்கமாயிருக்கும்; அப்படி இராதவைகளும் மறைந்திருக்கமாட்டாது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9631,51 +11402,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. സാക്ഷാൽ വിധവമാരായിരിക്കുന്ന വിധവമാരെ മാനിക്ക.]]></a:t>
+              <a:t><![CDATA[3. உத்தம விதவைகளாகிய விதவைகளைக் கனம்பண்ணு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9763,51 +11534,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. വല്ല വിധവെക്കും പുത്രപൌത്രന്മാർ ഉണ്ടെങ്കിൽ അവർ മുമ്പെ സ്വന്തകുടുംബത്തിൽ ഭക്തി കാണിച്ചു]]></a:t>
+              <a:t><![CDATA[4. விதவையானவளுக்குப் பிள்ளைகளாவது, பேரன் பேர்த்திகளாவது இருந்தால், இவர்கள் முதலாவது தங்கள் சொந்தக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9895,51 +11666,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അമ്മയപ്പന്മാർക്കു പ്രത്യുപകാരം ചെയ്‍വാൻ പഠിക്കട്ടെ; ഇതു ദൈവസന്നിധിയിൽ പ്രസാദകരമാകുന്നു.]]></a:t>
+              <a:t><![CDATA[குடும்பத்தைத் தேவபக்தியாய் விசாரித்து, பெற்றார் செய்த நன்மைகளுக்குப் பதில் நன்மைகளைச் செய்யக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10027,51 +11798,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. സാക്ഷാൽ വിധവയും ഏകാകിയുമായവൾ ദൈവത്തിൽ ആശവെച്ചു രാപ്പകൽ യാചനയിലും പ്രാർത്ഥനയിലും ഉറ്റുപാർക്കുന്നു.]]></a:t>
+              <a:t><![CDATA[கற்றுக்கொள்ளக்கடவர்கள்; அது நன்மையும் தேவனுக்கு முன்பாகப் பிரியமுமாயிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10159,51 +11930,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. കാമുകിയായവളോ ജീവിച്ചിരിക്കയിൽ തന്നേ ചത്തവൾ.]]></a:t>
+              <a:t><![CDATA[5. உத்தம விதவையாயிருந்து தனிமையாயிருக்கிறவள் தேவனிடத்தில் நம்பிக்கையுள்ளவளாய், இரவும் பகலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10220,91 +11991,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[1 தீமோத்தேயு : 5]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme75">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme69">
   <a:themeElements>
-    <a:clrScheme name="Theme75">
+    <a:clrScheme name="Theme69">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme75">
+    <a:fontScheme name="Theme69">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -10330,51 +12101,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme75">
+    <a:fmtScheme name="Theme69">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -10505,51 +12276,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>40</Slides>
+  <Slides>47</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>