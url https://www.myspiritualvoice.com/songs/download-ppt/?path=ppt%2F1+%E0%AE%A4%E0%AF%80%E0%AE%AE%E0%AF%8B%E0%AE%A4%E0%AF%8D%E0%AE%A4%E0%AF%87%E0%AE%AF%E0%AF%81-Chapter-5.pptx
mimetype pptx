--- v2 (2026-09-17)
+++ v3 (2026-11-03)
@@ -5434,51 +5434,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2478619197" r:id="rId1"/>
+    <p:sldLayoutId id="2482631010" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -11991,91 +11991,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[1 தீமோத்தேயு : 5]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme69">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme40">
   <a:themeElements>
-    <a:clrScheme name="Theme69">
+    <a:clrScheme name="Theme40">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme69">
+    <a:fontScheme name="Theme40">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -12101,51 +12101,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme69">
+    <a:fmtScheme name="Theme40">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>