--- v0 (2026-08-03)
+++ v1 (2026-11-03)
@@ -69,50 +69,64 @@
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -132,50 +146,57 @@
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
+    <p:sldId id="295" r:id="rId42"/>
+    <p:sldId id="296" r:id="rId43"/>
+    <p:sldId id="297" r:id="rId44"/>
+    <p:sldId id="298" r:id="rId45"/>
+    <p:sldId id="299" r:id="rId46"/>
+    <p:sldId id="300" r:id="rId47"/>
+    <p:sldId id="301" r:id="rId48"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -312,53 +333,60 @@
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
-  <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
+  <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
+  <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
+  <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
+  <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
+  <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
+  <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
+  <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -418,51 +446,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அவன் இறுமாப்புள்ளவனும், ஒன்றும் அறியாதவனும், தர்க்கங்களையும் வாக்குத்தத்தங்களையும்பற்றி நோய்கொண்டவனுமாயிருக்கிறான்; அவைகளாலே பொறாமையும், சண்டையும், தூஷணங்களும், பொல்லாத சம்சயங்களுமுண்டாகி,]]></a:t>
+              <a:t><![CDATA[4. He is proud, knowing nothing, but doting about questions and strifes of words, whereof comes envy, strife, railings, evil questionings,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -527,51 +555,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. கெட்ட சிந்தையுள்ளவர்களும் சத்தியமில்லாதவர்களும் தேவபக்தியை ஆதாயத்தொழிலென்று எண்ணுகிறவர்களுமாயிருக்கிற மனுஷர்களால் உண்டாகும் மாறுபாடான தர்க்கங்களும் பிறக்கும்; இப்படிப்பட்டவர்களை விட்டு விலகு.]]></a:t>
+              <a:t><![CDATA[5. Perverse disputings of men of corrupt minds, and destitute of the truth, supposing that gain is godliness: from such withdraw yourself.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -636,51 +664,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. போதுமென்கிற மனதுடனே கூடிய தேவபக்தியே மிகுந்த ஆதாயம்.]]></a:t>
+              <a:t><![CDATA[5. Perverse disputings of men of corrupt minds, and destitute of the truth, supposing that gain is godliness: from such withdraw yourself.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -745,51 +773,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. உலகத்திலே நாம் ஒன்றும் கொண்டுவந்ததுமில்லை, இதிலிருந்து நாம் ஒன்றும் கொண்டுபோவதுமில்லை என்பது நிச்சயம்.]]></a:t>
+              <a:t><![CDATA[5. Perverse disputings of men of corrupt minds, and destitute of the truth, supposing that gain is godliness: from such withdraw yourself.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -854,51 +882,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. உண்ணவும் உடுக்கவும் நமக்கு உண்டாயிருந்தால் அது போதுமென்றிருக்கக்கடவோம்.]]></a:t>
+              <a:t><![CDATA[6. But godliness with contentment is great gain.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -963,51 +991,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ஐசுவரியவான்களாக விரும்புகிறவர்கள் சோதனையிலும் கண்ணியிலும், மனுஷரைக் கேட்டிலும் அழிவிலும் அமிழ்த்துகிற மதிகேடும் சேதமுமான பலவித இச்சைகளிலும் விழுகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[7. For we brought nothing into this world, and it is certain we can carry nothing out.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1072,51 +1100,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ஐசுவரியவான்களாக விரும்புகிறவர்கள் சோதனையிலும் கண்ணியிலும், மனுஷரைக் கேட்டிலும் அழிவிலும் அமிழ்த்துகிற மதிகேடும் சேதமுமான பலவித இச்சைகளிலும் விழுகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[7. For we brought nothing into this world, and it is certain we can carry nothing out.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1181,51 +1209,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. பண ஆசை எல்லாத் தீமைக்கும் வேராயிருக்கிறது; சிலர் அதை இச்சித்து, விசுவாசத்தைவிட்டு வழுவி, தங்களை உருவக் குத்திக்கொண்டிருக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[8. And having food and raiment let us be therewith content.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1290,51 +1318,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. பண ஆசை எல்லாத் தீமைக்கும் வேராயிருக்கிறது; சிலர் அதை இச்சித்து, விசுவாசத்தைவிட்டு வழுவி, தங்களை உருவக் குத்திக்கொண்டிருக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[9. But they that will be rich fall into temptation and a snare, and into many foolish and hurtful lusts, which drown men in destruction and perdition.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1399,51 +1427,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. நீயோ, தேவனுடைய மனுஷனே இவைகளை விட்டோடி, நீதியையும் தேவபக்தியையும் விசுவாசத்தையும் அன்பையும் பொறுமையையும் சாந்தகுணத்தையும் அடையும்படி நாடு.]]></a:t>
+              <a:t><![CDATA[9. But they that will be rich fall into temptation and a snare, and into many foolish and hurtful lusts, which drown men in destruction and perdition.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1508,51 +1536,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. தேவனுடைய நாமமும் உபதேசமும் தூஷிக்கப்படாதபடிக்கு, அடிமைத்தன நுகத்திற்குட்பட்டிருக்கிற வேலைக்காரர் யாவரும் தங்கள் எஜமான்களை எல்லாக் கனத்திற்கும் பாத்திரரென்று எண்ணிக்கொள்ளக்கடவர்கள்.]]></a:t>
+              <a:t><![CDATA[1. Let as many servants as are under the yoke count their own masters worthy of all honour, that the name of God and his doctrine be not blasphemed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1617,51 +1645,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. நீயோ, தேவனுடைய மனுஷனே இவைகளை விட்டோடி, நீதியையும் தேவபக்தியையும் விசுவாசத்தையும் அன்பையும் பொறுமையையும் சாந்தகுணத்தையும் அடையும்படி நாடு.]]></a:t>
+              <a:t><![CDATA[10. For the love of money is the root of all evil: which while some coveted after, they have erred from the faith, and pierced themselves through with many sorrows.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1726,51 +1754,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. விசுவாசத்தின் நல்ல போராட்டத்தைப் போராடு, நித்தியஜீவனைப் பற்றிக்கொள்; அதற்காகவே நீ அழைக்கப்பட்டாய்; அநேக சாட்சிகளுக்கு முன்பாக நல்ல அறிக்கை பண்ணினவனுமாயிருக்கிறாய்.]]></a:t>
+              <a:t><![CDATA[10. For the love of money is the root of all evil: which while some coveted after, they have erred from the faith, and pierced themselves through with many sorrows.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1835,51 +1863,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. விசுவாசத்தின் நல்ல போராட்டத்தைப் போராடு, நித்தியஜீவனைப் பற்றிக்கொள்; அதற்காகவே நீ அழைக்கப்பட்டாய்; அநேக சாட்சிகளுக்கு முன்பாக நல்ல அறிக்கை பண்ணினவனுமாயிருக்கிறாய்.]]></a:t>
+              <a:t><![CDATA[11. But you, O man of God, flee these things; and follow after righteousness, godliness, faith, love, patience, meekness.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1944,51 +1972,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. நம்முடைய கர்த்தராகிய இயேசுகிறிஸ்து பிரசன்னமாகும்வரைக்கும், நீ இந்தக் கற்பனையை மாசில்லாமலும் குற்றமில்லாமலும் கைக்கொள்ளும்படிக்கு,]]></a:t>
+              <a:t><![CDATA[11. But you, O man of God, flee these things; and follow after righteousness, godliness, faith, love, patience, meekness.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2053,51 +2081,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. நம்முடைய கர்த்தராகிய இயேசுகிறிஸ்து பிரசன்னமாகும்வரைக்கும், நீ இந்தக் கற்பனையை மாசில்லாமலும் குற்றமில்லாமலும் கைக்கொள்ளும்படிக்கு,]]></a:t>
+              <a:t><![CDATA[12. Fight the good fight of faith, lay hold on eternal life, unto which you are also called, and have professed a good profession before many witnesses.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2162,51 +2190,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. எல்லாவற்றையும் உயிரோடிருக்கச் செய்கிற தேவனுடைய சந்நிதானத்திலேயும், பொந்தியுபிலாத்துவின் முன்னின்று நல்ல அறிக்கையைச் சாட்சியாக விளங்கப்பண்ணின கிறிஸ்து இயேசுவினுடைய சந்நிதானத்திலேயும் உனக்குக் கட்டளையிடுகிறேன்.]]></a:t>
+              <a:t><![CDATA[12. Fight the good fight of faith, lay hold on eternal life, unto which you are also called, and have professed a good profession before many witnesses.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2271,51 +2299,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. எல்லாவற்றையும் உயிரோடிருக்கச் செய்கிற தேவனுடைய சந்நிதானத்திலேயும், பொந்தியுபிலாத்துவின் முன்னின்று நல்ல அறிக்கையைச் சாட்சியாக விளங்கப்பண்ணின கிறிஸ்து இயேசுவினுடைய சந்நிதானத்திலேயும் உனக்குக் கட்டளையிடுகிறேன்.]]></a:t>
+              <a:t><![CDATA[13. I give you charge in the sight of God, who replenishes life to all things, and before Christ Jesus, who before Pontius Pilate witnessed a good confession;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2380,51 +2408,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அந்தப் பிரசன்னமாகுதலை தேவன் தம்முடைய காலங்களில் வெளிப்படுத்துவார், அவரே நித்தியானந்தமுள்ள ஏக சக்கராதிபதியும், ராஜாதி ராஜாவும், கர்த்தாதி கர்த்தாவும்,]]></a:t>
+              <a:t><![CDATA[13. I give you charge in the sight of God, who replenishes life to all things, and before Christ Jesus, who before Pontius Pilate witnessed a good confession;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2489,51 +2517,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அந்தப் பிரசன்னமாகுதலை தேவன் தம்முடைய காலங்களில் வெளிப்படுத்துவார், அவரே நித்தியானந்தமுள்ள ஏக சக்கராதிபதியும், ராஜாதி ராஜாவும், கர்த்தாதி கர்த்தாவும்,]]></a:t>
+              <a:t><![CDATA[14. That you keep this commandment without spot, blameless, until the appearing of our Lord Jesus Christ:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2598,51 +2626,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ஒருவராய், சாவாமையுள்ளவரும், சேரக்கூடாத ஒளியில் வாசம்பண்ணுகிறவரும், மனுஷரில் ஒருவரும் கண்டிராதவரும், காணக்கூடாதவருமாயிருக்கிறவர்; அவருக்கே கனமும் நித்திய வல்லமையும் உண்டாயிருப்பதாக. ஆமென்.]]></a:t>
+              <a:t><![CDATA[14. That you keep this commandment without spot, blameless, until the appearing of our Lord Jesus Christ:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2707,51 +2735,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. தேவனுடைய நாமமும் உபதேசமும் தூஷிக்கப்படாதபடிக்கு, அடிமைத்தன நுகத்திற்குட்பட்டிருக்கிற வேலைக்காரர் யாவரும் தங்கள் எஜமான்களை எல்லாக் கனத்திற்கும் பாத்திரரென்று எண்ணிக்கொள்ளக்கடவர்கள்.]]></a:t>
+              <a:t><![CDATA[1. Let as many servants as are under the yoke count their own masters worthy of all honour, that the name of God and his doctrine be not blasphemed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2816,51 +2844,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ஒருவராய், சாவாமையுள்ளவரும், சேரக்கூடாத ஒளியில் வாசம்பண்ணுகிறவரும், மனுஷரில் ஒருவரும் கண்டிராதவரும், காணக்கூடாதவருமாயிருக்கிறவர்; அவருக்கே கனமும் நித்திய வல்லமையும் உண்டாயிருப்பதாக. ஆமென்.]]></a:t>
+              <a:t><![CDATA[14. That you keep this commandment without spot, blameless, until the appearing of our Lord Jesus Christ:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2925,51 +2953,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. இவ்வுலகத்திலே ஐசுவரியமுள்ளவர்கள் இறுமாப்பான சிந்தையுள்ளவர்களாயிராமலும், நிலையற்ற ஐசுவரியத்தின் மேல் நம்பிக்கை வையாமலும், நாம் அனுபவிக்கிறதற்குச் சகலவித நன்மைகளையும் நமக்குச் சம்பூரணமாய்க் கொடுக்கிற ஜீவனுள்ள தேவன்மேல் நம்பிக்கை வைக்கவும்,]]></a:t>
+              <a:t><![CDATA[15. Which in his times he shall show, who is the blessed and only Potentate, the King of kings, and Lord of lords;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3034,51 +3062,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. இவ்வுலகத்திலே ஐசுவரியமுள்ளவர்கள் இறுமாப்பான சிந்தையுள்ளவர்களாயிராமலும், நிலையற்ற ஐசுவரியத்தின் மேல் நம்பிக்கை வையாமலும், நாம் அனுபவிக்கிறதற்குச் சகலவித நன்மைகளையும் நமக்குச் சம்பூரணமாய்க் கொடுக்கிற ஜீவனுள்ள தேவன்மேல் நம்பிக்கை வைக்கவும்,]]></a:t>
+              <a:t><![CDATA[15. Which in his times he shall show, who is the blessed and only Potentate, the King of kings, and Lord of lords;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3143,51 +3171,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. நன்மை செய்யவும், நற்கிரியைகளில் ஐசுவரியவான்களாகவும், தாராளமாய்க் கொடுக்கிறவர்களும், உதாரகுணமுள்ளவர்களுமாயிருக்கவும்,]]></a:t>
+              <a:t><![CDATA[16. Who only has immortality, dwelling in the light which no man can approach unto; whom no man has seen, nor can see: to whom be honour and power everlasting. Amen.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3252,51 +3280,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. நன்மை செய்யவும், நற்கிரியைகளில் ஐசுவரியவான்களாகவும், தாராளமாய்க் கொடுக்கிறவர்களும், உதாரகுணமுள்ளவர்களுமாயிருக்கவும்,]]></a:t>
+              <a:t><![CDATA[16. Who only has immortality, dwelling in the light which no man can approach unto; whom no man has seen, nor can see: to whom be honour and power everlasting. Amen.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3361,51 +3389,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. நித்திய ஜீவனைப் பற்றிக்கொள்ளும்படி வருங்காலத்திற்காகத் தங்களுக்கு நல்ல ஆதாரத்தைப் பொக்கிஷமாக வைக்கவும் அவர்களுக்குக் கட்டளையிடு,]]></a:t>
+              <a:t><![CDATA[16. Who only has immortality, dwelling in the light which no man can approach unto; whom no man has seen, nor can see: to whom be honour and power everlasting. Amen.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3470,51 +3498,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. நித்திய ஜீவனைப் பற்றிக்கொள்ளும்படி வருங்காலத்திற்காகத் தங்களுக்கு நல்ல ஆதாரத்தைப் பொக்கிஷமாக வைக்கவும் அவர்களுக்குக் கட்டளையிடு,]]></a:t>
+              <a:t><![CDATA[17. Charge them that are rich in this world, that they be not high-minded, nor trust in uncertain riches, but in the living God, who gives us richly all things to enjoy;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3579,51 +3607,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ஓ தீமோத்தேயுவே, உன்னிடத்தில் ஒப்புவிக்கப்பட்டதை நீ காத்துக்கொண்டு, சீர்கேடான வீண்பேச்சுகளுக்கும், ஞானமென்று பொய்யாய்ப் பேர்பெற்றிருக்கிற கொள்கையின் விபரீதங்களுக்கும் விலகு.]]></a:t>
+              <a:t><![CDATA[17. Charge them that are rich in this world, that they be not high-minded, nor trust in uncertain riches, but in the living God, who gives us richly all things to enjoy;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3688,51 +3716,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ஓ தீமோத்தேயுவே, உன்னிடத்தில் ஒப்புவிக்கப்பட்டதை நீ காத்துக்கொண்டு, சீர்கேடான வீண்பேச்சுகளுக்கும், ஞானமென்று பொய்யாய்ப் பேர்பெற்றிருக்கிற கொள்கையின் விபரீதங்களுக்கும் விலகு.]]></a:t>
+              <a:t><![CDATA[17. Charge them that are rich in this world, that they be not high-minded, nor trust in uncertain riches, but in the living God, who gives us richly all things to enjoy;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3797,51 +3825,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. சிலர் அதைப் பாராட்டி, விசுவாசத்தைவிட்டு வழுவிப்போனார்கள். கிருபையானது உன்னோடேகூட இருப்பதாக. ஆமென்.]]></a:t>
+              <a:t><![CDATA[18. That they do good, that they be rich in good works, ready to distribute, willing to communicate;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3906,51 +3934,814 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. விசுவாசிகளாகிய எஜமான்களை உடையவர்கள், தங்கள் எஜமான்கள் சகோதரராயிருக்கிறதினாலே அவர்களை அசட்டைபண்ணாமல், நல்வேலையின் பலனைப் பெற்றுகொள்ளுகிற அவர்கள் விசுவாசிகளும் பிரியருமாயிருக்கிறபடியால், அவர்களுக்கு அதிகமாய் ஊழியஞ்செய்யக்கடவர்கள்; இந்தப்படியே போதித்துப் புத்திசொல்லு.]]></a:t>
+              <a:t><![CDATA[2. And they that have believing masters, let them not despise them, because they are brethren; but rather do them service, because they are faithful and beloved, partakers of the benefit. These things teach and exhort.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[18. That they do good, that they be rich in good works, ready to distribute, willing to communicate;]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[19. Laying up in store for themselves a good foundation against the time to come, that they may lay hold on eternal life.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[19. Laying up in store for themselves a good foundation against the time to come, that they may lay hold on eternal life.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[20. O Timothy, keep that which is committed to your trust, avoiding profane and vain babblings, and oppositions of science falsely so called:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[20. O Timothy, keep that which is committed to your trust, avoiding profane and vain babblings, and oppositions of science falsely so called:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[21. Which some professing have erred concerning the faith. Grace be with you. Amen.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[21. Which some professing have erred concerning the faith. Grace be with you. Amen.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4015,51 +4806,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. விசுவாசிகளாகிய எஜமான்களை உடையவர்கள், தங்கள் எஜமான்கள் சகோதரராயிருக்கிறதினாலே அவர்களை அசட்டைபண்ணாமல், நல்வேலையின் பலனைப் பெற்றுகொள்ளுகிற அவர்கள் விசுவாசிகளும் பிரியருமாயிருக்கிறபடியால், அவர்களுக்கு அதிகமாய் ஊழியஞ்செய்யக்கடவர்கள்; இந்தப்படியே போதித்துப் புத்திசொல்லு.]]></a:t>
+              <a:t><![CDATA[2. And they that have believing masters, let them not despise them, because they are brethren; but rather do them service, because they are faithful and beloved, partakers of the benefit. These things teach and exhort.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4124,51 +4915,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. விசுவாசிகளாகிய எஜமான்களை உடையவர்கள், தங்கள் எஜமான்கள் சகோதரராயிருக்கிறதினாலே அவர்களை அசட்டைபண்ணாமல், நல்வேலையின் பலனைப் பெற்றுகொள்ளுகிற அவர்கள் விசுவாசிகளும் பிரியருமாயிருக்கிறபடியால், அவர்களுக்கு அதிகமாய் ஊழியஞ்செய்யக்கடவர்கள்; இந்தப்படியே போதித்துப் புத்திசொல்லு.]]></a:t>
+              <a:t><![CDATA[2. And they that have believing masters, let them not despise them, because they are brethren; but rather do them service, because they are faithful and beloved, partakers of the benefit. These things teach and exhort.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4233,51 +5024,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ஒருவன் நம்முடைய கர்த்தராகிய இயேசுகிறிஸ்துவின் ஆரோக்கியமான வசனங்களையும், தேவபக்திக்கேற்ற உபதேசங்களையும் ஒப்புக்கொள்ளாமல், வேற்றுமையான உபதேசங்களைப் போதிக்கிறவனானால்,]]></a:t>
+              <a:t><![CDATA[3. If any man teach otherwise, and consent not to wholesome words, even the words of our Lord Jesus Christ, and to the doctrine which is according to godliness;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4342,51 +5133,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ஒருவன் நம்முடைய கர்த்தராகிய இயேசுகிறிஸ்துவின் ஆரோக்கியமான வசனங்களையும், தேவபக்திக்கேற்ற உபதேசங்களையும் ஒப்புக்கொள்ளாமல், வேற்றுமையான உபதேசங்களைப் போதிக்கிறவனானால்,]]></a:t>
+              <a:t><![CDATA[3. If any man teach otherwise, and consent not to wholesome words, even the words of our Lord Jesus Christ, and to the doctrine which is according to godliness;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4451,51 +5242,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அவன் இறுமாப்புள்ளவனும், ஒன்றும் அறியாதவனும், தர்க்கங்களையும் வாக்குத்தத்தங்களையும்பற்றி நோய்கொண்டவனுமாயிருக்கிறான்; அவைகளாலே பொறாமையும், சண்டையும், தூஷணங்களும், பொல்லாத சம்சயங்களுமுண்டாகி,]]></a:t>
+              <a:t><![CDATA[4. He is proud, knowing nothing, but doting about questions and strifes of words, whereof comes envy, strife, railings, evil questionings,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -4530,51 +5321,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474749174" r:id="rId1"/>
+    <p:sldLayoutId id="2482631000" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -4838,50 +5629,106 @@
 
 <file path=ppt/slides/_rels/slide38.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide38.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide39.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide39.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide40.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide40.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide41.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide41.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide42.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide42.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide43.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide43.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide44.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide44.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide45.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide45.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide46.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide46.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -5022,51 +5869,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[వీటిమూలముగా అసూయ కలహము దూషణలు దురను మానములును,]]></a:t>
+              <a:t><![CDATA[நோய்கொண்டவனுமாயிருக்கிறான்; அவைகளாலே பொறாமையும், சண்டையும், தூஷணங்களும், பொல்லாத சம்சயங்களுமுண்டாகி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5154,51 +6001,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. చెడిపోయిన మనస్సుకలిగి సత్యహీనులై దైవభక్తి లాభసాధనమనుకొను మనుష్యుల వ్యర్థవివాదములును కలుగుచున్నవి.]]></a:t>
+              <a:t><![CDATA[5. கெட்ட சிந்தையுள்ளவர்களும் சத்தியமில்லாதவர்களும் தேவபக்தியை ஆதாயத்தொழிலென்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5286,51 +6133,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. సంతుష్టి సహితమైన దైవభక్తి గొప్పలాభసాధనమై యున్నది.]]></a:t>
+              <a:t><![CDATA[எண்ணுகிறவர்களுமாயிருக்கிற மனுஷர்களால் உண்டாகும் மாறுபாடான தர்க்கங்களும் பிறக்கும்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5418,51 +6265,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. మనమీలోకములోనికి ఏమియు తేలేదు, దీనిలోనుండి ఏమియు తీసికొని పోలేము.]]></a:t>
+              <a:t><![CDATA[இப்படிப்பட்டவர்களை விட்டு விலகு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5550,51 +6397,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. కాగా అన్నవస్త్రములు గలవారమై యుండి వాటితో తృప్తిపొందియుందము.]]></a:t>
+              <a:t><![CDATA[6. போதுமென்கிற மனதுடனே கூடிய தேவபக்தியே மிகுந்த ஆதாயம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5682,51 +6529,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ధనవంతులగుటకు అపేక్షించు వారు శోధనలోను, ఉరిలోను, అవివేక యుక్తములును హానికరములునైన అనేక దురాశలలోను]]></a:t>
+              <a:t><![CDATA[7. உலகத்திலே நாம் ஒன்றும் கொண்டுவந்ததுமில்லை, இதிலிருந்து நாம் ஒன்றும் கொண்டுபோவதுமில்லை என்பது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5814,51 +6661,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[పడుదురు. అట్టివి మనుష్యులను నష్టములోను నాశనములోను ముంచివేయును.]]></a:t>
+              <a:t><![CDATA[நிச்சயம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5946,51 +6793,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ఎందుకనగా ధనాపేక్షసమస్తమైన కీడులకు మూలము; కొందరు దానిని ఆశించి విశ్వాసమునుండి తొలగిపోయి]]></a:t>
+              <a:t><![CDATA[8. உண்ணவும் உடுக்கவும் நமக்கு உண்டாயிருந்தால் அது போதுமென்றிருக்கக்கடவோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6078,51 +6925,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[నానాబాధలతో తమ్మును తామే పొడుచుకొనిరి.]]></a:t>
+              <a:t><![CDATA[9. ஐசுவரியவான்களாக விரும்புகிறவர்கள் சோதனையிலும் கண்ணியிலும், மனுஷரைக் கேட்டிலும் அழிவிலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6210,51 +7057,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. దైవజనుడా, నీవైతే వీటివి విసర్జించి, నీతిని భక్తిని విశ్వాసమును ప్రేమను ఓర్పును సాత్వికమును సంపా]]></a:t>
+              <a:t><![CDATA[அமிழ்த்துகிற மதிகேடும் சேதமுமான பலவித இச்சைகளிலும் விழுகிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6342,51 +7189,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. దేవుని నామమును ఆయన బోధయు దూషింపబడ కుండునట్లు దాసత్వమను కాడిక్రింద ఉన్నవారందరును, తమ యజమానులు]]></a:t>
+              <a:t><![CDATA[1. தேவனுடைய நாமமும் உபதேசமும் தூஷிக்கப்படாதபடிக்கு, அடிமைத்தன நுகத்திற்குட்பட்டிருக்கிற வேலைக்காரர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6474,51 +7321,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[దించుకొనుటకు ప్రయాసపడుము.]]></a:t>
+              <a:t><![CDATA[10. பண ஆசை எல்லாத் தீமைக்கும் வேராயிருக்கிறது; சிலர் அதை இச்சித்து, விசுவாசத்தைவிட்டு வழுவி, தங்களை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6606,51 +7453,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. విశ్వాససంబంధమైన మంచి పోరాటము పోరాడుము, నిత్యజీవమును చేపట్టుము. దాని పొందుటకు నీవు పిలువబడి అనేక]]></a:t>
+              <a:t><![CDATA[உருவக் குத்திக்கொண்டிருக்கிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6738,51 +7585,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[సాక్షులయెదుట మంచి ఒప్పుకోలు ఒప్పుకొంటివి.]]></a:t>
+              <a:t><![CDATA[11. நீயோ, தேவனுடைய மனுஷனே இவைகளை விட்டோடி, நீதியையும் தேவபக்தியையும் விசுவாசத்தையும் அன்பையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6870,51 +7717,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. సమస్తమునకు జీవా ధారకుడైన దేవుని యెదుటను, పొంతిపిలాతునొద్ద ధైర్య ముగా ఒప్పుకొని సాక్ష్యమిచ్చిన]]></a:t>
+              <a:t><![CDATA[பொறுமையையும் சாந்தகுணத்தையும் அடையும்படி நாடு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7002,51 +7849,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[క్రీస్తుయేసు ఎదుటను,]]></a:t>
+              <a:t><![CDATA[12. விசுவாசத்தின் நல்ல போராட்டத்தைப் போராடு, நித்தியஜீவனைப் பற்றிக்கொள்; அதற்காகவே நீ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7134,51 +7981,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. మన ప్రభువైన యేసుక్రీస్తు ప్రత్యక్షమగు వరకు నీవు నిష్కళంకముగాను అనింద్యముగాను ఈ ఆజ్ఞను గైకొన]]></a:t>
+              <a:t><![CDATA[அழைக்கப்பட்டாய்; அநேக சாட்சிகளுக்கு முன்பாக நல்ல அறிக்கை பண்ணினவனுமாயிருக்கிறாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7266,51 +8113,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[వలెనని నీకు ఆజ్ఞాపించుచున్నాను.]]></a:t>
+              <a:t><![CDATA[13. நம்முடைய கர்த்தராகிய இயேசுகிறிஸ்து பிரசன்னமாகும்வரைக்கும், நீ இந்தக் கற்பனையை மாசில்லாமலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7398,51 +8245,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. శ్రీమంతుడును అద్వితీయుడునగు సర్వాధిపతి యుక్తకాలములయందు ఆ ప్రత్యక్షతను కనుపరచును. ఆ సర్వాధిపతి]]></a:t>
+              <a:t><![CDATA[குற்றமில்லாமலும் கைக்கொள்ளும்படிக்கு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7530,51 +8377,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[రాజులకు రాజును ప్రభువులకు ప్రభువునై యున్నాడు.]]></a:t>
+              <a:t><![CDATA[14. எல்லாவற்றையும் உயிரோடிருக்கச் செய்கிற தேவனுடைய சந்நிதானத்திலேயும், பொந்தியுபிலாத்துவின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7662,51 +8509,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. సమీపింపరాని తేజస్సులో ఆయన మాత్రమే వసించుచు అమరత్వ ముగలవాడైయున్నాడు. మనుష్యులలో ఎవడును ఆయనను]]></a:t>
+              <a:t><![CDATA[முன்னின்று நல்ல அறிக்கையைச் சாட்சியாக விளங்கப்பண்ணின கிறிஸ்து இயேசுவினுடைய சந்நிதானத்திலேயும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7794,51 +8641,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[పూర్ణమైన ఘనతకు పాత్రులని యెంచ వలెను.]]></a:t>
+              <a:t><![CDATA[யாவரும் தங்கள் எஜமான்களை எல்லாக் கனத்திற்கும் பாத்திரரென்று எண்ணிக்கொள்ளக்கடவர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7926,51 +8773,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[చూడలేదు, ఎవడును చూడనేరడు; ఆయనకు ఘనతయు శాశ్వతమైన ప్రభావమును కలిగియుండును గాక. ఆమేన్‌.]]></a:t>
+              <a:t><![CDATA[உனக்குக் கட்டளையிடுகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8058,51 +8905,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ఇహమందు ధనవంతులైనవారు గర్విష్టులు కాక, అస్థిరమైన ధనమునందు నమి్మకయుంచక,సుఖముగా అనుభ వించుటకు]]></a:t>
+              <a:t><![CDATA[15. அந்தப் பிரசன்னமாகுதலை தேவன் தம்முடைய காலங்களில் வெளிப்படுத்துவார், அவரே நித்தியானந்தமுள்ள ஏக]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8190,51 +9037,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[సమస్తమును మనకు ధారాళముగ దయ చేయు దేవునియందే నమి్మకయుంచుడని ఆజ్ఞాపించుము.]]></a:t>
+              <a:t><![CDATA[சக்கராதிபதியும், ராஜாதி ராஜாவும், கர்த்தாதி கர்த்தாவும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8322,51 +9169,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. వారు వాస్తవమైన జీవమును సంపాదించుకొను నిమిత్తము, రాబోవు కాలమునకు మంచి పునాది తమకొరకు వేసి కొనుచు,]]></a:t>
+              <a:t><![CDATA[16. ஒருவராய், சாவாமையுள்ளவரும், சேரக்கூடாத ஒளியில் வாசம்பண்ணுகிறவரும், மனுஷரில் ஒருவரும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8454,51 +9301,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[మేలుచేయువారును,]]></a:t>
+              <a:t><![CDATA[கண்டிராதவரும், காணக்கூடாதவருமாயிருக்கிறவர்; அவருக்கே கனமும் நித்திய வல்லமையும் உண்டாயிருப்பதாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8586,51 +9433,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. సత్‌క్రియలు అను ధనము గలవారును, ఔదార్యముగలవారును, తమ ధనములో ఇతరులకు పాలిచ్చువారునై యుండవలెనని]]></a:t>
+              <a:t><![CDATA[ஆமென்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8718,51 +9565,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[వారికి ఆజ్ఞా పించుము.]]></a:t>
+              <a:t><![CDATA[17. இவ்வுலகத்திலே ஐசுவரியமுள்ளவர்கள் இறுமாப்பான சிந்தையுள்ளவர்களாயிராமலும், நிலையற்ற ஐசுவரியத்தின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8850,51 +9697,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ఓ తిమోతి, నీకు అప్పగింపబడినదానిని కాపాడి, అప విత్రమైన వట్టి మాటలకును, జ్ఞానమని అబద్ధముగా]]></a:t>
+              <a:t><![CDATA[மேல் நம்பிக்கை வையாமலும், நாம் அனுபவிக்கிறதற்குச் சகலவித நன்மைகளையும் நமக்குச் சம்பூரணமாய்க்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8982,51 +9829,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[చెప్పబడిన విపరీతవాదములకును దూరముగా ఉండుము.]]></a:t>
+              <a:t><![CDATA[கொடுக்கிற ஜீவனுள்ள தேவன்மேல் நம்பிக்கை வைக்கவும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9114,51 +9961,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. ఆ విషయములో ప్రవీణులమని కొందరనుకొని విశ్వాస విష యము తప్పిపోయిరి. కృప మీకు తోడైయుండునుగాక.]]></a:t>
+              <a:t><![CDATA[18. நன்மை செய்யவும், நற்கிரியைகளில் ஐசுவரியவான்களாகவும், தாராளமாய்க் கொடுக்கிறவர்களும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9246,51 +10093,975 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. విశ్వాసులైన యజమానులుగల దాసులు తమ యజమానులు సహోదరులని వారిని తృణీకరింపక, తమ సేవాఫలము పొందువారు]]></a:t>
+              <a:t><![CDATA[2. விசுவாசிகளாகிய எஜமான்களை உடையவர்கள், தங்கள் எஜமான்கள் சகோதரராயிருக்கிறதினாலே அவர்களை]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 தீமோத்தேயு : 6]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide40.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[உதாரகுணமுள்ளவர்களுமாயிருக்கவும்,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 தீமோத்தேயு : 6]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide41.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[19. நித்திய ஜீவனைப் பற்றிக்கொள்ளும்படி வருங்காலத்திற்காகத் தங்களுக்கு நல்ல ஆதாரத்தைப் பொக்கிஷமாக]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 தீமோத்தேயு : 6]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide42.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[வைக்கவும் அவர்களுக்குக் கட்டளையிடு,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 தீமோத்தேயு : 6]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide43.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[20. ஓ தீமோத்தேயுவே, உன்னிடத்தில் ஒப்புவிக்கப்பட்டதை நீ காத்துக்கொண்டு, சீர்கேடான]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 தீமோத்தேயு : 6]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide44.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[வீண்பேச்சுகளுக்கும், ஞானமென்று பொய்யாய்ப் பேர்பெற்றிருக்கிற கொள்கையின் விபரீதங்களுக்கும் விலகு.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 தீமோத்தேயு : 6]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide45.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[21. சிலர் அதைப் பாராட்டி, விசுவாசத்தைவிட்டு வழுவிப்போனார்கள். கிருபையானது உன்னோடேகூட இருப்பதாக.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 தீமோத்தேயு : 6]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide46.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆமென்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9378,51 +11149,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[విశ్వాసులును ప్రియులునై యున్నారని మరి యెక్కువగా వారికి సేవచేయవలెను; ఈ సంగతులు బోధించుచు వారిని]]></a:t>
+              <a:t><![CDATA[அசட்டைபண்ணாமல், நல்வேலையின் பலனைப் பெற்றுகொள்ளுகிற அவர்கள் விசுவாசிகளும் பிரியருமாயிருக்கிறபடியால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9510,51 +11281,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[హెచ్చరించుము.]]></a:t>
+              <a:t><![CDATA[அவர்களுக்கு அதிகமாய் ஊழியஞ்செய்யக்கடவர்கள்; இந்தப்படியே போதித்துப் புத்திசொல்லு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9642,51 +11413,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ఎవడైనను మన ప్రభువైన యేసుక్రీస్తుయొక్క హిత వాక్యములను దైవభక్తికి అనుగుణ్యమైన బోధను అంగీక రింపక,]]></a:t>
+              <a:t><![CDATA[3. ஒருவன் நம்முடைய கர்த்தராகிய இயேசுகிறிஸ்துவின் ஆரோக்கியமான வசனங்களையும், தேவபக்திக்கேற்ற]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9774,51 +11545,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[భిన్నమైనబోధనుపదేశించినయెడల]]></a:t>
+              <a:t><![CDATA[உபதேசங்களையும் ஒப்புக்கொள்ளாமல், வேற்றுமையான உபதேசங்களைப் போதிக்கிறவனானால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9906,51 +11677,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. వాడేమియు ఎరుగక తర్కములనుగూర్చియు వాగ్వాదములను గూర్చియు వ్యర్థముగా ప్రయాసపడుచు గర్వాంధుడగును.]]></a:t>
+              <a:t><![CDATA[4. அவன் இறுமாப்புள்ளவனும், ஒன்றும் அறியாதவனும், தர்க்கங்களையும் வாக்குத்தத்தங்களையும்பற்றி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9967,91 +11738,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[1 தீமோத்தேயு : 6]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme11">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme83">
   <a:themeElements>
-    <a:clrScheme name="Theme11">
+    <a:clrScheme name="Theme83">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme11">
+    <a:fontScheme name="Theme83">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -10077,51 +11848,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme11">
+    <a:fmtScheme name="Theme83">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -10252,51 +12023,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>39</Slides>
+  <Slides>46</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>