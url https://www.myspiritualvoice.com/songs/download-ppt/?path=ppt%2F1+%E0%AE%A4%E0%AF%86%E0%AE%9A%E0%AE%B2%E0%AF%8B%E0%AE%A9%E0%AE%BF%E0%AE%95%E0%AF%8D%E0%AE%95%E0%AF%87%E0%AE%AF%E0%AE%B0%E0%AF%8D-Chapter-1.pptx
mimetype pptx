--- v0 (2026-06-10)
+++ v1 (2026-07-25)
@@ -2383,51 +2383,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2470106761" r:id="rId1"/>
+    <p:sldLayoutId id="2473999702" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -5160,91 +5160,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[1 தெசலோனிக்கேயர் : 1]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme35">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme61">
   <a:themeElements>
-    <a:clrScheme name="Theme35">
+    <a:clrScheme name="Theme61">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme35">
+    <a:fontScheme name="Theme61">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -5270,51 +5270,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme35">
+    <a:fmtScheme name="Theme61">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>