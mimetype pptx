--- v1 (2026-07-25)
+++ v2 (2026-09-15)
@@ -31,94 +31,109 @@
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
     <p:sldId id="257" r:id="rId4"/>
     <p:sldId id="258" r:id="rId5"/>
     <p:sldId id="259" r:id="rId6"/>
     <p:sldId id="260" r:id="rId7"/>
     <p:sldId id="261" r:id="rId8"/>
     <p:sldId id="262" r:id="rId9"/>
     <p:sldId id="263" r:id="rId10"/>
     <p:sldId id="264" r:id="rId11"/>
     <p:sldId id="265" r:id="rId12"/>
     <p:sldId id="266" r:id="rId13"/>
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
+    <p:sldId id="276" r:id="rId23"/>
+    <p:sldId id="277" r:id="rId24"/>
+    <p:sldId id="278" r:id="rId25"/>
+    <p:sldId id="279" r:id="rId26"/>
+    <p:sldId id="280" r:id="rId27"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -236,53 +251,58 @@
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/>
   <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/>
   <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/>
   <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/>
   <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/>
   <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/>
   <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/>
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
-  <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
+  <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
+  <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
+  <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
+  <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
+  <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -342,51 +362,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. எங்கள் சுவிசேஷம் உங்களிடத்தில் வசனத்தோடேமாத்திரமல்ல, வல்லமையோடும், பரிசுத்த ஆவியோடும், முழுநிச்சயத்தோடும் வந்தது; நாங்களும் உங்களுக்குள்ளே இருந்தபோது உங்கள்நிமித்தம் எப்படிப்பட்டவர்களாயிருந்தோமென்று அறிந்திருக்கிறீர்களே.]]></a:t>
+              <a:t><![CDATA[4. Knowing, brethren beloved, your election of God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -451,51 +471,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. எங்கள் சுவிசேஷம் உங்களிடத்தில் வசனத்தோடேமாத்திரமல்ல, வல்லமையோடும், பரிசுத்த ஆவியோடும், முழுநிச்சயத்தோடும் வந்தது; நாங்களும் உங்களுக்குள்ளே இருந்தபோது உங்கள்நிமித்தம் எப்படிப்பட்டவர்களாயிருந்தோமென்று அறிந்திருக்கிறீர்களே.]]></a:t>
+              <a:t><![CDATA[5. For our gospel came not unto you in word only, but also in power, and in the Holy Spirit, and in much assurance; as all of you know what manner of men we were among you for your sake.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -560,51 +580,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. நீங்கள் மிகுந்த உபத்திரவத்திலே, பரிசுத்த ஆவியின் சந்தோஷத்தோடே, திருவசனத்தை ஏற்றுக்கொண்டு, எங்களையும் கர்த்தரையும் பின்பற்றுகிறவர்களாகி,]]></a:t>
+              <a:t><![CDATA[5. For our gospel came not unto you in word only, but also in power, and in the Holy Spirit, and in much assurance; as all of you know what manner of men we were among you for your sake.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -669,51 +689,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. நீங்கள் மிகுந்த உபத்திரவத்திலே, பரிசுத்த ஆவியின் சந்தோஷத்தோடே, திருவசனத்தை ஏற்றுக்கொண்டு, எங்களையும் கர்த்தரையும் பின்பற்றுகிறவர்களாகி,]]></a:t>
+              <a:t><![CDATA[5. For our gospel came not unto you in word only, but also in power, and in the Holy Spirit, and in much assurance; as all of you know what manner of men we were among you for your sake.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -778,51 +798,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. இவ்விதமாய் மக்கெதோனியாவிலும் அகாயாவிலுமுள்ள விசுவாசிகள் யாவருக்கும் மாதிரிகளானீர்கள்.]]></a:t>
+              <a:t><![CDATA[6. And all of you became followers of us, and of the Lord, having received the word in much affliction, with joy of the Holy Spirit.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -887,51 +907,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. எப்படியெனில், உங்களிடத்திலிருந்து கர்த்தருடைய வசனம் மக்கெதோனியாவிலும் அகாயாவிலும் தொனித்ததுமல்லாமல், நாங்கள் அதைக்குறித்து ஒன்றும் சொல்லவேண்டியதாயிராதபடிக்கு, தேவனைப்பற்றின உங்கள் விசுவாசம் எங்கும் பிரசித்தமாயிற்று.]]></a:t>
+              <a:t><![CDATA[6. And all of you became followers of us, and of the Lord, having received the word in much affliction, with joy of the Holy Spirit.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -996,51 +1016,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. எப்படியெனில், உங்களிடத்திலிருந்து கர்த்தருடைய வசனம் மக்கெதோனியாவிலும் அகாயாவிலும் தொனித்ததுமல்லாமல், நாங்கள் அதைக்குறித்து ஒன்றும் சொல்லவேண்டியதாயிராதபடிக்கு, தேவனைப்பற்றின உங்கள் விசுவாசம் எங்கும் பிரசித்தமாயிற்று.]]></a:t>
+              <a:t><![CDATA[7. So that all of you were ensamples to all that believe in Macedonia and Achaia.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1105,51 +1125,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ஏனெனில், அவர்கள்தாமே எங்களைக்குறித்து, உங்களிடத்தில் நாங்கள் அடைந்த பிரவேசம் இன்னதென்பதையும், ஜீவனுள்ள மெய்யான தேவனுக்கு ஊழியஞ்செய்வதற்கு, நீங்கள் விக்கிரகங்களை விட்டு தேவனிடத்திற்கு மனந்திரும்பினதையும்,]]></a:t>
+              <a:t><![CDATA[8. For from you sounded out the word of the Lord not only in Macedonia and Achaia, but also in every place your faith toward God is spread abroad; so that we need not to speak any thing.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1214,51 +1234,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ஏனெனில், அவர்கள்தாமே எங்களைக்குறித்து, உங்களிடத்தில் நாங்கள் அடைந்த பிரவேசம் இன்னதென்பதையும், ஜீவனுள்ள மெய்யான தேவனுக்கு ஊழியஞ்செய்வதற்கு, நீங்கள் விக்கிரகங்களை விட்டு தேவனிடத்திற்கு மனந்திரும்பினதையும்,]]></a:t>
+              <a:t><![CDATA[8. For from you sounded out the word of the Lord not only in Macedonia and Achaia, but also in every place your faith toward God is spread abroad; so that we need not to speak any thing.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1323,51 +1343,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அவர் மரித்தோரிலிருந்தெழுப்பினவரும், இனிவரும் கோபாக்கினையினின்று நம்மை நீங்கலாக்கி இரட்சிக்கிறவருமாயிருக்கிற அவருடைய குமாரனாகிய இயேசு பரலோகத்திலிருந்து வருவதை நீங்கள் எதிர்பார்த்துக்கொண்டிருக்கிறதையும், அறிவிக்கிறார்களே.]]></a:t>
+              <a:t><![CDATA[8. For from you sounded out the word of the Lord not only in Macedonia and Achaia, but also in every place your faith toward God is spread abroad; so that we need not to speak any thing.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1432,51 +1452,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. பவுலும், சில்வானும், தீமோத்தேயும், பிதாவாகிய தேவனுக்குள்ளும் கர்த்தராகிய இயேசுகிறிஸ்துவுக்குள்ளும் இருக்கிற தெசலோனிக்கேயர் சபைக்கு எழுதுகிறதாவது: நம்முடைய பிதாவாகிய தேவனாலும் கர்த்தராகிய இயேசுகிறிஸ்துவினாலும் உங்களுக்குக் கிருபையும் சமாதானமும் உண்டாவதாக.]]></a:t>
+              <a:t><![CDATA[1. Paul, and Silvanus, and Timotheus, unto the church of the Thessalonians which is in God the Father and in the Lord Jesus Christ: Grace be unto you, and peace, from God our Father, and the Lord Jesus Christ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1541,51 +1561,596 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அவர் மரித்தோரிலிருந்தெழுப்பினவரும், இனிவரும் கோபாக்கினையினின்று நம்மை நீங்கலாக்கி இரட்சிக்கிறவருமாயிருக்கிற அவருடைய குமாரனாகிய இயேசு பரலோகத்திலிருந்து வருவதை நீங்கள் எதிர்பார்த்துக்கொண்டிருக்கிறதையும், அறிவிக்கிறார்களே.]]></a:t>
+              <a:t><![CDATA[9. For they themselves show of us what manner of entering in we had unto you, and how all of you turned to God from idols to serve the living and true God;]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[9. For they themselves show of us what manner of entering in we had unto you, and how all of you turned to God from idols to serve the living and true God;]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[9. For they themselves show of us what manner of entering in we had unto you, and how all of you turned to God from idols to serve the living and true God;]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[10. And to wait for his Son from heaven, whom he raised from the dead, even Jesus, which delivered us from the wrath to come.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[10. And to wait for his Son from heaven, whom he raised from the dead, even Jesus, which delivered us from the wrath to come.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[10. And to wait for his Son from heaven, whom he raised from the dead, even Jesus, which delivered us from the wrath to come.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1650,51 +2215,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. பவுலும், சில்வானும், தீமோத்தேயும், பிதாவாகிய தேவனுக்குள்ளும் கர்த்தராகிய இயேசுகிறிஸ்துவுக்குள்ளும் இருக்கிற தெசலோனிக்கேயர் சபைக்கு எழுதுகிறதாவது: நம்முடைய பிதாவாகிய தேவனாலும் கர்த்தராகிய இயேசுகிறிஸ்துவினாலும் உங்களுக்குக் கிருபையும் சமாதானமும் உண்டாவதாக.]]></a:t>
+              <a:t><![CDATA[1. Paul, and Silvanus, and Timotheus, unto the church of the Thessalonians which is in God the Father and in the Lord Jesus Christ: Grace be unto you, and peace, from God our Father, and the Lord Jesus Christ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1759,51 +2324,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. தேவனுக்குப் பிரியமான சகோதரரே, உங்கள் விசுவாசத்தின் கிரியையையும், உங்கள் அன்பின் பிரயாசத்தையும், நம்முடைய கர்த்தருடைய இயேசுகிறிஸ்துவின்மேலுள்ள உங்கள் நம்பிக்கையின் பொறுமையையும், நம்முடைய பிதாவாகிய தேவனுக்குமுன்பாக நாங்கள் இடைவிடாமல் நினைவுகூர்ந்து,]]></a:t>
+              <a:t><![CDATA[1. Paul, and Silvanus, and Timotheus, unto the church of the Thessalonians which is in God the Father and in the Lord Jesus Christ: Grace be unto you, and peace, from God our Father, and the Lord Jesus Christ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1868,51 +2433,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. தேவனுக்குப் பிரியமான சகோதரரே, உங்கள் விசுவாசத்தின் கிரியையையும், உங்கள் அன்பின் பிரயாசத்தையும், நம்முடைய கர்த்தருடைய இயேசுகிறிஸ்துவின்மேலுள்ள உங்கள் நம்பிக்கையின் பொறுமையையும், நம்முடைய பிதாவாகிய தேவனுக்குமுன்பாக நாங்கள் இடைவிடாமல் நினைவுகூர்ந்து,]]></a:t>
+              <a:t><![CDATA[2. We give thanks to God always for you all, making mention of you in our prayers;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1977,51 +2542,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. நீங்கள் தெரிந்துகொள்ளப்பட்டவர்களென்று நாங்கள் அறிந்து,]]></a:t>
+              <a:t><![CDATA[2. We give thanks to God always for you all, making mention of you in our prayers;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2086,51 +2651,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. நீங்கள் தெரிந்துகொள்ளப்பட்டவர்களென்று நாங்கள் அறிந்து,]]></a:t>
+              <a:t><![CDATA[2. We give thanks to God always for you all, making mention of you in our prayers;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2195,51 +2760,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. எங்கள் ஜெபங்களில் இடைவிடாமல் உங்களைக்குறித்து விண்ணப்பம்பண்ணி, உங்களெல்லாருக்காகவும் எப்பொழுதும் தேவனை ஸ்தோத்திரிக்கிறோம்.]]></a:t>
+              <a:t><![CDATA[3. Remembering without ceasing your work of faith, and labour of love, and patience of hope in our Lord Jesus Christ, in the sight of God and our Father;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2304,51 +2869,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. எங்கள் சுவிசேஷம் உங்களிடத்தில் வசனத்தோடேமாத்திரமல்ல, வல்லமையோடும், பரிசுத்த ஆவியோடும், முழுநிச்சயத்தோடும் வந்தது; நாங்களும் உங்களுக்குள்ளே இருந்தபோது உங்கள்நிமித்தம் எப்படிப்பட்டவர்களாயிருந்தோமென்று அறிந்திருக்கிறீர்களே.]]></a:t>
+              <a:t><![CDATA[4. Knowing, brethren beloved, your election of God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -2383,51 +2948,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2473999702" r:id="rId1"/>
+    <p:sldLayoutId id="2478527266" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -2523,50 +3088,90 @@
 
 <file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide21.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide22.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide23.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide24.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide25.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -2723,51 +3328,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಬಂತೆಂಬದನ್ನು ತಿಳಿದಿದ್ದೇವೆ. ನಾವು ನಿಮ್ಮಲ್ಲಿದ್ದು ನಿಮಗೋಸ್ಕರ ಎಂಥವರಾಗಿ ವರ್ತಿಸಿದೆವೆಂಬದನ್ನು ನೀವೂ ತಿಳಿದಿ]]></a:t>
+              <a:t><![CDATA[தேவனை ஸ்தோத்திரிக்கிறோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -2855,51 +3460,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ದ್ದೀರಿ.]]></a:t>
+              <a:t><![CDATA[5. எங்கள் சுவிசேஷம் உங்களிடத்தில் வசனத்தோடேமாத்திரமல்ல, வல்லமையோடும், பரிசுத்த ஆவியோடும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -2987,51 +3592,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ಇದಲ್ಲದೆ ನೀವು ಬಹಳ ಹಿಂಸೆಯನ್ನು ಅನುಭವಿಸಬೇಕಾಗಿದ್ದರೂ ಪವಿತ್ರಾತ್ಮನಿಂದುಂಟಾದ ಆನಂದದೊಡನೆ ವಾಕ್ಯವನ್ನು ಅಂಗೀಕರಿಸಿ]]></a:t>
+              <a:t><![CDATA[முழுநிச்சயத்தோடும் வந்தது; நாங்களும் உங்களுக்குள்ளே இருந்தபோது உங்கள்நிமித்தம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3119,51 +3724,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ನಮ್ಮನ್ನೂ ಕರ್ತನನ್ನೂ ಅನುಸರಿಸುವವರಾದಿರಿ.]]></a:t>
+              <a:t><![CDATA[எப்படிப்பட்டவர்களாயிருந்தோமென்று அறிந்திருக்கிறீர்களே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3251,51 +3856,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ಹೀಗೆ ಮಕೆ ದೋನ್ಯದಲ್ಲಿಯೂ ಅಕಾಯದಲ್ಲಿಯೂ ನಂಬುವವ ರೆಲ್ಲರಿಗೆ ನೀವು ಮಾದರಿಯಾದಿರಿ;]]></a:t>
+              <a:t><![CDATA[6. நீங்கள் மிகுந்த உபத்திரவத்திலே, பரிசுத்த ஆவியின் சந்தோஷத்தோடே, திருவசனத்தை ஏற்றுக்கொண்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3383,51 +3988,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ಕರ್ತನ ವಾಕ್ಯವು ನಿಮ್ಮಿಂದಲೇ ಮಕೆದೋನ್ಯದಲ್ಲಿಯೂ ಅಕಾಯ ದಲ್ಲಿಯೂ ಘೋಷಿತವಾದದ್ದಲ್ಲದೆ ದೇವರ ಮೇಲೆ ನೀವು ಇಟ್ಟಿರುವ]]></a:t>
+              <a:t><![CDATA[எங்களையும் கர்த்தரையும் பின்பற்றுகிறவர்களாகி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3515,51 +4120,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ನಂಬಿಕೆಯು ಎಲ್ಲಾ ಸ್ಥಳಗಳಲ್ಲಿಯೂ ಪ್ರಸಿದ್ಧವಾಯಿತು; ಆದದರಿಂದ ಆ ವಿಷಯದಲ್ಲಿ ನಾವು ಏನೂ ಹೇಳಬೇಕಾದದ್ದಿಲ್ಲ.]]></a:t>
+              <a:t><![CDATA[7. இவ்விதமாய் மக்கெதோனியாவிலும் அகாயாவிலுமுள்ள விசுவாசிகள் யாவருக்கும் மாதிரிகளானீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3647,51 +4252,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ನಾವು ನಿಮ್ಮಲ್ಲಿ ಹೇಗೆ ಪ್ರವೇಶಿಸಿದೆವೆಂಬದನ್ನೂ ನೀವು ಹೇಗೆ ವಿಗ್ರಹಗಳನ್ನು ಬಿಟ್ಟುಬಿಟ್ಟು ದೇವರ ಕಡೆಗೆ]]></a:t>
+              <a:t><![CDATA[8. எப்படியெனில், உங்களிடத்திலிருந்து கர்த்தருடைய வசனம் மக்கெதோனியாவிலும் அகாயாவிலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3779,51 +4384,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ತಿರುಗಿಕೊಂಡು ಜೀವವುಳ್ಳ ಸತ್ಯದೇವರನ್ನು ಸೇವಿಸುವವರಾದಿರೆಂಬದನ್ನೂ ಅವರು ತಾವೇ ಹೇಳುತ್ತಾರೆ.]]></a:t>
+              <a:t><![CDATA[தொனித்ததுமல்லாமல், நாங்கள் அதைக்குறித்து ஒன்றும் சொல்லவேண்டியதாயிராதபடிக்கு, தேவனைப்பற்றின உங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3911,51 +4516,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ಇದಲ್ಲದೆ ಆತನು ಸತ್ತವರೊಳ ಗಿಂದ ಎಬ್ಬಿಸಿದಂಥ ಮತ್ತು ಪರಲೋಕದಿಂದ ಬರುವಂಥ ಆತನ ಕುಮಾರನನ್ನು ಎದುರು ನೋಡುವವರಾದಿರೆಂಬ]]></a:t>
+              <a:t><![CDATA[விசுவாசம் எங்கும் பிரசித்தமாயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4043,51 +4648,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ತಂದೆಯಾದ ದೇವರಲ್ಲಿಯೂ ಕರ್ತನಾದ ಯೇಸು ಕ್ರಿಸ್ತನಲ್ಲಿಯೂ ಇರುವ ಥೆಸಲೊ ನೀಕದವರ ಸಭೆಗೆ ಪೌಲ ಸಿಲ್ವಾನ ತಿಮೊಥೆಯ ಎಂಬ]]></a:t>
+              <a:t><![CDATA[1. பவுலும், சில்வானும், தீமோத்தேயும், பிதாவாகிய தேவனுக்குள்ளும் கர்த்தராகிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4175,51 +4780,711 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ದನ್ನೂ ತಿಳಿಸುತ್ತಾರೆ. ಈ ಯೇಸುವು ಮುಂದೆ ಬರುವ ಕೋಪದಿಂದ ನಮ್ಮನ್ನು ತಪ್ಪಿಸಿದನು.]]></a:t>
+              <a:t><![CDATA[9. ஏனெனில், அவர்கள்தாமே எங்களைக்குறித்து, உங்களிடத்தில் நாங்கள் அடைந்த பிரவேசம் இன்னதென்பதையும்,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 தெசலோனிக்கேயர் : 1]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஜீவனுள்ள மெய்யான தேவனுக்கு ஊழியஞ்செய்வதற்கு, நீங்கள் விக்கிரகங்களை விட்டு தேவனிடத்திற்கு]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 தெசலோனிக்கேயர் : 1]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மனந்திரும்பினதையும்,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 தெசலோனிக்கேயர் : 1]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[10. அவர் மரித்தோரிலிருந்தெழுப்பினவரும், இனிவரும் கோபாக்கினையினின்று நம்மை நீங்கலாக்கி]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 தெசலோனிக்கேயர் : 1]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[இரட்சிக்கிறவருமாயிருக்கிற அவருடைய குமாரனாகிய இயேசு பரலோகத்திலிருந்து வருவதை நீங்கள்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 தெசலோனிக்கேயர் : 1]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எதிர்பார்த்துக்கொண்டிருக்கிறதையும், அறிவிக்கிறார்களே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4307,51 +5572,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ನಾವು ಬರೆಯುವದೇನಂದರೆ--ನಮ್ಮ ತಂದೆಯಾದ ದೇವರಿಂದಲೂ ಕರ್ತನಾದ ಯೇಸು ಕ್ರಿಸ್ತನಿಂದಲೂ ನಿಮಗೆ ಕೃಪೆಯೂ ಶಾಂತಿಯೂ ಆಗಲಿ.]]></a:t>
+              <a:t><![CDATA[இயேசுகிறிஸ்துவுக்குள்ளும் இருக்கிற தெசலோனிக்கேயர் சபைக்கு எழுதுகிறதாவது: நம்முடைய பிதாவாகிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4439,51 +5704,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ನಮ್ಮ ಪ್ರಾರ್ಥನೆಗಳಲ್ಲಿ ನಿಮ್ಮನ್ನು ಜ್ಞಾಪಕ ಮಾಡಿ ಕೊಂಡು ನಾವು ಯಾವಾಗಲೂ ನಿಮ್ಮೆಲ್ಲರ ವಿಷಯವಾಗಿ ದೇವರಿಗೆ]]></a:t>
+              <a:t><![CDATA[தேவனாலும் கர்த்தராகிய இயேசுகிறிஸ்துவினாலும் உங்களுக்குக் கிருபையும் சமாதானமும் உண்டாவதாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4571,51 +5836,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಕೃತಜ್ಞತಾಸ್ತುತಿ ಸಲ್ಲಿಸುತ್ತೇವೆ.]]></a:t>
+              <a:t><![CDATA[2. தேவனுக்குப் பிரியமான சகோதரரே, உங்கள் விசுவாசத்தின் கிரியையையும், உங்கள் அன்பின் பிரயாசத்தையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4703,51 +5968,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ನಂಬಿಕೆಯ ಫಲವಾದ ನಿಮ್ಮ ಕೆಲಸವನ್ನೂ ಪ್ರೀತಿಪೂರ್ವಕವಾದ ನಿಮ್ಮ ಪ್ರಯಾಸವನ್ನೂ ನಮ್ಮ ಕರ್ತನಾದ ಯೇಸು ಕ್ರಿಸ್ತನ ಮೇಲಣ]]></a:t>
+              <a:t><![CDATA[நம்முடைய கர்த்தருடைய இயேசுகிறிஸ்துவின்மேலுள்ள உங்கள் நம்பிக்கையின் பொறுமையையும், நம்முடைய பிதாவாகிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4835,51 +6100,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ನಿರೀಕ್ಷೆಯಿಂದುಂಟಾದ ನಿಮ್ಮ ಸೈರಣೆ ಯನ್ನೂ ನಾವು ನಮ್ಮ ತಂದೆಯಾದ ದೇವರ ಮುಂದೆ ಎಡೆಬಿಡದೆ ಜ್ಞಾಪಕಮಾಡಿಕೊಳ್ಳುತ್ತೇವೆ.]]></a:t>
+              <a:t><![CDATA[தேவனுக்குமுன்பாக நாங்கள் இடைவிடாமல் நினைவுகூர்ந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4967,51 +6232,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ಪ್ರಿಯ ಸಹೋದರರೇ, ದೇವರು ನಿಮ್ಮನ್ನು ಆದುಕೊಂಡಿ ದ್ದಾನೆಂಬದ್ದನ್ನು ಬಲ್ಲೆವು.]]></a:t>
+              <a:t><![CDATA[3. நீங்கள் தெரிந்துகொள்ளப்பட்டவர்களென்று நாங்கள் அறிந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5099,51 +6364,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ನಮ್ಮ ಸುವಾರ್ತೆಯು ನಿಮಗೆ ಬರೀ ಮಾತಾಗಿ ಬಾರದೆ ಶಕ್ತಿಯಲ್ಲಿಯೂ ಪವಿತ್ರಾತ್ಮ ದಲ್ಲಿಯೂ ಬಹು ನಿಶ್ಚಯತ್ವದಲ್ಲಿಯೂ]]></a:t>
+              <a:t><![CDATA[4. எங்கள் ஜெபங்களில் இடைவிடாமல் உங்களைக்குறித்து விண்ணப்பம்பண்ணி, உங்களெல்லாருக்காகவும் எப்பொழுதும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5160,91 +6425,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[1 தெசலோனிக்கேயர் : 1]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme61">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme21">
   <a:themeElements>
-    <a:clrScheme name="Theme61">
+    <a:clrScheme name="Theme21">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme61">
+    <a:fontScheme name="Theme21">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -5270,51 +6535,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme61">
+    <a:fmtScheme name="Theme21">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -5445,51 +6710,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>20</Slides>
+  <Slides>25</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>