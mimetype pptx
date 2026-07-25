--- v0 (2026-06-03)
+++ v1 (2026-07-25)
@@ -67,52 +67,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-  <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -131,51 +129,50 @@
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
-    <p:sldId id="294" r:id="rId41"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -311,54 +308,53 @@
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
-  <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
-[...2 lines deleted...]
-  <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -418,51 +414,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. புறஜாதியார் இரட்சிக்கப்படுவதற்கு நாங்கள் அவர்களோடே பேசாதபடிக்குத் தடைபண்ணுகிறார்கள்; இவ்விதமாய் எக்காலத்திலும் தங்கள் பாவங்களை நிறைவாக்குகிறார்கள்; அவர்கள்மேல் கோபாக்கினை பூரணமாய் வந்திருக்கிறது.]]></a:t>
+              <a:t><![CDATA[10. விசுவாசிகளாகிய உங்களுக்குள்ளே நாங்கள் எவ்வளவு பரிசுத்தமும் நீதியும் பிழையின்மையுமாய் நடந்தோமென்பதற்கு நீங்களும் சாட்சி, தேவனும் சாட்சி.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -527,51 +523,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. புறஜாதியார் இரட்சிக்கப்படுவதற்கு நாங்கள் அவர்களோடே பேசாதபடிக்குத் தடைபண்ணுகிறார்கள்; இவ்விதமாய் எக்காலத்திலும் தங்கள் பாவங்களை நிறைவாக்குகிறார்கள்; அவர்கள்மேல் கோபாக்கினை பூரணமாய் வந்திருக்கிறது.]]></a:t>
+              <a:t><![CDATA[11. மேலும், தம்முடைய ராஜ்யத்திற்கும் மகிமைக்கும் உங்களை அழைத்த தேவனுக்கு நீங்கள் பாத்திரராய் நடக்கவேண்டுமென்று,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -636,51 +632,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. சகோதரரே, நாங்கள் இருதயத்தின்படி உங்களோடிருந்து, சரீரத்தின்படி கொஞ்சக்காலம் உங்களைவிட்டுப் பிரிந்திருந்தபடியினாலே, உங்கள் முகத்தைப்பார்க்கவேண்டுமென்று மிகுந்த ஆசையோடே அதிகமாய்ப் பிரயத்தனம்பண்ணினோம்.]]></a:t>
+              <a:t><![CDATA[11. மேலும், தம்முடைய ராஜ்யத்திற்கும் மகிமைக்கும் உங்களை அழைத்த தேவனுக்கு நீங்கள் பாத்திரராய் நடக்கவேண்டுமென்று,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -745,51 +741,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. சகோதரரே, நாங்கள் இருதயத்தின்படி உங்களோடிருந்து, சரீரத்தின்படி கொஞ்சக்காலம் உங்களைவிட்டுப் பிரிந்திருந்தபடியினாலே, உங்கள் முகத்தைப்பார்க்கவேண்டுமென்று மிகுந்த ஆசையோடே அதிகமாய்ப் பிரயத்தனம்பண்ணினோம்.]]></a:t>
+              <a:t><![CDATA[12. தகப்பன் தன் பிள்ளைகளுக்குச் சொல்லுகிறதுபோல, நாங்கள் உங்களில் ஒவ்வொருவனுக்கும் புத்தியும் தேறுதலும் எச்சரிப்பும் சொன்னதை அறிந்திருக்கிறீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -854,51 +850,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ஆகையால், நாங்கள் உங்களிடத்தில்வர இரண்டொருதரம் மனதாயிருந்தோம், பவுலாகிய நானே வர மனதாயிருந்தேன்; சாத்தானோ எங்களைத் தடைபண்ணினான்.]]></a:t>
+              <a:t><![CDATA[12. தகப்பன் தன் பிள்ளைகளுக்குச் சொல்லுகிறதுபோல, நாங்கள் உங்களில் ஒவ்வொருவனுக்கும் புத்தியும் தேறுதலும் எச்சரிப்பும் சொன்னதை அறிந்திருக்கிறீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -963,51 +959,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ஆகையால், நாங்கள் உங்களிடத்தில்வர இரண்டொருதரம் மனதாயிருந்தோம், பவுலாகிய நானே வர மனதாயிருந்தேன்; சாத்தானோ எங்களைத் தடைபண்ணினான்.]]></a:t>
+              <a:t><![CDATA[1. சகோதரரே, நாங்கள் உங்களிடத்தில் பிரவேசித்தது வீணாயிருக்கவில்லையென்று நீங்களே அறிந்திருக்கிறீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1072,51 +1068,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. எங்களுக்கு நம்பிக்கையும் சந்தோஷமும் மகிழ்ச்சியின் கிரீடமுமாயிருப்பவர்கள் யார்? நம்முடைய கர்த்தராகிய இயேசுகிறிஸ்து வரும்போது அவருடைய சந்நிதானத்திலே நீங்களல்லவா அப்படியிருப்பீர்கள்;]]></a:t>
+              <a:t><![CDATA[2. உங்களுக்குத் தெரிந்திருக்கிறபடி, முன்னே பிலிப்பிபட்டணத்திலே நாங்கள் பாடுபட்டு நிந்தையடைந்திருந்தும், வெகு போராட்டத்தோடே தேவனுடைய சுவிசேஷத்தை உங்களுக்குச் சொல்லும்படி, நம்முடைய தேவனுக்குள் தைரியங்கொண்டிருந்தோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1181,51 +1177,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. எங்களுக்கு நம்பிக்கையும் சந்தோஷமும் மகிழ்ச்சியின் கிரீடமுமாயிருப்பவர்கள் யார்? நம்முடைய கர்த்தராகிய இயேசுகிறிஸ்து வரும்போது அவருடைய சந்நிதானத்திலே நீங்களல்லவா அப்படியிருப்பீர்கள்;]]></a:t>
+              <a:t><![CDATA[2. உங்களுக்குத் தெரிந்திருக்கிறபடி, முன்னே பிலிப்பிபட்டணத்திலே நாங்கள் பாடுபட்டு நிந்தையடைந்திருந்தும், வெகு போராட்டத்தோடே தேவனுடைய சுவிசேஷத்தை உங்களுக்குச் சொல்லும்படி, நம்முடைய தேவனுக்குள் தைரியங்கொண்டிருந்தோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1290,51 +1286,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. நீங்களே எங்களுக்கு மகிமையும் சந்தோஷமுமாயிருக்கிறீர்கள்.]]></a:t>
+              <a:t><![CDATA[3. எங்கள் போதகம் வஞ்சகத்தினாலும் துராசையினாலும் உண்டாகவில்லை, அது கபடமுள்ளதாயுமிருக்கவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1399,51 +1395,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. சகோதரரே, நாங்கள் உங்களிடத்தில் பிரவேசித்தது வீணாயிருக்கவில்லையென்று நீங்களே அறிந்திருக்கிறீர்கள்.]]></a:t>
+              <a:t><![CDATA[4. சுவிசேஷத்தை எங்களிடத்தில் ஒப்புவிக்கத்தக்கதாய், தேவன் எங்களை உத்தமரென்றெண்ணினபடியே, நாங்கள் மனுஷருக்கு அல்ல, எங்கள் இருதயங்களைச் சோதித்தறிகிற தேவனுக்கே பிரியமுண்டாகப் பேசுகிறோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1508,51 +1504,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ஆகையால், நீங்கள் தேவவசனத்தை எங்களாலே கேள்விப்பட்டு ஏற்றுக்கொண்டபோது, அதை மனுஷர் வசனமாக ஏற்றுக்கொள்ளாமல், தேவவசனமாகவே ஏற்றுக்கொண்டதினாலே நாங்கள் இடைவிடாமல் தேவனுக்கு ஸ்தோத்திரஞ்செலுத்துகிறோம்; அது மெய்யாகவே தேவவசனந்தான், விசுவாசிக்கிற உங்களுக்குள்ளே அது பெலனும் செய்கிறது.]]></a:t>
+              <a:t><![CDATA[6. நாங்கள் கிறிஸ்துவின் அப்போஸ்தலராக உங்களுக்குப் பாரமாயிருக்கக்கூடியவர்களானாலும், உங்களிடத்திலாவது, மற்றவர்களிடத்திலாவது, மனுஷரால் வரும் மகிமையை நாங்கள் தேடவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1617,51 +1613,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. உங்களுக்குத் தெரிந்திருக்கிறபடி, முன்னே பிலிப்பிபட்டணத்திலே நாங்கள் பாடுபட்டு நிந்தையடைந்திருந்தும், வெகு போராட்டத்தோடே தேவனுடைய சுவிசேஷத்தை உங்களுக்குச் சொல்லும்படி, நம்முடைய தேவனுக்குள் தைரியங்கொண்டிருந்தோம்.]]></a:t>
+              <a:t><![CDATA[4. சுவிசேஷத்தை எங்களிடத்தில் ஒப்புவிக்கத்தக்கதாய், தேவன் எங்களை உத்தமரென்றெண்ணினபடியே, நாங்கள் மனுஷருக்கு அல்ல, எங்கள் இருதயங்களைச் சோதித்தறிகிற தேவனுக்கே பிரியமுண்டாகப் பேசுகிறோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1726,51 +1722,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. உங்களுக்குத் தெரிந்திருக்கிறபடி, முன்னே பிலிப்பிபட்டணத்திலே நாங்கள் பாடுபட்டு நிந்தையடைந்திருந்தும், வெகு போராட்டத்தோடே தேவனுடைய சுவிசேஷத்தை உங்களுக்குச் சொல்லும்படி, நம்முடைய தேவனுக்குள் தைரியங்கொண்டிருந்தோம்.]]></a:t>
+              <a:t><![CDATA[5. உங்களுக்குத் தெரிந்திருக்கிறபடி, நாங்கள் ஒருக்காலும் இச்சகமான வசனங்களைச் சொல்லவுமில்லை, பொருளாசையுள்ளவர்களாய் மாயம்பண்ணவுமில்லை; தேவனே சாட்சி.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1835,51 +1831,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. எங்கள் போதகம் வஞ்சகத்தினாலும் துராசையினாலும் உண்டாகவில்லை, அது கபடமுள்ளதாயுமிருக்கவில்லை.]]></a:t>
+              <a:t><![CDATA[5. உங்களுக்குத் தெரிந்திருக்கிறபடி, நாங்கள் ஒருக்காலும் இச்சகமான வசனங்களைச் சொல்லவுமில்லை, பொருளாசையுள்ளவர்களாய் மாயம்பண்ணவுமில்லை; தேவனே சாட்சி.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1944,51 +1940,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. சுவிசேஷத்தை எங்களிடத்தில் ஒப்புவிக்கத்தக்கதாய், தேவன் எங்களை உத்தமரென்றெண்ணினபடியே, நாங்கள் மனுஷருக்கு அல்ல, எங்கள் இருதயங்களைச் சோதித்தறிகிற தேவனுக்கே பிரியமுண்டாகப் பேசுகிறோம்.]]></a:t>
+              <a:t><![CDATA[13. ஆகையால், நீங்கள் தேவவசனத்தை எங்களாலே கேள்விப்பட்டு ஏற்றுக்கொண்டபோது, அதை மனுஷர் வசனமாக ஏற்றுக்கொள்ளாமல், தேவவசனமாகவே ஏற்றுக்கொண்டதினாலே நாங்கள் இடைவிடாமல் தேவனுக்கு ஸ்தோத்திரஞ்செலுத்துகிறோம்; அது மெய்யாகவே தேவவசனந்தான், விசுவாசிக்கிற உங்களுக்குள்ளே அது பெலனும் செய்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2053,51 +2049,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. சுவிசேஷத்தை எங்களிடத்தில் ஒப்புவிக்கத்தக்கதாய், தேவன் எங்களை உத்தமரென்றெண்ணினபடியே, நாங்கள் மனுஷருக்கு அல்ல, எங்கள் இருதயங்களைச் சோதித்தறிகிற தேவனுக்கே பிரியமுண்டாகப் பேசுகிறோம்.]]></a:t>
+              <a:t><![CDATA[13. ஆகையால், நீங்கள் தேவவசனத்தை எங்களாலே கேள்விப்பட்டு ஏற்றுக்கொண்டபோது, அதை மனுஷர் வசனமாக ஏற்றுக்கொள்ளாமல், தேவவசனமாகவே ஏற்றுக்கொண்டதினாலே நாங்கள் இடைவிடாமல் தேவனுக்கு ஸ்தோத்திரஞ்செலுத்துகிறோம்; அது மெய்யாகவே தேவவசனந்தான், விசுவாசிக்கிற உங்களுக்குள்ளே அது பெலனும் செய்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2162,51 +2158,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. உங்களுக்குத் தெரிந்திருக்கிறபடி, நாங்கள் ஒருக்காலும் இச்சகமான வசனங்களைச் சொல்லவுமில்லை, பொருளாசையுள்ளவர்களாய் மாயம்பண்ணவுமில்லை; தேவனே சாட்சி.]]></a:t>
+              <a:t><![CDATA[13. ஆகையால், நீங்கள் தேவவசனத்தை எங்களாலே கேள்விப்பட்டு ஏற்றுக்கொண்டபோது, அதை மனுஷர் வசனமாக ஏற்றுக்கொள்ளாமல், தேவவசனமாகவே ஏற்றுக்கொண்டதினாலே நாங்கள் இடைவிடாமல் தேவனுக்கு ஸ்தோத்திரஞ்செலுத்துகிறோம்; அது மெய்யாகவே தேவவசனந்தான், விசுவாசிக்கிற உங்களுக்குள்ளே அது பெலனும் செய்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2271,51 +2267,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. உங்களுக்குத் தெரிந்திருக்கிறபடி, நாங்கள் ஒருக்காலும் இச்சகமான வசனங்களைச் சொல்லவுமில்லை, பொருளாசையுள்ளவர்களாய் மாயம்பண்ணவுமில்லை; தேவனே சாட்சி.]]></a:t>
+              <a:t><![CDATA[14. எப்படியெனில், சகோதரரே, யூதேயா தேசத்தில் கிறிஸ்து இயேசுவுக்குள்ளான தேவனுடைய சபைகளை நீங்கள் பின்பற்றினவர்களாகி, அவர்கள் யூதராலே எப்படிப் பாடுபட்டார்களோ, அப்படியே நீங்களும் உங்கள் சுய ஜனங்களாலே பாடுபட்டீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2380,51 +2376,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. நாங்கள் கிறிஸ்துவின் அப்போஸ்தலராக உங்களுக்குப் பாரமாயிருக்கக்கூடியவர்களானாலும், உங்களிடத்திலாவது, மற்றவர்களிடத்திலாவது, மனுஷரால் வரும் மகிமையை நாங்கள் தேடவில்லை.]]></a:t>
+              <a:t><![CDATA[14. எப்படியெனில், சகோதரரே, யூதேயா தேசத்தில் கிறிஸ்து இயேசுவுக்குள்ளான தேவனுடைய சபைகளை நீங்கள் பின்பற்றினவர்களாகி, அவர்கள் யூதராலே எப்படிப் பாடுபட்டார்களோ, அப்படியே நீங்களும் உங்கள் சுய ஜனங்களாலே பாடுபட்டீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2489,51 +2485,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. நாங்கள் கிறிஸ்துவின் அப்போஸ்தலராக உங்களுக்குப் பாரமாயிருக்கக்கூடியவர்களானாலும், உங்களிடத்திலாவது, மற்றவர்களிடத்திலாவது, மனுஷரால் வரும் மகிமையை நாங்கள் தேடவில்லை.]]></a:t>
+              <a:t><![CDATA[15. அந்த யூதர்கள் கர்த்தராகிய இயேசுவையும், தங்கள் தீர்க்கதரிசிகளையும் கொலைசெய்தவர்களும், எங்களைத் துன்பப்படுத்தினவர்களும், தேவனுக்கேற்காதவர்களும், மனுஷர் யாவருக்கும் விரோதிகளுமாயிருந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2598,51 +2594,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. உங்களிடத்தில் பட்சமாய் நடந்துகொண்டோம்; பால் கொடுக்கிற தாயானவள் தன் பிள்ளைகளைக் காப்பாற்றுகிறதுபோல,]]></a:t>
+              <a:t><![CDATA[15. அந்த யூதர்கள் கர்த்தராகிய இயேசுவையும், தங்கள் தீர்க்கதரிசிகளையும் கொலைசெய்தவர்களும், எங்களைத் துன்பப்படுத்தினவர்களும், தேவனுக்கேற்காதவர்களும், மனுஷர் யாவருக்கும் விரோதிகளுமாயிருந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2707,51 +2703,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ஆகையால், நீங்கள் தேவவசனத்தை எங்களாலே கேள்விப்பட்டு ஏற்றுக்கொண்டபோது, அதை மனுஷர் வசனமாக ஏற்றுக்கொள்ளாமல், தேவவசனமாகவே ஏற்றுக்கொண்டதினாலே நாங்கள் இடைவிடாமல் தேவனுக்கு ஸ்தோத்திரஞ்செலுத்துகிறோம்; அது மெய்யாகவே தேவவசனந்தான், விசுவாசிக்கிற உங்களுக்குள்ளே அது பெலனும் செய்கிறது.]]></a:t>
+              <a:t><![CDATA[6. நாங்கள் கிறிஸ்துவின் அப்போஸ்தலராக உங்களுக்குப் பாரமாயிருக்கக்கூடியவர்களானாலும், உங்களிடத்திலாவது, மற்றவர்களிடத்திலாவது, மனுஷரால் வரும் மகிமையை நாங்கள் தேடவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2816,51 +2812,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. நாங்கள் உங்கள்மேல் வாஞ்சையாயிருந்து, தேவனுடைய சுவிசேஷத்தை உங்களுக்குக் கொடுத்ததுமல்லாமல், நீங்கள் எங்களுக்குப் பிரியமானவர்களானபடியினாலே, எங்கள் ஜீவனையும் உங்களுக்குக் கொடுக்க மனதாயிருந்தோம்.]]></a:t>
+              <a:t><![CDATA[16. புறஜாதியார் இரட்சிக்கப்படுவதற்கு நாங்கள் அவர்களோடே பேசாதபடிக்குத் தடைபண்ணுகிறார்கள்; இவ்விதமாய் எக்காலத்திலும் தங்கள் பாவங்களை நிறைவாக்குகிறார்கள்; அவர்கள்மேல் கோபாக்கினை பூரணமாய் வந்திருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2925,51 +2921,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. நாங்கள் உங்கள்மேல் வாஞ்சையாயிருந்து, தேவனுடைய சுவிசேஷத்தை உங்களுக்குக் கொடுத்ததுமல்லாமல், நீங்கள் எங்களுக்குப் பிரியமானவர்களானபடியினாலே, எங்கள் ஜீவனையும் உங்களுக்குக் கொடுக்க மனதாயிருந்தோம்.]]></a:t>
+              <a:t><![CDATA[16. புறஜாதியார் இரட்சிக்கப்படுவதற்கு நாங்கள் அவர்களோடே பேசாதபடிக்குத் தடைபண்ணுகிறார்கள்; இவ்விதமாய் எக்காலத்திலும் தங்கள் பாவங்களை நிறைவாக்குகிறார்கள்; அவர்கள்மேல் கோபாக்கினை பூரணமாய் வந்திருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3034,51 +3030,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. சகோதரரே, நாங்கள் பட்ட பிரயாசமும் வருத்தமும் உங்களுக்கு ஞாபகமாயிருக்கும்; உங்களில் ஒருவனுக்கும் பாரமாயிராதபடிக்கு, இரவும் பகலும் நாங்கள் வேலைசெய்து, தேவனுடைய சுவிசேஷத்தை உங்களிடத்தில் பிரசங்சித்தோம்.]]></a:t>
+              <a:t><![CDATA[17. சகோதரரே, நாங்கள் இருதயத்தின்படி உங்களோடிருந்து, சரீரத்தின்படி கொஞ்சக்காலம் உங்களைவிட்டுப் பிரிந்திருந்தபடியினாலே, உங்கள் முகத்தைப்பார்க்கவேண்டுமென்று மிகுந்த ஆசையோடே அதிகமாய்ப் பிரயத்தனம்பண்ணினோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3143,51 +3139,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. சகோதரரே, நாங்கள் பட்ட பிரயாசமும் வருத்தமும் உங்களுக்கு ஞாபகமாயிருக்கும்; உங்களில் ஒருவனுக்கும் பாரமாயிராதபடிக்கு, இரவும் பகலும் நாங்கள் வேலைசெய்து, தேவனுடைய சுவிசேஷத்தை உங்களிடத்தில் பிரசங்சித்தோம்.]]></a:t>
+              <a:t><![CDATA[17. சகோதரரே, நாங்கள் இருதயத்தின்படி உங்களோடிருந்து, சரீரத்தின்படி கொஞ்சக்காலம் உங்களைவிட்டுப் பிரிந்திருந்தபடியினாலே, உங்கள் முகத்தைப்பார்க்கவேண்டுமென்று மிகுந்த ஆசையோடே அதிகமாய்ப் பிரயத்தனம்பண்ணினோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3252,51 +3248,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. சகோதரரே, நாங்கள் பட்ட பிரயாசமும் வருத்தமும் உங்களுக்கு ஞாபகமாயிருக்கும்; உங்களில் ஒருவனுக்கும் பாரமாயிராதபடிக்கு, இரவும் பகலும் நாங்கள் வேலைசெய்து, தேவனுடைய சுவிசேஷத்தை உங்களிடத்தில் பிரசங்சித்தோம்.]]></a:t>
+              <a:t><![CDATA[18. ஆகையால், நாங்கள் உங்களிடத்தில்வர இரண்டொருதரம் மனதாயிருந்தோம், பவுலாகிய நானே வர மனதாயிருந்தேன்; சாத்தானோ எங்களைத் தடைபண்ணினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3361,51 +3357,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. விசுவாசிகளாகிய உங்களுக்குள்ளே நாங்கள் எவ்வளவு பரிசுத்தமும் நீதியும் பிழையின்மையுமாய் நடந்தோமென்பதற்கு நீங்களும் சாட்சி, தேவனும் சாட்சி.]]></a:t>
+              <a:t><![CDATA[18. ஆகையால், நாங்கள் உங்களிடத்தில்வர இரண்டொருதரம் மனதாயிருந்தோம், பவுலாகிய நானே வர மனதாயிருந்தேன்; சாத்தானோ எங்களைத் தடைபண்ணினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3470,51 +3466,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. விசுவாசிகளாகிய உங்களுக்குள்ளே நாங்கள் எவ்வளவு பரிசுத்தமும் நீதியும் பிழையின்மையுமாய் நடந்தோமென்பதற்கு நீங்களும் சாட்சி, தேவனும் சாட்சி.]]></a:t>
+              <a:t><![CDATA[19. எங்களுக்கு நம்பிக்கையும் சந்தோஷமும் மகிழ்ச்சியின் கிரீடமுமாயிருப்பவர்கள் யார்? நம்முடைய கர்த்தராகிய இயேசுகிறிஸ்து வரும்போது அவருடைய சந்நிதானத்திலே நீங்களல்லவா அப்படியிருப்பீர்கள்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3579,51 +3575,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. மேலும், தம்முடைய ராஜ்யத்திற்கும் மகிமைக்கும் உங்களை அழைத்த தேவனுக்கு நீங்கள் பாத்திரராய் நடக்கவேண்டுமென்று,]]></a:t>
+              <a:t><![CDATA[19. எங்களுக்கு நம்பிக்கையும் சந்தோஷமும் மகிழ்ச்சியின் கிரீடமுமாயிருப்பவர்கள் யார்? நம்முடைய கர்த்தராகிய இயேசுகிறிஸ்து வரும்போது அவருடைய சந்நிதானத்திலே நீங்களல்லவா அப்படியிருப்பீர்கள்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3688,160 +3684,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. தகப்பன் தன் பிள்ளைகளுக்குச் சொல்லுகிறதுபோல, நாங்கள் உங்களில் ஒவ்வொருவனுக்கும் புத்தியும் தேறுதலும் எச்சரிப்பும் சொன்னதை அறிந்திருக்கிறீர்கள்.]]></a:t>
-[...108 lines deleted...]
-              <a:t><![CDATA[12. தகப்பன் தன் பிள்ளைகளுக்குச் சொல்லுகிறதுபோல, நாங்கள் உங்களில் ஒவ்வொருவனுக்கும் புத்தியும் தேறுதலும் எச்சரிப்பும் சொன்னதை அறிந்திருக்கிறீர்கள்.]]></a:t>
+              <a:t><![CDATA[20. நீங்களே எங்களுக்கு மகிமையும் சந்தோஷமுமாயிருக்கிறீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3906,51 +3793,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ஆகையால், நீங்கள் தேவவசனத்தை எங்களாலே கேள்விப்பட்டு ஏற்றுக்கொண்டபோது, அதை மனுஷர் வசனமாக ஏற்றுக்கொள்ளாமல், தேவவசனமாகவே ஏற்றுக்கொண்டதினாலே நாங்கள் இடைவிடாமல் தேவனுக்கு ஸ்தோத்திரஞ்செலுத்துகிறோம்; அது மெய்யாகவே தேவவசனந்தான், விசுவாசிக்கிற உங்களுக்குள்ளே அது பெலனும் செய்கிறது.]]></a:t>
+              <a:t><![CDATA[7. உங்களிடத்தில் பட்சமாய் நடந்துகொண்டோம்; பால் கொடுக்கிற தாயானவள் தன் பிள்ளைகளைக் காப்பாற்றுகிறதுபோல,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4015,51 +3902,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. எப்படியெனில், சகோதரரே, யூதேயா தேசத்தில் கிறிஸ்து இயேசுவுக்குள்ளான தேவனுடைய சபைகளை நீங்கள் பின்பற்றினவர்களாகி, அவர்கள் யூதராலே எப்படிப் பாடுபட்டார்களோ, அப்படியே நீங்களும் உங்கள் சுய ஜனங்களாலே பாடுபட்டீர்கள்.]]></a:t>
+              <a:t><![CDATA[8. நாங்கள் உங்கள்மேல் வாஞ்சையாயிருந்து, தேவனுடைய சுவிசேஷத்தை உங்களுக்குக் கொடுத்ததுமல்லாமல், நீங்கள் எங்களுக்குப் பிரியமானவர்களானபடியினாலே, எங்கள் ஜீவனையும் உங்களுக்குக் கொடுக்க மனதாயிருந்தோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4124,51 +4011,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. எப்படியெனில், சகோதரரே, யூதேயா தேசத்தில் கிறிஸ்து இயேசுவுக்குள்ளான தேவனுடைய சபைகளை நீங்கள் பின்பற்றினவர்களாகி, அவர்கள் யூதராலே எப்படிப் பாடுபட்டார்களோ, அப்படியே நீங்களும் உங்கள் சுய ஜனங்களாலே பாடுபட்டீர்கள்.]]></a:t>
+              <a:t><![CDATA[8. நாங்கள் உங்கள்மேல் வாஞ்சையாயிருந்து, தேவனுடைய சுவிசேஷத்தை உங்களுக்குக் கொடுத்ததுமல்லாமல், நீங்கள் எங்களுக்குப் பிரியமானவர்களானபடியினாலே, எங்கள் ஜீவனையும் உங்களுக்குக் கொடுக்க மனதாயிருந்தோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4233,51 +4120,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அந்த யூதர்கள் கர்த்தராகிய இயேசுவையும், தங்கள் தீர்க்கதரிசிகளையும் கொலைசெய்தவர்களும், எங்களைத் துன்பப்படுத்தினவர்களும், தேவனுக்கேற்காதவர்களும், மனுஷர் யாவருக்கும் விரோதிகளுமாயிருந்து,]]></a:t>
+              <a:t><![CDATA[9. சகோதரரே, நாங்கள் பட்ட பிரயாசமும் வருத்தமும் உங்களுக்கு ஞாபகமாயிருக்கும்; உங்களில் ஒருவனுக்கும் பாரமாயிராதபடிக்கு, இரவும் பகலும் நாங்கள் வேலைசெய்து, தேவனுடைய சுவிசேஷத்தை உங்களிடத்தில் பிரசங்சித்தோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4342,51 +4229,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அந்த யூதர்கள் கர்த்தராகிய இயேசுவையும், தங்கள் தீர்க்கதரிசிகளையும் கொலைசெய்தவர்களும், எங்களைத் துன்பப்படுத்தினவர்களும், தேவனுக்கேற்காதவர்களும், மனுஷர் யாவருக்கும் விரோதிகளுமாயிருந்து,]]></a:t>
+              <a:t><![CDATA[9. சகோதரரே, நாங்கள் பட்ட பிரயாசமும் வருத்தமும் உங்களுக்கு ஞாபகமாயிருக்கும்; உங்களில் ஒருவனுக்கும் பாரமாயிராதபடிக்கு, இரவும் பகலும் நாங்கள் வேலைசெய்து, தேவனுடைய சுவிசேஷத்தை உங்களிடத்தில் பிரசங்சித்தோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4451,51 +4338,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. புறஜாதியார் இரட்சிக்கப்படுவதற்கு நாங்கள் அவர்களோடே பேசாதபடிக்குத் தடைபண்ணுகிறார்கள்; இவ்விதமாய் எக்காலத்திலும் தங்கள் பாவங்களை நிறைவாக்குகிறார்கள்; அவர்கள்மேல் கோபாக்கினை பூரணமாய் வந்திருக்கிறது.]]></a:t>
+              <a:t><![CDATA[10. விசுவாசிகளாகிய உங்களுக்குள்ளே நாங்கள் எவ்வளவு பரிசுத்தமும் நீதியும் பிழையின்மையுமாய் நடந்தோமென்பதற்கு நீங்களும் சாட்சி, தேவனும் சாட்சி.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -4530,51 +4417,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469493853" r:id="rId1"/>
+    <p:sldLayoutId id="2473999841" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -4822,58 +4709,50 @@
 
 <file path=ppt/slides/_rels/slide36.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide36.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide37.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide37.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide38.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide38.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide39.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...6 lines deleted...]
-
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -5022,51 +4901,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അവർ തങ്ങളുടെ പാപങ്ങളെ എപ്പോഴും പൂരിപ്പിക്കുന്നു എന്നാൽ ദൈവക്രോധം അവരുടെമേൽ]]></a:t>
+              <a:t><![CDATA[ನಡೆದುಕೊಂಡೆವೆಂಬದಕ್ಕೆ ನೀವು ಸಾಕ್ಷಿಗಳು. ದೇವರೂ ಸಾಕ್ಷಿ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5154,51 +5033,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[മുഴുത്തുവന്നിരിക്കുന്നു.]]></a:t>
+              <a:t><![CDATA[11. ತಂದೆಯು ತನ್ನ ಮಕ್ಕಳಿಗೆ ಹೇಗೋ ಹಾಗೆಯೇ ನಾವು ನಿಮ್ಮಲ್ಲಿ ಪ್ರತಿಯೊಬ್ಬನಿಗೆ ಬುದ್ದಿ ಹೇಳುತ್ತಾ ಆದರಿಸುತ್ತಾ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5286,51 +5165,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. സഹോദരന്മാരേ, ഞങ്ങൾ അല്പനേരത്തേക്കു ഹൃദയംകൊണ്ടല്ല, മുഖംകൊണ്ടു നിങ്ങളെ വിട്ടുപിരിഞ്ഞിട്ടു ബഹു]]></a:t>
+              <a:t><![CDATA[ಬಂದೆವು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5418,51 +5297,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[കാംക്ഷയോടെ നിങ്ങളുടെ മുഖം കാണ്മാൻ ഏറ്റവും അധികം ശ്രമിച്ചു.]]></a:t>
+              <a:t><![CDATA[12. ತನ್ನ ರಾಜ್ಯಕ್ಕೂ ಪ್ರಭಾವಕ್ಕೂ ಕರೆದ ದೇವರಿಗೆ ನೀವು ಯೋಗ್ಯರಾಗಿ ನಡೆಯಬೇಕೆಂದು ಖಂಡಿತವಾಗಿ ಹೇಳುತ್ತಾ ಇದ್ದೆವೆಂಬದು]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5550,51 +5429,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. അതുകൊണ്ടു നിങ്ങളുടെ അടുക്കൽ വരുവാൻ ഞങ്ങൾ, വിശേഷാൽ പൌലൊസായ ഞാൻ, ഒന്നു രണ്ടുപ്രാവശ്യം വിചാരിച്ചു;]]></a:t>
+              <a:t><![CDATA[ನಿಮಗೆ ತಿಳಿದದೆ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5682,51 +5561,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[എന്നാൽ സാത്താൻ ഞങ്ങളെ തടുത്തു.]]></a:t>
+              <a:t><![CDATA[1. ಸಹೋದರರೇ, ನಾವು ನಿಮ್ಮ ಬಳಿಗೆ ಬಂದದ್ದು ವ್ಯರ್ಥವಾಗಲಿಲ್ಲವೆಂಬದನ್ನು ನೀವೇ ತಿಳಿದಿದ್ದೀರಿ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5814,51 +5693,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. നമ്മുടെ കർത്താവായ യേശുവിന്റെ മുമ്പാകെ അവന്റെ പ്രത്യക്ഷതയിൽ ഞങ്ങളുടെ ആശയോ സന്തോഷമോ]]></a:t>
+              <a:t><![CDATA[2. ಫಿಲಿಪ್ಪಿ ಪಟ್ಟಣದಲ್ಲಿ ನಮಗೆ ಹಿಂಸೆ ಮತ್ತು ಅವಮಾನವು ಮೊದಲು ಸಂಭವಿಸಿದರೂ ನಾವು ನಮ್ಮ ದೇವರ ಮೂಲಕ ಧೈರ್ಯಗೊಂಡು ಬಹು]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5946,51 +5825,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[പ്രശംസാകിരീടമോ ആർ ആകുന്നു? നിങ്ങളും അല്ലയോ?]]></a:t>
+              <a:t><![CDATA[ವಿರೋಧವನ್ನು ಅನುಭವಿಸುವವರಾಗಿ ನಿಮಗೆ ದೇವರ ಸುವಾರ್ತೆಯನ್ನು ತಿಳಿಸಿದೆವೆಂಬದನ್ನು ನೀವು ಬಲ್ಲಿರಿ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6078,51 +5957,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ഞങ്ങളുടെ മഹത്വവും സന്തോഷവും നിങ്ങൾ തന്നേ.]]></a:t>
+              <a:t><![CDATA[3. ಯಾಕಂದರೆ ನಮ್ಮ ಬೋಧನೆಯು ಮೋಸ ವಲ್ಲ, ಅಶುದ್ಧವಲ್ಲ, ವಂಚನೆಯಲ್ಲ;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6210,51 +6089,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. സഹോദരന്മാരേ, ഞങ്ങൾ നിങ്ങളുടെ അടുക്കൽ വന്നതു വ്യർത്ഥമായില്ല എന്നു നിങ്ങൾ തന്നേ അറിയുന്നുവല്ലോ.]]></a:t>
+              <a:t><![CDATA[4. ದೇವರು ನಮ್ಮನ್ನು ನಂಬಿ ನಮ್ಮ ವಶಕ್ಕೆ ಸುವಾರ್ತೆಯನ್ನು ಒಪ್ಪಿಸಿದನಲ್ಲಾ. ಆದದರಿಂದ ನಾವು ಮನುಷ್ಯರನ್ನು]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6342,51 +6221,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ഞങ്ങൾ പ്രസംഗിച്ച ദൈവവചനം നിങ്ങൾ കേട്ടു, മനുഷ്യന്റെ വചനമായിട്ടല്ല സാക്ഷാൽ ആകുന്നതുപോലെ]]></a:t>
+              <a:t><![CDATA[6. ಇದಲ್ಲದೆ ನಾವು ಕ್ರಿಸ್ತನ ಅಪೊಸ್ತಲರಾಗಿರುವದರಿಂದ ನಮ್ಮನ್ನು ಸಂರಕ್ಷಿ ಸುವ ಭಾರವನ್ನು ನಿಮ್ಮ ಮೇಲೆ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6474,51 +6353,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. നിങ്ങൾ അറിയുംപോലെ ഞങ്ങൾ ഫിലിപ്പിയിൽവെച്ചു കഷ്ടവും അപമാനവും അനുഭവിച്ചിട്ടും വലിയ പോരാട്ടത്തോടെ]]></a:t>
+              <a:t><![CDATA[ಮೆಚ್ಚಿಸಬೇಕೆನ್ನದೆ ನಮ್ಮ ಹೃದಯಗಳನ್ನು ಪರಿಶೋಧಿಸುವ ದೇವರನ್ನೇ ಮೆಚ್ಚಿಸಬೇಕೆಂದು ಮಾತನಾಡುತ್ತೇವೆ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6606,51 +6485,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ദൈവത്തിന്റെ സുവിശേഷം നിങ്ങളോടു പ്രസംഗിപ്പാൻ ഞങ്ങളുടെ ദൈവത്തിൽ ധൈര്യപ്പെട്ടിരുന്നു.]]></a:t>
+              <a:t><![CDATA[5. ನಿಮಗೆ ತಿಳಿದಿ ರುವ ಪ್ರಕಾರ ನಾವು ಎಂದಿಗೂ ಮುಖಸ್ತುತಿಯನ್ನು ಮಾಡುವವರಾಗಿ ಕಾಣಬಂದಿಲ್ಲ. ದ್ರವ್ಯಾಶೆಯನ್ನು]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6738,51 +6617,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ഞങ്ങളുടെ പ്രബോധനം അബദ്ധത്തിൽനിന്നോ അശുദ്ധിയിൽനിന്നോ വ്യാജത്തോടയോ വന്നതല്ല.]]></a:t>
+              <a:t><![CDATA[ಮರೆಮಾಡುವದಕ್ಕಾಗಿ ವೇಷವನ್ನು ಹಾಕಿಕೊಂಡವ ರಾಗಿಲ್ಲ; ಇದಕ್ಕೆ ದೇವರೇ ಸಾಕ್ಷಿ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6870,51 +6749,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ഞങ്ങളെ സുവിശേഷം ഭരമേല്പിക്കേണ്ടതിന്നു ഞങ്ങൾ ദൈവത്തിന്നു കൊള്ളാകുന്നവരായി തെളിഞ്ഞതുപോലെ ഞങ്ങൾ]]></a:t>
+              <a:t><![CDATA[13. ಹೀಗಿರಲಾಗಿ ನೀವು ದೇವರ ವಾಕ್ಯವನ್ನು ನಮ್ಮಿಂದ ಕೇಳಿದಾಗ ಅದನ್ನು ಮನುಷ್ಯರ ವಾಕ್ಯವೆಂದೆಣಿಸದೆ ನಿಜವಾಗಿಯೂ ದೇವರ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7002,51 +6881,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[മനുഷ്യരെയല്ല ഞങ്ങളുടെ ഹൃദയം ശോധനചെയ്യുന്ന ദൈവത്തെ അത്രേ പ്രസാദിപ്പിച്ചു കൊണ്ടു സംസാരിക്കുന്നതു.]]></a:t>
+              <a:t><![CDATA[ವಾಕ್ಯವೆಂದೇ ತಿಳಿದು ಅಂಗೀ ಕರಿಸಿದ್ದಕ್ಕಾಗಿ ನಾವಂತೂ ಎಡೆಬಿಡದೆ ದೇವರಿಗೆ ಕೃತಜ್ಞತಾಸ್ತುತಿ ಮಾಡುತ್ತೇವೆ; ಅದು]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7134,51 +7013,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. നിങ്ങൾ അറിയുംപോലെ ഞങ്ങൾ ഒരിക്കലും മുഖസ്തുതിയോ ദ്രവ്യാഗ്രഹത്തിന്റെ ഉപായമോ പ്രയോഗിച്ചിട്ടില്ല;]]></a:t>
+              <a:t><![CDATA[ನಂಬುವವರಾದ ನಿಮ್ಮೊಳಗೆ ಬಲವಾಗಿ ಕೆಲಸ ನಡಿಸುತ್ತದೆ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7266,51 +7145,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ദൈവം സാക്ഷി.]]></a:t>
+              <a:t><![CDATA[14. ಸಹೋ ದರರೇ, ನೀವು ಯೂದಾಯದಲ್ಲಿ ಕ್ರಿಸ್ತ ಯೇಸುವಿನ ಲ್ಲಿರುವ ದೇವರ ಸಭೆಗಳನ್ನು ಅನುಸರಿಸುವವರಾದಿರಿ. ಅವರು]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7398,51 +7277,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ക്രിസ്തുവിന്റെ അപ്പൊസ്തലന്മാർ എന്ന അവസ്ഥെക്കു ഘനത്തോടെയിരിപ്പാൻ കഴിവുണ്ടായിട്ടും ഞങ്ങൾ]]></a:t>
+              <a:t><![CDATA[ಯೆಹೂದ್ಯರಿಂದ ಅನುಭವಿಸಿದಂಥ ಕಷ್ಟಗಳನ್ನು ನೀವೂ ನಿಮ್ಮ ಸ್ವದೇಶದವರಿಂದ ಅನುಭವಿಸಿದಿರಿ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7530,51 +7409,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[മനുഷ്യരോടു, നിങ്ങളോടാകട്ടെ മറ്റുള്ളവരോടാകട്ടെ മാനം അന്വേഷിച്ചില്ല;]]></a:t>
+              <a:t><![CDATA[15. ಆ ಯೆಹೂದ್ಯರು ಕರ್ತನಾದ ಯೇಸುವನ್ನು ಮತ್ತು ತಮ್ಮ ಸ್ವಂತ ಪ್ರವಾದಿಗಳನ್ನು ಕೊಂದರು; ನಮ್ಮನ್ನು ಹಿಂಸಿಸಿದರು; ಅವರು]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7662,51 +7541,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ഒരു അമ്മ തന്റെ കുഞ്ഞുങ്ങളെ പോറ്റുംപോലെ ഞങ്ങൾ നിങ്ങളുടെ ഇടയിൽ ആർദ്രതയുള്ളവരായിരുന്നു.]]></a:t>
+              <a:t><![CDATA[ದೇವರನ್ನು ಮೆಚ್ಚಿಸುವವರಲ್ಲ, ಎಲ್ಲಾ ಮನುಷ್ಯರಿಗೂ ವಿರೋಧಿಗಳಾಗಿದ್ದಾರೆ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7794,51 +7673,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ദൈവവചനമായിട്ടു തന്നേ കൈക്കൊണ്ടതിനാൽ ഞങ്ങൾ ദൈവത്തെ ഇടവിടാതെ സ്തുതിക്കുന്നു; വിശ്വസിക്കുന്ന നിങ്ങളിൽ]]></a:t>
+              <a:t><![CDATA[ಹಾಕಬಹುದಾಗಿದ್ದರೂ ಮನುಷ್ಯರಿಂದ ಬರುವ ಮಾನವನ್ನು ನಿಮ್ಮಿಂದಾಗಲೀ ಇತರರಿಂದಾಗಲೀ ಹೊಂದಲಪೇ ಕ್ಷಿಸುವವರಾಗಿಲ್ಲ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7926,51 +7805,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ഇങ്ങനെ ഞങ്ങൾ നിങ്ങളെ ഓമനിച്ചുകൊണ്ടു നിങ്ങൾക്കു ദൈവത്തിന്റെ സുവിശേഷം പ്രസംഗിപ്പാൻ മാത്രമല്ല,]]></a:t>
+              <a:t><![CDATA[16. ಅನ್ಯ ಜನರಿಗೆ ರಕ್ಷಣೆಯಾಗುವಂತೆ ಸುವಾರ್ತೆಯನ್ನು ಹೇಳುವ ನಮಗೆ ಅವರು ಅಡ್ಡಿ ಮಾಡುತ್ತಾರೆ; ಹೀಗೆ ತಮ್ಮ ಪಾಪಗಳನ್ನು]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8058,51 +7937,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[നിങ്ങൾ ഞങ്ങൾക്കു പ്രിയരാകയാൽ ഞങ്ങളുടെ പ്രാണനും കൂടെ വെച്ചുതരുവാൻ ഒരുക്കമായിരുന്നു.]]></a:t>
+              <a:t><![CDATA[ಯಾವಾಗಲೂ ಪರಿಪೂರ್ಣ ಮಾಡುವದಕ್ಕೆ ಹೋಗುತ್ತಾರೆ; ಆದರೆ ದೇವರ ಕೋಪವು ಅವರ ಮೇಲೆ ಸಂಪೂರ್ಣವಾಗುತ್ತಾ ಬಂತು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8190,51 +8069,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. സഹോദരന്മാരേ, ഞങ്ങളുടെ അദ്ധ്വാനവും പ്രയാസവും നിങ്ങൾ ഓർക്കുന്നുവല്ലോ; നിങ്ങളിൽ ആർക്കും]]></a:t>
+              <a:t><![CDATA[17. ಸಹೋದರರೇ, ನಾವಂತೂ ದೇಹದಲ್ಲಿ ಮಾತ್ರ ನಿಮ್ಮನ್ನು ಸ್ವಲ್ಪ ಕಾಲ ಅಗಲಿದರು ಹೃದಯದಲ್ಲಿ ಅಗಲದೆ ನಿಮ್ಮ ಮುಖವನ್ನು]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8322,51 +8201,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഭാരമായിത്തീരരുതു എന്നു വെച്ചു ഞങ്ങൾ രാവും പകലും വേല ചെയ്തു കൊണ്ടു നിങ്ങളോടു ദൈവത്തിന്റെ സുവിശേഷം]]></a:t>
+              <a:t><![CDATA[ನೋಡುವದಕ್ಕೆ ಅತ್ಯಾಶೆಯಿಂದ ಬಹಳ ಪ್ರಯತ್ನ ಮಾಡಿದೆವು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8454,51 +8333,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[പ്രസംഗിച്ചു.]]></a:t>
+              <a:t><![CDATA[18. ಆದದರಿಂದ ನಿಮ್ಮ ಬಳಿಗೆ ಬರುವದಕ್ಕೆ ನಮಗೆ ಮನಸ್ಸಿತ್ತು; ಹೇಗೂ ಪೌಲನೆಂಬ ನಾನು ಒಂದೆರಡು ಸಾರಿ ಬರುವದಕ್ಕಿ ದ್ದೆನು;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8586,51 +8465,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. വിശ്വസിക്കുന്ന നിങ്ങളുടെ ഇടയിൽ ഞങ്ങൾ എത്ര പവിത്രമായും നീതിയായും അനിന്ദ്യമായും നടന്നു എന്നതിന്നു]]></a:t>
+              <a:t><![CDATA[ಆದರೆ ಸೈತಾನನು ನಮಗೆ ಅಭ್ಯಂತರ ಮಾಡಿದನು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8718,51 +8597,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[നിങ്ങളും ദൈവവും സാക്ഷി.]]></a:t>
+              <a:t><![CDATA[19. ನಮ್ಮ ಕರ್ತನಾದ ಯೇಸು ಕ್ರಿಸ್ತನು ಬರುವಾಗ ಆತನ ಮುಂದೆ ನಮ್ಮ ನಿರೀಕ್ಷೆಯೂ ಇಲ್ಲವೆ ಆನಂದವೂ ಇಲ್ಲವೆ ಸಂತೋಷದ ಕಿರೀಟವೂ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8850,51 +8729,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. തന്റെ രാജ്യത്തിന്നും മഹത്വത്തിന്നും നിങ്ങളെ വിളിക്കുന്ന ദൈവത്തിന്നു യോഗ്യമായി നടപ്പാൻ തക്കവണ്ണം]]></a:t>
+              <a:t><![CDATA[ಯಾವದು? ನೀವೇ ಅಲ್ಲವೇ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8982,183 +8861,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ഞങ്ങൾ നിങ്ങളിൽ ഓരോരുത്തനെ അപ്പൻ മക്കളെ എന്നപോലെ പ്രബോധിപ്പിച്ചും ഉത്സാഹിപ്പിച്ചും സാക്ഷ്യം]]></a:t>
-[...131 lines deleted...]
-              <a:t><![CDATA[പറഞ്ഞും പോന്നു എന്നു നിങ്ങൾക്കു അറിയാമല്ലോ.]]></a:t>
+              <a:t><![CDATA[20. ನೀವೇ ನಮ್ಮ ಹೆಚ್ಚಳವೂ ಸಂತೋಷವೂ ಆಗಿದ್ದೀರಿ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9246,51 +8993,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അതു വ്യാപരിച്ചുകൊണ്ടിരിക്കുന്നു.]]></a:t>
+              <a:t><![CDATA[7. ದಾದಿಯು ತನ್ನ ಮಕ್ಕಳನ್ನು ಪೋಷಿಸುವಂತೆ ನಾವು ನಿಮ್ಮ ಮಧ್ಯದಲ್ಲಿ ಸೌಮ್ಯದಿಂದಿದ್ದೆವು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9378,51 +9125,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. സഹോദരന്മാരേ, യെഹൂദ്യയിൽ ക്രിസ്തുയേശുവിലുള്ള ദൈവസഭകൾക്കു നിങ്ങൾ അനുകാരികളായിത്തീർന്നു. അവർ]]></a:t>
+              <a:t><![CDATA[8. ನೀವು ನಮಗೆ ಪ್ರಿಯರಾದ ಕಾರಣ ನಾವು ನಿಮ್ಮಲ್ಲಿ ಮಮತೆಯುಳ್ಳ ವರಾಗಿ ದೇವರ ಸುವಾರ್ತೆಯನ್ನು ಹೇಳುವದಕ್ಕೆ ಮಾತ್ರ ವಲ್ಲದೆ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9510,51 +9257,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[യെഹൂദരാൽ അനുഭവിച്ചതു തന്നേ നിങ്ങളും സ്വജാതിക്കാരാൽ അനുഭവിച്ചുവല്ലോ.]]></a:t>
+              <a:t><![CDATA[ನಿಮಗೋಸ್ಕರ ನಾವು ನಮ್ಮ ಪ್ರಾಣವನ್ನೇ ಕೊಡುವದಕ್ಕೆ ಇಷ್ಟವುಳ್ಳವರಾಗಿದ್ದೆವು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9642,51 +9389,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. യെഹൂദർ കർത്താവായ യേശുവിനെയും സ്വന്തപ്രവാചകന്മാരെയും കൊന്നവരും ഞങ്ങളെ ഓടിച്ചുകളഞ്ഞവരും ദൈവത്തെ]]></a:t>
+              <a:t><![CDATA[9. ಸಹೋದ ರರೇ, ನಾವು ನಿಮ್ಮಲ್ಲಿ ಯಾರ ಮೇಲೆಯೂ ಭಾರಹಾಕ ಬಾರದೆಂದು ಹಗಲಿರುಳು ದುಡಿದು ಜೀವನ ಮಾಡಿ ಕೊಳ್ಳುತ್ತಾ ದೇವರ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9774,51 +9521,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[പ്രസാദിപ്പിക്കാത്തവരും സകലമനുഷ്യർക്കും വിരോധികളും]]></a:t>
+              <a:t><![CDATA[ಸುವಾರ್ತೆಯನ್ನು ನಿಮಗೆ ಸಾರಿದೆವು; ಆ ನಮ್ಮ ಕಷ್ಟವೂ ಪ್ರಯಾಸವೂ ನಿಮ್ಮ ನೆನಪಿನಲ್ಲಿ ರುವದಷ್ಟೆ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9906,51 +9653,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ജാതികൾ രക്ഷിക്കപ്പെടേണ്ടതിന്നായി ഞങ്ങൾ അവരോടു പ്രസംഗിക്കുന്നതു വിലക്കുന്നവരും ആകുന്നു; അങ്ങനെ]]></a:t>
+              <a:t><![CDATA[10. ನಂಬುವವರಾದ ನಿಮ್ಮ ವಿಷಯದಲ್ಲಿ ನಾವು ಎಷ್ಟೋ ಶುದ್ಧರಾಗಿಯೂ ನೀತಿವಂತರಾಗಿಯೂ ನಿರ್ದೋಷಿಗಳಾಗಿಯೂ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9967,91 +9714,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[1 தெசலோனிக்கேயர் : 2]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme71">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme57">
   <a:themeElements>
-    <a:clrScheme name="Theme71">
+    <a:clrScheme name="Theme57">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme71">
+    <a:fontScheme name="Theme57">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -10077,51 +9824,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme71">
+    <a:fmtScheme name="Theme57">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -10252,51 +9999,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>39</Slides>
+  <Slides>38</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>