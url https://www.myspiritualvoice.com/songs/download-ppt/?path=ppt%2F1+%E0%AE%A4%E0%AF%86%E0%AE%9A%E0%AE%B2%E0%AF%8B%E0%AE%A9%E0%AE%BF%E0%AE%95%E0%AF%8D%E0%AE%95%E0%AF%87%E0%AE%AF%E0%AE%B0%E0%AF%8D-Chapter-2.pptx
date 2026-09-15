--- v1 (2026-07-25)
+++ v2 (2026-09-15)
@@ -67,50 +67,62 @@
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -129,50 +141,56 @@
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
+    <p:sldId id="294" r:id="rId41"/>
+    <p:sldId id="295" r:id="rId42"/>
+    <p:sldId id="296" r:id="rId43"/>
+    <p:sldId id="297" r:id="rId44"/>
+    <p:sldId id="298" r:id="rId45"/>
+    <p:sldId id="299" r:id="rId46"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -308,53 +326,59 @@
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
-  <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
+  <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
+  <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
+  <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
+  <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
+  <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
+  <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -414,51 +438,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. விசுவாசிகளாகிய உங்களுக்குள்ளே நாங்கள் எவ்வளவு பரிசுத்தமும் நீதியும் பிழையின்மையுமாய் நடந்தோமென்பதற்கு நீங்களும் சாட்சி, தேவனும் சாட்சி.]]></a:t>
+              <a:t><![CDATA[5. For neither at any time used we flattering words, as all of you know, nor a coat of covetousness; God is witness:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -523,51 +547,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. மேலும், தம்முடைய ராஜ்யத்திற்கும் மகிமைக்கும் உங்களை அழைத்த தேவனுக்கு நீங்கள் பாத்திரராய் நடக்கவேண்டுமென்று,]]></a:t>
+              <a:t><![CDATA[6. Nor of men sought we glory, neither of you, nor yet of others, when we might have been burdensome, as the apostles of Christ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -632,51 +656,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. மேலும், தம்முடைய ராஜ்யத்திற்கும் மகிமைக்கும் உங்களை அழைத்த தேவனுக்கு நீங்கள் பாத்திரராய் நடக்கவேண்டுமென்று,]]></a:t>
+              <a:t><![CDATA[6. Nor of men sought we glory, neither of you, nor yet of others, when we might have been burdensome, as the apostles of Christ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -741,51 +765,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. தகப்பன் தன் பிள்ளைகளுக்குச் சொல்லுகிறதுபோல, நாங்கள் உங்களில் ஒவ்வொருவனுக்கும் புத்தியும் தேறுதலும் எச்சரிப்பும் சொன்னதை அறிந்திருக்கிறீர்கள்.]]></a:t>
+              <a:t><![CDATA[7. But we were gentle among you, even as a nurse cherishes her children:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -850,51 +874,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. தகப்பன் தன் பிள்ளைகளுக்குச் சொல்லுகிறதுபோல, நாங்கள் உங்களில் ஒவ்வொருவனுக்கும் புத்தியும் தேறுதலும் எச்சரிப்பும் சொன்னதை அறிந்திருக்கிறீர்கள்.]]></a:t>
+              <a:t><![CDATA[7. But we were gentle among you, even as a nurse cherishes her children:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -959,51 +983,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. சகோதரரே, நாங்கள் உங்களிடத்தில் பிரவேசித்தது வீணாயிருக்கவில்லையென்று நீங்களே அறிந்திருக்கிறீர்கள்.]]></a:t>
+              <a:t><![CDATA[8. So being affectionately desirous of you, we were willing to have imparted unto you, not the gospel of God only, but also our own souls, because all of you were dear unto us.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1068,51 +1092,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. உங்களுக்குத் தெரிந்திருக்கிறபடி, முன்னே பிலிப்பிபட்டணத்திலே நாங்கள் பாடுபட்டு நிந்தையடைந்திருந்தும், வெகு போராட்டத்தோடே தேவனுடைய சுவிசேஷத்தை உங்களுக்குச் சொல்லும்படி, நம்முடைய தேவனுக்குள் தைரியங்கொண்டிருந்தோம்.]]></a:t>
+              <a:t><![CDATA[8. So being affectionately desirous of you, we were willing to have imparted unto you, not the gospel of God only, but also our own souls, because all of you were dear unto us.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1177,51 +1201,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. உங்களுக்குத் தெரிந்திருக்கிறபடி, முன்னே பிலிப்பிபட்டணத்திலே நாங்கள் பாடுபட்டு நிந்தையடைந்திருந்தும், வெகு போராட்டத்தோடே தேவனுடைய சுவிசேஷத்தை உங்களுக்குச் சொல்லும்படி, நம்முடைய தேவனுக்குள் தைரியங்கொண்டிருந்தோம்.]]></a:t>
+              <a:t><![CDATA[9. For all of you remember, brethren, our labour and travail: for labouring night and day, because we would not be chargeable unto any of you, we preached unto you the gospel of God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1286,51 +1310,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. எங்கள் போதகம் வஞ்சகத்தினாலும் துராசையினாலும் உண்டாகவில்லை, அது கபடமுள்ளதாயுமிருக்கவில்லை.]]></a:t>
+              <a:t><![CDATA[9. For all of you remember, brethren, our labour and travail: for labouring night and day, because we would not be chargeable unto any of you, we preached unto you the gospel of God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1395,51 +1419,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. சுவிசேஷத்தை எங்களிடத்தில் ஒப்புவிக்கத்தக்கதாய், தேவன் எங்களை உத்தமரென்றெண்ணினபடியே, நாங்கள் மனுஷருக்கு அல்ல, எங்கள் இருதயங்களைச் சோதித்தறிகிற தேவனுக்கே பிரியமுண்டாகப் பேசுகிறோம்.]]></a:t>
+              <a:t><![CDATA[9. For all of you remember, brethren, our labour and travail: for labouring night and day, because we would not be chargeable unto any of you, we preached unto you the gospel of God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1504,51 +1528,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. நாங்கள் கிறிஸ்துவின் அப்போஸ்தலராக உங்களுக்குப் பாரமாயிருக்கக்கூடியவர்களானாலும், உங்களிடத்திலாவது, மற்றவர்களிடத்திலாவது, மனுஷரால் வரும் மகிமையை நாங்கள் தேடவில்லை.]]></a:t>
+              <a:t><![CDATA[1. For yourselves, brethren, know our entrance in unto you, that it was not in vain:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1613,51 +1637,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. சுவிசேஷத்தை எங்களிடத்தில் ஒப்புவிக்கத்தக்கதாய், தேவன் எங்களை உத்தமரென்றெண்ணினபடியே, நாங்கள் மனுஷருக்கு அல்ல, எங்கள் இருதயங்களைச் சோதித்தறிகிற தேவனுக்கே பிரியமுண்டாகப் பேசுகிறோம்.]]></a:t>
+              <a:t><![CDATA[10. All of you are witnesses, and God also, how holily and justly and unblameably we behaved ourselves among you that believe:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1722,51 +1746,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. உங்களுக்குத் தெரிந்திருக்கிறபடி, நாங்கள் ஒருக்காலும் இச்சகமான வசனங்களைச் சொல்லவுமில்லை, பொருளாசையுள்ளவர்களாய் மாயம்பண்ணவுமில்லை; தேவனே சாட்சி.]]></a:t>
+              <a:t><![CDATA[10. All of you are witnesses, and God also, how holily and justly and unblameably we behaved ourselves among you that believe:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1831,51 +1855,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. உங்களுக்குத் தெரிந்திருக்கிறபடி, நாங்கள் ஒருக்காலும் இச்சகமான வசனங்களைச் சொல்லவுமில்லை, பொருளாசையுள்ளவர்களாய் மாயம்பண்ணவுமில்லை; தேவனே சாட்சி.]]></a:t>
+              <a:t><![CDATA[11. As all of you know how we exhorted and comforted and charged every one of you, as a father does his children,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1940,51 +1964,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ஆகையால், நீங்கள் தேவவசனத்தை எங்களாலே கேள்விப்பட்டு ஏற்றுக்கொண்டபோது, அதை மனுஷர் வசனமாக ஏற்றுக்கொள்ளாமல், தேவவசனமாகவே ஏற்றுக்கொண்டதினாலே நாங்கள் இடைவிடாமல் தேவனுக்கு ஸ்தோத்திரஞ்செலுத்துகிறோம்; அது மெய்யாகவே தேவவசனந்தான், விசுவாசிக்கிற உங்களுக்குள்ளே அது பெலனும் செய்கிறது.]]></a:t>
+              <a:t><![CDATA[11. As all of you know how we exhorted and comforted and charged every one of you, as a father does his children,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2049,51 +2073,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ஆகையால், நீங்கள் தேவவசனத்தை எங்களாலே கேள்விப்பட்டு ஏற்றுக்கொண்டபோது, அதை மனுஷர் வசனமாக ஏற்றுக்கொள்ளாமல், தேவவசனமாகவே ஏற்றுக்கொண்டதினாலே நாங்கள் இடைவிடாமல் தேவனுக்கு ஸ்தோத்திரஞ்செலுத்துகிறோம்; அது மெய்யாகவே தேவவசனந்தான், விசுவாசிக்கிற உங்களுக்குள்ளே அது பெலனும் செய்கிறது.]]></a:t>
+              <a:t><![CDATA[12. That all of you would walk worthy of God, who has called you unto his kingdom and glory.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2158,51 +2182,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ஆகையால், நீங்கள் தேவவசனத்தை எங்களாலே கேள்விப்பட்டு ஏற்றுக்கொண்டபோது, அதை மனுஷர் வசனமாக ஏற்றுக்கொள்ளாமல், தேவவசனமாகவே ஏற்றுக்கொண்டதினாலே நாங்கள் இடைவிடாமல் தேவனுக்கு ஸ்தோத்திரஞ்செலுத்துகிறோம்; அது மெய்யாகவே தேவவசனந்தான், விசுவாசிக்கிற உங்களுக்குள்ளே அது பெலனும் செய்கிறது.]]></a:t>
+              <a:t><![CDATA[12. That all of you would walk worthy of God, who has called you unto his kingdom and glory.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2267,51 +2291,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. எப்படியெனில், சகோதரரே, யூதேயா தேசத்தில் கிறிஸ்து இயேசுவுக்குள்ளான தேவனுடைய சபைகளை நீங்கள் பின்பற்றினவர்களாகி, அவர்கள் யூதராலே எப்படிப் பாடுபட்டார்களோ, அப்படியே நீங்களும் உங்கள் சுய ஜனங்களாலே பாடுபட்டீர்கள்.]]></a:t>
+              <a:t><![CDATA[13. For this cause also thank we God without ceasing, because, when all of you received the word of God which all of you heard of us, all of you received it not as the word of men, but as it is in truth, the word of God, which effectually works also in you that believe.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2376,51 +2400,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. எப்படியெனில், சகோதரரே, யூதேயா தேசத்தில் கிறிஸ்து இயேசுவுக்குள்ளான தேவனுடைய சபைகளை நீங்கள் பின்பற்றினவர்களாகி, அவர்கள் யூதராலே எப்படிப் பாடுபட்டார்களோ, அப்படியே நீங்களும் உங்கள் சுய ஜனங்களாலே பாடுபட்டீர்கள்.]]></a:t>
+              <a:t><![CDATA[13. For this cause also thank we God without ceasing, because, when all of you received the word of God which all of you heard of us, all of you received it not as the word of men, but as it is in truth, the word of God, which effectually works also in you that believe.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2485,51 +2509,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அந்த யூதர்கள் கர்த்தராகிய இயேசுவையும், தங்கள் தீர்க்கதரிசிகளையும் கொலைசெய்தவர்களும், எங்களைத் துன்பப்படுத்தினவர்களும், தேவனுக்கேற்காதவர்களும், மனுஷர் யாவருக்கும் விரோதிகளுமாயிருந்து,]]></a:t>
+              <a:t><![CDATA[13. For this cause also thank we God without ceasing, because, when all of you received the word of God which all of you heard of us, all of you received it not as the word of men, but as it is in truth, the word of God, which effectually works also in you that believe.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2594,51 +2618,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அந்த யூதர்கள் கர்த்தராகிய இயேசுவையும், தங்கள் தீர்க்கதரிசிகளையும் கொலைசெய்தவர்களும், எங்களைத் துன்பப்படுத்தினவர்களும், தேவனுக்கேற்காதவர்களும், மனுஷர் யாவருக்கும் விரோதிகளுமாயிருந்து,]]></a:t>
+              <a:t><![CDATA[13. For this cause also thank we God without ceasing, because, when all of you received the word of God which all of you heard of us, all of you received it not as the word of men, but as it is in truth, the word of God, which effectually works also in you that believe.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2703,51 +2727,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. நாங்கள் கிறிஸ்துவின் அப்போஸ்தலராக உங்களுக்குப் பாரமாயிருக்கக்கூடியவர்களானாலும், உங்களிடத்திலாவது, மற்றவர்களிடத்திலாவது, மனுஷரால் வரும் மகிமையை நாங்கள் தேடவில்லை.]]></a:t>
+              <a:t><![CDATA[2. But even after that we had suffered before, and were shamefully pleaded, as all of you know, at Philippi, we were bold in our God to speak unto you the gospel of God with much contention.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2812,51 +2836,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. புறஜாதியார் இரட்சிக்கப்படுவதற்கு நாங்கள் அவர்களோடே பேசாதபடிக்குத் தடைபண்ணுகிறார்கள்; இவ்விதமாய் எக்காலத்திலும் தங்கள் பாவங்களை நிறைவாக்குகிறார்கள்; அவர்கள்மேல் கோபாக்கினை பூரணமாய் வந்திருக்கிறது.]]></a:t>
+              <a:t><![CDATA[14. For all of you, brethren, became followers of the churches of God which in Judaea are in Christ Jesus: for all of you also have suffered like things of your own countrymen, even as they have of the Jews:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2921,51 +2945,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. புறஜாதியார் இரட்சிக்கப்படுவதற்கு நாங்கள் அவர்களோடே பேசாதபடிக்குத் தடைபண்ணுகிறார்கள்; இவ்விதமாய் எக்காலத்திலும் தங்கள் பாவங்களை நிறைவாக்குகிறார்கள்; அவர்கள்மேல் கோபாக்கினை பூரணமாய் வந்திருக்கிறது.]]></a:t>
+              <a:t><![CDATA[14. For all of you, brethren, became followers of the churches of God which in Judaea are in Christ Jesus: for all of you also have suffered like things of your own countrymen, even as they have of the Jews:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3030,51 +3054,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. சகோதரரே, நாங்கள் இருதயத்தின்படி உங்களோடிருந்து, சரீரத்தின்படி கொஞ்சக்காலம் உங்களைவிட்டுப் பிரிந்திருந்தபடியினாலே, உங்கள் முகத்தைப்பார்க்கவேண்டுமென்று மிகுந்த ஆசையோடே அதிகமாய்ப் பிரயத்தனம்பண்ணினோம்.]]></a:t>
+              <a:t><![CDATA[14. For all of you, brethren, became followers of the churches of God which in Judaea are in Christ Jesus: for all of you also have suffered like things of your own countrymen, even as they have of the Jews:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3139,51 +3163,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. சகோதரரே, நாங்கள் இருதயத்தின்படி உங்களோடிருந்து, சரீரத்தின்படி கொஞ்சக்காலம் உங்களைவிட்டுப் பிரிந்திருந்தபடியினாலே, உங்கள் முகத்தைப்பார்க்கவேண்டுமென்று மிகுந்த ஆசையோடே அதிகமாய்ப் பிரயத்தனம்பண்ணினோம்.]]></a:t>
+              <a:t><![CDATA[15. Who both killed the Lord Jesus, and their own prophets, and have persecuted us; and they please not God, and are contrary to all men:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3248,51 +3272,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ஆகையால், நாங்கள் உங்களிடத்தில்வர இரண்டொருதரம் மனதாயிருந்தோம், பவுலாகிய நானே வர மனதாயிருந்தேன்; சாத்தானோ எங்களைத் தடைபண்ணினான்.]]></a:t>
+              <a:t><![CDATA[15. Who both killed the Lord Jesus, and their own prophets, and have persecuted us; and they please not God, and are contrary to all men:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3357,51 +3381,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ஆகையால், நாங்கள் உங்களிடத்தில்வர இரண்டொருதரம் மனதாயிருந்தோம், பவுலாகிய நானே வர மனதாயிருந்தேன்; சாத்தானோ எங்களைத் தடைபண்ணினான்.]]></a:t>
+              <a:t><![CDATA[16. Forbidding us to speak to the Gentiles that they might be saved, to fill up their sins always: for the wrath has come upon them to the uttermost.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3466,51 +3490,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. எங்களுக்கு நம்பிக்கையும் சந்தோஷமும் மகிழ்ச்சியின் கிரீடமுமாயிருப்பவர்கள் யார்? நம்முடைய கர்த்தராகிய இயேசுகிறிஸ்து வரும்போது அவருடைய சந்நிதானத்திலே நீங்களல்லவா அப்படியிருப்பீர்கள்;]]></a:t>
+              <a:t><![CDATA[16. Forbidding us to speak to the Gentiles that they might be saved, to fill up their sins always: for the wrath has come upon them to the uttermost.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3575,51 +3599,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. எங்களுக்கு நம்பிக்கையும் சந்தோஷமும் மகிழ்ச்சியின் கிரீடமுமாயிருப்பவர்கள் யார்? நம்முடைய கர்த்தராகிய இயேசுகிறிஸ்து வரும்போது அவருடைய சந்நிதானத்திலே நீங்களல்லவா அப்படியிருப்பீர்கள்;]]></a:t>
+              <a:t><![CDATA[17. But we, brethren, being taken from you for a short time in presence, not in heart, endeavoured the more abundantly to see your face with great desire.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3684,51 +3708,160 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. நீங்களே எங்களுக்கு மகிமையும் சந்தோஷமுமாயிருக்கிறீர்கள்.]]></a:t>
+              <a:t><![CDATA[17. But we, brethren, being taken from you for a short time in presence, not in heart, endeavoured the more abundantly to see your face with great desire.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[17. But we, brethren, being taken from you for a short time in presence, not in heart, endeavoured the more abundantly to see your face with great desire.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3793,51 +3926,596 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. உங்களிடத்தில் பட்சமாய் நடந்துகொண்டோம்; பால் கொடுக்கிற தாயானவள் தன் பிள்ளைகளைக் காப்பாற்றுகிறதுபோல,]]></a:t>
+              <a:t><![CDATA[2. But even after that we had suffered before, and were shamefully pleaded, as all of you know, at Philippi, we were bold in our God to speak unto you the gospel of God with much contention.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[18. Wherefore we would have come unto you, even I Paul, once and again; but Satan hindered us.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[18. Wherefore we would have come unto you, even I Paul, once and again; but Satan hindered us.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[19. For what is our hope, or joy, or crown of rejoicing? Are not even all of you in the presence of our Lord Jesus Christ at his coming?]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[19. For what is our hope, or joy, or crown of rejoicing? Are not even all of you in the presence of our Lord Jesus Christ at his coming?]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[20. For all of you are our glory and joy.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3902,51 +4580,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. நாங்கள் உங்கள்மேல் வாஞ்சையாயிருந்து, தேவனுடைய சுவிசேஷத்தை உங்களுக்குக் கொடுத்ததுமல்லாமல், நீங்கள் எங்களுக்குப் பிரியமானவர்களானபடியினாலே, எங்கள் ஜீவனையும் உங்களுக்குக் கொடுக்க மனதாயிருந்தோம்.]]></a:t>
+              <a:t><![CDATA[2. But even after that we had suffered before, and were shamefully pleaded, as all of you know, at Philippi, we were bold in our God to speak unto you the gospel of God with much contention.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4011,51 +4689,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. நாங்கள் உங்கள்மேல் வாஞ்சையாயிருந்து, தேவனுடைய சுவிசேஷத்தை உங்களுக்குக் கொடுத்ததுமல்லாமல், நீங்கள் எங்களுக்குப் பிரியமானவர்களானபடியினாலே, எங்கள் ஜீவனையும் உங்களுக்குக் கொடுக்க மனதாயிருந்தோம்.]]></a:t>
+              <a:t><![CDATA[3. For our exhortation was not of deceit, nor of uncleanness, nor in guile:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4120,51 +4798,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. சகோதரரே, நாங்கள் பட்ட பிரயாசமும் வருத்தமும் உங்களுக்கு ஞாபகமாயிருக்கும்; உங்களில் ஒருவனுக்கும் பாரமாயிராதபடிக்கு, இரவும் பகலும் நாங்கள் வேலைசெய்து, தேவனுடைய சுவிசேஷத்தை உங்களிடத்தில் பிரசங்சித்தோம்.]]></a:t>
+              <a:t><![CDATA[4. But as we were allowed of God to be put in trust with the gospel, even so we speak; not as pleasing men, but God, which tries our hearts.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4229,51 +4907,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. சகோதரரே, நாங்கள் பட்ட பிரயாசமும் வருத்தமும் உங்களுக்கு ஞாபகமாயிருக்கும்; உங்களில் ஒருவனுக்கும் பாரமாயிராதபடிக்கு, இரவும் பகலும் நாங்கள் வேலைசெய்து, தேவனுடைய சுவிசேஷத்தை உங்களிடத்தில் பிரசங்சித்தோம்.]]></a:t>
+              <a:t><![CDATA[4. But as we were allowed of God to be put in trust with the gospel, even so we speak; not as pleasing men, but God, which tries our hearts.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4338,51 +5016,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. விசுவாசிகளாகிய உங்களுக்குள்ளே நாங்கள் எவ்வளவு பரிசுத்தமும் நீதியும் பிழையின்மையுமாய் நடந்தோமென்பதற்கு நீங்களும் சாட்சி, தேவனும் சாட்சி.]]></a:t>
+              <a:t><![CDATA[5. For neither at any time used we flattering words, as all of you know, nor a coat of covetousness; God is witness:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -4417,51 +5095,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2473999841" r:id="rId1"/>
+    <p:sldLayoutId id="2478527320" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -4709,54 +5387,102 @@
 
 <file path=ppt/slides/_rels/slide36.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide36.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide37.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide37.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide38.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide38.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide39.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide39.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide40.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide40.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide41.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide41.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide42.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide42.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide43.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide43.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide44.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide44.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
@@ -4901,51 +5627,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ನಡೆದುಕೊಂಡೆವೆಂಬದಕ್ಕೆ ನೀವು ಸಾಕ್ಷಿಗಳು. ದೇವರೂ ಸಾಕ್ಷಿ.]]></a:t>
+              <a:t><![CDATA[பொருளாசையுள்ளவர்களாய் மாயம்பண்ணவுமில்லை; தேவனே சாட்சி.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5033,51 +5759,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ತಂದೆಯು ತನ್ನ ಮಕ್ಕಳಿಗೆ ಹೇಗೋ ಹಾಗೆಯೇ ನಾವು ನಿಮ್ಮಲ್ಲಿ ಪ್ರತಿಯೊಬ್ಬನಿಗೆ ಬುದ್ದಿ ಹೇಳುತ್ತಾ ಆದರಿಸುತ್ತಾ]]></a:t>
+              <a:t><![CDATA[6. நாங்கள் கிறிஸ்துவின் அப்போஸ்தலராக உங்களுக்குப் பாரமாயிருக்கக்கூடியவர்களானாலும், உங்களிடத்திலாவது,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5165,51 +5891,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಬಂದೆವು.]]></a:t>
+              <a:t><![CDATA[மற்றவர்களிடத்திலாவது, மனுஷரால் வரும் மகிமையை நாங்கள் தேடவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5297,51 +6023,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ತನ್ನ ರಾಜ್ಯಕ್ಕೂ ಪ್ರಭಾವಕ್ಕೂ ಕರೆದ ದೇವರಿಗೆ ನೀವು ಯೋಗ್ಯರಾಗಿ ನಡೆಯಬೇಕೆಂದು ಖಂಡಿತವಾಗಿ ಹೇಳುತ್ತಾ ಇದ್ದೆವೆಂಬದು]]></a:t>
+              <a:t><![CDATA[7. உங்களிடத்தில் பட்சமாய் நடந்துகொண்டோம்; பால் கொடுக்கிற தாயானவள் தன் பிள்ளைகளைக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5429,51 +6155,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ನಿಮಗೆ ತಿಳಿದದೆ.]]></a:t>
+              <a:t><![CDATA[காப்பாற்றுகிறதுபோல,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5561,51 +6287,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ಸಹೋದರರೇ, ನಾವು ನಿಮ್ಮ ಬಳಿಗೆ ಬಂದದ್ದು ವ್ಯರ್ಥವಾಗಲಿಲ್ಲವೆಂಬದನ್ನು ನೀವೇ ತಿಳಿದಿದ್ದೀರಿ.]]></a:t>
+              <a:t><![CDATA[8. நாங்கள் உங்கள்மேல் வாஞ்சையாயிருந்து, தேவனுடைய சுவிசேஷத்தை உங்களுக்குக் கொடுத்ததுமல்லாமல், நீங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5693,51 +6419,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ಫಿಲಿಪ್ಪಿ ಪಟ್ಟಣದಲ್ಲಿ ನಮಗೆ ಹಿಂಸೆ ಮತ್ತು ಅವಮಾನವು ಮೊದಲು ಸಂಭವಿಸಿದರೂ ನಾವು ನಮ್ಮ ದೇವರ ಮೂಲಕ ಧೈರ್ಯಗೊಂಡು ಬಹು]]></a:t>
+              <a:t><![CDATA[எங்களுக்குப் பிரியமானவர்களானபடியினாலே, எங்கள் ஜீவனையும் உங்களுக்குக் கொடுக்க மனதாயிருந்தோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5825,51 +6551,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ವಿರೋಧವನ್ನು ಅನುಭವಿಸುವವರಾಗಿ ನಿಮಗೆ ದೇವರ ಸುವಾರ್ತೆಯನ್ನು ತಿಳಿಸಿದೆವೆಂಬದನ್ನು ನೀವು ಬಲ್ಲಿರಿ.]]></a:t>
+              <a:t><![CDATA[9. சகோதரரே, நாங்கள் பட்ட பிரயாசமும் வருத்தமும் உங்களுக்கு ஞாபகமாயிருக்கும்; உங்களில் ஒருவனுக்கும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5957,51 +6683,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ಯಾಕಂದರೆ ನಮ್ಮ ಬೋಧನೆಯು ಮೋಸ ವಲ್ಲ, ಅಶುದ್ಧವಲ್ಲ, ವಂಚನೆಯಲ್ಲ;]]></a:t>
+              <a:t><![CDATA[பாரமாயிராதபடிக்கு, இரவும் பகலும் நாங்கள் வேலைசெய்து, தேவனுடைய சுவிசேஷத்தை உங்களிடத்தில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6089,51 +6815,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ದೇವರು ನಮ್ಮನ್ನು ನಂಬಿ ನಮ್ಮ ವಶಕ್ಕೆ ಸುವಾರ್ತೆಯನ್ನು ಒಪ್ಪಿಸಿದನಲ್ಲಾ. ಆದದರಿಂದ ನಾವು ಮನುಷ್ಯರನ್ನು]]></a:t>
+              <a:t><![CDATA[பிரசங்சித்தோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6221,51 +6947,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ಇದಲ್ಲದೆ ನಾವು ಕ್ರಿಸ್ತನ ಅಪೊಸ್ತಲರಾಗಿರುವದರಿಂದ ನಮ್ಮನ್ನು ಸಂರಕ್ಷಿ ಸುವ ಭಾರವನ್ನು ನಿಮ್ಮ ಮೇಲೆ]]></a:t>
+              <a:t><![CDATA[1. சகோதரரே, நாங்கள் உங்களிடத்தில் பிரவேசித்தது வீணாயிருக்கவில்லையென்று நீங்களே அறிந்திருக்கிறீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6353,51 +7079,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಮೆಚ್ಚಿಸಬೇಕೆನ್ನದೆ ನಮ್ಮ ಹೃದಯಗಳನ್ನು ಪರಿಶೋಧಿಸುವ ದೇವರನ್ನೇ ಮೆಚ್ಚಿಸಬೇಕೆಂದು ಮಾತನಾಡುತ್ತೇವೆ.]]></a:t>
+              <a:t><![CDATA[10. விசுவாசிகளாகிய உங்களுக்குள்ளே நாங்கள் எவ்வளவு பரிசுத்தமும் நீதியும் பிழையின்மையுமாய்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6485,51 +7211,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ನಿಮಗೆ ತಿಳಿದಿ ರುವ ಪ್ರಕಾರ ನಾವು ಎಂದಿಗೂ ಮುಖಸ್ತುತಿಯನ್ನು ಮಾಡುವವರಾಗಿ ಕಾಣಬಂದಿಲ್ಲ. ದ್ರವ್ಯಾಶೆಯನ್ನು]]></a:t>
+              <a:t><![CDATA[நடந்தோமென்பதற்கு நீங்களும் சாட்சி, தேவனும் சாட்சி.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6617,51 +7343,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಮರೆಮಾಡುವದಕ್ಕಾಗಿ ವೇಷವನ್ನು ಹಾಕಿಕೊಂಡವ ರಾಗಿಲ್ಲ; ಇದಕ್ಕೆ ದೇವರೇ ಸಾಕ್ಷಿ.]]></a:t>
+              <a:t><![CDATA[11. மேலும், தம்முடைய ராஜ்யத்திற்கும் மகிமைக்கும் உங்களை அழைத்த தேவனுக்கு நீங்கள் பாத்திரராய்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6749,51 +7475,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ಹೀಗಿರಲಾಗಿ ನೀವು ದೇವರ ವಾಕ್ಯವನ್ನು ನಮ್ಮಿಂದ ಕೇಳಿದಾಗ ಅದನ್ನು ಮನುಷ್ಯರ ವಾಕ್ಯವೆಂದೆಣಿಸದೆ ನಿಜವಾಗಿಯೂ ದೇವರ]]></a:t>
+              <a:t><![CDATA[நடக்கவேண்டுமென்று,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6881,51 +7607,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ವಾಕ್ಯವೆಂದೇ ತಿಳಿದು ಅಂಗೀ ಕರಿಸಿದ್ದಕ್ಕಾಗಿ ನಾವಂತೂ ಎಡೆಬಿಡದೆ ದೇವರಿಗೆ ಕೃತಜ್ಞತಾಸ್ತುತಿ ಮಾಡುತ್ತೇವೆ; ಅದು]]></a:t>
+              <a:t><![CDATA[12. தகப்பன் தன் பிள்ளைகளுக்குச் சொல்லுகிறதுபோல, நாங்கள் உங்களில் ஒவ்வொருவனுக்கும் புத்தியும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7013,51 +7739,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ನಂಬುವವರಾದ ನಿಮ್ಮೊಳಗೆ ಬಲವಾಗಿ ಕೆಲಸ ನಡಿಸುತ್ತದೆ.]]></a:t>
+              <a:t><![CDATA[தேறுதலும் எச்சரிப்பும் சொன்னதை அறிந்திருக்கிறீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7145,51 +7871,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ಸಹೋ ದರರೇ, ನೀವು ಯೂದಾಯದಲ್ಲಿ ಕ್ರಿಸ್ತ ಯೇಸುವಿನ ಲ್ಲಿರುವ ದೇವರ ಸಭೆಗಳನ್ನು ಅನುಸರಿಸುವವರಾದಿರಿ. ಅವರು]]></a:t>
+              <a:t><![CDATA[13. ஆகையால், நீங்கள் தேவவசனத்தை எங்களாலே கேள்விப்பட்டு ஏற்றுக்கொண்டபோது, அதை மனுஷர் வசனமாக]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7277,51 +8003,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಯೆಹೂದ್ಯರಿಂದ ಅನುಭವಿಸಿದಂಥ ಕಷ್ಟಗಳನ್ನು ನೀವೂ ನಿಮ್ಮ ಸ್ವದೇಶದವರಿಂದ ಅನುಭವಿಸಿದಿರಿ.]]></a:t>
+              <a:t><![CDATA[ஏற்றுக்கொள்ளாமல், தேவவசனமாகவே ஏற்றுக்கொண்டதினாலே நாங்கள் இடைவிடாமல் தேவனுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7409,51 +8135,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ಆ ಯೆಹೂದ್ಯರು ಕರ್ತನಾದ ಯೇಸುವನ್ನು ಮತ್ತು ತಮ್ಮ ಸ್ವಂತ ಪ್ರವಾದಿಗಳನ್ನು ಕೊಂದರು; ನಮ್ಮನ್ನು ಹಿಂಸಿಸಿದರು; ಅವರು]]></a:t>
+              <a:t><![CDATA[ஸ்தோத்திரஞ்செலுத்துகிறோம்; அது மெய்யாகவே தேவவசனந்தான், விசுவாசிக்கிற உங்களுக்குள்ளே அது பெலனும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7541,51 +8267,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ದೇವರನ್ನು ಮೆಚ್ಚಿಸುವವರಲ್ಲ, ಎಲ್ಲಾ ಮನುಷ್ಯರಿಗೂ ವಿರೋಧಿಗಳಾಗಿದ್ದಾರೆ.]]></a:t>
+              <a:t><![CDATA[செய்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7673,51 +8399,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಹಾಕಬಹುದಾಗಿದ್ದರೂ ಮನುಷ್ಯರಿಂದ ಬರುವ ಮಾನವನ್ನು ನಿಮ್ಮಿಂದಾಗಲೀ ಇತರರಿಂದಾಗಲೀ ಹೊಂದಲಪೇ ಕ್ಷಿಸುವವರಾಗಿಲ್ಲ.]]></a:t>
+              <a:t><![CDATA[2. உங்களுக்குத் தெரிந்திருக்கிறபடி, முன்னே பிலிப்பிபட்டணத்திலே நாங்கள் பாடுபட்டு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7805,51 +8531,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ಅನ್ಯ ಜನರಿಗೆ ರಕ್ಷಣೆಯಾಗುವಂತೆ ಸುವಾರ್ತೆಯನ್ನು ಹೇಳುವ ನಮಗೆ ಅವರು ಅಡ್ಡಿ ಮಾಡುತ್ತಾರೆ; ಹೀಗೆ ತಮ್ಮ ಪಾಪಗಳನ್ನು]]></a:t>
+              <a:t><![CDATA[14. எப்படியெனில், சகோதரரே, யூதேயா தேசத்தில் கிறிஸ்து இயேசுவுக்குள்ளான தேவனுடைய சபைகளை நீங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7937,51 +8663,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಯಾವಾಗಲೂ ಪರಿಪೂರ್ಣ ಮಾಡುವದಕ್ಕೆ ಹೋಗುತ್ತಾರೆ; ಆದರೆ ದೇವರ ಕೋಪವು ಅವರ ಮೇಲೆ ಸಂಪೂರ್ಣವಾಗುತ್ತಾ ಬಂತು.]]></a:t>
+              <a:t><![CDATA[பின்பற்றினவர்களாகி, அவர்கள் யூதராலே எப்படிப் பாடுபட்டார்களோ, அப்படியே நீங்களும் உங்கள் சுய ஜனங்களாலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8069,51 +8795,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ಸಹೋದರರೇ, ನಾವಂತೂ ದೇಹದಲ್ಲಿ ಮಾತ್ರ ನಿಮ್ಮನ್ನು ಸ್ವಲ್ಪ ಕಾಲ ಅಗಲಿದರು ಹೃದಯದಲ್ಲಿ ಅಗಲದೆ ನಿಮ್ಮ ಮುಖವನ್ನು]]></a:t>
+              <a:t><![CDATA[பாடுபட்டீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8201,51 +8927,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ನೋಡುವದಕ್ಕೆ ಅತ್ಯಾಶೆಯಿಂದ ಬಹಳ ಪ್ರಯತ್ನ ಮಾಡಿದೆವು.]]></a:t>
+              <a:t><![CDATA[15. அந்த யூதர்கள் கர்த்தராகிய இயேசுவையும், தங்கள் தீர்க்கதரிசிகளையும் கொலைசெய்தவர்களும், எங்களைத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8333,51 +9059,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ಆದದರಿಂದ ನಿಮ್ಮ ಬಳಿಗೆ ಬರುವದಕ್ಕೆ ನಮಗೆ ಮನಸ್ಸಿತ್ತು; ಹೇಗೂ ಪೌಲನೆಂಬ ನಾನು ಒಂದೆರಡು ಸಾರಿ ಬರುವದಕ್ಕಿ ದ್ದೆನು;]]></a:t>
+              <a:t><![CDATA[துன்பப்படுத்தினவர்களும், தேவனுக்கேற்காதவர்களும், மனுஷர் யாவருக்கும் விரோதிகளுமாயிருந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8465,51 +9191,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಆದರೆ ಸೈತಾನನು ನಮಗೆ ಅಭ್ಯಂತರ ಮಾಡಿದನು.]]></a:t>
+              <a:t><![CDATA[16. புறஜாதியார் இரட்சிக்கப்படுவதற்கு நாங்கள் அவர்களோடே பேசாதபடிக்குத் தடைபண்ணுகிறார்கள்; இவ்விதமாய்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8597,51 +9323,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ನಮ್ಮ ಕರ್ತನಾದ ಯೇಸು ಕ್ರಿಸ್ತನು ಬರುವಾಗ ಆತನ ಮುಂದೆ ನಮ್ಮ ನಿರೀಕ್ಷೆಯೂ ಇಲ್ಲವೆ ಆನಂದವೂ ಇಲ್ಲವೆ ಸಂತೋಷದ ಕಿರೀಟವೂ]]></a:t>
+              <a:t><![CDATA[எக்காலத்திலும் தங்கள் பாவங்களை நிறைவாக்குகிறார்கள்; அவர்கள்மேல் கோபாக்கினை பூரணமாய் வந்திருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8729,51 +9455,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಯಾವದು? ನೀವೇ ಅಲ್ಲವೇ?]]></a:t>
+              <a:t><![CDATA[17. சகோதரரே, நாங்கள் இருதயத்தின்படி உங்களோடிருந்து, சரீரத்தின்படி கொஞ்சக்காலம் உங்களைவிட்டுப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8861,51 +9587,183 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ನೀವೇ ನಮ್ಮ ಹೆಚ್ಚಳವೂ ಸಂತೋಷವೂ ಆಗಿದ್ದೀರಿ.]]></a:t>
+              <a:t><![CDATA[பிரிந்திருந்தபடியினாலே, உங்கள் முகத்தைப்பார்க்கவேண்டுமென்று மிகுந்த ஆசையோடே அதிகமாய்ப்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 தெசலோனிக்கேயர் : 2]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide39.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[பிரயத்தனம்பண்ணினோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8993,51 +9851,711 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ದಾದಿಯು ತನ್ನ ಮಕ್ಕಳನ್ನು ಪೋಷಿಸುವಂತೆ ನಾವು ನಿಮ್ಮ ಮಧ್ಯದಲ್ಲಿ ಸೌಮ್ಯದಿಂದಿದ್ದೆವು.]]></a:t>
+              <a:t><![CDATA[நிந்தையடைந்திருந்தும், வெகு போராட்டத்தோடே தேவனுடைய சுவிசேஷத்தை உங்களுக்குச் சொல்லும்படி, நம்முடைய]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 தெசலோனிக்கேயர் : 2]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide40.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[18. ஆகையால், நாங்கள் உங்களிடத்தில்வர இரண்டொருதரம் மனதாயிருந்தோம், பவுலாகிய நானே வர மனதாயிருந்தேன்;]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 தெசலோனிக்கேயர் : 2]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide41.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சாத்தானோ எங்களைத் தடைபண்ணினான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 தெசலோனிக்கேயர் : 2]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide42.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[19. எங்களுக்கு நம்பிக்கையும் சந்தோஷமும் மகிழ்ச்சியின் கிரீடமுமாயிருப்பவர்கள் யார்? நம்முடைய]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 தெசலோனிக்கேயர் : 2]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide43.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[கர்த்தராகிய இயேசுகிறிஸ்து வரும்போது அவருடைய சந்நிதானத்திலே நீங்களல்லவா அப்படியிருப்பீர்கள்;]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 தெசலோனிக்கேயர் : 2]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide44.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[20. நீங்களே எங்களுக்கு மகிமையும் சந்தோஷமுமாயிருக்கிறீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9125,51 +10643,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ನೀವು ನಮಗೆ ಪ್ರಿಯರಾದ ಕಾರಣ ನಾವು ನಿಮ್ಮಲ್ಲಿ ಮಮತೆಯುಳ್ಳ ವರಾಗಿ ದೇವರ ಸುವಾರ್ತೆಯನ್ನು ಹೇಳುವದಕ್ಕೆ ಮಾತ್ರ ವಲ್ಲದೆ]]></a:t>
+              <a:t><![CDATA[தேவனுக்குள் தைரியங்கொண்டிருந்தோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9257,51 +10775,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ನಿಮಗೋಸ್ಕರ ನಾವು ನಮ್ಮ ಪ್ರಾಣವನ್ನೇ ಕೊಡುವದಕ್ಕೆ ಇಷ್ಟವುಳ್ಳವರಾಗಿದ್ದೆವು.]]></a:t>
+              <a:t><![CDATA[3. எங்கள் போதகம் வஞ்சகத்தினாலும் துராசையினாலும் உண்டாகவில்லை, அது கபடமுள்ளதாயுமிருக்கவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9389,51 +10907,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ಸಹೋದ ರರೇ, ನಾವು ನಿಮ್ಮಲ್ಲಿ ಯಾರ ಮೇಲೆಯೂ ಭಾರಹಾಕ ಬಾರದೆಂದು ಹಗಲಿರುಳು ದುಡಿದು ಜೀವನ ಮಾಡಿ ಕೊಳ್ಳುತ್ತಾ ದೇವರ]]></a:t>
+              <a:t><![CDATA[4. சுவிசேஷத்தை எங்களிடத்தில் ஒப்புவிக்கத்தக்கதாய், தேவன் எங்களை உத்தமரென்றெண்ணினபடியே, நாங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9521,51 +11039,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಸುವಾರ್ತೆಯನ್ನು ನಿಮಗೆ ಸಾರಿದೆವು; ಆ ನಮ್ಮ ಕಷ್ಟವೂ ಪ್ರಯಾಸವೂ ನಿಮ್ಮ ನೆನಪಿನಲ್ಲಿ ರುವದಷ್ಟೆ.]]></a:t>
+              <a:t><![CDATA[மனுஷருக்கு அல்ல, எங்கள் இருதயங்களைச் சோதித்தறிகிற தேவனுக்கே பிரியமுண்டாகப் பேசுகிறோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9653,51 +11171,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ನಂಬುವವರಾದ ನಿಮ್ಮ ವಿಷಯದಲ್ಲಿ ನಾವು ಎಷ್ಟೋ ಶುದ್ಧರಾಗಿಯೂ ನೀತಿವಂತರಾಗಿಯೂ ನಿರ್ದೋಷಿಗಳಾಗಿಯೂ]]></a:t>
+              <a:t><![CDATA[5. உங்களுக்குத் தெரிந்திருக்கிறபடி, நாங்கள் ஒருக்காலும் இச்சகமான வசனங்களைச் சொல்லவுமில்லை,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9714,91 +11232,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[1 தெசலோனிக்கேயர் : 2]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme57">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme18">
   <a:themeElements>
-    <a:clrScheme name="Theme57">
+    <a:clrScheme name="Theme18">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme57">
+    <a:fontScheme name="Theme18">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -9824,51 +11342,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme57">
+    <a:fmtScheme name="Theme18">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -9999,51 +11517,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>38</Slides>
+  <Slides>44</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>