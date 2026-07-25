--- v0 (2026-06-03)
+++ v1 (2026-07-25)
@@ -41,111 +41,99 @@
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...6 lines deleted...]
-  <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
     <p:sldId id="257" r:id="rId4"/>
     <p:sldId id="258" r:id="rId5"/>
     <p:sldId id="259" r:id="rId6"/>
     <p:sldId id="260" r:id="rId7"/>
     <p:sldId id="261" r:id="rId8"/>
     <p:sldId id="262" r:id="rId9"/>
     <p:sldId id="263" r:id="rId10"/>
     <p:sldId id="264" r:id="rId11"/>
     <p:sldId id="265" r:id="rId12"/>
     <p:sldId id="266" r:id="rId13"/>
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
-    <p:sldId id="281" r:id="rId28"/>
-[...2 lines deleted...]
-    <p:sldId id="284" r:id="rId31"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -268,57 +256,53 @@
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/>
   <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/>
   <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/>
   <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/>
   <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/>
   <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/>
   <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/>
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
-  <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
-[...5 lines deleted...]
-  <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -487,51 +471,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ஆகையால், நான் இனிப் பொறுத்திருக்கக்கூடாமல், எங்கள் வேலை வீணாய்ப் போகத்தக்கதாகச் சோதனைக்காரன் உங்களைச் சோதனைக்குட்படுத்தினதுண்டோவென்று, உங்கள் விசுவாசத்தை அறியும்படிக்கு, அவனை அனுப்பினேன்.]]></a:t>
+              <a:t><![CDATA[6. இப்பொழுது தீமோத்தேயு உங்களிடத்திலிருந்து எங்களிடத்தில் வந்து, உங்கள் விசுவாசத்தையும் அன்பையும் குறித்தும், நீங்கள் எப்பொழுதும் எங்களைப் பட்சமாய் நினைத்துக்கொண்டு, நாங்கள் உங்களைக் காண வாஞ்சையாயிருக்கிறதுபோல நீங்களும் எங்களைக் காண வாஞ்சையாயிருக்கிறீர்களென்பதைக்குறித்தும், எங்களுக்கு நற்செய்திசொன்னதினாலே,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -814,51 +798,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. இப்பொழுது தீமோத்தேயு உங்களிடத்திலிருந்து எங்களிடத்தில் வந்து, உங்கள் விசுவாசத்தையும் அன்பையும் குறித்தும், நீங்கள் எப்பொழுதும் எங்களைப் பட்சமாய் நினைத்துக்கொண்டு, நாங்கள் உங்களைக் காண வாஞ்சையாயிருக்கிறதுபோல நீங்களும் எங்களைக் காண வாஞ்சையாயிருக்கிறீர்களென்பதைக்குறித்தும், எங்களுக்கு நற்செய்திசொன்னதினாலே,]]></a:t>
+              <a:t><![CDATA[7. சகோதரரே, எங்களுக்கு நேரிட்ட எல்லா இக்கட்டிலும் உபத்திரவத்திலும் உங்கள் விசுவாசத்தினாலே உங்களை குறித்து ஆறுதலடைந்தோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -923,51 +907,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. இப்பொழுது தீமோத்தேயு உங்களிடத்திலிருந்து எங்களிடத்தில் வந்து, உங்கள் விசுவாசத்தையும் அன்பையும் குறித்தும், நீங்கள் எப்பொழுதும் எங்களைப் பட்சமாய் நினைத்துக்கொண்டு, நாங்கள் உங்களைக் காண வாஞ்சையாயிருக்கிறதுபோல நீங்களும் எங்களைக் காண வாஞ்சையாயிருக்கிறீர்களென்பதைக்குறித்தும், எங்களுக்கு நற்செய்திசொன்னதினாலே,]]></a:t>
+              <a:t><![CDATA[8. நீங்கள் கர்த்தருக்குள் நிலைத்திருந்தால் நாங்கள் பிழைத்திருப்போம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1032,51 +1016,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. சகோதரரே, எங்களுக்கு நேரிட்ட எல்லா இக்கட்டிலும் உபத்திரவத்திலும் உங்கள் விசுவாசத்தினாலே உங்களை குறித்து ஆறுதலடைந்தோம்.]]></a:t>
+              <a:t><![CDATA[9. மேலும், நம்முடைய தேவனுக்கு முன்பாக நாங்கள் உங்களைக்குறித்து அடைந்திருக்கிற மிகுந்த சந்தோஷத்திற்காக, நாங்கள் தேவனுக்கு எவ்விதமாய் ஸ்தோத்திரம் செலுத்துவோம்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1141,51 +1125,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. சகோதரரே, எங்களுக்கு நேரிட்ட எல்லா இக்கட்டிலும் உபத்திரவத்திலும் உங்கள் விசுவாசத்தினாலே உங்களை குறித்து ஆறுதலடைந்தோம்.]]></a:t>
+              <a:t><![CDATA[9. மேலும், நம்முடைய தேவனுக்கு முன்பாக நாங்கள் உங்களைக்குறித்து அடைந்திருக்கிற மிகுந்த சந்தோஷத்திற்காக, நாங்கள் தேவனுக்கு எவ்விதமாய் ஸ்தோத்திரம் செலுத்துவோம்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1250,51 +1234,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. நீங்கள் கர்த்தருக்குள் நிலைத்திருந்தால் நாங்கள் பிழைத்திருப்போம்.]]></a:t>
+              <a:t><![CDATA[10. உங்கள் முகத்தைக் கண்டு, உங்கள் விசுவாசத்தின் குறைவுகளை நிறைவாக்கும்பொருட்டு, இரவும் பகலும் மிகவும் வேண்டிக்கொள்கிறோமே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1359,51 +1343,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. மேலும், நம்முடைய தேவனுக்கு முன்பாக நாங்கள் உங்களைக்குறித்து அடைந்திருக்கிற மிகுந்த சந்தோஷத்திற்காக, நாங்கள் தேவனுக்கு எவ்விதமாய் ஸ்தோத்திரம் செலுத்துவோம்?]]></a:t>
+              <a:t><![CDATA[10. உங்கள் முகத்தைக் கண்டு, உங்கள் விசுவாசத்தின் குறைவுகளை நிறைவாக்கும்பொருட்டு, இரவும் பகலும் மிகவும் வேண்டிக்கொள்கிறோமே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1577,51 +1561,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. மேலும், நம்முடைய தேவனுக்கு முன்பாக நாங்கள் உங்களைக்குறித்து அடைந்திருக்கிற மிகுந்த சந்தோஷத்திற்காக, நாங்கள் தேவனுக்கு எவ்விதமாய் ஸ்தோத்திரம் செலுத்துவோம்?]]></a:t>
+              <a:t><![CDATA[11. நம்முடைய பிதாவாகிய தேவனும் நம்முடைய கர்த்தராகிய இயேசுகிறிஸ்துவும் உங்களிடத்திற்கு எங்களை நேராக வழிநடத்துவாராக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1686,51 +1670,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. உங்கள் முகத்தைக் கண்டு, உங்கள் விசுவாசத்தின் குறைவுகளை நிறைவாக்கும்பொருட்டு, இரவும் பகலும் மிகவும் வேண்டிக்கொள்கிறோமே.]]></a:t>
+              <a:t><![CDATA[11. நம்முடைய பிதாவாகிய தேவனும் நம்முடைய கர்த்தராகிய இயேசுகிறிஸ்துவும் உங்களிடத்திற்கு எங்களை நேராக வழிநடத்துவாராக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1795,51 +1779,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. உங்கள் முகத்தைக் கண்டு, உங்கள் விசுவாசத்தின் குறைவுகளை நிறைவாக்கும்பொருட்டு, இரவும் பகலும் மிகவும் வேண்டிக்கொள்கிறோமே.]]></a:t>
+              <a:t><![CDATA[12. நாங்கள் உங்களிடத்தில் வைத்திருக்கிற அன்புக்கொப்பாய், நீங்களும் ஒருவரிடத்தில் ஒருவர் வைக்கும் அன்பிலும் மற்றெல்லா மனுஷரிடத்தில் வைக்கும் அன்பிலும் கர்த்தர் உங்களைப் பெருகவும் நிலைத்தோங்கவும் செய்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1904,51 +1888,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. நம்முடைய பிதாவாகிய தேவனும் நம்முடைய கர்த்தராகிய இயேசுகிறிஸ்துவும் உங்களிடத்திற்கு எங்களை நேராக வழிநடத்துவாராக.]]></a:t>
+              <a:t><![CDATA[12. நாங்கள் உங்களிடத்தில் வைத்திருக்கிற அன்புக்கொப்பாய், நீங்களும் ஒருவரிடத்தில் ஒருவர் வைக்கும் அன்பிலும் மற்றெல்லா மனுஷரிடத்தில் வைக்கும் அன்பிலும் கர்த்தர் உங்களைப் பெருகவும் நிலைத்தோங்கவும் செய்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2013,51 +1997,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. நம்முடைய பிதாவாகிய தேவனும் நம்முடைய கர்த்தராகிய இயேசுகிறிஸ்துவும் உங்களிடத்திற்கு எங்களை நேராக வழிநடத்துவாராக.]]></a:t>
+              <a:t><![CDATA[13. இவ்விதமாய் நம்முடைய கர்த்தராகிய இயேசுகிறிஸ்து தமது பரிசுத்தவான்கள் அனைவரோடுங்கூட வரும்போது, நீங்கள் நம்முடைய பிதாவாகிய தேவனுக்கு முன்பாகப் பிழையற்ற பரிசுத்தமுள்ளவர்களாயிருக்கும்படி உங்கள் இருதயங்களை ஸ்திரப்படுத்துவாராக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2122,486 +2106,50 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. நாங்கள் உங்களிடத்தில் வைத்திருக்கிற அன்புக்கொப்பாய், நீங்களும் ஒருவரிடத்தில் ஒருவர் வைக்கும் அன்பிலும் மற்றெல்லா மனுஷரிடத்தில் வைக்கும் அன்பிலும் கர்த்தர் உங்களைப் பெருகவும் நிலைத்தோங்கவும் செய்து,]]></a:t>
-[...434 lines deleted...]
-              </a:rPr>
               <a:t><![CDATA[13. இவ்விதமாய் நம்முடைய கர்த்தராகிய இயேசுகிறிஸ்து தமது பரிசுத்தவான்கள் அனைவரோடுங்கூட வரும்போது, நீங்கள் நம்முடைய பிதாவாகிய தேவனுக்கு முன்பாகப் பிழையற்ற பரிசுத்தமுள்ளவர்களாயிருக்கும்படி உங்கள் இருதயங்களை ஸ்திரப்படுத்துவாராக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
@@ -2667,51 +2215,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ஆகையால், நாங்கள் இனிப் பொறுத்திருக்கக்கூடாமல், அத்தேனே பட்டணத்தில் தனித்துவிடப்படுகிறது நன்மையென்று நினைத்து,]]></a:t>
+              <a:t><![CDATA[2. இந்த உபத்திரவங்களினாலே ஒருவனும் அசைக்கப்படாதபடிக்கு உங்களைத் திடப்படுத்தவும், உங்கள் விசுவாசத்தைப்பற்றி உங்களுக்குப் புத்திசொல்லவும், நம்முடைய சகோதரனும் தேவ ஊழியக்காரனும் கிறிஸ்துவின் சுவிசேஷத்தில் எங்கள் உடன்வேலையாளுமாகிய தீமோத்தேயுவை அனுப்பினோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2885,51 +2433,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. இந்த உபத்திரவங்களினாலே ஒருவனும் அசைக்கப்படாதபடிக்கு உங்களைத் திடப்படுத்தவும், உங்கள் விசுவாசத்தைப்பற்றி உங்களுக்குப் புத்திசொல்லவும், நம்முடைய சகோதரனும் தேவ ஊழியக்காரனும் கிறிஸ்துவின் சுவிசேஷத்தில் எங்கள் உடன்வேலையாளுமாகிய தீமோத்தேயுவை அனுப்பினோம்.]]></a:t>
+              <a:t><![CDATA[3. இப்படிப்பட்ட உபத்திரவங்களைச் சகிக்க நாம் நியமிக்கப்பட்டிருக்கிறோமென்று நீங்கள் அறிந்திருக்கிறீர்களே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2994,51 +2542,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. இந்த உபத்திரவங்களினாலே ஒருவனும் அசைக்கப்படாதபடிக்கு உங்களைத் திடப்படுத்தவும், உங்கள் விசுவாசத்தைப்பற்றி உங்களுக்குப் புத்திசொல்லவும், நம்முடைய சகோதரனும் தேவ ஊழியக்காரனும் கிறிஸ்துவின் சுவிசேஷத்தில் எங்கள் உடன்வேலையாளுமாகிய தீமோத்தேயுவை அனுப்பினோம்.]]></a:t>
+              <a:t><![CDATA[3. இப்படிப்பட்ட உபத்திரவங்களைச் சகிக்க நாம் நியமிக்கப்பட்டிருக்கிறோமென்று நீங்கள் அறிந்திருக்கிறீர்களே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3103,51 +2651,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. இப்படிப்பட்ட உபத்திரவங்களைச் சகிக்க நாம் நியமிக்கப்பட்டிருக்கிறோமென்று நீங்கள் அறிந்திருக்கிறீர்களே.]]></a:t>
+              <a:t><![CDATA[4. நமக்கு உபத்திரவம் வருமென்று நாங்கள் உங்களிடத்திலிருந்தபோது, உங்களுக்கு முன்னறிவித்தோம்; அப்படியே வந்து நேரிட்டதென்றும் அறிந்திருக்கிறீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3321,51 +2869,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. நமக்கு உபத்திரவம் வருமென்று நாங்கள் உங்களிடத்திலிருந்தபோது, உங்களுக்கு முன்னறிவித்தோம்; அப்படியே வந்து நேரிட்டதென்றும் அறிந்திருக்கிறீர்கள்.]]></a:t>
+              <a:t><![CDATA[5. ஆகையால், நான் இனிப் பொறுத்திருக்கக்கூடாமல், எங்கள் வேலை வீணாய்ப் போகத்தக்கதாகச் சோதனைக்காரன் உங்களைச் சோதனைக்குட்படுத்தினதுண்டோவென்று, உங்கள் விசுவாசத்தை அறியும்படிக்கு, அவனை அனுப்பினேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -3400,51 +2948,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469493849" r:id="rId1"/>
+    <p:sldLayoutId id="2473999887" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -3580,82 +3128,50 @@
 
 <file path=ppt/slides/_rels/slide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide23.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide24.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide25.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...30 lines deleted...]
-
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -3812,51 +3328,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ഇതുനിമിത്തം എനിക്കു ഒട്ടും സഹിച്ചുകൂടാഞ്ഞിട്ടു പരീക്ഷകൻ നിങ്ങളെ പരീക്ഷിച്ചുവോ ഞങ്ങളുടെ പ്രയത്നം]]></a:t>
+              <a:t><![CDATA[ನಾನು ತಡೆಯಲಾರದೆ ನಿಮ್ಮ ನಂಬಿಕೆಯ ವಿಷಯದಲ್ಲಿ ತಿಳುಕೊಳ್ಳುವದಕ್ಕೆ ಕಳುಹಿಸಿ ದೆನು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3944,51 +3460,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[വെറുതെയായിപ്പോയോ എന്നു ഭയപ്പെട്ടു ഞാൻ നിങ്ങളുടെ വിശ്വാസത്തിന്റെ വസ്തുത അറിയേണ്ടതിന്നു ആളയച്ചു.]]></a:t>
+              <a:t><![CDATA[6. ಆದರೆ ತಿಮೊಥೆಯನು ಈಗಲೇ ನಿಮ್ಮಿಂದ ನಮ್ಮ ಬಳಿಗೆ ಬಂದು ನಿಮ್ಮ ವಿಶ್ವಾಸ ಪ್ರೀತಿಗಳ ವಿಷಯವಾಗಿ ಒಳ್ಳೇವರ್ತಮಾನವನ್ನು]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4076,51 +3592,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ഇപ്പോഴോ, തിമൊഥെയൊസ് നിങ്ങളുടെ അടുക്കൽനിന്നു വന്നു നിങ്ങളുടെ വിശ്വാസത്തെയും സ്നേഹത്തെയും]]></a:t>
+              <a:t><![CDATA[ತಂದನು. ಯಾಕಂದರೆ ನೀವು ನಮ್ಮನ್ನು ಯಾವಾಗಲೂ ಚೆನ್ನಾಗಿ ಜ್ಞಾಪಕಮಾಡಿಕೊಂಡು ನಾವು ನಿಮ್ಮನ್ನು ಹೇಗೋ ಹಾಗೆಯೇ ನೀವೂ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4208,51 +3724,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[പറ്റിയും ഞങ്ങൾ നിങ്ങളെ കാണ്മാൻ വാഞ്ഛിക്കുന്നതുപോലെ നിങ്ങൾ ഞങ്ങളെയും കാണ്മാൻ വാഞ്ഛിച്ചുകൊണ്ടു]]></a:t>
+              <a:t><![CDATA[ನಮ್ಮನ್ನು ನೋಡುವದಕ್ಕೆ ಅಪೇಕ್ಷಿಸುತ್ತೀ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4340,51 +3856,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഞങ്ങളെക്കുറിച്ചു നിങ്ങൾക്കു എപ്പോഴും നല്ല ഓർമ്മ ഉണ്ടു എന്നും ഞങ്ങളോടു സദ്വർത്തമാനം അറിയിച്ച]]></a:t>
+              <a:t><![CDATA[7. ಆದದರಿಂದ ಸಹೋದರರೇ, ನಮ್ಮ ಎಲ್ಲಾ ಸಂಕಟದಲ್ಲಿಯೂ ವ್ಯಥೆಯಲ್ಲಿಯೂ ನಿಮ್ಮ ನಂಬಿಕೆಯ ಮೂಲಕ ನಮಗೆ ಆದರಣೆಯಾಯಿತು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4472,51 +3988,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[കാരണത്താൽ,]]></a:t>
+              <a:t><![CDATA[8. ನೀವು ಕರ್ತನಲ್ಲಿ ದೃಢವಾಗಿ ನಿಂತಿದ್ದರೆ ನಾವು ಜೀವಿಸಿದಂತೆಯೇ,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4604,51 +4120,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. സഹോദരന്മാരേ, ഞങ്ങളുടെ സകല കഷ്ടത്തിലും സങ്കടത്തിലും നിങ്ങളുടെ വിശ്വാസം ഹേതുവായി ഞങ്ങൾ]]></a:t>
+              <a:t><![CDATA[9. ನಿಮ್ಮ ನಿಮಿತ್ತ ನಮ್ಮ ದೇವರ ಮುಂದೆ ನಮಗಿರುವ ಎಲ್ಲಾ ಸಂತೋಷ ಕ್ಕಾಗಿ ತಿರಿಗಿ ದೇವರಿಗೆ ಎಂಥ ಕೃತಜ್ಞತಾಸ್ತುತಿಗಳನ್ನು]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4736,51 +4252,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[നിങ്ങളെക്കുറിച്ചു ആശ്വാസം പ്രാപിച്ചു.]]></a:t>
+              <a:t><![CDATA[ಸಲ್ಲಿಸುವದಕ್ಕಾದೀತು?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4868,51 +4384,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. നിങ്ങൾ കർത്താവിൽ നിലനില്ക്കുന്നു എന്നു അറിഞ്ഞു ഞങ്ങൾ വീണ്ടും ജീവിക്കുന്നു.]]></a:t>
+              <a:t><![CDATA[10. ನಿಮ್ಮ ಮುಖವನ್ನು ನೋಡುವದಕ್ಕೂ ನಿಮ್ಮ ನಂಬಿಕೆಯಲ್ಲಿ ಕೊರತೆಯನ್ನು ಪೂರೈಸುವದಕ್ಕೂ ನಾವು ಹಗಲಿರುಳು ಅತ್ಯಧಿಕವಾಗಿ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5000,51 +4516,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. നമ്മുടെ ദൈവത്തിന്റെ സന്നിധിയിൽ നിങ്ങളെച്ചൊല്ലി ഞങ്ങൾ സന്തോഷിക്കുന്ന സകല സന്തോഷത്തിന്നും]]></a:t>
+              <a:t><![CDATA[ಬೇಡುವವರಾಗಿದ್ದೇವೆ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5132,51 +4648,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ആകയാൽ സഹിച്ചുകൂടാഞ്ഞിട്ടു ഞങ്ങൾ അഥേനയിൽ തനിച്ചു ഇരിക്കേണ്ടിവന്നാലും വേണ്ടതില്ല എന്നുവെച്ചു ഈ]]></a:t>
+              <a:t><![CDATA[1. ಆದದರಿಂದ ಇನ್ನು ತಡೆಯಲಾರದೆ ನಾವು ಅಥೇನೆಯಲ್ಲಿ ಒಬ್ಬಂಟಿಗರಾಗಿಯೇ ಇರುವದು ಒಳ್ಳೇದೆಂದು ಯೋಚಿಸಿದೆವು;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5264,51 +4780,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[തക്കതായി ദൈവത്തിന്നു എന്തൊരു സ്തോത്രം ചെയ്‍വാൻ ഞങ്ങളാൽ കഴിയും?]]></a:t>
+              <a:t><![CDATA[11. ನಾವು ನಿಮ್ಮ ಬಳಿಗೆ ಬರುವದಕ್ಕೆ ನಮ್ಮ ತಂದೆಯಾದ ದೇವರೂ ನಮ್ಮ ಕರ್ತನಾದ ಯೇಸು ಕ್ರಿಸ್ತನೂ ನಮಗೆ ಮಾರ್ಗವನ್ನು]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5396,51 +4912,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ഇനി നിങ്ങളുടെ മുഖം കാണ്മാനും നിങ്ങളുടെ വിശ്വാസത്തിന്റെ കുറവു തീർപ്പാനുമായി ഞങ്ങൾ രാവും പകലും]]></a:t>
+              <a:t><![CDATA[ಸರಾಗಮಾಡಲಿ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5528,51 +5044,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[വളരെ താല്പര്യത്തോടെ പ്രാർത്ഥിച്ചുപോരുന്നു.]]></a:t>
+              <a:t><![CDATA[12. ನಮ್ಮ ಪ್ರಿತಿಯು ನಿಮ್ಮ ಕಡೆಗೆ ಹೇಗೋ ಹಾಗೆಯೇ ನಿಮ್ಮ ಪ್ರೀತಿಯೂ ಒಬ್ಬರಿಂದೊಬ್ಬರಿಗೂ ಎಲ್ಲರ ಮೇಲೆಯೂ ಅಭಿವೃದ್ಧಿ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5660,51 +5176,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. നമ്മുടെ ദൈവവും പിതാവുമായവനും നമ്മുടെ കർത്താവായ യേശുവും ഞങ്ങൾ നിങ്ങളുടെ അടുക്കൽ വരുവാൻ]]></a:t>
+              <a:t><![CDATA[ಹೊಂದಿ ಅತ್ಯಧಿಕವಾಗುವಂತೆ ಕರ್ತನು ನಿಮಗೆ ಅನುಗ್ರಹಿಸಲಿ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5792,51 +5308,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[വഴിനിരത്തിത്തരുമാറാകട്ടെ.]]></a:t>
+              <a:t><![CDATA[13. ನಮ್ಮ ಕರ್ತನಾದ ಯೇಸು ಕ್ರಿಸ್ತನು ತನ್ನ ಎಲ್ಲಾ ಪರಿಶುದ್ಧರೊಂದಿಗೆ ಬರುವಾಗ ನಿಮ್ಮ ಹೃದಯಗಳನ್ನು ದೃಢಪಡಿಸಿ ತಂದೆಯಾದ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5924,579 +5440,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. എന്നാൽ ഞങ്ങൾക്കു നിങ്ങളോടുള്ള സ്നേഹം വർദ്ധിക്കുന്നതുപോലെ കർത്താവു നിങ്ങൾക്കു തമ്മിലും]]></a:t>
-[...527 lines deleted...]
-              <a:t><![CDATA[സ്ഥിരപ്പെടുത്തുകയും ചെയ്യുമാറാകട്ടെ.]]></a:t>
+              <a:t><![CDATA[ದೇವರ ಸಮಕ್ಷಮದಲ್ಲಿ ನೀವು ಪರಿ ಶುದ್ಧರೂ ನಿರ್ದೋಷಿಗಳೂ ಆಗಿರುವಂತೆ ಮಾಡಲಿ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6584,51 +5572,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[കഷ്ടങ്ങളിൽ]]></a:t>
+              <a:t><![CDATA[2. ನಿಮ್ಮನ್ನು ದೃಢಪಡಿಸುವದಕ್ಕೂ ನಿಮ್ಮ ನಂಬಿಕೆಯ ವೃದ್ಧಿಗಾಗಿ ನಿಮ್ಮನ್ನು ಆದರಿಸುವದಕ್ಕೂ ನಮ್ಮ ಸಹೋದರನೂ ದೇವರ ಸೇವಕನೂ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6716,51 +5704,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ആരും കുലുങ്ങിപ്പോകാതിരിക്കേണ്ടതിന്നു നിങ്ങളെ സ്ഥിരപ്പെടുത്തുവാനും നിങ്ങളുടെ വിശ്വാസം സംബന്ധിച്ചു]]></a:t>
+              <a:t><![CDATA[ಕ್ರಿಸ್ತನ ಸುವಾರ್ತೆಯಲ್ಲಿ ನಮ್ಮ ಜೊತೆ ಸೇವಕನೂ ಆಗಿರುವ ತಿಮೊಥೆಯನನ್ನು ಕಳುಹಿಸಿದೆವು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6848,51 +5836,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[നിങ്ങളെ പ്രബോധിപ്പിപ്പാനുമായിട്ടു നമ്മുടെ സഹോദരനും ക്രിസ്തുവിന്റെ സുവിശേഷഘോഷണത്തിൽ ദൈവത്തിന്റെ]]></a:t>
+              <a:t><![CDATA[3. ಹೀಗಿರುವಲ್ಲಿ ಈ ಸಂಕಟಗಳಿಂದ ಒಬ್ಬರೂ ಚಂಚಲರಾಗಬೇಡಿರಿ; ಯಾಕಂದರೆ ಸಂಕಟ ಗಳನ್ನು ಅನುಭವಿಸುವದಕ್ಕಾಗಿ ನಾವು]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6980,51 +5968,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ശുശ്രൂഷകനുമായ തിമൊഥെയൊസിനെ അയച്ചു.]]></a:t>
+              <a:t><![CDATA[ನೇಮಿಸಲ್ಪಟ್ಟವ ರೆಂದು ನೀವೇ ಬಲ್ಲಿರಷ್ಟೆ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7112,51 +6100,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. കഷ്ടം അനുഭവിപ്പാൻ നാം നിയമിക്കപ്പെട്ടിരിക്കുന്നു എന്നു നിങ്ങൾ തന്നേ അറിയുന്നുവല്ലോ.]]></a:t>
+              <a:t><![CDATA[4. ನಾವು ನಿಮ್ಮ ಬಳಿಯಲ್ಲಿದ್ದಾಗ ನಿಜವಾಗಿಯೂ ಸಂಕಟವನ್ನು ಅನುಭವಿಸಲೇಬೇಕೆಂದು ಮುಂದಾಗಿ ಹೇಳಿದೆವಲ್ಲಾ; ಅದರಂತೆಯೇ ಆಯಿ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7244,51 +6232,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. നാം കഷ്ടമനുഭവിക്കേണ്ടിവരും എന്നു ഞങ്ങൾ നിങ്ങളോടു കൂടെ ഇരുന്നപ്പോൾ മുമ്പുകൂട്ടി]]></a:t>
+              <a:t><![CDATA[ತೆಂದು ನಿಮಗೆ ತಿಳಿದುಬಂತು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7376,51 +6364,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[പറഞ്ഞിട്ടുമുണ്ടു; അവ്വണ്ണം തന്നേ സംഭവിച്ചു എന്നു നിങ്ങൾ അറിയുന്നു.]]></a:t>
+              <a:t><![CDATA[5. ಈ ಕಾರಣದಿಂದ ನಮ್ಮ ಪ್ರಯಾಸವು ವ್ಯರ್ಥವಾಗುವಂತೆ ಶೋಧಕನು ನಿಮ್ಮನ್ನು ಯಾವದಾದರೂ ಒಂದು ರೀತಿಯಲ್ಲಿ ಶೋಧಿ ಸುವನೋ ಎಂದು]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7437,91 +6425,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[1 தெசலோனிக்கேயர் : 3]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme20">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme91">
   <a:themeElements>
-    <a:clrScheme name="Theme20">
+    <a:clrScheme name="Theme91">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme20">
+    <a:fontScheme name="Theme91">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -7547,51 +6535,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme20">
+    <a:fmtScheme name="Theme91">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -7722,51 +6710,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>29</Slides>
+  <Slides>25</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>