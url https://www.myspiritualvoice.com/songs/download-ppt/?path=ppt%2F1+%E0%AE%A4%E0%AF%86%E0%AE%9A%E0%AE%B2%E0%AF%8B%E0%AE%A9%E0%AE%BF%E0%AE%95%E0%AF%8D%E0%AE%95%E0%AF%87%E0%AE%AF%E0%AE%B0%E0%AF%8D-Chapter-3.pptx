--- v1 (2026-07-25)
+++ v2 (2026-09-15)
@@ -41,99 +41,117 @@
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
     <p:sldId id="257" r:id="rId4"/>
     <p:sldId id="258" r:id="rId5"/>
     <p:sldId id="259" r:id="rId6"/>
     <p:sldId id="260" r:id="rId7"/>
     <p:sldId id="261" r:id="rId8"/>
     <p:sldId id="262" r:id="rId9"/>
     <p:sldId id="263" r:id="rId10"/>
     <p:sldId id="264" r:id="rId11"/>
     <p:sldId id="265" r:id="rId12"/>
     <p:sldId id="266" r:id="rId13"/>
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
+    <p:sldId id="281" r:id="rId28"/>
+    <p:sldId id="282" r:id="rId29"/>
+    <p:sldId id="283" r:id="rId30"/>
+    <p:sldId id="284" r:id="rId31"/>
+    <p:sldId id="285" r:id="rId32"/>
+    <p:sldId id="286" r:id="rId33"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -256,53 +274,59 @@
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/>
   <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/>
   <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/>
   <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/>
   <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/>
   <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/>
   <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/>
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
-  <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
+  <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
+  <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
+  <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
+  <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
+  <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
+  <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -362,51 +386,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ஆகையால், நான் இனிப் பொறுத்திருக்கக்கூடாமல், எங்கள் வேலை வீணாய்ப் போகத்தக்கதாகச் சோதனைக்காரன் உங்களைச் சோதனைக்குட்படுத்தினதுண்டோவென்று, உங்கள் விசுவாசத்தை அறியும்படிக்கு, அவனை அனுப்பினேன்.]]></a:t>
+              <a:t><![CDATA[4. For verily, when we were with you, we told you before that we should suffer tribulation; even as it came to pass, and all of you know.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -471,51 +495,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. இப்பொழுது தீமோத்தேயு உங்களிடத்திலிருந்து எங்களிடத்தில் வந்து, உங்கள் விசுவாசத்தையும் அன்பையும் குறித்தும், நீங்கள் எப்பொழுதும் எங்களைப் பட்சமாய் நினைத்துக்கொண்டு, நாங்கள் உங்களைக் காண வாஞ்சையாயிருக்கிறதுபோல நீங்களும் எங்களைக் காண வாஞ்சையாயிருக்கிறீர்களென்பதைக்குறித்தும், எங்களுக்கு நற்செய்திசொன்னதினாலே,]]></a:t>
+              <a:t><![CDATA[5. For this cause, when I could no longer forbear, I sent to know your faith, lest by some means the tempter have tempted you, and our labour be in vain.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -580,51 +604,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. இப்பொழுது தீமோத்தேயு உங்களிடத்திலிருந்து எங்களிடத்தில் வந்து, உங்கள் விசுவாசத்தையும் அன்பையும் குறித்தும், நீங்கள் எப்பொழுதும் எங்களைப் பட்சமாய் நினைத்துக்கொண்டு, நாங்கள் உங்களைக் காண வாஞ்சையாயிருக்கிறதுபோல நீங்களும் எங்களைக் காண வாஞ்சையாயிருக்கிறீர்களென்பதைக்குறித்தும், எங்களுக்கு நற்செய்திசொன்னதினாலே,]]></a:t>
+              <a:t><![CDATA[5. For this cause, when I could no longer forbear, I sent to know your faith, lest by some means the tempter have tempted you, and our labour be in vain.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -689,51 +713,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. இப்பொழுது தீமோத்தேயு உங்களிடத்திலிருந்து எங்களிடத்தில் வந்து, உங்கள் விசுவாசத்தையும் அன்பையும் குறித்தும், நீங்கள் எப்பொழுதும் எங்களைப் பட்சமாய் நினைத்துக்கொண்டு, நாங்கள் உங்களைக் காண வாஞ்சையாயிருக்கிறதுபோல நீங்களும் எங்களைக் காண வாஞ்சையாயிருக்கிறீர்களென்பதைக்குறித்தும், எங்களுக்கு நற்செய்திசொன்னதினாலே,]]></a:t>
+              <a:t><![CDATA[6. But now when Timotheus came from you unto us, and brought us good tidings of your faith and love, and that all of you have good remembrance of us always, desiring greatly to see us, as we also to see you:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -798,51 +822,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. சகோதரரே, எங்களுக்கு நேரிட்ட எல்லா இக்கட்டிலும் உபத்திரவத்திலும் உங்கள் விசுவாசத்தினாலே உங்களை குறித்து ஆறுதலடைந்தோம்.]]></a:t>
+              <a:t><![CDATA[6. But now when Timotheus came from you unto us, and brought us good tidings of your faith and love, and that all of you have good remembrance of us always, desiring greatly to see us, as we also to see you:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -907,51 +931,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. நீங்கள் கர்த்தருக்குள் நிலைத்திருந்தால் நாங்கள் பிழைத்திருப்போம்.]]></a:t>
+              <a:t><![CDATA[6. But now when Timotheus came from you unto us, and brought us good tidings of your faith and love, and that all of you have good remembrance of us always, desiring greatly to see us, as we also to see you:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1016,51 +1040,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. மேலும், நம்முடைய தேவனுக்கு முன்பாக நாங்கள் உங்களைக்குறித்து அடைந்திருக்கிற மிகுந்த சந்தோஷத்திற்காக, நாங்கள் தேவனுக்கு எவ்விதமாய் ஸ்தோத்திரம் செலுத்துவோம்?]]></a:t>
+              <a:t><![CDATA[6. But now when Timotheus came from you unto us, and brought us good tidings of your faith and love, and that all of you have good remembrance of us always, desiring greatly to see us, as we also to see you:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1125,51 +1149,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. மேலும், நம்முடைய தேவனுக்கு முன்பாக நாங்கள் உங்களைக்குறித்து அடைந்திருக்கிற மிகுந்த சந்தோஷத்திற்காக, நாங்கள் தேவனுக்கு எவ்விதமாய் ஸ்தோத்திரம் செலுத்துவோம்?]]></a:t>
+              <a:t><![CDATA[7. Therefore, brethren, we were comforted over you in all our affliction and distress by your faith:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1234,51 +1258,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. உங்கள் முகத்தைக் கண்டு, உங்கள் விசுவாசத்தின் குறைவுகளை நிறைவாக்கும்பொருட்டு, இரவும் பகலும் மிகவும் வேண்டிக்கொள்கிறோமே.]]></a:t>
+              <a:t><![CDATA[7. Therefore, brethren, we were comforted over you in all our affliction and distress by your faith:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1343,51 +1367,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. உங்கள் முகத்தைக் கண்டு, உங்கள் விசுவாசத்தின் குறைவுகளை நிறைவாக்கும்பொருட்டு, இரவும் பகலும் மிகவும் வேண்டிக்கொள்கிறோமே.]]></a:t>
+              <a:t><![CDATA[8. For now we live, if all of you stand fast in the Lord.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1452,51 +1476,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ஆகையால், நாங்கள் இனிப் பொறுத்திருக்கக்கூடாமல், அத்தேனே பட்டணத்தில் தனித்துவிடப்படுகிறது நன்மையென்று நினைத்து,]]></a:t>
+              <a:t><![CDATA[1. Wherefore when we could no longer forbear, we thought it good to be left at Athens alone;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1561,51 +1585,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. நம்முடைய பிதாவாகிய தேவனும் நம்முடைய கர்த்தராகிய இயேசுகிறிஸ்துவும் உங்களிடத்திற்கு எங்களை நேராக வழிநடத்துவாராக.]]></a:t>
+              <a:t><![CDATA[9. For what thanks can we render to God again for you, for all the joy wherewith we joy for your sakes before our God;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1670,51 +1694,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. நம்முடைய பிதாவாகிய தேவனும் நம்முடைய கர்த்தராகிய இயேசுகிறிஸ்துவும் உங்களிடத்திற்கு எங்களை நேராக வழிநடத்துவாராக.]]></a:t>
+              <a:t><![CDATA[9. For what thanks can we render to God again for you, for all the joy wherewith we joy for your sakes before our God;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1779,51 +1803,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. நாங்கள் உங்களிடத்தில் வைத்திருக்கிற அன்புக்கொப்பாய், நீங்களும் ஒருவரிடத்தில் ஒருவர் வைக்கும் அன்பிலும் மற்றெல்லா மனுஷரிடத்தில் வைக்கும் அன்பிலும் கர்த்தர் உங்களைப் பெருகவும் நிலைத்தோங்கவும் செய்து,]]></a:t>
+              <a:t><![CDATA[10. Night and day praying exceedingly that we might see your face, and might perfect that which is lacking in your faith?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1888,51 +1912,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. நாங்கள் உங்களிடத்தில் வைத்திருக்கிற அன்புக்கொப்பாய், நீங்களும் ஒருவரிடத்தில் ஒருவர் வைக்கும் அன்பிலும் மற்றெல்லா மனுஷரிடத்தில் வைக்கும் அன்பிலும் கர்த்தர் உங்களைப் பெருகவும் நிலைத்தோங்கவும் செய்து,]]></a:t>
+              <a:t><![CDATA[10. Night and day praying exceedingly that we might see your face, and might perfect that which is lacking in your faith?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1997,51 +2021,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. இவ்விதமாய் நம்முடைய கர்த்தராகிய இயேசுகிறிஸ்து தமது பரிசுத்தவான்கள் அனைவரோடுங்கூட வரும்போது, நீங்கள் நம்முடைய பிதாவாகிய தேவனுக்கு முன்பாகப் பிழையற்ற பரிசுத்தமுள்ளவர்களாயிருக்கும்படி உங்கள் இருதயங்களை ஸ்திரப்படுத்துவாராக.]]></a:t>
+              <a:t><![CDATA[11. Now God himself and our Father, and our Lord Jesus Christ, direct our way unto you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2106,51 +2130,487 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. இவ்விதமாய் நம்முடைய கர்த்தராகிய இயேசுகிறிஸ்து தமது பரிசுத்தவான்கள் அனைவரோடுங்கூட வரும்போது, நீங்கள் நம்முடைய பிதாவாகிய தேவனுக்கு முன்பாகப் பிழையற்ற பரிசுத்தமுள்ளவர்களாயிருக்கும்படி உங்கள் இருதயங்களை ஸ்திரப்படுத்துவாராக.]]></a:t>
+              <a:t><![CDATA[11. Now God himself and our Father, and our Lord Jesus Christ, direct our way unto you.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[12. And the Lord make you to increase and abound in love one toward another, and toward all men, even as we do toward you:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[12. And the Lord make you to increase and abound in love one toward another, and toward all men, even as we do toward you:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[12. And the Lord make you to increase and abound in love one toward another, and toward all men, even as we do toward you:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[13. To the end he may establish your hearts unblameable in holiness before God, even our Father, at the coming of our Lord Jesus Christ with all his saints.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2215,51 +2675,269 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. இந்த உபத்திரவங்களினாலே ஒருவனும் அசைக்கப்படாதபடிக்கு உங்களைத் திடப்படுத்தவும், உங்கள் விசுவாசத்தைப்பற்றி உங்களுக்குப் புத்திசொல்லவும், நம்முடைய சகோதரனும் தேவ ஊழியக்காரனும் கிறிஸ்துவின் சுவிசேஷத்தில் எங்கள் உடன்வேலையாளுமாகிய தீமோத்தேயுவை அனுப்பினோம்.]]></a:t>
+              <a:t><![CDATA[1. Wherefore when we could no longer forbear, we thought it good to be left at Athens alone;]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[13. To the end he may establish your hearts unblameable in holiness before God, even our Father, at the coming of our Lord Jesus Christ with all his saints.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[13. To the end he may establish your hearts unblameable in holiness before God, even our Father, at the coming of our Lord Jesus Christ with all his saints.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2324,51 +3002,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. இந்த உபத்திரவங்களினாலே ஒருவனும் அசைக்கப்படாதபடிக்கு உங்களைத் திடப்படுத்தவும், உங்கள் விசுவாசத்தைப்பற்றி உங்களுக்குப் புத்திசொல்லவும், நம்முடைய சகோதரனும் தேவ ஊழியக்காரனும் கிறிஸ்துவின் சுவிசேஷத்தில் எங்கள் உடன்வேலையாளுமாகிய தீமோத்தேயுவை அனுப்பினோம்.]]></a:t>
+              <a:t><![CDATA[2. And sent Timotheus, our brother, and minister of God, and our fellow labourer in the gospel of Christ, to establish you, and to comfort you concerning your faith:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2433,51 +3111,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. இப்படிப்பட்ட உபத்திரவங்களைச் சகிக்க நாம் நியமிக்கப்பட்டிருக்கிறோமென்று நீங்கள் அறிந்திருக்கிறீர்களே.]]></a:t>
+              <a:t><![CDATA[2. And sent Timotheus, our brother, and minister of God, and our fellow labourer in the gospel of Christ, to establish you, and to comfort you concerning your faith:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2542,51 +3220,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. இப்படிப்பட்ட உபத்திரவங்களைச் சகிக்க நாம் நியமிக்கப்பட்டிருக்கிறோமென்று நீங்கள் அறிந்திருக்கிறீர்களே.]]></a:t>
+              <a:t><![CDATA[2. And sent Timotheus, our brother, and minister of God, and our fellow labourer in the gospel of Christ, to establish you, and to comfort you concerning your faith:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2651,51 +3329,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. நமக்கு உபத்திரவம் வருமென்று நாங்கள் உங்களிடத்திலிருந்தபோது, உங்களுக்கு முன்னறிவித்தோம்; அப்படியே வந்து நேரிட்டதென்றும் அறிந்திருக்கிறீர்கள்.]]></a:t>
+              <a:t><![CDATA[3. That no man should be moved by these afflictions: for yourselves know that we are appointed thereunto.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2760,51 +3438,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. நமக்கு உபத்திரவம் வருமென்று நாங்கள் உங்களிடத்திலிருந்தபோது, உங்களுக்கு முன்னறிவித்தோம்; அப்படியே வந்து நேரிட்டதென்றும் அறிந்திருக்கிறீர்கள்.]]></a:t>
+              <a:t><![CDATA[3. That no man should be moved by these afflictions: for yourselves know that we are appointed thereunto.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2869,51 +3547,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ஆகையால், நான் இனிப் பொறுத்திருக்கக்கூடாமல், எங்கள் வேலை வீணாய்ப் போகத்தக்கதாகச் சோதனைக்காரன் உங்களைச் சோதனைக்குட்படுத்தினதுண்டோவென்று, உங்கள் விசுவாசத்தை அறியும்படிக்கு, அவனை அனுப்பினேன்.]]></a:t>
+              <a:t><![CDATA[4. For verily, when we were with you, we told you before that we should suffer tribulation; even as it came to pass, and all of you know.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -2948,51 +3626,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2473999887" r:id="rId1"/>
+    <p:sldLayoutId id="2478527265" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -3128,54 +3806,102 @@
 
 <file path=ppt/slides/_rels/slide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide23.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide24.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide25.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide26.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide27.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide28.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide29.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide30.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide31.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
@@ -3328,51 +4054,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ನಾನು ತಡೆಯಲಾರದೆ ನಿಮ್ಮ ನಂಬಿಕೆಯ ವಿಷಯದಲ್ಲಿ ತಿಳುಕೊಳ್ಳುವದಕ್ಕೆ ಕಳುಹಿಸಿ ದೆನು.]]></a:t>
+              <a:t><![CDATA[வந்து நேரிட்டதென்றும் அறிந்திருக்கிறீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3460,51 +4186,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ಆದರೆ ತಿಮೊಥೆಯನು ಈಗಲೇ ನಿಮ್ಮಿಂದ ನಮ್ಮ ಬಳಿಗೆ ಬಂದು ನಿಮ್ಮ ವಿಶ್ವಾಸ ಪ್ರೀತಿಗಳ ವಿಷಯವಾಗಿ ಒಳ್ಳೇವರ್ತಮಾನವನ್ನು]]></a:t>
+              <a:t><![CDATA[5. ஆகையால், நான் இனிப் பொறுத்திருக்கக்கூடாமல், எங்கள் வேலை வீணாய்ப் போகத்தக்கதாகச் சோதனைக்காரன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3592,51 +4318,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ತಂದನು. ಯಾಕಂದರೆ ನೀವು ನಮ್ಮನ್ನು ಯಾವಾಗಲೂ ಚೆನ್ನಾಗಿ ಜ್ಞಾಪಕಮಾಡಿಕೊಂಡು ನಾವು ನಿಮ್ಮನ್ನು ಹೇಗೋ ಹಾಗೆಯೇ ನೀವೂ]]></a:t>
+              <a:t><![CDATA[உங்களைச் சோதனைக்குட்படுத்தினதுண்டோவென்று, உங்கள் விசுவாசத்தை அறியும்படிக்கு, அவனை அனுப்பினேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3724,51 +4450,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ನಮ್ಮನ್ನು ನೋಡುವದಕ್ಕೆ ಅಪೇಕ್ಷಿಸುತ್ತೀ]]></a:t>
+              <a:t><![CDATA[6. இப்பொழுது தீமோத்தேயு உங்களிடத்திலிருந்து எங்களிடத்தில் வந்து, உங்கள் விசுவாசத்தையும் அன்பையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3856,51 +4582,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ಆದದರಿಂದ ಸಹೋದರರೇ, ನಮ್ಮ ಎಲ್ಲಾ ಸಂಕಟದಲ್ಲಿಯೂ ವ್ಯಥೆಯಲ್ಲಿಯೂ ನಿಮ್ಮ ನಂಬಿಕೆಯ ಮೂಲಕ ನಮಗೆ ಆದರಣೆಯಾಯಿತು.]]></a:t>
+              <a:t><![CDATA[குறித்தும், நீங்கள் எப்பொழுதும் எங்களைப் பட்சமாய் நினைத்துக்கொண்டு, நாங்கள் உங்களைக் காண]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3988,51 +4714,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ನೀವು ಕರ್ತನಲ್ಲಿ ದೃಢವಾಗಿ ನಿಂತಿದ್ದರೆ ನಾವು ಜೀವಿಸಿದಂತೆಯೇ,]]></a:t>
+              <a:t><![CDATA[வாஞ்சையாயிருக்கிறதுபோல நீங்களும் எங்களைக் காண வாஞ்சையாயிருக்கிறீர்களென்பதைக்குறித்தும், எங்களுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4120,51 +4846,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ನಿಮ್ಮ ನಿಮಿತ್ತ ನಮ್ಮ ದೇವರ ಮುಂದೆ ನಮಗಿರುವ ಎಲ್ಲಾ ಸಂತೋಷ ಕ್ಕಾಗಿ ತಿರಿಗಿ ದೇವರಿಗೆ ಎಂಥ ಕೃತಜ್ಞತಾಸ್ತುತಿಗಳನ್ನು]]></a:t>
+              <a:t><![CDATA[நற்செய்திசொன்னதினாலே,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4252,51 +4978,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಸಲ್ಲಿಸುವದಕ್ಕಾದೀತು?]]></a:t>
+              <a:t><![CDATA[7. சகோதரரே, எங்களுக்கு நேரிட்ட எல்லா இக்கட்டிலும் உபத்திரவத்திலும் உங்கள் விசுவாசத்தினாலே உங்களை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4384,51 +5110,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ನಿಮ್ಮ ಮುಖವನ್ನು ನೋಡುವದಕ್ಕೂ ನಿಮ್ಮ ನಂಬಿಕೆಯಲ್ಲಿ ಕೊರತೆಯನ್ನು ಪೂರೈಸುವದಕ್ಕೂ ನಾವು ಹಗಲಿರುಳು ಅತ್ಯಧಿಕವಾಗಿ]]></a:t>
+              <a:t><![CDATA[குறித்து ஆறுதலடைந்தோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4516,51 +5242,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಬೇಡುವವರಾಗಿದ್ದೇವೆ.]]></a:t>
+              <a:t><![CDATA[8. நீங்கள் கர்த்தருக்குள் நிலைத்திருந்தால் நாங்கள் பிழைத்திருப்போம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4648,51 +5374,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ಆದದರಿಂದ ಇನ್ನು ತಡೆಯಲಾರದೆ ನಾವು ಅಥೇನೆಯಲ್ಲಿ ಒಬ್ಬಂಟಿಗರಾಗಿಯೇ ಇರುವದು ಒಳ್ಳೇದೆಂದು ಯೋಚಿಸಿದೆವು;]]></a:t>
+              <a:t><![CDATA[1. ஆகையால், நாங்கள் இனிப் பொறுத்திருக்கக்கூடாமல், அத்தேனே பட்டணத்தில் தனித்துவிடப்படுகிறது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4780,51 +5506,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ನಾವು ನಿಮ್ಮ ಬಳಿಗೆ ಬರುವದಕ್ಕೆ ನಮ್ಮ ತಂದೆಯಾದ ದೇವರೂ ನಮ್ಮ ಕರ್ತನಾದ ಯೇಸು ಕ್ರಿಸ್ತನೂ ನಮಗೆ ಮಾರ್ಗವನ್ನು]]></a:t>
+              <a:t><![CDATA[9. மேலும், நம்முடைய தேவனுக்கு முன்பாக நாங்கள் உங்களைக்குறித்து அடைந்திருக்கிற மிகுந்த]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4912,51 +5638,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಸರಾಗಮಾಡಲಿ.]]></a:t>
+              <a:t><![CDATA[சந்தோஷத்திற்காக, நாங்கள் தேவனுக்கு எவ்விதமாய் ஸ்தோத்திரம் செலுத்துவோம்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5044,51 +5770,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ನಮ್ಮ ಪ್ರಿತಿಯು ನಿಮ್ಮ ಕಡೆಗೆ ಹೇಗೋ ಹಾಗೆಯೇ ನಿಮ್ಮ ಪ್ರೀತಿಯೂ ಒಬ್ಬರಿಂದೊಬ್ಬರಿಗೂ ಎಲ್ಲರ ಮೇಲೆಯೂ ಅಭಿವೃದ್ಧಿ]]></a:t>
+              <a:t><![CDATA[10. உங்கள் முகத்தைக் கண்டு, உங்கள் விசுவாசத்தின் குறைவுகளை நிறைவாக்கும்பொருட்டு, இரவும் பகலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5176,51 +5902,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಹೊಂದಿ ಅತ್ಯಧಿಕವಾಗುವಂತೆ ಕರ್ತನು ನಿಮಗೆ ಅನುಗ್ರಹಿಸಲಿ.]]></a:t>
+              <a:t><![CDATA[மிகவும் வேண்டிக்கொள்கிறோமே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5308,51 +6034,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ನಮ್ಮ ಕರ್ತನಾದ ಯೇಸು ಕ್ರಿಸ್ತನು ತನ್ನ ಎಲ್ಲಾ ಪರಿಶುದ್ಧರೊಂದಿಗೆ ಬರುವಾಗ ನಿಮ್ಮ ಹೃದಯಗಳನ್ನು ದೃಢಪಡಿಸಿ ತಂದೆಯಾದ]]></a:t>
+              <a:t><![CDATA[11. நம்முடைய பிதாவாகிய தேவனும் நம்முடைய கர்த்தராகிய இயேசுகிறிஸ்துவும் உங்களிடத்திற்கு எங்களை நேராக]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5440,51 +6166,579 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ದೇವರ ಸಮಕ್ಷಮದಲ್ಲಿ ನೀವು ಪರಿ ಶುದ್ಧರೂ ನಿರ್ದೋಷಿಗಳೂ ಆಗಿರುವಂತೆ ಮಾಡಲಿ.]]></a:t>
+              <a:t><![CDATA[வழிநடத்துவாராக.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 தெசலோனிக்கேயர் : 3]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[12. நாங்கள் உங்களிடத்தில் வைத்திருக்கிற அன்புக்கொப்பாய், நீங்களும் ஒருவரிடத்தில் ஒருவர் வைக்கும்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 தெசலோனிக்கேயர் : 3]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அன்பிலும் மற்றெல்லா மனுஷரிடத்தில் வைக்கும் அன்பிலும் கர்த்தர் உங்களைப் பெருகவும் நிலைத்தோங்கவும்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 தெசலோனிக்கேயர் : 3]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[செய்து,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 தெசலோனிக்கேயர் : 3]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[13. இவ்விதமாய் நம்முடைய கர்த்தராகிய இயேசுகிறிஸ்து தமது பரிசுத்தவான்கள் அனைவரோடுங்கூட வரும்போது,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5572,51 +6826,315 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ನಿಮ್ಮನ್ನು ದೃಢಪಡಿಸುವದಕ್ಕೂ ನಿಮ್ಮ ನಂಬಿಕೆಯ ವೃದ್ಧಿಗಾಗಿ ನಿಮ್ಮನ್ನು ಆದರಿಸುವದಕ್ಕೂ ನಮ್ಮ ಸಹೋದರನೂ ದೇವರ ಸೇವಕನೂ]]></a:t>
+              <a:t><![CDATA[நன்மையென்று நினைத்து,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 தெசலோனிக்கேயர் : 3]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide30.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நீங்கள் நம்முடைய பிதாவாகிய தேவனுக்கு முன்பாகப் பிழையற்ற பரிசுத்தமுள்ளவர்களாயிருக்கும்படி உங்கள்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 தெசலோனிக்கேயர் : 3]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide31.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[இருதயங்களை ஸ்திரப்படுத்துவாராக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5704,51 +7222,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಕ್ರಿಸ್ತನ ಸುವಾರ್ತೆಯಲ್ಲಿ ನಮ್ಮ ಜೊತೆ ಸೇವಕನೂ ಆಗಿರುವ ತಿಮೊಥೆಯನನ್ನು ಕಳುಹಿಸಿದೆವು.]]></a:t>
+              <a:t><![CDATA[2. இந்த உபத்திரவங்களினாலே ஒருவனும் அசைக்கப்படாதபடிக்கு உங்களைத் திடப்படுத்தவும், உங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5836,51 +7354,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ಹೀಗಿರುವಲ್ಲಿ ಈ ಸಂಕಟಗಳಿಂದ ಒಬ್ಬರೂ ಚಂಚಲರಾಗಬೇಡಿರಿ; ಯಾಕಂದರೆ ಸಂಕಟ ಗಳನ್ನು ಅನುಭವಿಸುವದಕ್ಕಾಗಿ ನಾವು]]></a:t>
+              <a:t><![CDATA[விசுவாசத்தைப்பற்றி உங்களுக்குப் புத்திசொல்லவும், நம்முடைய சகோதரனும் தேவ ஊழியக்காரனும் கிறிஸ்துவின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5968,51 +7486,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ನೇಮಿಸಲ್ಪಟ್ಟವ ರೆಂದು ನೀವೇ ಬಲ್ಲಿರಷ್ಟೆ.]]></a:t>
+              <a:t><![CDATA[சுவிசேஷத்தில் எங்கள் உடன்வேலையாளுமாகிய தீமோத்தேயுவை அனுப்பினோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6100,51 +7618,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ನಾವು ನಿಮ್ಮ ಬಳಿಯಲ್ಲಿದ್ದಾಗ ನಿಜವಾಗಿಯೂ ಸಂಕಟವನ್ನು ಅನುಭವಿಸಲೇಬೇಕೆಂದು ಮುಂದಾಗಿ ಹೇಳಿದೆವಲ್ಲಾ; ಅದರಂತೆಯೇ ಆಯಿ]]></a:t>
+              <a:t><![CDATA[3. இப்படிப்பட்ட உபத்திரவங்களைச் சகிக்க நாம் நியமிக்கப்பட்டிருக்கிறோமென்று நீங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6232,51 +7750,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ತೆಂದು ನಿಮಗೆ ತಿಳಿದುಬಂತು.]]></a:t>
+              <a:t><![CDATA[அறிந்திருக்கிறீர்களே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6364,51 +7882,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ಈ ಕಾರಣದಿಂದ ನಮ್ಮ ಪ್ರಯಾಸವು ವ್ಯರ್ಥವಾಗುವಂತೆ ಶೋಧಕನು ನಿಮ್ಮನ್ನು ಯಾವದಾದರೂ ಒಂದು ರೀತಿಯಲ್ಲಿ ಶೋಧಿ ಸುವನೋ ಎಂದು]]></a:t>
+              <a:t><![CDATA[4. நமக்கு உபத்திரவம் வருமென்று நாங்கள் உங்களிடத்திலிருந்தபோது, உங்களுக்கு முன்னறிவித்தோம்; அப்படியே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6425,91 +7943,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[1 தெசலோனிக்கேயர் : 3]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme91">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme15">
   <a:themeElements>
-    <a:clrScheme name="Theme91">
+    <a:clrScheme name="Theme15">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme91">
+    <a:fontScheme name="Theme15">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -6535,51 +8053,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme91">
+    <a:fmtScheme name="Theme15">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -6710,51 +8228,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>25</Slides>
+  <Slides>31</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>