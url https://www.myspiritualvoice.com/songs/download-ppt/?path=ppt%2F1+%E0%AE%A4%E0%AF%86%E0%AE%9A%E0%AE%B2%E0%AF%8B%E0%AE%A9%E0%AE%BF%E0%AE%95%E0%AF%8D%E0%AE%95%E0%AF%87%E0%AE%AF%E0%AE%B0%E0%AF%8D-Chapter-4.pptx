--- v0 (2026-06-10)
+++ v1 (2026-07-25)
@@ -3626,51 +3626,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2470106731" r:id="rId1"/>
+    <p:sldLayoutId id="2473999732" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -7943,91 +7943,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[1 தெசலோனிக்கேயர் : 4]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme61">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme75">
   <a:themeElements>
-    <a:clrScheme name="Theme61">
+    <a:clrScheme name="Theme75">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme61">
+    <a:fontScheme name="Theme75">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -8053,51 +8053,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme61">
+    <a:fmtScheme name="Theme75">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>