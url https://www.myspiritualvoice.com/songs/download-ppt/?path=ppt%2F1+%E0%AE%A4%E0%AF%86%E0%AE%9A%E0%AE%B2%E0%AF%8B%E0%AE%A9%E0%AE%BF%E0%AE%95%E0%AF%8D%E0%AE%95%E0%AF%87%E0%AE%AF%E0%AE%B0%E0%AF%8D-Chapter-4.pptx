--- v1 (2026-07-25)
+++ v2 (2026-09-15)
@@ -53,50 +53,58 @@
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -108,50 +116,54 @@
     <p:sldId id="262" r:id="rId9"/>
     <p:sldId id="263" r:id="rId10"/>
     <p:sldId id="264" r:id="rId11"/>
     <p:sldId id="265" r:id="rId12"/>
     <p:sldId id="266" r:id="rId13"/>
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
+    <p:sldId id="287" r:id="rId34"/>
+    <p:sldId id="288" r:id="rId35"/>
+    <p:sldId id="289" r:id="rId36"/>
+    <p:sldId id="290" r:id="rId37"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -280,53 +292,57 @@
   <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/>
   <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/>
   <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/>
   <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/>
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
-  <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
+  <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
+  <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
+  <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
+  <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -386,51 +402,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ஏனெனில், கர்த்தர் தாமே ஆரவாத்தோடும், பிரதான தூதனுடைய சத்தத்தோடும், தேவ எக்காளத்தோடும் வானத்திலிருந்து இறங்கிவருவார்; அப்பொழுது கிறிஸ்துவுக்குள் மரித்தவர்கள் முதலாவது எழுந்திருப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[6. That no man go beyond and defraud his brother in any matter: because that the Lord is the avenger of all such, as we also have forewarned you and testified.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -495,51 +511,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ஏனெனில், கர்த்தர் தாமே ஆரவாத்தோடும், பிரதான தூதனுடைய சத்தத்தோடும், தேவ எக்காளத்தோடும் வானத்திலிருந்து இறங்கிவருவார்; அப்பொழுது கிறிஸ்துவுக்குள் மரித்தவர்கள் முதலாவது எழுந்திருப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[6. That no man go beyond and defraud his brother in any matter: because that the Lord is the avenger of all such, as we also have forewarned you and testified.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -604,51 +620,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. பின்பு உயிரோடிருக்கும் நாமும் கர்த்தருக்கு எதிர்கொண்டுபோக மேகங்கள்மேல், அவர்களோடேகூட ஆகாயத்தில் எடுத்துக்கொள்ளப்பட்டு, இவ்விதமாய் எப்பொழுதும் கர்த்தருடனேகூட இருப்போம்.]]></a:t>
+              <a:t><![CDATA[6. That no man go beyond and defraud his brother in any matter: because that the Lord is the avenger of all such, as we also have forewarned you and testified.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -713,51 +729,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. பின்பு உயிரோடிருக்கும் நாமும் கர்த்தருக்கு எதிர்கொண்டுபோக மேகங்கள்மேல், அவர்களோடேகூட ஆகாயத்தில் எடுத்துக்கொள்ளப்பட்டு, இவ்விதமாய் எப்பொழுதும் கர்த்தருடனேகூட இருப்போம்.]]></a:t>
+              <a:t><![CDATA[7. For God has not called us unto uncleanness, but unto holiness.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -822,51 +838,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ஆகையால், இந்த வார்த்தைகளினாலே நீங்கள் ஒருவரையொருவர் தேற்றுங்கள்.]]></a:t>
+              <a:t><![CDATA[8. He therefore that despises, despises not man, but God, who has also given unto us his holy Spirit.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -931,51 +947,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. அன்றியும், சகோதரரே, நீங்கள் இன்னின்ன பிரகாரமாய் நடக்கவும், தேவனுக்குப் பிரியமாயிருக்கவும் வேண்டுமென்று, நீங்கள் எங்களால் கேட்டு ஏற்றுக்கொண்டபடியே, அதிகமதிகமாய்த் தேறும்படிக்கு, கர்த்தராகிய இயேசுவுக்குள் உங்களை வேண்டிக்கொண்டு புத்திசொல்லுகிறோம்.]]></a:t>
+              <a:t><![CDATA[8. He therefore that despises, despises not man, but God, who has also given unto us his holy Spirit.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1040,51 +1056,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. அன்றியும், சகோதரரே, நீங்கள் இன்னின்ன பிரகாரமாய் நடக்கவும், தேவனுக்குப் பிரியமாயிருக்கவும் வேண்டுமென்று, நீங்கள் எங்களால் கேட்டு ஏற்றுக்கொண்டபடியே, அதிகமதிகமாய்த் தேறும்படிக்கு, கர்த்தராகிய இயேசுவுக்குள் உங்களை வேண்டிக்கொண்டு புத்திசொல்லுகிறோம்.]]></a:t>
+              <a:t><![CDATA[9. But as concerning brotherly love all of you need not that I write unto you: for all of you yourselves are taught of God to love one another.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1149,51 +1165,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. கர்த்தராகிய இயேசுவினாலே நாங்கள் உங்களுக்குக் கொடுத்த கட்டளைகளை அறிந்திருக்கிறீர்களே.]]></a:t>
+              <a:t><![CDATA[9. But as concerning brotherly love all of you need not that I write unto you: for all of you yourselves are taught of God to love one another.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1258,51 +1274,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. நீங்கள் பரிசுத்தமுள்ளவர்களாகவேண்டுமென்பதே தேவனுடைய சித்தமாயிருக்கிறது. அந்தப்படி, நீங்கள் வேசிமார்க்கத்துக்கு விலகியிருந்து,]]></a:t>
+              <a:t><![CDATA[10. And indeed all of you do it toward all the brethren which are in all Macedonia: but we plead to you, brethren, that all of you increase more and more;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1367,51 +1383,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. தேவனை அறியாத அஞ்ஞானிகளைப்போல மோக இச்சைக்குட்படாமல்,]]></a:t>
+              <a:t><![CDATA[10. And indeed all of you do it toward all the brethren which are in all Macedonia: but we plead to you, brethren, that all of you increase more and more;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1476,51 +1492,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. நாங்கள் உங்களுக்குக் கட்டளையிட்டபடியே, அமைதலுள்ளவர்களாயிருக்கும்படி நாடவும், உங்கள் சொந்த அலுவல்களைப் பார்க்கவும், உங்கள் சொந்தக் கைகளினாலே வேலைசெய்யவும் வேண்டுமென்று உங்களுக்குப் புத்திசொல்லுகிறோம்.]]></a:t>
+              <a:t><![CDATA[1. Furthermore then we plead to you, brethren, and exhort you by the Lord Jesus, that as all of you have received of us how all of you ought to walk and to please God, so all of you would abound more and more.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1585,51 +1601,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. உங்களில் அவனவன் தன்தன் சரீரபாண்டத்தைப் பரிசுத்தமாயும் கனமாயும் ஆண்டுகொள்ளும்படி அறிந்து:]]></a:t>
+              <a:t><![CDATA[11. And that all of you study to be quiet, and to do your own business, and to work with your own hands, as we commanded you;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1694,51 +1710,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. இந்த விஷயத்தில் ஒருவனும் மீறாமலும் தன் சகோதரனை வஞ்சியாமலும் இருக்கவேண்டும்; முன்னமே நாங்கள் உங்களுக்குச் சொல்லி, சாட்சியாக எச்சரித்தபடியே இப்படிப்பட்ட விஷயங்களெல்லாவற்றையுங்குறித்துக் கர்த்தர் நீதியைச் சரிக்கட்டுகிறவராயிருக்கிறார்.]]></a:t>
+              <a:t><![CDATA[11. And that all of you study to be quiet, and to do your own business, and to work with your own hands, as we commanded you;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1803,51 +1819,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. இந்த விஷயத்தில் ஒருவனும் மீறாமலும் தன் சகோதரனை வஞ்சியாமலும் இருக்கவேண்டும்; முன்னமே நாங்கள் உங்களுக்குச் சொல்லி, சாட்சியாக எச்சரித்தபடியே இப்படிப்பட்ட விஷயங்களெல்லாவற்றையுங்குறித்துக் கர்த்தர் நீதியைச் சரிக்கட்டுகிறவராயிருக்கிறார்.]]></a:t>
+              <a:t><![CDATA[12. That all of you may walk honestly toward them that are without, and that all of you may have lack of nothing.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1912,51 +1928,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. தேவன் நம்மை அசுத்தத்திற்கல்ல பரிசுத்தத்திற்கே அழைத்திருக்கிறார்.]]></a:t>
+              <a:t><![CDATA[12. That all of you may walk honestly toward them that are without, and that all of you may have lack of nothing.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2021,51 +2037,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ஆகையால் அசட்டைபண்ணுகிறவன் மனுஷரை அல்ல தமது பரிசுத்த ஆவியை நமக்குத் தந்தருளின தேவனையே அசட்டைபண்ணுகிறான்.]]></a:t>
+              <a:t><![CDATA[12. That all of you may walk honestly toward them that are without, and that all of you may have lack of nothing.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2130,51 +2146,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ஆகையால் அசட்டைபண்ணுகிறவன் மனுஷரை அல்ல தமது பரிசுத்த ஆவியை நமக்குத் தந்தருளின தேவனையே அசட்டைபண்ணுகிறான்.]]></a:t>
+              <a:t><![CDATA[13. But I would not have you to be ignorant, brethren, concerning them which are asleep, that all of you sorrow not, even as others which have no hope.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2239,51 +2255,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. சகோதர சிநேகத்தைக்குறித்து நான் உங்களுக்கு எழுதவேண்டுவதில்லை; நீங்கள் ஒருவரிலொருவர் அன்பாயிருக்கும்படிக்கு தேவனால் போதிக்கப்பட்டவர்களாயிருக்கிறீர்களே.]]></a:t>
+              <a:t><![CDATA[13. But I would not have you to be ignorant, brethren, concerning them which are asleep, that all of you sorrow not, even as others which have no hope.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2348,51 +2364,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. சகோதர சிநேகத்தைக்குறித்து நான் உங்களுக்கு எழுதவேண்டுவதில்லை; நீங்கள் ஒருவரிலொருவர் அன்பாயிருக்கும்படிக்கு தேவனால் போதிக்கப்பட்டவர்களாயிருக்கிறீர்களே.]]></a:t>
+              <a:t><![CDATA[14. For if we believe that Jesus died and rose again, even so them also which sleep in Jesus will God bring with him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2457,51 +2473,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அந்தப்படி நீங்கள் மக்கெதோனியா நாடெங்குமுள்ள சகோதரரெல்லாருக்கும் செய்துவருகிறீர்கள். சகோதரரே, அன்பிலே நீங்கள் இன்னும் அதிகமாய்ப் பெருகவும்;]]></a:t>
+              <a:t><![CDATA[14. For if we believe that Jesus died and rose again, even so them also which sleep in Jesus will God bring with him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2566,51 +2582,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அந்தப்படி நீங்கள் மக்கெதோனியா நாடெங்குமுள்ள சகோதரரெல்லாருக்கும் செய்துவருகிறீர்கள். சகோதரரே, அன்பிலே நீங்கள் இன்னும் அதிகமாய்ப் பெருகவும்;]]></a:t>
+              <a:t><![CDATA[15. For this we say unto you by the word of the Lord, that we which are alive and remain unto the coming of the Lord shall not prevent them which are asleep.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2675,51 +2691,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. நாங்கள் உங்களுக்குக் கட்டளையிட்டபடியே, அமைதலுள்ளவர்களாயிருக்கும்படி நாடவும், உங்கள் சொந்த அலுவல்களைப் பார்க்கவும், உங்கள் சொந்தக் கைகளினாலே வேலைசெய்யவும் வேண்டுமென்று உங்களுக்குப் புத்திசொல்லுகிறோம்.]]></a:t>
+              <a:t><![CDATA[1. Furthermore then we plead to you, brethren, and exhort you by the Lord Jesus, that as all of you have received of us how all of you ought to walk and to please God, so all of you would abound more and more.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2784,51 +2800,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. புறம்பேயிருக்கிறவர்களைப்பற்றி யோக்கியமாய் நடந்து, ஒன்றிலும் உங்களுக்குக் குறைவில்லாதிருக்கும்படிக்கு,]]></a:t>
+              <a:t><![CDATA[15. For this we say unto you by the word of the Lord, that we which are alive and remain unto the coming of the Lord shall not prevent them which are asleep.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2893,51 +2909,487 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. புறம்பேயிருக்கிறவர்களைப்பற்றி யோக்கியமாய் நடந்து, ஒன்றிலும் உங்களுக்குக் குறைவில்லாதிருக்கும்படிக்கு,]]></a:t>
+              <a:t><![CDATA[16. For the Lord himself shall descend from heaven with a shout, with the voice of the archangel, and with the trump of God: and the dead in Christ shall rise first:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[16. For the Lord himself shall descend from heaven with a shout, with the voice of the archangel, and with the trump of God: and the dead in Christ shall rise first:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[17. Then we which are alive and remain shall be caught up together with them in the clouds, to meet the Lord in the air: and so shall we ever be with the Lord.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[17. Then we which are alive and remain shall be caught up together with them in the clouds, to meet the Lord in the air: and so shall we ever be with the Lord.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[18. Wherefore comfort one another with these words.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3002,51 +3454,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அன்றியும், சகோதரரே, நித்திரையடைந்தவர்களினிமித்தம் நீங்கள் நம்பிக்கையற்றவர்களான மற்றவர்களைப் போலத் துக்கித்து, அறிவில்லாதிருக்க எனக்கு மனதில்லை.]]></a:t>
+              <a:t><![CDATA[1. Furthermore then we plead to you, brethren, and exhort you by the Lord Jesus, that as all of you have received of us how all of you ought to walk and to please God, so all of you would abound more and more.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3111,51 +3563,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அன்றியும், சகோதரரே, நித்திரையடைந்தவர்களினிமித்தம் நீங்கள் நம்பிக்கையற்றவர்களான மற்றவர்களைப் போலத் துக்கித்து, அறிவில்லாதிருக்க எனக்கு மனதில்லை.]]></a:t>
+              <a:t><![CDATA[2. For all of you know what commandments we gave you by the Lord Jesus.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3220,51 +3672,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. இயேசுவானவர் மரித்து பின்பு எழுந்திருந்தாரென்று விசுவாசிக்கிறோமே; அப்படியே இயேசுவுக்குள் நித்திரையடைந்தவர்களையும் தேவன் அவரோடேகூடக் கொண்டுவருவார்.]]></a:t>
+              <a:t><![CDATA[3. For this is the will of God, even your sanctification, that all of you should abstain from fornication:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3329,51 +3781,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. இயேசுவானவர் மரித்து பின்பு எழுந்திருந்தாரென்று விசுவாசிக்கிறோமே; அப்படியே இயேசுவுக்குள் நித்திரையடைந்தவர்களையும் தேவன் அவரோடேகூடக் கொண்டுவருவார்.]]></a:t>
+              <a:t><![CDATA[3. For this is the will of God, even your sanctification, that all of you should abstain from fornication:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3438,51 +3890,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. கர்த்தருடைய வார்த்தையை முன்னிட்டு நாங்கள் உங்களுக்குச் சொல்லுகிறதாவது: கர்த்தருடைய வருகைமட்டும் உயிரோடிருக்கும் நாம் நித்திரையடைந்தவர்களுக்கு முந்திக்கொள்வதில்லை.]]></a:t>
+              <a:t><![CDATA[4. That every one of you should know how to possess his vessel in sanctification and honour;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3547,51 +3999,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. கர்த்தருடைய வார்த்தையை முன்னிட்டு நாங்கள் உங்களுக்குச் சொல்லுகிறதாவது: கர்த்தருடைய வருகைமட்டும் உயிரோடிருக்கும் நாம் நித்திரையடைந்தவர்களுக்கு முந்திக்கொள்வதில்லை.]]></a:t>
+              <a:t><![CDATA[5. Not in the lust of concupiscence, even as the Gentiles which know not God:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -3626,51 +4078,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2473999732" r:id="rId1"/>
+    <p:sldLayoutId id="2478527233" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -3862,50 +4314,82 @@
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide30.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide31.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide32.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide33.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide34.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide34.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide35.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide35.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -4054,51 +4538,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ಕರ್ತನು ತಾನೇ ಆಜ್ಞಾಘೋಷದೊಡನೆಯೂ ಪ್ರಧಾನ ದೂತನ ಶಬ್ದದೊಡನೆಯೂ ದೇವರ ತುತೂರಿಯೊಡನೆಯೂ ಆಕಾಶದಿಂದ ಇಳಿದು ಬರುವನು; ಆಗ]]></a:t>
+              <a:t><![CDATA[6. இந்த விஷயத்தில் ஒருவனும் மீறாமலும் தன் சகோதரனை வஞ்சியாமலும் இருக்கவேண்டும்; முன்னமே நாங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4186,51 +4670,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಕ್ರಿಸ್ತನಲ್ಲಿರುವ ಸತ್ತವರು ಮೊದಲು ಎದ್ದು ಬರುವರು;]]></a:t>
+              <a:t><![CDATA[உங்களுக்குச் சொல்லி, சாட்சியாக எச்சரித்தபடியே இப்படிப்பட்ட விஷயங்களெல்லாவற்றையுங்குறித்துக் கர்த்தர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4318,51 +4802,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ಆಮೇಲೆ ಜೀವದಿಂದುಳಿದಿರುವ ನಾವು ಅಂತರಿಕ್ಷದಲ್ಲಿ ಕರ್ತನನ್ನು ಎದುರುಗೊಳ್ಳುವದಕ್ಕಾಗಿ ಅವರ ಸಂಗಡಲೇ ಮೇಘ ಗಳಲ್ಲಿ]]></a:t>
+              <a:t><![CDATA[நீதியைச் சரிக்கட்டுகிறவராயிருக்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4450,51 +4934,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಒಯ್ಯಲ್ಪಡುವೆವು. ಹೀಗಾಗಿ ನಾವು ಸದಾ ಕಾಲವೂ ಕರ್ತನ ಜೊತೆಯಲ್ಲಿರುವೆವು.]]></a:t>
+              <a:t><![CDATA[7. தேவன் நம்மை அசுத்தத்திற்கல்ல பரிசுத்தத்திற்கே அழைத்திருக்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4582,51 +5066,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ಆದ ಕಾರಣ ಈ ಮಾತುಗಳಿಂದ ಒಬ್ಬರನ್ನೊಬ್ಬರು ಸಂತೈಸಿರಿ.]]></a:t>
+              <a:t><![CDATA[8. ஆகையால் அசட்டைபண்ணுகிறவன் மனுஷரை அல்ல தமது பரிசுத்த ஆவியை நமக்குத் தந்தருளின தேவனையே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4714,51 +5198,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ಸಹೋದರರೇ, ನೀವು ಹೇಗೆ ನಡೆದು ಕೊಂಡು ದೇವರನ್ನು ಮೆಚ್ಚಿಸಬೇಕೆಂದು ನಮ್ಮಿಂದ ಕೇಳಿರುವ ಪ್ರಕಾರವೇ ನೀವು ಹೆಚ್ಚೆಚ್ಚಾಗಿ]]></a:t>
+              <a:t><![CDATA[அசட்டைபண்ணுகிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4846,51 +5330,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಅಭಿವೃದ್ಧಿಯಾಗಬೇಕೆಂದು ನಾವು ಕರ್ತನಾದ ಯೇಸು ವಿನ ಮೂಲಕ ನಿಮ್ಮನ್ನು ಬೇಡಿಕೊಂಡು ಎಚ್ಚರಿಸುತ್ತೇವೆ.]]></a:t>
+              <a:t><![CDATA[9. சகோதர சிநேகத்தைக்குறித்து நான் உங்களுக்கு எழுதவேண்டுவதில்லை; நீங்கள் ஒருவரிலொருவர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4978,51 +5462,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ನಾವು ಕರ್ತನಾದ ಯೇಸುವಿನ ಮೂಲಕ ನಿಮಗೆ ಕೊಟ್ಟ ಆಜ್ಞೆಗಳನ್ನು ನೀವು ತಿಳಿದಿದ್ದೀರಿ.]]></a:t>
+              <a:t><![CDATA[அன்பாயிருக்கும்படிக்கு தேவனால் போதிக்கப்பட்டவர்களாயிருக்கிறீர்களே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5110,51 +5594,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ದೇವರ ಚಿತ್ತವೇನಂದರೆ, ನೀವು ಶುದ್ಧರಾಗಿರಬೇಕೆಂಬದೇ; ಆದದರಿಂದ ಹಾದರಕ್ಕೆ ದೂರವಾಗಿರಬೇಕು.]]></a:t>
+              <a:t><![CDATA[10. அந்தப்படி நீங்கள் மக்கெதோனியா நாடெங்குமுள்ள சகோதரரெல்லாருக்கும் செய்துவருகிறீர்கள். சகோதரரே,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5242,51 +5726,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ನಿಮ್ಮಲ್ಲಿ ಪ್ರತಿಯೊಬ್ಬನು ಪವಿತ್ರತೆಯಿಂದಲೂ ಘನತೆ ಯಿಂದಲೂ ತನ್ನ ದೇಹವನ್ನು ಕಾಪಾಡಿಕೊಳ್ಳಲು ತಿಳಿಯಬೇಕು.]]></a:t>
+              <a:t><![CDATA[அன்பிலே நீங்கள் இன்னும் அதிகமாய்ப் பெருகவும்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5374,51 +5858,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ಹೀಗಿದ್ದರೆ ನೀವು ಹೊರಗಿನವರ ಎದುರಿ ನಲ್ಲಿ ಪ್ರಾಮಾಣಿಕರಾಗಿ ನಡೆದುಕೊಳ್ಳುವಿರಿ. ನಿಮಗೆ ಯಾವದಕ್ಕೂ]]></a:t>
+              <a:t><![CDATA[1. அன்றியும், சகோதரரே, நீங்கள் இன்னின்ன பிரகாரமாய் நடக்கவும், தேவனுக்குப் பிரியமாயிருக்கவும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5506,51 +5990,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ದೇವರನ್ನರಿಯದ ಅನ್ಯಜನಗಳಂತೆ ಕಾಮಾಭಿಲಾಷೆಗೆ ಒಳಪಡಬಾರದು.]]></a:t>
+              <a:t><![CDATA[11. புறம்பேயிருக்கிறவர்களைப்பற்றி யோக்கியமாய் நடந்து, ஒன்றிலும் உங்களுக்குக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5638,51 +6122,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ಈ ವಿಷಯದಲ್ಲಿ ಯಾರೂ ಅತಿಕ್ರಮಿಸಿ ತನ್ನ ಸಹೋದರನನ್ನು ವಂಚಿಸಬಾರದು; ನಾವು ಮುಂಚೆ ತಿಳಿಸಿ ನಿಮಗೆ ಖಂಡಿತವಾಗಿ ಹೇಳಿದ]]></a:t>
+              <a:t><![CDATA[குறைவில்லாதிருக்கும்படிக்கு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5770,51 +6254,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಪ್ರಕಾರ ಇವೆಲ್ಲವುಗಳ ವಿಷಯದಲ್ಲಿ ಕರ್ತನು ಮುಯ್ಯಿಗೆ ಮುಯ್ಯಿ ತೀರಿಸುವ ವನಾಗಿದ್ದಾನೆ.]]></a:t>
+              <a:t><![CDATA[12. நாங்கள் உங்களுக்குக் கட்டளையிட்டபடியே, அமைதலுள்ளவர்களாயிருக்கும்படி நாடவும், உங்கள் சொந்த]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5902,51 +6386,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ದೇವರು ನಮ್ಮನ್ನು ಅಶುದ್ಧತೆಗೆ ಕರೆಯದೆ ಶುದ್ಧತೆಗೆ ಕರೆದನು.]]></a:t>
+              <a:t><![CDATA[அலுவல்களைப் பார்க்கவும், உங்கள் சொந்தக் கைகளினாலே வேலைசெய்யவும் வேண்டுமென்று உங்களுக்குப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6034,51 +6518,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ಹೀಗಿರಲು ತಾತ್ಸಾರ ಮಾಡು ವವನು ಮನುಷ್ಯನನ್ನಲ್ಲ, ತನ್ನ ಪರಿಶುದ್ಧಾತ್ಮನನ್ನು ನಮಗೆ ದಯಪಾಲಿಸಿರುವ ದೇವರನ್ನೇ ತಾತ್ಸಾರ]]></a:t>
+              <a:t><![CDATA[புத்திசொல்லுகிறோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6166,51 +6650,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಮಾಡುತ್ತಾನೆ.]]></a:t>
+              <a:t><![CDATA[13. அன்றியும், சகோதரரே, நித்திரையடைந்தவர்களினிமித்தம் நீங்கள் நம்பிக்கையற்றவர்களான மற்றவர்களைப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6298,51 +6782,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ಆದರೆ ಸಹೋದರ ಪ್ರೀತಿಯ ವಿಷಯದಲ್ಲಿ ನಿಮಗೆ ಬರೆಯುವದು ಅವಶ್ಯವಿಲ್ಲ; ಒಬ್ಬರನ್ನೊಬ್ಬರು ಪ್ರೀತಿಸ ಬೇಕೆಂಬ ಉಪದೇಶವನ್ನು]]></a:t>
+              <a:t><![CDATA[போலத் துக்கித்து, அறிவில்லாதிருக்க எனக்கு மனதில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6430,51 +6914,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ನೀವೇ ದೇವರಿಂದ ಹೊಂದಿದವರಾಗಿದ್ದೀರಿ.]]></a:t>
+              <a:t><![CDATA[14. இயேசுவானவர் மரித்து பின்பு எழுந்திருந்தாரென்று விசுவாசிக்கிறோமே; அப்படியே இயேசுவுக்குள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6562,51 +7046,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ಸಮಸ್ತ ಮಕೆದೋನ್ಯ ದಲ್ಲಿರುವ ಸಹೋದರರನ್ನೆಲ್ಲಾ ಪ್ರೀತಿಸುವವರಾಗಿಯೇ ಇದ್ದೀರಿ; ಆದರೂ ಸಹೋದರರೇ, ನೀವು ಪ್ರೀತಿಯಲ್ಲಿ]]></a:t>
+              <a:t><![CDATA[நித்திரையடைந்தவர்களையும் தேவன் அவரோடேகூடக் கொண்டுவருவார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6694,51 +7178,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಇನ್ನೂ ಹೆಚ್ಚುತ್ತಾ ಬರಬೇಕೆಂದು ನಾವು ನಿಮ್ಮನ್ನು ಬೇಡಿಕೊಳ್ಳುತ್ತೇವೆ.]]></a:t>
+              <a:t><![CDATA[15. கர்த்தருடைய வார்த்தையை முன்னிட்டு நாங்கள் உங்களுக்குச் சொல்லுகிறதாவது: கர்த்தருடைய வருகைமட்டும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6826,51 +7310,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಕೊರತೆಯಿರುವದಿಲ್ಲ.]]></a:t>
+              <a:t><![CDATA[வேண்டுமென்று, நீங்கள் எங்களால் கேட்டு ஏற்றுக்கொண்டபடியே, அதிகமதிகமாய்த் தேறும்படிக்கு, கர்த்தராகிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6958,51 +7442,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ಇದಲ್ಲದೆ ನಾವು ನಿಮಗೆ ಆಜ್ಞೆ ಕೊಟ್ಟ ಪ್ರಕಾರ ನೀವು ಸುಮ್ಮನಿದ್ದು ಸ್ವಂತಕಾರ್ಯವನ್ನೇ ನಡಿಸಿಕೊಂಡು ಕೈಯಾರೆ]]></a:t>
+              <a:t><![CDATA[உயிரோடிருக்கும் நாம் நித்திரையடைந்தவர்களுக்கு முந்திக்கொள்வதில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7090,51 +7574,579 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಕೆಲಸಮಾಡುವದನ್ನು ಕಲಿಯಿರಿ.]]></a:t>
+              <a:t><![CDATA[16. ஏனெனில், கர்த்தர் தாமே ஆரவாத்தோடும், பிரதான தூதனுடைய சத்தத்தோடும், தேவ எக்காளத்தோடும்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 தெசலோனிக்கேயர் : 4]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide32.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[வானத்திலிருந்து இறங்கிவருவார்; அப்பொழுது கிறிஸ்துவுக்குள் மரித்தவர்கள் முதலாவது எழுந்திருப்பார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 தெசலோனிக்கேயர் : 4]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide33.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[17. பின்பு உயிரோடிருக்கும் நாமும் கர்த்தருக்கு எதிர்கொண்டுபோக மேகங்கள்மேல், அவர்களோடேகூட ஆகாயத்தில்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 தெசலோனிக்கேயர் : 4]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide34.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எடுத்துக்கொள்ளப்பட்டு, இவ்விதமாய் எப்பொழுதும் கர்த்தருடனேகூட இருப்போம்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 தெசலோனிக்கேயர் : 4]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide35.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[18. ஆகையால், இந்த வார்த்தைகளினாலே நீங்கள் ஒருவரையொருவர் தேற்றுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7222,51 +8234,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ಇದಲ್ಲದೆ ಸಹೋದರರೇ, ನಿರೀಕ್ಷೆಯಿಲ್ಲದ ಬೇರೆಯವರ ಹಾಗೆ ದುಃಖಿಸಿದಂತೆ ನಿದ್ರೆಹೋದವರ ವಿಷಯದಲ್ಲಿ ನೀವು]]></a:t>
+              <a:t><![CDATA[இயேசுவுக்குள் உங்களை வேண்டிக்கொண்டு புத்திசொல்லுகிறோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7354,51 +8366,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ತಿಳಿದಿರಬೇಕೆಂದು ನಾನು ಇಚ್ಚಿಸುತ್ತೇನೆ.]]></a:t>
+              <a:t><![CDATA[2. கர்த்தராகிய இயேசுவினாலே நாங்கள் உங்களுக்குக் கொடுத்த கட்டளைகளை அறிந்திருக்கிறீர்களே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7486,51 +8498,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ಯೇಸು ಸತ್ತು ತಿರಿಗಿ ಎದ್ದನೆಂದು ನಾವು ನಂಬಿದ ಮೇಲೆ ಅದರಂತೆ ಯೇಸುವಿನ ಲ್ಲಿದ್ದುಕೊಂಡು ನಿದ್ರೆಹೋಗುವವರನ್ನು ಸಹ]]></a:t>
+              <a:t><![CDATA[3. நீங்கள் பரிசுத்தமுள்ளவர்களாகவேண்டுமென்பதே தேவனுடைய சித்தமாயிருக்கிறது. அந்தப்படி, நீங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7618,51 +8630,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ದೇವರು ಆತನೊಡನೆ ಕರೆದುಕೊಂಡು ಬರುವನೆಂದು ನಂಬ ಬೇಕಲ್ಲವೇ.]]></a:t>
+              <a:t><![CDATA[வேசிமார்க்கத்துக்கு விலகியிருந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7750,51 +8762,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ನಾವು ಕರ್ತನ ಮಾತಿನ ಆಧಾರದಿಂದ ನಿಮಗೆ ಹೇಳುವದೇನಂದರೆ, ಕರ್ತನು ಪ್ರತ್ಯಕ್ಷನಾಗು ವವರೆಗೂ ಜೀವದಿಂದುಳಿದಿರುವ ನಾವು]]></a:t>
+              <a:t><![CDATA[4. தேவனை அறியாத அஞ்ஞானிகளைப்போல மோக இச்சைக்குட்படாமல்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7882,51 +8894,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ನಿದ್ರೆಹೋದ ವರಿಗಿಂತ ಮುಂದಾಗುವದೇ ಇಲ್ಲ.]]></a:t>
+              <a:t><![CDATA[5. உங்களில் அவனவன் தன்தன் சரீரபாண்டத்தைப் பரிசுத்தமாயும் கனமாயும் ஆண்டுகொள்ளும்படி அறிந்து:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7943,91 +8955,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[1 தெசலோனிக்கேயர் : 4]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme75">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme26">
   <a:themeElements>
-    <a:clrScheme name="Theme75">
+    <a:clrScheme name="Theme26">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme75">
+    <a:fontScheme name="Theme26">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -8053,51 +9065,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme75">
+    <a:fmtScheme name="Theme26">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -8228,51 +9240,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>31</Slides>
+  <Slides>35</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>