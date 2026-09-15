--- v0 (2026-08-01)
+++ v1 (2026-09-15)
@@ -63,50 +63,68 @@
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -123,50 +141,59 @@
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
+    <p:sldId id="292" r:id="rId39"/>
+    <p:sldId id="293" r:id="rId40"/>
+    <p:sldId id="294" r:id="rId41"/>
+    <p:sldId id="295" r:id="rId42"/>
+    <p:sldId id="296" r:id="rId43"/>
+    <p:sldId id="297" r:id="rId44"/>
+    <p:sldId id="298" r:id="rId45"/>
+    <p:sldId id="299" r:id="rId46"/>
+    <p:sldId id="300" r:id="rId47"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -300,53 +327,62 @@
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
-  <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
+  <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
+  <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
+  <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
+  <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
+  <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
+  <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
+  <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
+  <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
+  <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -406,51 +442,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. நீங்களெல்லாரும் வெளிச்சத்தின் பிள்ளைகளும், பகலின் பிள்ளைகளுமாயிருக்கிறீர்கள்; நாம் இயேசுவுக்கும் இருளுக்கும் உள்ளானவர்களல்லவே.]]></a:t>
+              <a:t><![CDATA[6. Therefore let us not sleep, as do others; but let us watch and be sober.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -515,51 +551,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ஆகையால், மற்றவர்கள் தூங்குகிறதுபோல நாம் தூங்காமல், விழித்துக்கொண்டு தெளிந்தவர்களாயிருக்கக்கடவோம்.]]></a:t>
+              <a:t><![CDATA[7. For they that sleep sleep in the night; and they that be drunken are drunken in the night.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -624,51 +660,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. தூங்குகிறவர்கள் இராத்திரியிலே தூங்குவார்கள்; வெறிகொள்ளுகிறவர்கள் இராத்திரியிலே வெறிகொள்ளுவார்கள்.]]></a:t>
+              <a:t><![CDATA[8. But let us, who are of the day, be sober, putting on the breastplate of faith and love; and for an helmet, the hope of salvation.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -733,51 +769,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. பகலுக்குரியவர்களாகிய நாமோ தெளிந்தவர்களாயிருந்து, விசுவாசம் அன்பு என்னும் மார்க்கவசத்தையும், இரட்சிப்பின் நம்பிக்கையென்னும் தலைச்சீராவையும் தரித்துக்கொண்டிருக்கக்கடவாம்.]]></a:t>
+              <a:t><![CDATA[8. But let us, who are of the day, be sober, putting on the breastplate of faith and love; and for an helmet, the hope of salvation.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -842,51 +878,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. பகலுக்குரியவர்களாகிய நாமோ தெளிந்தவர்களாயிருந்து, விசுவாசம் அன்பு என்னும் மார்க்கவசத்தையும், இரட்சிப்பின் நம்பிக்கையென்னும் தலைச்சீராவையும் தரித்துக்கொண்டிருக்கக்கடவாம்.]]></a:t>
+              <a:t><![CDATA[9. For God has not appointed us to wrath, but to obtain salvation by our Lord Jesus Christ,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -951,51 +987,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. தேவன் நம்மைக் கோபாக்கினைக்கென்று நியமிக்காமல், நம்முடைய கர்த்தராகிய இயேசுகிறிஸ்துமூலமாய் இரட்சிப்படைவதற்கென்று நியமித்தார்.]]></a:t>
+              <a:t><![CDATA[9. For God has not appointed us to wrath, but to obtain salvation by our Lord Jesus Christ,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1060,51 +1096,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. நாம் விழித்திருப்பவர்களானாலும் நித்திரையடைந்தவர்களானாலும், தம்முடனேகூட நாம் ஏகமாய்ப் பிழைத்திருக்கும்படி அவர் நமக்காக மரித்தாரே.]]></a:t>
+              <a:t><![CDATA[10. Who died for us, that, whether we wake or sleep, we should live together with him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1169,51 +1205,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ஆகையால் நீங்கள் செய்துவருகிறபடியே, ஒருவரையொருவர் தேற்றி, ஒருவருக்கொருவர் பக்திவிருத்தி உண்டாகும்படி செய்யுங்கள்.]]></a:t>
+              <a:t><![CDATA[10. Who died for us, that, whether we wake or sleep, we should live together with him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1278,51 +1314,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அன்றியும், சகோதரரே, உங்களுக்குள்ளே பிரயாசப்பட்டு, கர்த்தருக்குள் உங்களை விசாரணைசெய்கிறவர்களாயிருந்து, எங்களுக்குப் புத்திசொல்லுகிறவர்களை நீங்கள் மதித்து,]]></a:t>
+              <a:t><![CDATA[11. Wherefore comfort yourselves together, and edify one another, even as also all of you do.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1387,51 +1423,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அன்றியும், சகோதரரே, உங்களுக்குள்ளே பிரயாசப்பட்டு, கர்த்தருக்குள் உங்களை விசாரணைசெய்கிறவர்களாயிருந்து, எங்களுக்குப் புத்திசொல்லுகிறவர்களை நீங்கள் மதித்து,]]></a:t>
+              <a:t><![CDATA[11. Wherefore comfort yourselves together, and edify one another, even as also all of you do.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1496,51 +1532,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. இந்த நிருபம் பரிசுத்தமான சகோதரர் யாவருக்கும் வாசிக்கப்படும்படி செய்யவேண்டுமென்று கர்த்தர்பேரில் ஆணையிட்டு உங்களுக்குச் சொல்லுகிறேன்.]]></a:t>
+              <a:t><![CDATA[1. But of the times and the seasons, brethren, all of you have no need that I write unto you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1605,51 +1641,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அவர்களுடைய கிரியையினிமித்தம் அவர்களை மிகவும் அன்பாய் எண்ணிக்கொள்ளும்படி உங்களை வேண்டிக்கொள்ளுகிறோம். உங்களுக்குள்ளே சமாதானமாயிருங்கள்.]]></a:t>
+              <a:t><![CDATA[12. And we plead to you, brethren, to know them which labour among you, and are over you in the Lord, and admonish you;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1714,51 +1750,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. மேலும், சகோதரரே, நாங்கள் உங்களுக்குப் போதிக்கிறதென்னவென்றால், ஒழுங்கில்லாதவர்களுக்குப் புத்திசொல்லுங்கள், திடனற்றவர்களைத் தேற்றுங்கள், பலவீனரைத் தாங்குங்கள், எல்லாரிடத்திலும் நீடிய சாந்தமாயிருங்கள்.]]></a:t>
+              <a:t><![CDATA[12. And we plead to you, brethren, to know them which labour among you, and are over you in the Lord, and admonish you;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1823,51 +1859,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. மேலும், சகோதரரே, நாங்கள் உங்களுக்குப் போதிக்கிறதென்னவென்றால், ஒழுங்கில்லாதவர்களுக்குப் புத்திசொல்லுங்கள், திடனற்றவர்களைத் தேற்றுங்கள், பலவீனரைத் தாங்குங்கள், எல்லாரிடத்திலும் நீடிய சாந்தமாயிருங்கள்.]]></a:t>
+              <a:t><![CDATA[13. And to esteem them very highly in love for their work's sake. And be at peace among yourselves.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1932,51 +1968,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ஒருவனும் மற்றொருவன் செய்யும் தீமைக்குத் தீமைசெய்யாதபடி பாருங்கள்; உங்களுக்குள்ளும் மற்ற யாவருக்குள்ளும் எப்பொழுதும் நன்மைசெய்ய நாடுங்கள்.]]></a:t>
+              <a:t><![CDATA[13. And to esteem them very highly in love for their work's sake. And be at peace among yourselves.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2041,51 +2077,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ஒருவனும் மற்றொருவன் செய்யும் தீமைக்குத் தீமைசெய்யாதபடி பாருங்கள்; உங்களுக்குள்ளும் மற்ற யாவருக்குள்ளும் எப்பொழுதும் நன்மைசெய்ய நாடுங்கள்.]]></a:t>
+              <a:t><![CDATA[14. Now we exhort you, brethren, warn them that are unruly, comfort the feebleminded, support the weak, be patient toward all men.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2150,51 +2186,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. எப்பொழுதும் சந்தோஷமாயிருங்கள்.]]></a:t>
+              <a:t><![CDATA[14. Now we exhort you, brethren, warn them that are unruly, comfort the feebleminded, support the weak, be patient toward all men.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2259,51 +2295,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. இடைவிடாமல் ஜெபம்பண்ணுங்கள்.]]></a:t>
+              <a:t><![CDATA[14. Now we exhort you, brethren, warn them that are unruly, comfort the feebleminded, support the weak, be patient toward all men.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2368,51 +2404,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. எல்லாவற்றிலேயும் ஸ்தோத்திரஞ்செய்யுங்கள்; அப்படிச் செய்வதே கிறிஸ்து இயேசுவுக்குள் உங்களைக்குறித்துத் தேவனுடைய சித்தமாயிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[15. See that none render evil for evil unto any man; but ever follow that which is good, both among yourselves, and to all men.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2477,51 +2513,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ஆவியை அவித்துப்போடாதிருங்கள்.]]></a:t>
+              <a:t><![CDATA[15. See that none render evil for evil unto any man; but ever follow that which is good, both among yourselves, and to all men.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2586,51 +2622,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. தீர்க்கதரிசனங்களை அற்பமாயெண்ணாதிருங்கள்.]]></a:t>
+              <a:t><![CDATA[16. Rejoice evermore.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2695,51 +2731,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. நம்முடைய கர்த்தராகிய இயேசுகிறிஸ்துவினுடைய கிருபை உங்களுடனேகூட இருப்பதாக. ஆமென்.]]></a:t>
+              <a:t><![CDATA[2. For yourselves know perfectly that the day of the Lord so comes as a thief in the night.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2804,51 +2840,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. எல்லாவற்றையும் சோதித்துப்பார்த்து, நலமானதைப் பிடித்துக்கொள்ளுங்கள்.]]></a:t>
+              <a:t><![CDATA[17. Pray without ceasing.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2913,51 +2949,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. பொல்லாங்காய்த் தோன்றுகிற எல்லாவற்றையும் விட்டு விலகுங்கள்.]]></a:t>
+              <a:t><![CDATA[18. In every thing give thanks: for this is the will of God in Christ Jesus concerning you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3022,51 +3058,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. சமாதானத்தின் தேவன் தாமே உங்களை முற்றிலும் பரிசுத்தமாக்குவாராக, உங்கள் ஆவி ஆத்துமா சரீரம்முழுவதும், நம்முடைய கர்த்தராகிய இயேசுகிறிஸ்து வரும்போது குற்றமற்றதாயிருக்கும்படி காக்கப்படுவதாக.]]></a:t>
+              <a:t><![CDATA[18. In every thing give thanks: for this is the will of God in Christ Jesus concerning you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3131,51 +3167,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. சமாதானத்தின் தேவன் தாமே உங்களை முற்றிலும் பரிசுத்தமாக்குவாராக, உங்கள் ஆவி ஆத்துமா சரீரம்முழுவதும், நம்முடைய கர்த்தராகிய இயேசுகிறிஸ்து வரும்போது குற்றமற்றதாயிருக்கும்படி காக்கப்படுவதாக.]]></a:t>
+              <a:t><![CDATA[19. Quench not the Spirit.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3240,51 +3276,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. உங்களை அழைக்கிறவர் உண்மையுள்ளவர், அவர் அப்படியே செய்வார்.]]></a:t>
+              <a:t><![CDATA[20. Despise not prophesyings.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3349,51 +3385,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. சகோதரரே, எங்களுக்காக வேண்டிக்கொள்ளுங்கள்.]]></a:t>
+              <a:t><![CDATA[21. Prove all things; hold fast that which is good.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3458,51 +3494,378 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. சகோதரரெல்லாரையும் பரிசுத்த முத்தத்தோடே வாழ்த்துங்கள்.]]></a:t>
+              <a:t><![CDATA[22. Abstain from all appearance of evil.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[23. And the very God of peace sanctify you wholly; and I pray God your whole spirit and soul and body be preserved blameless unto the coming of our Lord Jesus Christ.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[23. And the very God of peace sanctify you wholly; and I pray God your whole spirit and soul and body be preserved blameless unto the coming of our Lord Jesus Christ.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[23. And the very God of peace sanctify you wholly; and I pray God your whole spirit and soul and body be preserved blameless unto the coming of our Lord Jesus Christ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3567,51 +3930,705 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. சகோதரரே இவைகள் நடக்குங்காலங்களையும் சமயங்களையுங்குறித்து உங்களுக்கு எழுதவேண்டுவதில்லை.]]></a:t>
+              <a:t><![CDATA[3. For when they shall say, Peace and safety; then sudden destruction comes upon them, as travail upon a woman with child; and they shall not escape.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[24. Faithful is he that calls you, who also will do it.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[25. Brethren, pray for us.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[26. Greet all the brethren with an holy kiss.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[27. I charge you by the Lord that this epistle be read unto all the holy brethren.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[27. I charge you by the Lord that this epistle be read unto all the holy brethren.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[28. The grace of our Lord Jesus Christ be with you. Amen.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3676,51 +4693,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. இரவிலே திருடன் வருகிறவிதமாய்க் கர்த்தருடைய நாள் வருமென்று நீங்களே நன்றாய் அறிந்திருக்கிறீர்கள்.]]></a:t>
+              <a:t><![CDATA[3. For when they shall say, Peace and safety; then sudden destruction comes upon them, as travail upon a woman with child; and they shall not escape.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3785,51 +4802,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. சமாதானமும் சவுக்கியமும் உண்டென்று அவர்கள் சொல்லும்போது, கர்ப்பவதியானவளுக்கு வேதனை வருகிறதுபோல, அழிவு சடிதியாய் அவர்கள்மேல் வரும்; அவர்கள் தப்பிப்போவதில்லை.]]></a:t>
+              <a:t><![CDATA[4. But all of you, brethren, are not in darkness, that that day should overtake you as a thief.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3894,51 +4911,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. சமாதானமும் சவுக்கியமும் உண்டென்று அவர்கள் சொல்லும்போது, கர்ப்பவதியானவளுக்கு வேதனை வருகிறதுபோல, அழிவு சடிதியாய் அவர்கள்மேல் வரும்; அவர்கள் தப்பிப்போவதில்லை.]]></a:t>
+              <a:t><![CDATA[4. But all of you, brethren, are not in darkness, that that day should overtake you as a thief.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4003,51 +5020,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. சகோதரரே, அந்த நாள் திருடனைப்போல உங்களைப் பிடித்துக்கொள்ளத்தக்கதாக நீங்கள் அந்தகாரத்திலிருக்கிறவர்களல்லவே.]]></a:t>
+              <a:t><![CDATA[5. All of you are all the children of light, and the children of the day: we are not of the night, nor of darkness.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4112,51 +5129,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. நீங்களெல்லாரும் வெளிச்சத்தின் பிள்ளைகளும், பகலின் பிள்ளைகளுமாயிருக்கிறீர்கள்; நாம் இயேசுவுக்கும் இருளுக்கும் உள்ளானவர்களல்லவே.]]></a:t>
+              <a:t><![CDATA[5. All of you are all the children of light, and the children of the day: we are not of the night, nor of darkness.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -4191,51 +5208,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474599226" r:id="rId1"/>
+    <p:sldLayoutId id="2478527281" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -4467,54 +5484,126 @@
 
 <file path=ppt/slides/_rels/slide34.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide34.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide35.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide35.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide36.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide36.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide37.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide37.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide38.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide38.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide39.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide39.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide40.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide40.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide41.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide41.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide42.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide42.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide43.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide43.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide44.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide44.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide45.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide45.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
@@ -4659,51 +5748,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[nor of darkness.]]></a:t>
+              <a:t><![CDATA[6. ஆகையால், மற்றவர்கள் தூங்குகிறதுபோல நாம் தூங்காமல், விழித்துக்கொண்டு தெளிந்தவர்களாயிருக்கக்கடவோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4791,51 +5880,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. Therefore let us not sleep, as do others; but let us watch and be sober.]]></a:t>
+              <a:t><![CDATA[7. தூங்குகிறவர்கள் இராத்திரியிலே தூங்குவார்கள்; வெறிகொள்ளுகிறவர்கள் இராத்திரியிலே வெறிகொள்ளுவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4923,51 +6012,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. For they that sleep sleep in the night; and they that be drunken are drunken in the night.]]></a:t>
+              <a:t><![CDATA[8. பகலுக்குரியவர்களாகிய நாமோ தெளிந்தவர்களாயிருந்து, விசுவாசம் அன்பு என்னும் மார்க்கவசத்தையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5055,51 +6144,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. But let us, who are of the day, be sober, putting on the breastplate of faith and love; and for]]></a:t>
+              <a:t><![CDATA[இரட்சிப்பின் நம்பிக்கையென்னும் தலைச்சீராவையும் தரித்துக்கொண்டிருக்கக்கடவாம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5187,51 +6276,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[an helmet, the hope of salvation.]]></a:t>
+              <a:t><![CDATA[9. தேவன் நம்மைக் கோபாக்கினைக்கென்று நியமிக்காமல், நம்முடைய கர்த்தராகிய இயேசுகிறிஸ்துமூலமாய்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5319,51 +6408,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. For God has not appointed us to wrath, but to obtain salvation by our Lord Jesus Christ,]]></a:t>
+              <a:t><![CDATA[இரட்சிப்படைவதற்கென்று நியமித்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5451,51 +6540,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. Who died for us, that, whether we wake or sleep, we should live together with him.]]></a:t>
+              <a:t><![CDATA[10. நாம் விழித்திருப்பவர்களானாலும் நித்திரையடைந்தவர்களானாலும், தம்முடனேகூட நாம் ஏகமாய்ப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5583,51 +6672,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. Wherefore comfort yourselves together, and edify one another, even as also all of you do.]]></a:t>
+              <a:t><![CDATA[பிழைத்திருக்கும்படி அவர் நமக்காக மரித்தாரே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5715,51 +6804,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. And we plead to you, brethren, to know them which labour among you, and are over you in the]]></a:t>
+              <a:t><![CDATA[11. ஆகையால் நீங்கள் செய்துவருகிறபடியே, ஒருவரையொருவர் தேற்றி, ஒருவருக்கொருவர் பக்திவிருத்தி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5847,51 +6936,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Lord, and admonish you;]]></a:t>
+              <a:t><![CDATA[உண்டாகும்படி செய்யுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5979,51 +7068,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. I charge you by the Lord that this epistle be read unto all the holy brethren.]]></a:t>
+              <a:t><![CDATA[1. சகோதரரே இவைகள் நடக்குங்காலங்களையும் சமயங்களையுங்குறித்து உங்களுக்கு எழுதவேண்டுவதில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6111,51 +7200,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. And to esteem them very highly in love for their work's sake. And be at peace among yourselves.]]></a:t>
+              <a:t><![CDATA[12. அன்றியும், சகோதரரே, உங்களுக்குள்ளே பிரயாசப்பட்டு, கர்த்தருக்குள் உங்களை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6243,51 +7332,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. Now we exhort you, brethren, warn them that are unruly, comfort the feebleminded, support the]]></a:t>
+              <a:t><![CDATA[விசாரணைசெய்கிறவர்களாயிருந்து, எங்களுக்குப் புத்திசொல்லுகிறவர்களை நீங்கள் மதித்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6375,51 +7464,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[weak, be patient toward all men.]]></a:t>
+              <a:t><![CDATA[13. அவர்களுடைய கிரியையினிமித்தம் அவர்களை மிகவும் அன்பாய் எண்ணிக்கொள்ளும்படி உங்களை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6507,51 +7596,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. See that none render evil for evil unto any man; but ever follow that which is good, both among]]></a:t>
+              <a:t><![CDATA[வேண்டிக்கொள்ளுகிறோம். உங்களுக்குள்ளே சமாதானமாயிருங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6639,51 +7728,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[yourselves, and to all men.]]></a:t>
+              <a:t><![CDATA[14. மேலும், சகோதரரே, நாங்கள் உங்களுக்குப் போதிக்கிறதென்னவென்றால், ஒழுங்கில்லாதவர்களுக்குப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6771,51 +7860,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. Rejoice evermore.]]></a:t>
+              <a:t><![CDATA[புத்திசொல்லுங்கள், திடனற்றவர்களைத் தேற்றுங்கள், பலவீனரைத் தாங்குங்கள், எல்லாரிடத்திலும் நீடிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6903,51 +7992,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. Pray without ceasing.]]></a:t>
+              <a:t><![CDATA[சாந்தமாயிருங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7035,51 +8124,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. In every thing give thanks: for this is the will of God in Christ Jesus concerning you.]]></a:t>
+              <a:t><![CDATA[15. ஒருவனும் மற்றொருவன் செய்யும் தீமைக்குத் தீமைசெய்யாதபடி பாருங்கள்; உங்களுக்குள்ளும் மற்ற]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7167,51 +8256,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. Quench not the Spirit.]]></a:t>
+              <a:t><![CDATA[யாவருக்குள்ளும் எப்பொழுதும் நன்மைசெய்ய நாடுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7299,51 +8388,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. Despise not prophesyings.]]></a:t>
+              <a:t><![CDATA[16. எப்பொழுதும் சந்தோஷமாயிருங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7431,51 +8520,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. The grace of our Lord Jesus Christ be with you. Amen.]]></a:t>
+              <a:t><![CDATA[2. இரவிலே திருடன் வருகிறவிதமாய்க் கர்த்தருடைய நாள் வருமென்று நீங்களே நன்றாய் அறிந்திருக்கிறீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7563,51 +8652,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. Prove all things; hold fast that which is good.]]></a:t>
+              <a:t><![CDATA[17. இடைவிடாமல் ஜெபம்பண்ணுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7695,51 +8784,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. Abstain from all appearance of evil.]]></a:t>
+              <a:t><![CDATA[18. எல்லாவற்றிலேயும் ஸ்தோத்திரஞ்செய்யுங்கள்; அப்படிச் செய்வதே கிறிஸ்து இயேசுவுக்குள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7827,51 +8916,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. And the very God of peace sanctify you wholly; and I pray God your whole spirit and soul and]]></a:t>
+              <a:t><![CDATA[உங்களைக்குறித்துத் தேவனுடைய சித்தமாயிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7959,51 +9048,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[body be preserved blameless unto the coming of our Lord Jesus Christ.]]></a:t>
+              <a:t><![CDATA[19. ஆவியை அவித்துப்போடாதிருங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8091,51 +9180,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. Faithful is he that calls you, who also will do it.]]></a:t>
+              <a:t><![CDATA[20. தீர்க்கதரிசனங்களை அற்பமாயெண்ணாதிருங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8223,51 +9312,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. Brethren, pray for us.]]></a:t>
+              <a:t><![CDATA[21. எல்லாவற்றையும் சோதித்துப்பார்த்து, நலமானதைப் பிடித்துக்கொள்ளுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8355,51 +9444,447 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. Greet all the brethren with an holy kiss.]]></a:t>
+              <a:t><![CDATA[22. பொல்லாங்காய்த் தோன்றுகிற எல்லாவற்றையும் விட்டு விலகுங்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 தெசலோனிக்கேயர் : 5]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide37.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[23. சமாதானத்தின் தேவன் தாமே உங்களை முற்றிலும் பரிசுத்தமாக்குவாராக, உங்கள் ஆவி ஆத்துமா]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 தெசலோனிக்கேயர் : 5]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide38.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சரீரம்முழுவதும், நம்முடைய கர்த்தராகிய இயேசுகிறிஸ்து வரும்போது குற்றமற்றதாயிருக்கும்படி]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 தெசலோனிக்கேயர் : 5]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide39.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[காக்கப்படுவதாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8487,51 +9972,843 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. But of the times and the seasons, brethren, all of you have no need that I write unto you.]]></a:t>
+              <a:t><![CDATA[3. சமாதானமும் சவுக்கியமும் உண்டென்று அவர்கள் சொல்லும்போது, கர்ப்பவதியானவளுக்கு வேதனை வருகிறதுபோல,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 தெசலோனிக்கேயர் : 5]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide40.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[24. உங்களை அழைக்கிறவர் உண்மையுள்ளவர், அவர் அப்படியே செய்வார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 தெசலோனிக்கேயர் : 5]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide41.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[25. சகோதரரே, எங்களுக்காக வேண்டிக்கொள்ளுங்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 தெசலோனிக்கேயர் : 5]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide42.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[26. சகோதரரெல்லாரையும் பரிசுத்த முத்தத்தோடே வாழ்த்துங்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 தெசலோனிக்கேயர் : 5]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide43.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[27. இந்த நிருபம் பரிசுத்தமான சகோதரர் யாவருக்கும் வாசிக்கப்படும்படி செய்யவேண்டுமென்று கர்த்தர்பேரில்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 தெசலோனிக்கேயர் : 5]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide44.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆணையிட்டு உங்களுக்குச் சொல்லுகிறேன்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 தெசலோனிக்கேயர் : 5]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide45.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[28. நம்முடைய கர்த்தராகிய இயேசுகிறிஸ்துவினுடைய கிருபை உங்களுடனேகூட இருப்பதாக. ஆமென்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8619,51 +10896,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. For yourselves know perfectly that the day of the Lord so comes as a thief in the night.]]></a:t>
+              <a:t><![CDATA[அழிவு சடிதியாய் அவர்கள்மேல் வரும்; அவர்கள் தப்பிப்போவதில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8751,51 +11028,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. For when they shall say, Peace and safety; then sudden destruction comes upon them, as travail]]></a:t>
+              <a:t><![CDATA[4. சகோதரரே, அந்த நாள் திருடனைப்போல உங்களைப் பிடித்துக்கொள்ளத்தக்கதாக நீங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8883,51 +11160,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[upon a woman with child; and they shall not escape.]]></a:t>
+              <a:t><![CDATA[அந்தகாரத்திலிருக்கிறவர்களல்லவே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9015,51 +11292,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. But all of you, brethren, are not in darkness, that that day should overtake you as a thief.]]></a:t>
+              <a:t><![CDATA[5. நீங்களெல்லாரும் வெளிச்சத்தின் பிள்ளைகளும், பகலின் பிள்ளைகளுமாயிருக்கிறீர்கள்; நாம் இயேசுவுக்கும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9147,51 +11424,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. All of you are all the children of light, and the children of the day: we are not of the night,]]></a:t>
+              <a:t><![CDATA[இருளுக்கும் உள்ளானவர்களல்லவே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9208,91 +11485,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[1 தெசலோனிக்கேயர் : 5]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme65">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme83">
   <a:themeElements>
-    <a:clrScheme name="Theme65">
+    <a:clrScheme name="Theme83">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme65">
+    <a:fontScheme name="Theme83">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -9318,51 +11595,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme65">
+    <a:fmtScheme name="Theme83">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -9493,51 +11770,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>36</Slides>
+  <Slides>45</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>