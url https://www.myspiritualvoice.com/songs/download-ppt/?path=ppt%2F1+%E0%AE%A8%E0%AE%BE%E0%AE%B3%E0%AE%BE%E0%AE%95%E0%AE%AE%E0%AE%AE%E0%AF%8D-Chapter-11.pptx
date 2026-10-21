--- v0 (2026-08-01)
+++ v1 (2026-10-21)
@@ -141,50 +141,58 @@
   <Override PartName="/ppt/notesSlides/notesSlide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide75.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide75.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide76.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide76.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide77.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide77.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide78.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide78.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide79.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide79.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -240,50 +248,54 @@
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
     <p:sldId id="313" r:id="rId60"/>
     <p:sldId id="314" r:id="rId61"/>
     <p:sldId id="315" r:id="rId62"/>
     <p:sldId id="316" r:id="rId63"/>
     <p:sldId id="317" r:id="rId64"/>
     <p:sldId id="318" r:id="rId65"/>
     <p:sldId id="319" r:id="rId66"/>
     <p:sldId id="320" r:id="rId67"/>
     <p:sldId id="321" r:id="rId68"/>
     <p:sldId id="322" r:id="rId69"/>
     <p:sldId id="323" r:id="rId70"/>
     <p:sldId id="324" r:id="rId71"/>
     <p:sldId id="325" r:id="rId72"/>
     <p:sldId id="326" r:id="rId73"/>
     <p:sldId id="327" r:id="rId74"/>
     <p:sldId id="328" r:id="rId75"/>
     <p:sldId id="329" r:id="rId76"/>
     <p:sldId id="330" r:id="rId77"/>
+    <p:sldId id="331" r:id="rId78"/>
+    <p:sldId id="332" r:id="rId79"/>
+    <p:sldId id="333" r:id="rId80"/>
+    <p:sldId id="334" r:id="rId81"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -456,53 +468,57 @@
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
   <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
   <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
   <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
   <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
   <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
   <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
   <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/>
   <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide65.xml"/>
   <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide66.xml"/>
   <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide67.xml"/>
   <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide68.xml"/>
   <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide69.xml"/>
   <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide70.xml"/>
   <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide71.xml"/>
   <Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide72.xml"/>
   <Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide73.xml"/>
   <Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide74.xml"/>
   <Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide75.xml"/>
-  <Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide76.xml"/>
+  <Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide77.xml"/>
+  <Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide78.xml"/>
+  <Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide79.xml"/>
+  <Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -562,51 +578,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. பின்பு தாவீது இஸ்ரவேல் அனைத்தோடுங்கூட எபூசாகிய எருசலேமுக்குப் போனான்; எபூசியர் அத்தேசத்தின் குடிகளாயிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[4. And David and all Israel went to Jerusalem, which is Jebus; where the Jebusites were, the inhabitants of the land.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -671,51 +687,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. பின்பு தாவீது இஸ்ரவேல் அனைத்தோடுங்கூட எபூசாகிய எருசலேமுக்குப் போனான்; எபூசியர் அத்தேசத்தின் குடிகளாயிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[4. And David and all Israel went to Jerusalem, which is Jebus; where the Jebusites were, the inhabitants of the land.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -780,51 +796,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. யோவாபின் சகோதரனாகிய அபிசாய் அந்த மூன்றுபேரில் பிரதானமானவன்; அவன் தன் ஈட்டியை ஓங்கி, முந்நூறுபேரை மடங்கடித்ததினால் இந்த மூன்றுபேரில் பேர்பெற்றவனானான்.]]></a:t>
+              <a:t><![CDATA[5. And the inhabitants of Jebus said to David, You shall not come here. Nevertheless David took the castle of Zion, which is the city of David.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -889,51 +905,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. யோவாபின் சகோதரனாகிய அபிசாய் அந்த மூன்றுபேரில் பிரதானமானவன்; அவன் தன் ஈட்டியை ஓங்கி, முந்நூறுபேரை மடங்கடித்ததினால் இந்த மூன்றுபேரில் பேர்பெற்றவனானான்.]]></a:t>
+              <a:t><![CDATA[5. And the inhabitants of Jebus said to David, You shall not come here. Nevertheless David took the castle of Zion, which is the city of David.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -998,51 +1014,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அப்பொழுது எபூசின் குடிகள் தாவீதை நோக்கி: நீ இதற்குள் பிரவேசிப்பதில்லை என்றார்கள்; ஆனாலும் தாவீது சீயோன் கோட்டையைப் பிடித்தான்; அது தாவீதின் நகரமாயிற்று.]]></a:t>
+              <a:t><![CDATA[6. And David said, Whosoever strikes the Jebusites first shall be chief and captain. So Joab the son of Zeruiah went first up, and was chief.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1107,51 +1123,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அப்பொழுது எபூசின் குடிகள் தாவீதை நோக்கி: நீ இதற்குள் பிரவேசிப்பதில்லை என்றார்கள்; ஆனாலும் தாவீது சீயோன் கோட்டையைப் பிடித்தான்; அது தாவீதின் நகரமாயிற்று.]]></a:t>
+              <a:t><![CDATA[6. And David said, Whosoever strikes the Jebusites first shall be chief and captain. So Joab the son of Zeruiah went first up, and was chief.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1216,51 +1232,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. இந்த மூன்றுபேரில் அவன் மற்ற இரண்டுபேரிலும் மேன்மையுள்ளவனானதினால், அவர்களில் தலைவனானான்; ஆனாலும் அந்த முந்தின மூன்றுபேருக்கு அவன் சமானமானவனல்ல.]]></a:t>
+              <a:t><![CDATA[7. And David dwelt in the castle; therefore they called it the city of David.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1325,51 +1341,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. இந்த மூன்றுபேரில் அவன் மற்ற இரண்டுபேரிலும் மேன்மையுள்ளவனானதினால், அவர்களில் தலைவனானான்; ஆனாலும் அந்த முந்தின மூன்றுபேருக்கு அவன் சமானமானவனல்ல.]]></a:t>
+              <a:t><![CDATA[8. And he built the city round about, even from Millo round about: and Joab repaired the rest of the city.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1434,51 +1450,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. எபூசியரை முறிய அடிக்கிறதில் எவன் முந்தினவனாயிருக்கிறானோ, அவன் தலைவனும் சேனாபதியுமாயிருப்பானென்று தாவீது சொல்லியிருந்தான்; செருயாவின் குமாரனாகிய யோவாப் முந்தி ஏறித் தலைவனானான்.]]></a:t>
+              <a:t><![CDATA[8. And he built the city round about, even from Millo round about: and Joab repaired the rest of the city.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1543,51 +1559,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. எபூசியரை முறிய அடிக்கிறதில் எவன் முந்தினவனாயிருக்கிறானோ, அவன் தலைவனும் சேனாபதியுமாயிருப்பானென்று தாவீது சொல்லியிருந்தான்; செருயாவின் குமாரனாகிய யோவாப் முந்தி ஏறித் தலைவனானான்.]]></a:t>
+              <a:t><![CDATA[9. So David waxed greater and greater: for the LORD of hosts was with him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1652,51 +1668,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. இஸ்ரவேலர் எல்லாரும் எப்ரோனிலிருக்கிற தாவீதினிடத்தில் கூடிவந்து: இதோ, நாங்கள் உம்முடைய எலும்பும் உம்முடைய மாம்சமுமானவர்கள்.]]></a:t>
+              <a:t><![CDATA[1. Then all Israel gathered themselves to David unto Hebron, saying, Behold, we are your bone and your flesh.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1761,51 +1777,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. தாவீது அந்தக் கோட்டையில் வாசம்பண்ணினபடியினால், அது தாவீதின் நகரம் என்னப்பட்டது.]]></a:t>
+              <a:t><![CDATA[10. These also are the chief of the mighty men whom David had, who strengthened themselves with him in his kingdom, and with all Israel, to make him king, according to the word of the LORD concerning Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1870,51 +1886,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. பராக்கிரமசாலியாகிய யோய்தாவின் குமாரனும், கப்சேயேல் ஊரானுமாகிய பெனாயாவும் செய்கைகளில் வல்லவனாயிருந்தான்; அவன் மோவாப் தேசத்தின் இரண்டு வலுமையான சிங்கங்களைக் கொன்றதுமல்லாமல் உறைந்த மழைபெய்த நாளில் அவன் ஒரு கெபிக்குள்ளே இறங்கிப்போய், ஒரு சிங்கத்தைக் கொன்றான்.]]></a:t>
+              <a:t><![CDATA[10. These also are the chief of the mighty men whom David had, who strengthened themselves with him in his kingdom, and with all Israel, to make him king, according to the word of the LORD concerning Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1979,51 +1995,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. பராக்கிரமசாலியாகிய யோய்தாவின் குமாரனும், கப்சேயேல் ஊரானுமாகிய பெனாயாவும் செய்கைகளில் வல்லவனாயிருந்தான்; அவன் மோவாப் தேசத்தின் இரண்டு வலுமையான சிங்கங்களைக் கொன்றதுமல்லாமல் உறைந்த மழைபெய்த நாளில் அவன் ஒரு கெபிக்குள்ளே இறங்கிப்போய், ஒரு சிங்கத்தைக் கொன்றான்.]]></a:t>
+              <a:t><![CDATA[10. These also are the chief of the mighty men whom David had, who strengthened themselves with him in his kingdom, and with all Israel, to make him king, according to the word of the LORD concerning Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2088,51 +2104,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. பராக்கிரமசாலியாகிய யோய்தாவின் குமாரனும், கப்சேயேல் ஊரானுமாகிய பெனாயாவும் செய்கைகளில் வல்லவனாயிருந்தான்; அவன் மோவாப் தேசத்தின் இரண்டு வலுமையான சிங்கங்களைக் கொன்றதுமல்லாமல் உறைந்த மழைபெய்த நாளில் அவன் ஒரு கெபிக்குள்ளே இறங்கிப்போய், ஒரு சிங்கத்தைக் கொன்றான்.]]></a:t>
+              <a:t><![CDATA[11. And this is the number of the mighty men whom David had; Jashobeam, an Hachmonite, the chief of the captains: he lifted up his spear against three hundred slain by him at the same.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2197,51 +2213,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. பிற்பாடு அவன் நகரத்தை மில்லோ தொடங்கிச் சுற்றிலும் கட்டினான்; யோவாப் நகரத்தின் மற்ற இடங்களைப் பழுதுபார்த்தான்.]]></a:t>
+              <a:t><![CDATA[11. And this is the number of the mighty men whom David had; Jashobeam, an Hachmonite, the chief of the captains: he lifted up his spear against three hundred slain by him at the same.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2306,51 +2322,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. பிற்பாடு அவன் நகரத்தை மில்லோ தொடங்கிச் சுற்றிலும் கட்டினான்; யோவாப் நகரத்தின் மற்ற இடங்களைப் பழுதுபார்த்தான்.]]></a:t>
+              <a:t><![CDATA[11. And this is the number of the mighty men whom David had; Jashobeam, an Hachmonite, the chief of the captains: he lifted up his spear against three hundred slain by him at the same.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2415,51 +2431,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. ஐந்துமுழ உயரமான ஒரு எகிப்தியனையும் அவன் கொன்றுபோட்டான்; அந்த எகிப்தியன் கையில் நெய்கிறவர்களின் படைமரக் கனதியான ஒரு ஈட்டி, இருக்கையில், இவன் ஒரு தடியைப் பிடித்து, அவனிடத்தில் போய், அந்த எகிப்தியன் கையிலிருந்த ஈட்டியைப் பறித்து, அவன் ஈட்டியினாலே அவனைக் கொன்றுபோட்டான்.]]></a:t>
+              <a:t><![CDATA[12. And after him was Eleazar the son of Dodo, the Ahohite, who was one of the three mighty men.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2524,51 +2540,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. ஐந்துமுழ உயரமான ஒரு எகிப்தியனையும் அவன் கொன்றுபோட்டான்; அந்த எகிப்தியன் கையில் நெய்கிறவர்களின் படைமரக் கனதியான ஒரு ஈட்டி, இருக்கையில், இவன் ஒரு தடியைப் பிடித்து, அவனிடத்தில் போய், அந்த எகிப்தியன் கையிலிருந்த ஈட்டியைப் பறித்து, அவன் ஈட்டியினாலே அவனைக் கொன்றுபோட்டான்.]]></a:t>
+              <a:t><![CDATA[12. And after him was Eleazar the son of Dodo, the Ahohite, who was one of the three mighty men.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2633,51 +2649,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. ஐந்துமுழ உயரமான ஒரு எகிப்தியனையும் அவன் கொன்றுபோட்டான்; அந்த எகிப்தியன் கையில் நெய்கிறவர்களின் படைமரக் கனதியான ஒரு ஈட்டி, இருக்கையில், இவன் ஒரு தடியைப் பிடித்து, அவனிடத்தில் போய், அந்த எகிப்தியன் கையிலிருந்த ஈட்டியைப் பறித்து, அவன் ஈட்டியினாலே அவனைக் கொன்றுபோட்டான்.]]></a:t>
+              <a:t><![CDATA[13. He was with David at Pasdammim, and there the Philistines were gathered together to battle, where was a parcel of ground full of barley; and the people fled from before the Philistines.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2742,51 +2758,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. தாவீது நாளுக்குநாள் விருத்தியடைந்தான்; சேனைகளுடைய கர்த்தர் அவனோடேகூட இருந்தார்.]]></a:t>
+              <a:t><![CDATA[13. He was with David at Pasdammim, and there the Philistines were gathered together to battle, where was a parcel of ground full of barley; and the people fled from before the Philistines.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2851,51 +2867,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. இஸ்ரவேலர் எல்லாரும் எப்ரோனிலிருக்கிற தாவீதினிடத்தில் கூடிவந்து: இதோ, நாங்கள் உம்முடைய எலும்பும் உம்முடைய மாம்சமுமானவர்கள்.]]></a:t>
+              <a:t><![CDATA[1. Then all Israel gathered themselves to David unto Hebron, saying, Behold, we are your bone and your flesh.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2960,51 +2976,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. இவைகளை யோய்தாவின் குமாரனான பெனாயா செய்தபடியினால், மூன்று பராக்கிரமசாலிகளுக்குள்ளே பேர்பெற்றவனாய் இருந்தான்.]]></a:t>
+              <a:t><![CDATA[14. And they set themselves in the midst of that parcel, and delivered it, and slew the Philistines; and the LORD saved them by a great deliverance.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3069,51 +3085,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. கர்த்தர் இஸ்ரவேலுக்காகச் சொன்ன வார்த்தையின்படியே, தாவீதை ராஜாவாக்கும்படி அவன் வசமாயிருந்து ராஜ்யபாரம்பண்ணுகிற அவனிடத்திலும், சகல இஸ்ரவேலரிடத்திலும், வீரதத்துவத்தைப் பாராட்டின பிரதான பராக்கிரமசாலிகளும்,]]></a:t>
+              <a:t><![CDATA[14. And they set themselves in the midst of that parcel, and delivered it, and slew the Philistines; and the LORD saved them by a great deliverance.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3178,51 +3194,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. கர்த்தர் இஸ்ரவேலுக்காகச் சொன்ன வார்த்தையின்படியே, தாவீதை ராஜாவாக்கும்படி அவன் வசமாயிருந்து ராஜ்யபாரம்பண்ணுகிற அவனிடத்திலும், சகல இஸ்ரவேலரிடத்திலும், வீரதத்துவத்தைப் பாராட்டின பிரதான பராக்கிரமசாலிகளும்,]]></a:t>
+              <a:t><![CDATA[15. Now three of the thirty captains went down to the rock to David, into the cave of Adullam; and the host of the Philistines encamped in the valley of Rephaim.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3287,51 +3303,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. முப்பதுபேரிலும் இவன் மேன்மையுள்ளவன்; ஆனாலும் அந்த முந்தின மூன்றுபேருக்கும் இவன் சமானமானவனல்ல; அவனைத் தாவீது தன் மெய்க்காவலருக்குத் தலைவனாக வைத்தான்.]]></a:t>
+              <a:t><![CDATA[15. Now three of the thirty captains went down to the rock to David, into the cave of Adullam; and the host of the Philistines encamped in the valley of Rephaim.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3396,51 +3412,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. முப்பதுபேரிலும் இவன் மேன்மையுள்ளவன்; ஆனாலும் அந்த முந்தின மூன்றுபேருக்கும் இவன் சமானமானவனல்ல; அவனைத் தாவீது தன் மெய்க்காவலருக்குத் தலைவனாக வைத்தான்.]]></a:t>
+              <a:t><![CDATA[16. And David was then in the hold, and the Philistines' garrison was then at Bethlehem.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3505,51 +3521,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. தாவீதுக்கு இருந்த அந்தப் பராக்கிரமசாலிகளின் இலக்கமுமாவது: அக்மோனியின் குமாரனாகிய யாஷோபியாம் என்னும் சேர்வைக்காரரின் தலைவன்; இவன் முந்நூறுபேர்களின்மேல் தன் ஈட்டியை ஓங்கி அவர்களை ஒருமிக்கக்கொன்றுபோட்டான்.]]></a:t>
+              <a:t><![CDATA[17. And David longed, and said, Oh that one would give me drink of the water of the well of Bethlehem, that is at the gate!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3614,51 +3630,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. தாவீதுக்கு இருந்த அந்தப் பராக்கிரமசாலிகளின் இலக்கமுமாவது: அக்மோனியின் குமாரனாகிய யாஷோபியாம் என்னும் சேர்வைக்காரரின் தலைவன்; இவன் முந்நூறுபேர்களின்மேல் தன் ஈட்டியை ஓங்கி அவர்களை ஒருமிக்கக்கொன்றுபோட்டான்.]]></a:t>
+              <a:t><![CDATA[17. And David longed, and said, Oh that one would give me drink of the water of the well of Bethlehem, that is at the gate!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3723,51 +3739,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. இராணுவத்திலிருந்த மற்றப் பராக்கிரமசாலிகள்: யோவாபின் தம்பி ஆசகேல், பெத்லகேம் ஊரானாகிய தோதோவின் குமாரன் எல்க்கானான்,]]></a:t>
+              <a:t><![CDATA[18. And the three brake through the host of the Philistines, and drew water out of the well of Bethlehem, that was by the gate, and took it, and brought it to David: but David would not drink of it, but poured it out to the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3832,51 +3848,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. இவனுக்கு இரண்டாவது அகோயின் குமாரனாகிய தோதோவின் மகன் எலெயாசார்; இவன் மூன்று பராக்கிரமசாலிகளில் ஒருவன்.]]></a:t>
+              <a:t><![CDATA[18. And the three brake through the host of the Philistines, and drew water out of the well of Bethlehem, that was by the gate, and took it, and brought it to David: but David would not drink of it, but poured it out to the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3941,51 +3957,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. ஆரோதியனாகிய சம்மோத், பெலோனியனாகிய ஏலெஸ்,]]></a:t>
+              <a:t><![CDATA[18. And the three brake through the host of the Philistines, and drew water out of the well of Bethlehem, that was by the gate, and took it, and brought it to David: but David would not drink of it, but poured it out to the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4050,51 +4066,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. சவுல் இன்னும் ராஜாவாயிருக்கும்போதே, நீர் இஸ்ரவேலை நடத்திக்கொண்டுபோய் நடத்திக்கொண்டுவருவீர்; என் ஜனமாகிய இஸ்ரவேலை நீர் மேய்த்து, என் ஜனமாகிய இஸ்ரவேலின்மேல் தலைவனாயிருப்பீர் என்று உம்முடைய தேவனாகிய கர்த்தர் உமக்குச் சொல்லியும் இருக்கிறார் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[2. And moreover in time past, even when Saul was king, you were he that led out and brought in Israel: and the LORD your God said unto you, You shall feed my people Israel, and you shall be ruler over my people Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4159,51 +4175,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. பெலிஸ்தர் பாஸ்தம்மீமிலிருக்கிற வாற்கோதுமை நிறைந்த வயல்நிலத்தில் யுத்தத்திற்குக் கூடிவந்தபோது ஜனம் பெலிஸ்தரைக் கண்டு ஓடினபோதும் இவன் தாவீதோடே அங்கே இருந்தான்.]]></a:t>
+              <a:t><![CDATA[19. And said, My God forbid it me, that I should do this thing: shall I drink the blood of these men that have put their lives in jeopardy? for with the jeopardy of their lives they brought it. Therefore he would not drink it. These things did these three might.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4268,51 +4284,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. பெலிஸ்தர் பாஸ்தம்மீமிலிருக்கிற வாற்கோதுமை நிறைந்த வயல்நிலத்தில் யுத்தத்திற்குக் கூடிவந்தபோது ஜனம் பெலிஸ்தரைக் கண்டு ஓடினபோதும் இவன் தாவீதோடே அங்கே இருந்தான்.]]></a:t>
+              <a:t><![CDATA[19. And said, My God forbid it me, that I should do this thing: shall I drink the blood of these men that have put their lives in jeopardy? for with the jeopardy of their lives they brought it. Therefore he would not drink it. These things did these three might.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4377,51 +4393,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. தெக்கோவியனாகிய இக்கேசின் குமாரன் ஈரா, ஆனதோத்தியனாகிய அபியேசர்,]]></a:t>
+              <a:t><![CDATA[19. And said, My God forbid it me, that I should do this thing: shall I drink the blood of these men that have put their lives in jeopardy? for with the jeopardy of their lives they brought it. Therefore he would not drink it. These things did these three might.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4486,51 +4502,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அப்பொழுது அவர்கள் அந்த நிலத்தின் நடுவிலே நின்று அதைக் காப்பாற்றிப் பெலிஸ்தரை மடங்கடித்தார்கள். அதினாலே கர்த்தர் பெரிய ரட்சிப்பை நடப்பித்தார்.]]></a:t>
+              <a:t><![CDATA[20. And Abishai the brother of Joab, he was chief of the three: for lifting up his spear against three hundred, he slew them, and had a name among the three.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4595,51 +4611,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அப்பொழுது அவர்கள் அந்த நிலத்தின் நடுவிலே நின்று அதைக் காப்பாற்றிப் பெலிஸ்தரை மடங்கடித்தார்கள். அதினாலே கர்த்தர் பெரிய ரட்சிப்பை நடப்பித்தார்.]]></a:t>
+              <a:t><![CDATA[20. And Abishai the brother of Joab, he was chief of the three: for lifting up his spear against three hundred, he slew them, and had a name among the three.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4704,51 +4720,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. ஊசாத்தியனாகிய சிபெக்காய், அகோகியனாகிய ஈலாய்,]]></a:t>
+              <a:t><![CDATA[21. Of the three, he was more honourable than the two; for he was their captain: nevertheless he attained not to the first three.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4813,51 +4829,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. முப்பது தலைவரில் மூன்றுபேர் அதுல்லாம் என்னும் கன்மலைக் கெபியிலிருக்கிற தாவீதினிடத்தில் போயிருந்தார்கள்; பெலிஸ்தரின் பாளயம் ரெப்பா பள்ளத்தாக்கில் இறங்குகிறபோது,]]></a:t>
+              <a:t><![CDATA[21. Of the three, he was more honourable than the two; for he was their captain: nevertheless he attained not to the first three.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4922,51 +4938,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. முப்பது தலைவரில் மூன்றுபேர் அதுல்லாம் என்னும் கன்மலைக் கெபியிலிருக்கிற தாவீதினிடத்தில் போயிருந்தார்கள்; பெலிஸ்தரின் பாளயம் ரெப்பா பள்ளத்தாக்கில் இறங்குகிறபோது,]]></a:t>
+              <a:t><![CDATA[22. Benaiah the son of Jehoiada, the son of a valiant man of Kabzeel, who had done many acts; he slew two lionlike men of Moab: also he went down and slew a lion in a pit in a snowy day.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5031,51 +5047,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. நெத்தோபாத்தியனாகிய மகராயி, நெத்தோபாத்தியனாகிய பானாவின் குமாரன் ஏலேத்,]]></a:t>
+              <a:t><![CDATA[22. Benaiah the son of Jehoiada, the son of a valiant man of Kabzeel, who had done many acts; he slew two lionlike men of Moab: also he went down and slew a lion in a pit in a snowy day.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5140,51 +5156,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. தாவீது அரணான ஒரு இடத்திலிருந்தான்; அப்பொழுது பெலிஸ்தரின் தாணையம் பெத்லகேமில் இருந்தது.]]></a:t>
+              <a:t><![CDATA[22. Benaiah the son of Jehoiada, the son of a valiant man of Kabzeel, who had done many acts; he slew two lionlike men of Moab: also he went down and slew a lion in a pit in a snowy day.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5249,51 +5265,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. சவுல் இன்னும் ராஜாவாயிருக்கும்போதே, நீர் இஸ்ரவேலை நடத்திக்கொண்டுபோய் நடத்திக்கொண்டுவருவீர்; என் ஜனமாகிய இஸ்ரவேலை நீர் மேய்த்து, என் ஜனமாகிய இஸ்ரவேலின்மேல் தலைவனாயிருப்பீர் என்று உம்முடைய தேவனாகிய கர்த்தர் உமக்குச் சொல்லியும் இருக்கிறார் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[2. And moreover in time past, even when Saul was king, you were he that led out and brought in Israel: and the LORD your God said unto you, You shall feed my people Israel, and you shall be ruler over my people Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5358,51 +5374,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. தாவீது அரணான ஒரு இடத்திலிருந்தான்; அப்பொழுது பெலிஸ்தரின் தாணையம் பெத்லகேமில் இருந்தது.]]></a:t>
+              <a:t><![CDATA[23. And he slew an Egyptian, a man of great stature, five cubits high; and in the Egyptian's hand was a spear like a weaver's beam; and he went down to him with a staff, and plucked the spear out of the Egyptian's hand, and slew him with his own spear.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5467,51 +5483,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. தாவீது பெத்லகேமின் ஒலிமுகவாசலிலிருக்கிற கிணற்றின் தண்ணீர்மேல் ஆவல்கொண்டு, என் தாகத்திற்குக் கொஞ்சம் தண்ணீர் கொண்டுவருகிறவன் யார் என்றான்.]]></a:t>
+              <a:t><![CDATA[23. And he slew an Egyptian, a man of great stature, five cubits high; and in the Egyptian's hand was a spear like a weaver's beam; and he went down to him with a staff, and plucked the spear out of the Egyptian's hand, and slew him with his own spear.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5576,51 +5592,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. தாவீது பெத்லகேமின் ஒலிமுகவாசலிலிருக்கிற கிணற்றின் தண்ணீர்மேல் ஆவல்கொண்டு, என் தாகத்திற்குக் கொஞ்சம் தண்ணீர் கொண்டுவருகிறவன் யார் என்றான்.]]></a:t>
+              <a:t><![CDATA[23. And he slew an Egyptian, a man of great stature, five cubits high; and in the Egyptian's hand was a spear like a weaver's beam; and he went down to him with a staff, and plucked the spear out of the Egyptian's hand, and slew him with his own spear.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5685,51 +5701,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அப்பொழுது அந்த மூன்றுபேர் பெலிஸ்தரின் பாளயத்திற்குள் துணிந்து புகுந்துபோய், பெத்லகேமின் ஒலிமுகவாசலிலிருக்கிற கிணற்றிலே தண்ணீர் மொண்டு தாவீதினிடத்தில் கொண்டுவந்தார்கள்; ஆனாலும் அவன் அதைக் குடிக்க மனதில்லாமல் அதைக் கர்த்தருக்கென்று ஊற்றிப்போட்டு:]]></a:t>
+              <a:t><![CDATA[24. These things did Benaiah the son of Jehoiada, and had the name among the three mighty men.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5794,51 +5810,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அப்பொழுது அந்த மூன்றுபேர் பெலிஸ்தரின் பாளயத்திற்குள் துணிந்து புகுந்துபோய், பெத்லகேமின் ஒலிமுகவாசலிலிருக்கிற கிணற்றிலே தண்ணீர் மொண்டு தாவீதினிடத்தில் கொண்டுவந்தார்கள்; ஆனாலும் அவன் அதைக் குடிக்க மனதில்லாமல் அதைக் கர்த்தருக்கென்று ஊற்றிப்போட்டு:]]></a:t>
+              <a:t><![CDATA[24. These things did Benaiah the son of Jehoiada, and had the name among the three mighty men.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5903,51 +5919,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அப்பொழுது அந்த மூன்றுபேர் பெலிஸ்தரின் பாளயத்திற்குள் துணிந்து புகுந்துபோய், பெத்லகேமின் ஒலிமுகவாசலிலிருக்கிற கிணற்றிலே தண்ணீர் மொண்டு தாவீதினிடத்தில் கொண்டுவந்தார்கள்; ஆனாலும் அவன் அதைக் குடிக்க மனதில்லாமல் அதைக் கர்த்தருக்கென்று ஊற்றிப்போட்டு:]]></a:t>
+              <a:t><![CDATA[25. Behold, he was honourable among the thirty, but attained not to the first three: and David set him over his guard.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6012,51 +6028,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. நான் இதைச் செய்யாதபடிக்கு, என் தேவன் என்னைக் காத்துக்கொள்ளக்கடவர்; தங்கள் பிராணனை எண்ணாமல் போய் அதைக் கொண்டுவந்த இந்த மனுஷரின் ரத்தத்தைக் குடிப்பேனோ என்று சொல்லி அதைக் குடிக்கமாட்டேன் என்றான். இப்படி இந்த மூன்று பராக்கிரமசாலிகளும் செய்தார்கள்.]]></a:t>
+              <a:t><![CDATA[25. Behold, he was honourable among the thirty, but attained not to the first three: and David set him over his guard.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6121,51 +6137,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. நான் இதைச் செய்யாதபடிக்கு, என் தேவன் என்னைக் காத்துக்கொள்ளக்கடவர்; தங்கள் பிராணனை எண்ணாமல் போய் அதைக் கொண்டுவந்த இந்த மனுஷரின் ரத்தத்தைக் குடிப்பேனோ என்று சொல்லி அதைக் குடிக்கமாட்டேன் என்றான். இப்படி இந்த மூன்று பராக்கிரமசாலிகளும் செய்தார்கள்.]]></a:t>
+              <a:t><![CDATA[26. Also the valiant men of the armies were, Asahel the brother of Joab, Elhanan the son of Dodo of Bethlehem,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6230,51 +6246,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. நான் இதைச் செய்யாதபடிக்கு, என் தேவன் என்னைக் காத்துக்கொள்ளக்கடவர்; தங்கள் பிராணனை எண்ணாமல் போய் அதைக் கொண்டுவந்த இந்த மனுஷரின் ரத்தத்தைக் குடிப்பேனோ என்று சொல்லி அதைக் குடிக்கமாட்டேன் என்றான். இப்படி இந்த மூன்று பராக்கிரமசாலிகளும் செய்தார்கள்.]]></a:t>
+              <a:t><![CDATA[26. Also the valiant men of the armies were, Asahel the brother of Joab, Elhanan the son of Dodo of Bethlehem,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6339,51 +6355,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. பென்யமீன் புத்திரரின் கிபேயா ஊரானாகிய ரிபாயின் குமாரன் இத்தாயி, பிரத்தோனியனாகிய பெனாயா,]]></a:t>
+              <a:t><![CDATA[27. Shammoth the Harorite, Helez the Pelonite,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6448,51 +6464,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. சவுல் இன்னும் ராஜாவாயிருக்கும்போதே, நீர் இஸ்ரவேலை நடத்திக்கொண்டுபோய் நடத்திக்கொண்டுவருவீர்; என் ஜனமாகிய இஸ்ரவேலை நீர் மேய்த்து, என் ஜனமாகிய இஸ்ரவேலின்மேல் தலைவனாயிருப்பீர் என்று உம்முடைய தேவனாகிய கர்த்தர் உமக்குச் சொல்லியும் இருக்கிறார் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[2. And moreover in time past, even when Saul was king, you were he that led out and brought in Israel: and the LORD your God said unto you, You shall feed my people Israel, and you shall be ruler over my people Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6557,51 +6573,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. காகாஸ் நீரோடைத் தேசத்தானாகிய ஊராயி, அர்பாத்தியனாகிய அபியேல்,]]></a:t>
+              <a:t><![CDATA[28. Ira the son of Ikkesh the Tekoite, Abiezer the Antothite,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6666,51 +6682,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. பகரூமியனாகிய அஸ்மாவேத், சால்போனியனாகிய எலியாபா,]]></a:t>
+              <a:t><![CDATA[29. Sibbecai the Hushathite, Ilai the Ahohite,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6775,51 +6791,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. கீசோனியனாகிய ஆசேமின் குமாரர் ஆராரியனாகிய சாகியின் குமாரன் யோனத்தான்.]]></a:t>
+              <a:t><![CDATA[30. Maharai the Netophathite, Heled the son of Baanah the Netophathite,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6884,51 +6900,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. ஆராரியனாகிய சாக்காரின் குமாரன் அகியாம், ஊரின் குமாரன் எலிபால்,]]></a:t>
+              <a:t><![CDATA[31. Ithai the son of Ribai of Gibeah, that pertained to the children of Benjamin, Benaiah the Pirathonite,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6993,51 +7009,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. மெகராத்தியனாகிய ஏப்பேர், பெலோனியனாகிய அகியா,]]></a:t>
+              <a:t><![CDATA[32. Hurai of the brooks of Gaash, Abiel the Arbathite,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7102,51 +7118,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. கர்மேலியனாகிய எஸ்ரோ, எஸ்பாயின் குமாரன் நாராயி,]]></a:t>
+              <a:t><![CDATA[33. Azmaveth the Baharumite, Eliahba the Shaalbonite,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7211,51 +7227,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. நாத்தானின் சகோதரன் யோவேல், அகரியின் குமாரன் மிப்கார்,]]></a:t>
+              <a:t><![CDATA[34. The sons of Hashem the Gizonite, Jonathan the son of Shage the Hararite,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7320,51 +7336,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. அம்மோனியனாகிய சேலேக், செருயாவின் குமாரனாகிய யோவாபின் ஆயுததாரியான பெரோத்தியனாகிய நாராயி,]]></a:t>
+              <a:t><![CDATA[35. Ahiam the son of Sacar the Hararite, Eliphal the son of Ur,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7429,51 +7445,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. இத்தரியனாகிய ஈரா, இத்தரியனாகிய காரெப்,]]></a:t>
+              <a:t><![CDATA[36. Hepher the Mecherathite, Ahijah the Pelonite,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide69.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7538,51 +7554,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. ஏத்தியனாகிய உரியா, அக்லாயின் குமாரன் சாபாத்,]]></a:t>
+              <a:t><![CDATA[37. Hezro the Carmelite, Naarai the son of Ezbai,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7647,51 +7663,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அப்படியே இஸ்ரவேலின் மூப்பரெல்லாரும் எப்ரோனிலே ராஜாவினிடத்தில் வந்தார்கள்; தாவீது எப்ரோனிலே கர்த்தருக்கு முன்பாக அவர்களோடு உடன்படிக்கை பண்ணிக்கொண்டபின்பு, கர்த்தர் சாமுவேலைக்கொண்டு சொன்ன வார்த்தையின்படியே அவர்கள் தாவீதை இஸ்ரவேலின்மேல் ராஜாவாக அபிஷேகம்பண்ணினார்கள்.]]></a:t>
+              <a:t><![CDATA[3. Therefore came all the elders of Israel to the king to Hebron; and David made a covenant with them in Hebron before the LORD; and they anointed David king over Israel, according to the word of the LORD by Samuel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide70.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7756,51 +7772,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. ரூபனியரின் தலைவனாகிய சீசாவின் குமாரன் அதினா என்னும் ரூபனியன்; அவனோடே முப்பதுபேர் இருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[38. Joel the brother of Nathan, Mibhar the son of Haggeri,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide71.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7865,51 +7881,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. மாகாவின் குமாரன் ஆனான், மிதினியனாகிய யோசபாத்,]]></a:t>
+              <a:t><![CDATA[39. Zelek the Ammonite, Naharai the Berothite, the armour bearer of Joab the son of Zeruiah,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide72.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7974,51 +7990,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. அஸ்தரேத்தியனாகிய உசியா, ஆரோவேரியனாகிய ஓத்தாமின் குமாரர் சமாவும், யேகியேலும்,]]></a:t>
+              <a:t><![CDATA[40. Ira the Ithrite, Gareb the Ithrite,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide73.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8083,51 +8099,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[45. சிம்ரியின் குமாரன் எதியாயேல், தித்சியனாகிய அவன் சகோதரன் யோகா,]]></a:t>
+              <a:t><![CDATA[41. Uriah the Hittite, Zabad the son of Ahlai,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide74.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8192,51 +8208,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[46. மாகாவியரின் புத்திரன் எலியேல், எல்நாமின் குமாரர் எரிபாயும், யொசவியாவும், மோவாபியனான இத்மாவும்,]]></a:t>
+              <a:t><![CDATA[42. Adina the son of Shiza the Reubenite, a captain of the Reubenites, and thirty with him,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide75.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8301,51 +8317,487 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[47. மெசோபாயா ஊராராகிய எலியேலும், ஓபேதும், யாசியேலுமே.]]></a:t>
+              <a:t><![CDATA[43. Hanan the son of Maachah, and Joshaphat the Mithnite,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide76.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[44. Uzzia the Ashterathite, Shama and Jehiel the sons of Hothan the Aroerite,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide77.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[45. Jediael the son of Shimri, and Joha his brother, the Tizite,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide78.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[46. Eliel the Mahavite, and Jeribai, and Joshaviah, the sons of Elnaam, and Ithmah the Moabite,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide79.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[47. Eliel, and Obed, and Jasiel the Mesobaite.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8410,51 +8862,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அப்படியே இஸ்ரவேலின் மூப்பரெல்லாரும் எப்ரோனிலே ராஜாவினிடத்தில் வந்தார்கள்; தாவீது எப்ரோனிலே கர்த்தருக்கு முன்பாக அவர்களோடு உடன்படிக்கை பண்ணிக்கொண்டபின்பு, கர்த்தர் சாமுவேலைக்கொண்டு சொன்ன வார்த்தையின்படியே அவர்கள் தாவீதை இஸ்ரவேலின்மேல் ராஜாவாக அபிஷேகம்பண்ணினார்கள்.]]></a:t>
+              <a:t><![CDATA[3. Therefore came all the elders of Israel to the king to Hebron; and David made a covenant with them in Hebron before the LORD; and they anointed David king over Israel, according to the word of the LORD by Samuel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8519,51 +8971,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அப்படியே இஸ்ரவேலின் மூப்பரெல்லாரும் எப்ரோனிலே ராஜாவினிடத்தில் வந்தார்கள்; தாவீது எப்ரோனிலே கர்த்தருக்கு முன்பாக அவர்களோடு உடன்படிக்கை பண்ணிக்கொண்டபின்பு, கர்த்தர் சாமுவேலைக்கொண்டு சொன்ன வார்த்தையின்படியே அவர்கள் தாவீதை இஸ்ரவேலின்மேல் ராஜாவாக அபிஷேகம்பண்ணினார்கள்.]]></a:t>
+              <a:t><![CDATA[3. Therefore came all the elders of Israel to the king to Hebron; and David made a covenant with them in Hebron before the LORD; and they anointed David king over Israel, according to the word of the LORD by Samuel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -8598,51 +9050,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474607285" r:id="rId1"/>
+    <p:sldLayoutId id="2481575610" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -9218,50 +9670,82 @@
 
 <file path=ppt/slides/_rels/slide73.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide73.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide74.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide74.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide75.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide75.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide76.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide76.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide77.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide77.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide78.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide78.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide79.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide79.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -9378,51 +9862,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. പിന്നെ ദാവീദും എല്ലായിസ്രായേലും യെബൂസ് എന്ന യെരൂശലേമിലേക്കു ചെന്നു. അവിടെ ദേശനിവാസികളായ യെബൂസ്യർ]]></a:t>
+              <a:t><![CDATA[4. பின்பு தாவீது இஸ்ரவேல் அனைத்தோடுங்கூட எபூசாகிய எருசலேமுக்குப் போனான்; எபூசியர் அத்தேசத்தின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9510,51 +9994,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഉണ്ടായിരുന്നു.]]></a:t>
+              <a:t><![CDATA[குடிகளாயிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9642,51 +10126,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. യോവാബിന്റെ സഹോദരനായ അബീശായി മൂവരിൽ തലവനായിരുന്നു; അവൻ മുന്നൂറുപേരുടെ നേരെ കുന്തം ഓങ്ങി, അവരെ]]></a:t>
+              <a:t><![CDATA[5. அப்பொழுது எபூசின் குடிகள் தாவீதை நோக்கி: நீ இதற்குள் பிரவேசிப்பதில்லை என்றார்கள்; ஆனாலும் தாவீது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9774,51 +10258,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[കൊന്നു; അതുകൊണ്ടു അവൻ ആ മൂവരിൽവെച്ചു കീർത്തിപ്രാപിച്ചു;]]></a:t>
+              <a:t><![CDATA[சீயோன் கோட்டையைப் பிடித்தான்; அது தாவீதின் நகரமாயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9906,51 +10390,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. യെബൂസ് നിവാസികൾ ദാവീദിനോടു: നീ ഇവിടെ കടക്കയില്ല എന്നു പറഞ്ഞു; എങ്കിലും ദാവീദ് സീയോൻ കോട്ട]]></a:t>
+              <a:t><![CDATA[6. எபூசியரை முறிய அடிக்கிறதில் எவன் முந்தினவனாயிருக்கிறானோ, அவன் தலைவனும் சேனாபதியுமாயிருப்பானென்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10038,51 +10522,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[പിടിച്ചു; അതു ആകുന്നു ദാവീദിന്റെ നഗരം.]]></a:t>
+              <a:t><![CDATA[தாவீது சொல்லியிருந்தான்; செருயாவின் குமாரனாகிய யோவாப் முந்தி ஏறித் தலைவனானான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10170,51 +10654,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. ഈ മൂവരിൽ രണ്ടുപേരെക്കാൾ അധികം മാനം അവൻ പ്രാപിച്ചു അവർക്കു നായകനായ്തീർന്നു; എന്നാൽ അവൻ മറ്റെ]]></a:t>
+              <a:t><![CDATA[7. தாவீது அந்தக் கோட்டையில் வாசம்பண்ணினபடியினால், அது தாவீதின் நகரம் என்னப்பட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10302,51 +10786,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[മൂവരോളം വരികയില്ല.]]></a:t>
+              <a:t><![CDATA[8. பிற்பாடு அவன் நகரத்தை மில்லோ தொடங்கிச் சுற்றிலும் கட்டினான்; யோவாப் நகரத்தின் மற்ற இடங்களைப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10434,51 +10918,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. എന്നാൽ ദാവീദ്: ആരെങ്കിലും യെബൂസ്യരെ ആദ്യം തോല്പിച്ചാൽ അവൻ തലവനും സേനാധിപതിയും ആയിരിക്കും എന്നു]]></a:t>
+              <a:t><![CDATA[பழுதுபார்த்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10566,51 +11050,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[പറഞ്ഞു; അങ്ങനെ സെരൂയയുടെ മകൻ യോവാബ് ആദ്യം കയറിച്ചെന്നു തലവനായിത്തീർന്നു.]]></a:t>
+              <a:t><![CDATA[9. தாவீது நாளுக்குநாள் விருத்தியடைந்தான்; சேனைகளுடைய கர்த்தர் அவனோடேகூட இருந்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10698,51 +11182,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. അനന്തരം യിസ്രായേലെല്ലാം ഹെബ്രോനിൽ ദാവീദിന്റെ അടുക്കൽ ഒന്നിച്ചുകൂടി പറഞ്ഞതു: ഞങ്ങൾ നിന്റെ അസ്ഥിയും]]></a:t>
+              <a:t><![CDATA[1. இஸ்ரவேலர் எல்லாரும் எப்ரோனிலிருக்கிற தாவீதினிடத்தில் கூடிவந்து: இதோ, நாங்கள் உம்முடைய எலும்பும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10830,51 +11314,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ദാവീദ് ആ കോട്ടയിൽ പാർത്തതു കൊണ്ടു അതിന്നു ദാവീദിന്റെ നഗരം എന്നു പേരായി.]]></a:t>
+              <a:t><![CDATA[10. கர்த்தர் இஸ்ரவேலுக்காகச் சொன்ன வார்த்தையின்படியே, தாவீதை ராஜாவாக்கும்படி அவன் வசமாயிருந்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10962,51 +11446,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. കബ്സേലിൽ ഒരു പരാക്രമശാലിയുടെ മകനായ യെഹോയാദയുടെ മകനായ ബെനായാവും വീര്യപ്രവൃത്തികൾ ചെയ്തു അവൻ]]></a:t>
+              <a:t><![CDATA[ராஜ்யபாரம்பண்ணுகிற அவனிடத்திலும், சகல இஸ்ரவேலரிடத்திலும், வீரதத்துவத்தைப் பாராட்டின பிரதான]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11094,51 +11578,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[മോവാബിലെ അരീയേലിന്റെ രണ്ടു പുത്രന്മാരെ സംഹരിച്ചതല്ലാതെ ഹിമകാലത്തു ഒരു ഗുഹയിൽ ചെന്നു ഒരു സിംഹത്തെയും]]></a:t>
+              <a:t><![CDATA[பராக்கிரமசாலிகளும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11226,51 +11710,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[കൊന്നുകളഞ്ഞു.]]></a:t>
+              <a:t><![CDATA[11. தாவீதுக்கு இருந்த அந்தப் பராக்கிரமசாலிகளின் இலக்கமுமாவது: அக்மோனியின் குமாரனாகிய யாஷோபியாம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11358,51 +11842,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. പിന്നെ അവൻ നഗരത്തെ മില്ലോ തുടങ്ങി ചുറ്റും പണിതു ഉറപ്പിച്ചു; നഗരത്തിന്റെ ശേഷമുള്ള ഭാഗം യോവാബ്]]></a:t>
+              <a:t><![CDATA[என்னும் சேர்வைக்காரரின் தலைவன்; இவன் முந்நூறுபேர்களின்மேல் தன் ஈட்டியை ஓங்கி அவர்களை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11490,51 +11974,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[കേടുതീർത്തു.]]></a:t>
+              <a:t><![CDATA[ஒருமிக்கக்கொன்றுபோட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11622,51 +12106,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. അവൻ അഞ്ചുമുഴം പൊക്കമുള്ള ദീർഘകായനായോരു മിസ്രയീമ്യനെയും സംഹരിച്ചു; ആ മിസ്രയീമ്യന്റെ കയ്യിൽ]]></a:t>
+              <a:t><![CDATA[12. இவனுக்கு இரண்டாவது அகோயின் குமாரனாகிய தோதோவின் மகன் எலெயாசார்; இவன் மூன்று பராக்கிரமசாலிகளில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11754,51 +12238,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[നെയ്ത്തുകാരന്റെ പടപ്പുതടിപോലെ ഒരു കുന്തം ഉണ്ടായിരുന്നു; ഇവനോ ഒരു വടിയുംകൊണ്ടു അവന്റെ അടുക്കൽ ചെന്നു]]></a:t>
+              <a:t><![CDATA[ஒருவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11886,51 +12370,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[മിസ്രയീമ്യന്റെ കയ്യിൽനിന്നു കുന്തം പിടിച്ചു പറിച്ചു കുന്തംകൊണ്ടു അവനെ കൊന്നുകളഞ്ഞു.]]></a:t>
+              <a:t><![CDATA[13. பெலிஸ்தர் பாஸ்தம்மீமிலிருக்கிற வாற்கோதுமை நிறைந்த வயல்நிலத்தில் யுத்தத்திற்குக் கூடிவந்தபோது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12018,51 +12502,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. സൈന്യങ്ങളുടെ യഹോവ തന്നോടുകൂടെ ഉണ്ടായിരുന്നതിനാൽ ദാവീദ് മേല്ക്കുമേൽ പ്രബലനായിത്തീർന്നു.]]></a:t>
+              <a:t><![CDATA[ஜனம் பெலிஸ்தரைக் கண்டு ஓடினபோதும் இவன் தாவீதோடே அங்கே இருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12150,51 +12634,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[മാംസവും അല്ലോ.]]></a:t>
+              <a:t><![CDATA[உம்முடைய மாம்சமுமானவர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12282,51 +12766,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. ഇവ യെഹോയാദയുടെ മകനായ ബെനായാവു ചെയ്തു, മൂന്നു വീരന്മാരിൽവെച്ചു കീർത്തി പ്രാപിച്ചു.]]></a:t>
+              <a:t><![CDATA[14. அப்பொழுது அவர்கள் அந்த நிலத்தின் நடுவிலே நின்று அதைக் காப்பாற்றிப் பெலிஸ்தரை மடங்கடித்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12414,51 +12898,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ദാവീദിന്നു ഉണ്ടായിരുന്ന പ്രധാന വീരന്മാർ ആവിതു: യിസ്രായേലിനെക്കുറിച്ചുള്ള യഹോവയുടെ വചനപ്രകാരം]]></a:t>
+              <a:t><![CDATA[அதினாலே கர்த்தர் பெரிய ரட்சிப்பை நடப்பித்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12546,51 +13030,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അവനെ രാജാവാക്കേണ്ടതിന്നു അവർ എല്ലായിസ്രായേലുമായി രാജത്വം സംബന്ധിച്ചു അവന്റെ പക്ഷം മുറുകെ പിടിച്ചു.]]></a:t>
+              <a:t><![CDATA[15. முப்பது தலைவரில் மூன்றுபேர் அதுல்லாம் என்னும் கன்மலைக் கெபியிலிருக்கிற தாவீதினிடத்தில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12678,51 +13162,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. അവൻ മുപ്പതു പേരിലും മാനമേറിയവനായിരുന്നു; എങ്കിലും മറ്റേ മൂവരോളം വരികയില്ല. ദാവീദ് അവനെ]]></a:t>
+              <a:t><![CDATA[போயிருந்தார்கள்; பெலிஸ்தரின் பாளயம் ரெப்பா பள்ளத்தாக்கில் இறங்குகிறபோது,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12810,51 +13294,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അകമ്പടിനായകനാക്കി.]]></a:t>
+              <a:t><![CDATA[16. தாவீது அரணான ஒரு இடத்திலிருந்தான்; அப்பொழுது பெலிஸ்தரின் தாணையம் பெத்லகேமில் இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12942,51 +13426,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ദാവീദിന്നുണ്ടായിരുന്ന വീരന്മാരുടെ സംഖ്യയാവിതു: മുപ്പതുപേരിൽ പ്രധാനിയായി ഒരു ഹഖമോന്യന്റെ മകനായ]]></a:t>
+              <a:t><![CDATA[17. தாவீது பெத்லகேமின் ஒலிமுகவாசலிலிருக்கிற கிணற்றின் தண்ணீர்மேல் ஆவல்கொண்டு, என் தாகத்திற்குக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13074,51 +13558,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[യാശോബെയാം; അവൻ മുന്നൂറുപേരുടെ നേരെ കുന്തം ഓങ്ങി ഒരേ സമയത്തു അവരെ കൊന്നുകളഞ്ഞു.]]></a:t>
+              <a:t><![CDATA[கொஞ்சம் தண்ணீர் கொண்டுவருகிறவன் யார் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13206,51 +13690,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. സൈന്യത്തിലെ വീരന്മാരോ യോവാബിന്റെ സഹോദരനായ അസാഹേൽ, ബേത്ത്ളേഹെമ്യനായ ദോദോവിന്റെ മകൻ എൽഹാനാൻ,]]></a:t>
+              <a:t><![CDATA[18. அப்பொழுது அந்த மூன்றுபேர் பெலிஸ்தரின் பாளயத்திற்குள் துணிந்து புகுந்துபோய், பெத்லகேமின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13338,51 +13822,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. അവന്റെ ശേഷം അഹോഹ്യനായ ദോദോവിന്റെ മകൻ എലെയാസാർ; അവൻ മൂന്നു വീരന്മാരിൽ ഒരുത്തൻ ആയിരുന്നു.]]></a:t>
+              <a:t><![CDATA[ஒலிமுகவாசலிலிருக்கிற கிணற்றிலே தண்ணீர் மொண்டு தாவீதினிடத்தில் கொண்டுவந்தார்கள்; ஆனாலும் அவன் அதைக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13470,51 +13954,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. ഹരോർയ്യനായ ശമ്മോത്ത്, പെലോന്യനായ ഹേലെസ്,]]></a:t>
+              <a:t><![CDATA[குடிக்க மனதில்லாமல் அதைக் கர்த்தருக்கென்று ஊற்றிப்போட்டு:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13602,51 +14086,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. മുമ്പെ ശൌൽ രാജാവായിരുന്ന കാലത്തും നീയായിരുന്നു നായകനായി യിസ്രായേലിനെ നടത്തിയതു: നീ എന്റെ ജനമായ]]></a:t>
+              <a:t><![CDATA[2. சவுல் இன்னும் ராஜாவாயிருக்கும்போதே, நீர் இஸ்ரவேலை நடத்திக்கொண்டுபோய் நடத்திக்கொண்டுவருவீர்; என்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13734,51 +14218,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ഫെലിസ്ത്യർ പസ്-ദമ്മീമിൽ യുദ്ധത്തിന്നു കൂടിയപ്പോൾ അവൻ അവിടെ ദാവീദിനോടു കൂടെ ഉണ്ടായിരുന്നു. അവിടെ]]></a:t>
+              <a:t><![CDATA[19. நான் இதைச் செய்யாதபடிக்கு, என் தேவன் என்னைக் காத்துக்கொள்ளக்கடவர்; தங்கள் பிராணனை எண்ணாமல் போய்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13866,51 +14350,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[യവം നിറഞ്ഞ ഒരു വയൽ ഉണ്ടായിരുന്നു; പടജ്ജനം ഫെലിസ്ത്യരുടെ മുമ്പിൽനിന്നു ഓടിപ്പോയി.]]></a:t>
+              <a:t><![CDATA[அதைக் கொண்டுவந்த இந்த மனுஷரின் ரத்தத்தைக் குடிப்பேனோ என்று சொல்லி அதைக் குடிக்கமாட்டேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13998,51 +14482,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. തെക്കോവ്യനായ ഇക്കേശിന്റെ മകൻ ഈരാ, അനാഥോത്യനായ അബീയേസേർ,]]></a:t>
+              <a:t><![CDATA[இப்படி இந்த மூன்று பராக்கிரமசாலிகளும் செய்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14130,51 +14614,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. എന്നാൽ അവർ ആ വയലിന്റെ മദ്ധ്യേ നിന്നു അതിനെ കാത്തു ഫെലിസ്ത്യരെ വെട്ടിക്കളഞ്ഞു; യഹോവ അവർക്കു]]></a:t>
+              <a:t><![CDATA[20. யோவாபின் சகோதரனாகிய அபிசாய் அந்த மூன்றுபேரில் பிரதானமானவன்; அவன் தன் ஈட்டியை ஓங்கி, முந்நூறுபேரை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14262,51 +14746,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[വലിയോരു ജയം നല്കി.]]></a:t>
+              <a:t><![CDATA[மடங்கடித்ததினால் இந்த மூன்றுபேரில் பேர்பெற்றவனானான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14394,51 +14878,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. ഹൂശാത്യനായ സിബെഖായി, അഹോഹ്യനായ ഈലായി, നെതോഫാത്യനായ മഹരായി,]]></a:t>
+              <a:t><![CDATA[21. இந்த மூன்றுபேரில் அவன் மற்ற இரண்டுபேரிலும் மேன்மையுள்ளவனானதினால், அவர்களில் தலைவனானான்; ஆனாலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14526,51 +15010,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ഒരിക്കൽ ഫെലിസ്ത്യരുടെ സൈന്യം രെഫയീംതാഴ്വരയിൽ പാളയമിറങ്ങിയിരിക്കുമ്പോൾ മുപ്പതു തലവന്മാരിൽ]]></a:t>
+              <a:t><![CDATA[அந்த முந்தின மூன்றுபேருக்கு அவன் சமானமானவனல்ல.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14658,51 +15142,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[മൂന്നുപേർ പാറയിങ്കൽ അദുല്ലാംഗുഹയിൽ ദാവീദിന്റെ അടുക്കൽ ചെന്നു.]]></a:t>
+              <a:t><![CDATA[22. பராக்கிரமசாலியாகிய யோய்தாவின் குமாரனும், கப்சேயேல் ஊரானுமாகிய பெனாயாவும் செய்கைகளில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14790,51 +15274,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. നെതോഫാത്യനായ ബാനയുടെ മകൻ ഹേലെദ്,]]></a:t>
+              <a:t><![CDATA[வல்லவனாயிருந்தான்; அவன் மோவாப் தேசத்தின் இரண்டு வலுமையான சிங்கங்களைக் கொன்றதுமல்லாமல் உறைந்த]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14922,51 +15406,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. അന്നു ദാവീദ് ദുർഗ്ഗത്തിൽ ആയിരുന്നു; ഫെലിസ്ത്യർക്കു അക്കാലത്തു ബേത്ത്ളേഹെമിൽ ഒരു കാവൽപ്പട്ടാളം]]></a:t>
+              <a:t><![CDATA[மழைபெய்த நாளில் அவன் ஒரு கெபிக்குள்ளே இறங்கிப்போய், ஒரு சிங்கத்தைக் கொன்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15054,51 +15538,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[യിസ്രായേലിനെ മേയ്ക്കയും എന്റെ ജനമായ യിസ്രായേലിന്നു പ്രഭുവായിരിക്കയും ചെയ്യുമെന്നു നിന്റെ ദൈവമായ യഹോവ]]></a:t>
+              <a:t><![CDATA[ஜனமாகிய இஸ்ரவேலை நீர் மேய்த்து, என் ஜனமாகிய இஸ்ரவேலின்மேல் தலைவனாயிருப்பீர் என்று உம்முடைய தேவனாகிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15186,51 +15670,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഉണ്ടായിരുന്നു.]]></a:t>
+              <a:t><![CDATA[23. ஐந்துமுழ உயரமான ஒரு எகிப்தியனையும் அவன் கொன்றுபோட்டான்; அந்த எகிப்தியன் கையில் நெய்கிறவர்களின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15318,51 +15802,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ബേത്ത്ളേഹെംപട്ടണവാതിൽക്കലെ കിണറ്റിൽനിന്നു വെള്ളം എനിക്കു കുടിപ്പാൻ ആർ കൊണ്ടുവന്നു തരും എന്നു]]></a:t>
+              <a:t><![CDATA[படைமரக் கனதியான ஒரு ஈட்டி, இருக்கையில், இவன் ஒரு தடியைப் பிடித்து, அவனிடத்தில் போய், அந்த எகிப்தியன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15450,51 +15934,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ദാവീദ് ആർത്തിപൂണ്ടു പറഞ്ഞു.]]></a:t>
+              <a:t><![CDATA[கையிலிருந்த ஈட்டியைப் பறித்து, அவன் ஈட்டியினாலே அவனைக் கொன்றுபோட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15582,51 +16066,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. അപ്പോൾ ആ മൂന്നു പേരും ഫെലിസ്ത്യരുടെ പാളയത്തിൽകൂടി കടന്നുചെന്നു ബേത്ത്ളേഹെംപട്ടണവാതിൽക്കലെ]]></a:t>
+              <a:t><![CDATA[24. இவைகளை யோய்தாவின் குமாரனான பெனாயா செய்தபடியினால், மூன்று பராக்கிரமசாலிகளுக்குள்ளே பேர்பெற்றவனாய்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15714,51 +16198,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[കിണറ്റിൽനിന്നു വെള്ളംകോരി ദാവീദിന്റെ അടുക്കൽ കൊണ്ടുവന്നു; ദാവീദോ അതു കുടിപ്പാൻ മനസ്സില്ലാതെ]]></a:t>
+              <a:t><![CDATA[இருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15846,51 +16330,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[യഹോവെക്കു നിവേദിച്ചു ഒഴിച്ചു:]]></a:t>
+              <a:t><![CDATA[25. முப்பதுபேரிலும் இவன் மேன்மையுள்ளவன்; ஆனாலும் அந்த முந்தின மூன்றுபேருக்கும் இவன் சமானமானவனல்ல;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15978,51 +16462,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ഇതു ചെയ്‍വാൻ എന്റെ ദൈവം എനിക്കു സംഗതി വരുത്തരുതേ; തങ്ങളുടെ പ്രാണനെ ഉപേക്ഷിച്ചു പോയ പുരുഷന്മാരുടെ]]></a:t>
+              <a:t><![CDATA[அவனைத் தாவீது தன் மெய்க்காவலருக்குத் தலைவனாக வைத்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16110,51 +16594,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[രക്തം ഞാൻ കുടിക്കയോ? അവർ തങ്ങളുടെ പ്രാണനെ ഉപേക്ഷിച്ചല്ലോ അതു കൊണ്ടുവന്നിരിക്കുന്നതു എന്നു പറഞ്ഞു;]]></a:t>
+              <a:t><![CDATA[26. இராணுவத்திலிருந்த மற்றப் பராக்கிரமசாலிகள்: யோவாபின் தம்பி ஆசகேல், பெத்லகேம் ஊரானாகிய தோதோவின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16242,51 +16726,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അതുകൊണ്ടു അവന്നു അതു കുടിപ്പാൻ മനസ്സായില്ല; ഇതാകുന്നു ഈ മൂന്നു വീരന്മാർ ചെയ്തതു.]]></a:t>
+              <a:t><![CDATA[குமாரன் எல்க்கானான்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16374,51 +16858,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. ബെന്യാമീന്യരുടെ ഗിബെയയിൽ നിന്നുള്ള രീബായിയുടെ മകൻ ഈഥായി, പരാഥോന്യനായ ബെനായാവു,]]></a:t>
+              <a:t><![CDATA[27. ஆரோதியனாகிய சம்மோத், பெலோனியனாகிய ஏலெஸ்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16506,51 +16990,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[നിന്നോടു അരുളിച്ചെയ്തിട്ടുമുണ്ടു.]]></a:t>
+              <a:t><![CDATA[கர்த்தர் உமக்குச் சொல்லியும் இருக்கிறார் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16638,51 +17122,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. നഹലേഗാശിൽ നിന്നുള്ള ഹൂരായി, അർബ്ബാത്യനായ അബീയേൽ,]]></a:t>
+              <a:t><![CDATA[28. தெக்கோவியனாகிய இக்கேசின் குமாரன் ஈரா, ஆனதோத்தியனாகிய அபியேசர்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16770,51 +17254,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. ബഹരൂമ്യനായ അസ്മാവെത്ത്, ശയൽബോന്യനായ എല്യഹ്ബാ,]]></a:t>
+              <a:t><![CDATA[29. ஊசாத்தியனாகிய சிபெக்காய், அகோகியனாகிய ஈலாய்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16902,51 +17386,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. ഗീസോന്യനായ ഹശേമിന്റെ പുത്രന്മാർ, ഹരാർയ്യനായ ശാഗേയുടെ മകൻ യോനാഥാൻ,]]></a:t>
+              <a:t><![CDATA[30. நெத்தோபாத்தியனாகிய மகராயி, நெத்தோபாத்தியனாகிய பானாவின் குமாரன் ஏலேத்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17034,51 +17518,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. ഹരാർയ്യനായ സാഖാരിന്റെ മകൻ അഹീയാം, ഊരിന്റെ മകൻ എലീഫാൽ,]]></a:t>
+              <a:t><![CDATA[31. பென்யமீன் புத்திரரின் கிபேயா ஊரானாகிய ரிபாயின் குமாரன் இத்தாயி, பிரத்தோனியனாகிய பெனாயா,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17166,51 +17650,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. മെഖേരാത്യനായ ഹേഫെർ, പെലോന്യനായ അഹീയാവു, കർമ്മേല്യനായ ഹെസ്രോ,]]></a:t>
+              <a:t><![CDATA[32. காகாஸ் நீரோடைத் தேசத்தானாகிய ஊராயி, அர்பாத்தியனாகிய அபியேல்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17298,51 +17782,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. എസ്ബായിയുടെ മകൻ നയരായി,]]></a:t>
+              <a:t><![CDATA[33. பகரூமியனாகிய அஸ்மாவேத், சால்போனியனாகிய எலியாபா,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17430,51 +17914,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. നാഥാന്റെ സഹോദരൻ യോവേൽ, ഹഗ്രിയുടെ മകൻ മിബ്ഹാർ,]]></a:t>
+              <a:t><![CDATA[34. கீசோனியனாகிய ஆசேமின் குமாரர் ஆராரியனாகிய சாகியின் குமாரன் யோனத்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17562,51 +18046,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. അമ്മോന്യനായ സേലെക്, സെരൂയയുടെ മകനായ യോവാബിന്റെ ആയുധവാഹകനായ ബെരോത്യൻ നഹ്രായി,]]></a:t>
+              <a:t><![CDATA[35. ஆராரியனாகிய சாக்காரின் குமாரன் அகியாம், ஊரின் குமாரன் எலிபால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17694,51 +18178,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. യിത്രീയനായ ഈരാ, യിത്രീയനായ ഗാരേബ്,]]></a:t>
+              <a:t><![CDATA[36. மெகராத்தியனாகிய ஏப்பேர், பெலோனியனாகிய அகியா,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17826,51 +18310,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. ഹിത്യനായ ഊരീയാവു, അഹ്ളായിയുടെ മകൻ സാബാദ്, രൂബേന്യരുടെ സേനാപതിയും]]></a:t>
+              <a:t><![CDATA[37. கர்மேலியனாகிய எஸ்ரோ, எஸ்பாயின் குமாரன் நாராயி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17958,51 +18442,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ഇങ്ങനെ യിസ്രായേൽമൂപ്പന്മാരൊക്കെയും ഹെബ്രോനിൽ രാജാവിന്റെ അടുക്കൽ വന്നു; ദാവീദ് ഹെബ്രോനിൽവെച്ചു]]></a:t>
+              <a:t><![CDATA[3. அப்படியே இஸ்ரவேலின் மூப்பரெல்லாரும் எப்ரோனிலே ராஜாவினிடத்தில் வந்தார்கள்; தாவீது எப்ரோனிலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18090,51 +18574,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. മുപ്പതുപേർ അകമ്പടിയുള്ളവനുമായി രൂബേന്യനായ ശീസയുടെ മകൻ അദീനാ,]]></a:t>
+              <a:t><![CDATA[38. நாத்தானின் சகோதரன் யோவேல், அகரியின் குமாரன் மிப்கார்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18222,51 +18706,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. മയഖയുടെ മകൻ ഹാനാൻ, മിത്ന്യനായ യോശാഫാത്ത്,]]></a:t>
+              <a:t><![CDATA[39. அம்மோனியனாகிய சேலேக், செருயாவின் குமாரனாகிய யோவாபின் ஆயுததாரியான பெரோத்தியனாகிய நாராயி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18354,51 +18838,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. അസ്തെരാത്യനായ ഉസ്സീയാവു, അരോവേർയ്യനായ ഹോഥാമിന്റെ പുത്രന്മാരയ ശാമാ,]]></a:t>
+              <a:t><![CDATA[40. இத்தரியனாகிய ஈரா, இத்தரியனாகிய காரெப்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18486,51 +18970,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[45. യെയീയേൽ, ശിമ്രിയുടെ മകനായ യെദീയയേൽ തീസ്യനായി അവന്റെ സഹോദരനായ യോഹാ, മഹവ്യനായ എലീയേൽ,]]></a:t>
+              <a:t><![CDATA[41. ஏத்தியனாகிய உரியா, அக்லாயின் குமாரன் சாபாத்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18618,51 +19102,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[46. എൽനാമിന്റെ പുത്രന്മാരായ യെരീബായി, യോശവ്യാവു, മോവാബ്യൻ യിത്തമാ,]]></a:t>
+              <a:t><![CDATA[42. ரூபனியரின் தலைவனாகிய சீசாவின் குமாரன் அதினா என்னும் ரூபனியன்; அவனோடே முப்பதுபேர் இருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18750,51 +19234,579 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[47. എലീയേൽ, ഓബേദ്, മെസോബ്യനായ യാസീയേൽ എന്നിവർ തന്നേ.]]></a:t>
+              <a:t><![CDATA[43. மாகாவின் குமாரன் ஆனான், மிதினியனாகிய யோசபாத்,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 நாளாகமம் : 11]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide76.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[44. அஸ்தரேத்தியனாகிய உசியா, ஆரோவேரியனாகிய ஓத்தாமின் குமாரர் சமாவும், யேகியேலும்,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 நாளாகமம் : 11]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide77.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[45. சிம்ரியின் குமாரன் எதியாயேல், தித்சியனாகிய அவன் சகோதரன் யோகா,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 நாளாகமம் : 11]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide78.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[46. மாகாவியரின் புத்திரன் எலியேல், எல்நாமின் குமாரர் எரிபாயும், யொசவியாவும், மோவாபியனான இத்மாவும்,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 நாளாகமம் : 11]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide79.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[47. மெசோபாயா ஊராராகிய எலியேலும், ஓபேதும், யாசியேலுமே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18882,51 +19894,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[യഹോവയുടെ സന്നിധിയിൽ അവരോടു ഉടമ്പടി ചെയ്തു; ശമൂവേൽമുഖാന്തരം യഹോവ അരുളിച്ചെയ്തതു പോലെ അവർ ദാവീദിനെ]]></a:t>
+              <a:t><![CDATA[கர்த்தருக்கு முன்பாக அவர்களோடு உடன்படிக்கை பண்ணிக்கொண்டபின்பு, கர்த்தர் சாமுவேலைக்கொண்டு சொன்ன]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19014,51 +20026,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[യിസ്രായേലിന്നു രാജാവായിട്ടു അഭിഷേകം ചെയ്തു.]]></a:t>
+              <a:t><![CDATA[வார்த்தையின்படியே அவர்கள் தாவீதை இஸ்ரவேலின்மேல் ராஜாவாக அபிஷேகம்பண்ணினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19075,91 +20087,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[1 நாளாகமம் : 11]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme69">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme11">
   <a:themeElements>
-    <a:clrScheme name="Theme69">
+    <a:clrScheme name="Theme11">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme69">
+    <a:fontScheme name="Theme11">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -19185,51 +20197,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme69">
+    <a:fmtScheme name="Theme11">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -19360,51 +20372,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>75</Slides>
+  <Slides>79</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>