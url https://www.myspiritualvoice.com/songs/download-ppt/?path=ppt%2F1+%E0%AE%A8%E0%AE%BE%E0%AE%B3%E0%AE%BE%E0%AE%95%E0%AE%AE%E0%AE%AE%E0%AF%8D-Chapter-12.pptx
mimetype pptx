--- v1 (2026-08-02)
+++ v2 (2026-10-21)
@@ -131,50 +131,66 @@
   <Override PartName="/ppt/notesSlides/notesSlide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide75.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide75.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide76.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide76.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide77.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide77.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide78.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide78.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -225,50 +241,58 @@
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
     <p:sldId id="313" r:id="rId60"/>
     <p:sldId id="314" r:id="rId61"/>
     <p:sldId id="315" r:id="rId62"/>
     <p:sldId id="316" r:id="rId63"/>
     <p:sldId id="317" r:id="rId64"/>
     <p:sldId id="318" r:id="rId65"/>
     <p:sldId id="319" r:id="rId66"/>
     <p:sldId id="320" r:id="rId67"/>
     <p:sldId id="321" r:id="rId68"/>
     <p:sldId id="322" r:id="rId69"/>
     <p:sldId id="323" r:id="rId70"/>
     <p:sldId id="324" r:id="rId71"/>
     <p:sldId id="325" r:id="rId72"/>
+    <p:sldId id="326" r:id="rId73"/>
+    <p:sldId id="327" r:id="rId74"/>
+    <p:sldId id="328" r:id="rId75"/>
+    <p:sldId id="329" r:id="rId76"/>
+    <p:sldId id="330" r:id="rId77"/>
+    <p:sldId id="331" r:id="rId78"/>
+    <p:sldId id="332" r:id="rId79"/>
+    <p:sldId id="333" r:id="rId80"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -436,53 +460,61 @@
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
   <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
   <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
   <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
   <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
   <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
   <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
   <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/>
   <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide65.xml"/>
   <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide66.xml"/>
   <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide67.xml"/>
   <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide68.xml"/>
   <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide69.xml"/>
   <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide70.xml"/>
-  <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide71.xml"/>
+  <Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide72.xml"/>
+  <Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide73.xml"/>
+  <Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide74.xml"/>
+  <Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide75.xml"/>
+  <Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide76.xml"/>
+  <Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide77.xml"/>
+  <Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide78.xml"/>
+  <Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -542,51 +574,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. பென்யமீன் புத்திரரான சவுலின் சகோதரரில் மூவாயிரம்பேர்; அதுவரைக்கும் அவர்களில் மிச்சமானவர்கள் சவுலின் குடும்பத்தைக் காப்பாற்றப் பார்த்தார்கள்.]]></a:t>
+              <a:t><![CDATA[5. Eluzai, and Jerimoth, and Bealiah, and Shemariah, and Shephatiah the Haruphite,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -651,51 +683,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. எப்பிராயீம் புத்திரரில் தங்கள் பிதாக்களின் வம்சத்தில் பேர் பெற்ற மனுஷரான பராக்கிரமசாலிகள் இருபதினாயிரத்து எண்ணூறுபேர்.]]></a:t>
+              <a:t><![CDATA[6. Elkanah, and Jesiah, and Azareel, and Joezer, and Jashobeam, the Korhites,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -760,51 +792,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. எப்பிராயீம் புத்திரரில் தங்கள் பிதாக்களின் வம்சத்தில் பேர் பெற்ற மனுஷரான பராக்கிரமசாலிகள் இருபதினாயிரத்து எண்ணூறுபேர்.]]></a:t>
+              <a:t><![CDATA[7. And Joelah, and Zebadiah, the sons of Jeroham of Gedor.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -869,51 +901,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. மனாசேயின் பாதிக்கோத்திரத்தில் தாவீதை ராஜாவாக்குகிறதற்கு வரும்படி, பேர்பேராகக் குறிக்கப்பட்டவர்கள் பதினெண்ணாயிரம்பேர்.]]></a:t>
+              <a:t><![CDATA[8. And of the Gadites there separated themselves unto David into the hold to the wilderness men of might, and men of war fit for the battle, that could handle shield and buckler, whose faces were like the faces of lions, and were as swift as the roes upon the mountains;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -978,51 +1010,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. மனாசேயின் பாதிக்கோத்திரத்தில் தாவீதை ராஜாவாக்குகிறதற்கு வரும்படி, பேர்பேராகக் குறிக்கப்பட்டவர்கள் பதினெண்ணாயிரம்பேர்.]]></a:t>
+              <a:t><![CDATA[8. And of the Gadites there separated themselves unto David into the hold to the wilderness men of might, and men of war fit for the battle, that could handle shield and buckler, whose faces were like the faces of lions, and were as swift as the roes upon the mountains;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1087,51 +1119,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. இசக்கார் புத்திரரில், இஸ்ரவேலர் செய்யவேண்டியது இன்னதென்று அறிந்து காலாகாலங்களுக்குத் தகுந்த யோசனை சொல்லத்தக்க தலைவர்கள் இருநூறுபேரும், இவர்கள் வாக்குக்குச் செவிகொடுத்த இவர்களுடைய எல்லாச் சகோதரருமே.]]></a:t>
+              <a:t><![CDATA[8. And of the Gadites there separated themselves unto David into the hold to the wilderness men of might, and men of war fit for the battle, that could handle shield and buckler, whose faces were like the faces of lions, and were as swift as the roes upon the mountains;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1196,51 +1228,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. இசக்கார் புத்திரரில், இஸ்ரவேலர் செய்யவேண்டியது இன்னதென்று அறிந்து காலாகாலங்களுக்குத் தகுந்த யோசனை சொல்லத்தக்க தலைவர்கள் இருநூறுபேரும், இவர்கள் வாக்குக்குச் செவிகொடுத்த இவர்களுடைய எல்லாச் சகோதரருமே.]]></a:t>
+              <a:t><![CDATA[9. Ezer the first, Obadiah the second, Eliab the third,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1305,51 +1337,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. செபுலோன் புத்திரரில் சகலவித யுத்த ஆயுதங்களாலும் யுத்தம் செய்கிறதற்கும், தங்கள் அணியைக் காத்துநிற்கிறதற்கும் பழகி, வஞ்சனைசெய்யாமல் யுத்தத்திற்குப் போகத்தக்கவர்கள் ஐம்பதினாயிரம்பேர்.]]></a:t>
+              <a:t><![CDATA[10. Mishmannah the fourth, Jeremiah the fifth,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1414,51 +1446,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. செபுலோன் புத்திரரில் சகலவித யுத்த ஆயுதங்களாலும் யுத்தம் செய்கிறதற்கும், தங்கள் அணியைக் காத்துநிற்கிறதற்கும் பழகி, வஞ்சனைசெய்யாமல் யுத்தத்திற்குப் போகத்தக்கவர்கள் ஐம்பதினாயிரம்பேர்.]]></a:t>
+              <a:t><![CDATA[11. Attai the sixth, Eliel the seventh,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1523,51 +1555,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. நப்தலி புத்திரரில் ஆயிரம் தலைவர்கள் பரிசையும் ஈட்டியும் பிடித்த அவர்களோடேகூட இருந்தவர்கள் முப்பத்தேழாயிரம்பேர்.]]></a:t>
+              <a:t><![CDATA[12. Johanan the eighth, Elzabad the ninth,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1632,51 +1664,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. கர்த்தருடைய வாக்கின்படியே, சவுலின் ராஜ்யபாரத்தைத் தாவீதினிடமாய்த் திருப்ப, எப்ரோனிலிருக்கிற அவனிடத்துக்கு வந்த யுத்த சன்னத்தரான தலைவரின் இலக்கமாவன:]]></a:t>
+              <a:t><![CDATA[1. Now these are they that came to David to Ziklag, while he yet kept himself close because of Saul the son of Kish: and they were among the mighty men, helpers of the war.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1741,51 +1773,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. தாண் புத்திரரில் யுத்தத்திற்குத் தேறினவர்கள் இருபத்து எண்ணாயிரத்து அறுநூறுபேர்.]]></a:t>
+              <a:t><![CDATA[13. Jeremiah the tenth, Machbanai the eleventh.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1850,51 +1882,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. ஆசேர் புத்திரரில் யுத்தத்திற்குத் தேறினவர்களாய் சேவகம்பண்ணப்போகத்தக்கவர்கள் நாற்பதினாயிரம்பேர்.]]></a:t>
+              <a:t><![CDATA[14. These were of the sons of Gad, captains of the host: one of the least was over an hundred, and the greatest over a thousand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1959,51 +1991,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. யோர்தானுக்கு அக்கரையான ரூபனியரிலும், காத்தியரிலும், மனாசேயின் பாதிக்கோத்திரத்தாரிலும், யுத்தம்பண்ண சகலவித ஆயுதங்களையும் தரித்தவர்கள் நூற்றிருபதினாயிரம்பேர்.]]></a:t>
+              <a:t><![CDATA[14. These were of the sons of Gad, captains of the host: one of the least was over an hundred, and the greatest over a thousand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2068,51 +2100,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. யோர்தானுக்கு அக்கரையான ரூபனியரிலும், காத்தியரிலும், மனாசேயின் பாதிக்கோத்திரத்தாரிலும், யுத்தம்பண்ண சகலவித ஆயுதங்களையும் தரித்தவர்கள் நூற்றிருபதினாயிரம்பேர்.]]></a:t>
+              <a:t><![CDATA[15. These are they that went over Jordan in the first month, when it had overflowed all his banks; and they put to flight all them of the valleys, both toward the east, and toward the west.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2177,51 +2209,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. தாவீதை இஸ்ரவேலின்மேல் ராஜாவாக்குகிறதற்கு, இந்த யுத்தமனுஷர் எல்லாரும் அணி அணியாய் வைக்கப்பட்டவர்களாக, உத்தம இருதயத்தோடே எப்ரோனுக்கு வந்தார்கள்; இஸ்ரவேலில் மற்ற யாவரும் தாவீதை ராஜாவாக்குகிறதற்கு ஒருமனப்பட்டிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[15. These are they that went over Jordan in the first month, when it had overflowed all his banks; and they put to flight all them of the valleys, both toward the east, and toward the west.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2286,51 +2318,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. தாவீதை இஸ்ரவேலின்மேல் ராஜாவாக்குகிறதற்கு, இந்த யுத்தமனுஷர் எல்லாரும் அணி அணியாய் வைக்கப்பட்டவர்களாக, உத்தம இருதயத்தோடே எப்ரோனுக்கு வந்தார்கள்; இஸ்ரவேலில் மற்ற யாவரும் தாவீதை ராஜாவாக்குகிறதற்கு ஒருமனப்பட்டிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[16. And there came of the children of Benjamin and Judah to the hold unto David.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2395,51 +2427,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. தாவீதை இஸ்ரவேலின்மேல் ராஜாவாக்குகிறதற்கு, இந்த யுத்தமனுஷர் எல்லாரும் அணி அணியாய் வைக்கப்பட்டவர்களாக, உத்தம இருதயத்தோடே எப்ரோனுக்கு வந்தார்கள்; இஸ்ரவேலில் மற்ற யாவரும் தாவீதை ராஜாவாக்குகிறதற்கு ஒருமனப்பட்டிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[16. And there came of the children of Benjamin and Judah to the hold unto David.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2504,51 +2536,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. அவர்கள் அங்கே தாவீதோடேகூட மூன்றுநாள் இருந்து, போஜனபானம்பண்ணினார்கள்; அவர்கள் சகோதரர் அவர்களுக்காகச் சகலத்தையும் ஆயத்தம்பண்ணியிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[17. And David went out to meet them, and answered and said unto them, If all of you be come peaceably unto me to help me, mine heart shall be knit unto you: but if all of you be come to betray me to mine enemies, seeing there is no wrong in mine hands, the God of our fathers look thereon, and rebuke it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2613,51 +2645,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. அவர்கள் அங்கே தாவீதோடேகூட மூன்றுநாள் இருந்து, போஜனபானம்பண்ணினார்கள்; அவர்கள் சகோதரர் அவர்களுக்காகச் சகலத்தையும் ஆயத்தம்பண்ணியிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[17. And David went out to meet them, and answered and said unto them, If all of you be come peaceably unto me to help me, mine heart shall be knit unto you: but if all of you be come to betray me to mine enemies, seeing there is no wrong in mine hands, the God of our fathers look thereon, and rebuke it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2722,51 +2754,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. இசக்கார், செபுலோன், நப்தலியின் எல்லைமட்டும் அவர்களுக்குச் சமீபமாயிருந்தவர்களும், கழுதைகள்மேலும் ஒட்டகங்கள்மேலும் கோவேறு கழுதைகள்மேலும் மாடுகள்மேலும், தின்பண்டங்களாகிய மா, அத்திப்பழ அடைகள், வற்றலான திராட்சப்பழங்கள், திராட்சரசம், எண்ணெய் ஆடுமாடுகள் ஆகிய இவைகளை வேண்டிய மட்டும் ஏற்றிக்கொண்டுவந்தார்கள்; இஸ்ரவேலிலே மகிழ்ச்சியுண்டாயிற்று.]]></a:t>
+              <a:t><![CDATA[17. And David went out to meet them, and answered and said unto them, If all of you be come peaceably unto me to help me, mine heart shall be knit unto you: but if all of you be come to betray me to mine enemies, seeing there is no wrong in mine hands, the God of our fathers look thereon, and rebuke it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2831,51 +2863,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. கர்த்தருடைய வாக்கின்படியே, சவுலின் ராஜ்யபாரத்தைத் தாவீதினிடமாய்த் திருப்ப, எப்ரோனிலிருக்கிற அவனிடத்துக்கு வந்த யுத்த சன்னத்தரான தலைவரின் இலக்கமாவன:]]></a:t>
+              <a:t><![CDATA[1. Now these are they that came to David to Ziklag, while he yet kept himself close because of Saul the son of Kish: and they were among the mighty men, helpers of the war.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2940,51 +2972,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. இசக்கார், செபுலோன், நப்தலியின் எல்லைமட்டும் அவர்களுக்குச் சமீபமாயிருந்தவர்களும், கழுதைகள்மேலும் ஒட்டகங்கள்மேலும் கோவேறு கழுதைகள்மேலும் மாடுகள்மேலும், தின்பண்டங்களாகிய மா, அத்திப்பழ அடைகள், வற்றலான திராட்சப்பழங்கள், திராட்சரசம், எண்ணெய் ஆடுமாடுகள் ஆகிய இவைகளை வேண்டிய மட்டும் ஏற்றிக்கொண்டுவந்தார்கள்; இஸ்ரவேலிலே மகிழ்ச்சியுண்டாயிற்று.]]></a:t>
+              <a:t><![CDATA[17. And David went out to meet them, and answered and said unto them, If all of you be come peaceably unto me to help me, mine heart shall be knit unto you: but if all of you be come to betray me to mine enemies, seeing there is no wrong in mine hands, the God of our fathers look thereon, and rebuke it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3049,51 +3081,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. இசக்கார், செபுலோன், நப்தலியின் எல்லைமட்டும் அவர்களுக்குச் சமீபமாயிருந்தவர்களும், கழுதைகள்மேலும் ஒட்டகங்கள்மேலும் கோவேறு கழுதைகள்மேலும் மாடுகள்மேலும், தின்பண்டங்களாகிய மா, அத்திப்பழ அடைகள், வற்றலான திராட்சப்பழங்கள், திராட்சரசம், எண்ணெய் ஆடுமாடுகள் ஆகிய இவைகளை வேண்டிய மட்டும் ஏற்றிக்கொண்டுவந்தார்கள்; இஸ்ரவேலிலே மகிழ்ச்சியுண்டாயிற்று.]]></a:t>
+              <a:t><![CDATA[18. Then the spirit came upon Amasai, who was chief of the captains, and he said, Yours are we, David, and on your side, you son of Jesse: peace, peace be unto you, and peace be to yours helpers; for your God helps you. Then David received them, and made them captains of the band.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3158,51 +3190,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. தாவீது கீசின் குமாரனாகிய சவுலினிமித்தம் இன்னும் மறைவாயிருக்கையில், சிக்லாகிலிருக்கிற அவனிடத்திற்கு வந்து,]]></a:t>
+              <a:t><![CDATA[18. Then the spirit came upon Amasai, who was chief of the captains, and he said, Yours are we, David, and on your side, you son of Jesse: peace, peace be unto you, and peace be to yours helpers; for your God helps you. Then David received them, and made them captains of the band.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3267,51 +3299,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. தாவீது கீசின் குமாரனாகிய சவுலினிமித்தம் இன்னும் மறைவாயிருக்கையில், சிக்லாகிலிருக்கிற அவனிடத்திற்கு வந்து,]]></a:t>
+              <a:t><![CDATA[18. Then the spirit came upon Amasai, who was chief of the captains, and he said, Yours are we, David, and on your side, you son of Jesse: peace, peace be unto you, and peace be to yours helpers; for your God helps you. Then David received them, and made them captains of the band.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3376,51 +3408,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. யுத்தத்திற்கு ஒத்தாசை செய்த வில்வீரரும், கவண்கல் எறிகிறதற்கும் வில்லினால் அம்பு எய்கிறதற்கும் வலது இடது கைவாட்டமான பராக்கிரமசாலிகளான மற்ற மனுஷருமாவன: சவுலின் சகோதரராகிய பென்யமீன் கோத்திரத்தில்,]]></a:t>
+              <a:t><![CDATA[18. Then the spirit came upon Amasai, who was chief of the captains, and he said, Yours are we, David, and on your side, you son of Jesse: peace, peace be unto you, and peace be to yours helpers; for your God helps you. Then David received them, and made them captains of the band.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3485,51 +3517,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. யுத்தத்திற்கு ஒத்தாசை செய்த வில்வீரரும், கவண்கல் எறிகிறதற்கும் வில்லினால் அம்பு எய்கிறதற்கும் வலது இடது கைவாட்டமான பராக்கிரமசாலிகளான மற்ற மனுஷருமாவன: சவுலின் சகோதரராகிய பென்யமீன் கோத்திரத்தில்,]]></a:t>
+              <a:t><![CDATA[19. And there fell some of Manasseh to David, when he came with the Philistines against Saul to battle: but they helped them not: for the lords of the Philistines upon advisement sent him away, saying, He will fall to his master Saul to the jeopardy of our heads.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3594,51 +3626,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. கிபேயா ஊரானாகிய சேமாவின் குமாரர் அகியேசர் என்னும் தலைவனும், யோவாசும், அஸ்மாவேத்தின் குமாரராகிய எசியேலும், பேலேத்தும், பெராக்கா, ஆனதோத்தியனான ஏகூ என்பவர்களும்,]]></a:t>
+              <a:t><![CDATA[19. And there fell some of Manasseh to David, when he came with the Philistines against Saul to battle: but they helped them not: for the lords of the Philistines upon advisement sent him away, saying, He will fall to his master Saul to the jeopardy of our heads.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3703,51 +3735,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. கிபேயா ஊரானாகிய சேமாவின் குமாரர் அகியேசர் என்னும் தலைவனும், யோவாசும், அஸ்மாவேத்தின் குமாரராகிய எசியேலும், பேலேத்தும், பெராக்கா, ஆனதோத்தியனான ஏகூ என்பவர்களும்,]]></a:t>
+              <a:t><![CDATA[19. And there fell some of Manasseh to David, when he came with the Philistines against Saul to battle: but they helped them not: for the lords of the Philistines upon advisement sent him away, saying, He will fall to his master Saul to the jeopardy of our heads.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3812,51 +3844,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. முப்பதுபேரில் பராக்கிரமனும் முப்பதுபேருக்குப் பெரியவனுமான இஸ்மாயா என்னும் கிபியோனியனும், எரேமியா, யகாசியேல், யோகனான், கெதேரூரானான யோசபாத்,]]></a:t>
+              <a:t><![CDATA[19. And there fell some of Manasseh to David, when he came with the Philistines against Saul to battle: but they helped them not: for the lords of the Philistines upon advisement sent him away, saying, He will fall to his master Saul to the jeopardy of our heads.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3921,51 +3953,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. முப்பதுபேரில் பராக்கிரமனும் முப்பதுபேருக்குப் பெரியவனுமான இஸ்மாயா என்னும் கிபியோனியனும், எரேமியா, யகாசியேல், யோகனான், கெதேரூரானான யோசபாத்,]]></a:t>
+              <a:t><![CDATA[20. As he went to Ziklag, there fell to him of Manasseh, Adnah, and Jozabad, and Jediael, and Michael, and Jozabad, and Elihu, and Zilthai, captains of the thousands that were of Manasseh.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4030,51 +4062,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. யூதாபுத்திரரில் பரிசையும் ஈட்டியும் பிடித்து, யுத்தசன்னத்தரானவர்கள் ஆறாயிரத்து எண்ணூறுபேர்.]]></a:t>
+              <a:t><![CDATA[2. They were armed with bows, and could use both the right hand and the left in hurling stones and shooting arrows out of a bow, even of Saul's brethren of Benjamin.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4139,51 +4171,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. எலுசாயி, எரிமோத், பிகலியா, அரியா, அருப்பியனான செப்பத்தியா,]]></a:t>
+              <a:t><![CDATA[20. As he went to Ziklag, there fell to him of Manasseh, Adnah, and Jozabad, and Jediael, and Michael, and Jozabad, and Elihu, and Zilthai, captains of the thousands that were of Manasseh.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4248,51 +4280,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. எல்க்கானா, எஷியா, அசாரியேல், யொவேசேர், யசொபெயாம் என்னும் கோரேகியரும்,]]></a:t>
+              <a:t><![CDATA[20. As he went to Ziklag, there fell to him of Manasseh, Adnah, and Jozabad, and Jediael, and Michael, and Jozabad, and Elihu, and Zilthai, captains of the thousands that were of Manasseh.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4357,51 +4389,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. யொவேலா, செபதியா என்னும் கேதோர் ஊரானான ஏரோகாமின் குமாரருமே.]]></a:t>
+              <a:t><![CDATA[21. And they helped David against the band of the rovers: for they were all mighty men of valour, and were captains in the host.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4466,51 +4498,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. காத்தியரில் பரிசையும் ஈட்டியும் பிடித்து, சிங்கமுகம் போன்ற முகமும், மலைகளிலிருக்கிற வெளிமான் வேகம்போன்ற வேகமுமுள்ளவர்களாயிருந்து, யுத்தசேவகரான பராக்கிரமசாலிகள் சிலரும் வனாந்தரத்திலுள்ள அரணான இடத்தில் இருக்கிற தாவீது பட்சமாய்ச் சேர்ந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[21. And they helped David against the band of the rovers: for they were all mighty men of valour, and were captains in the host.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4575,51 +4607,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. காத்தியரில் பரிசையும் ஈட்டியும் பிடித்து, சிங்கமுகம் போன்ற முகமும், மலைகளிலிருக்கிற வெளிமான் வேகம்போன்ற வேகமுமுள்ளவர்களாயிருந்து, யுத்தசேவகரான பராக்கிரமசாலிகள் சிலரும் வனாந்தரத்திலுள்ள அரணான இடத்தில் இருக்கிற தாவீது பட்சமாய்ச் சேர்ந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[22. For at that time day by day there came to David to help him, until it was a great host, like the host of God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4684,51 +4716,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. காத்தியரில் பரிசையும் ஈட்டியும் பிடித்து, சிங்கமுகம் போன்ற முகமும், மலைகளிலிருக்கிற வெளிமான் வேகம்போன்ற வேகமுமுள்ளவர்களாயிருந்து, யுத்தசேவகரான பராக்கிரமசாலிகள் சிலரும் வனாந்தரத்திலுள்ள அரணான இடத்தில் இருக்கிற தாவீது பட்சமாய்ச் சேர்ந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[22. For at that time day by day there came to David to help him, until it was a great host, like the host of God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4793,51 +4825,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. யாரென்றால், எத்சேர் என்னும் தலைவன், அவனுக்கு இரண்டாவது ஒபதியா; மூன்றாவது எலியாப்,]]></a:t>
+              <a:t><![CDATA[23. And these are the numbers of the bands that were ready armed to the war, and came to David to Hebron, to turn the kingdom of Saul to him, according to the word of the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4902,51 +4934,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. நாலாவது மிஸ்மன்னா, ஐந்தாவது எரேமியா,]]></a:t>
+              <a:t><![CDATA[23. And these are the numbers of the bands that were ready armed to the war, and came to David to Hebron, to turn the kingdom of Saul to him, according to the word of the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5011,51 +5043,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ஆறாவது அத்தாயி, ஏழாவது எலியேல்,]]></a:t>
+              <a:t><![CDATA[24. The children of Judah that bare shield and spear were six thousand and eight hundred, ready armed to the war.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5120,51 +5152,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. எட்டாவது யோகனான், ஒன்பதாவது எல்சபாத்,]]></a:t>
+              <a:t><![CDATA[25. Of the children of Simeon, mighty men of valour for the war, seven thousand and one hundred.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5229,51 +5261,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. சிமியோன் புத்திரரில் பராக்கிரமசாலிகளாகிய யுத்தவீரர் ஏழாயிரத்து நூறுபேர்.]]></a:t>
+              <a:t><![CDATA[2. They were armed with bows, and could use both the right hand and the left in hurling stones and shooting arrows out of a bow, even of Saul's brethren of Benjamin.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5338,51 +5370,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. பத்தாவது எரேமியா, பதினோரவது மக்பன்னாயி;]]></a:t>
+              <a:t><![CDATA[26. Of the children of Levi four thousand and six hundred.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5447,51 +5479,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. காத் புத்திரரான இவர்கள் இராணுவத்தலைவராயிருந்தார்கள்; அவர்களில் சிறியவன் நூறுபேருக்கும் பெரியவன் ஆயிரம்பேருக்கும் சேர்வைக்காரராயிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[27. And Jehoiada was the leader of the Aaronites, and with him were three thousand and seven hundred;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5556,51 +5588,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. யோர்தான் கரைபுரண்டுபோயிருக்கிற முதலாம் மாதத்தில் அதைக் கடந்து, கிழக்கேயும் மேற்கேயும் பள்ளத்தாக்குகளில் இருக்கிற யாவரையும் துரத்திவிட்டவர்கள் இவர்களே.]]></a:t>
+              <a:t><![CDATA[28. And Zadok, a young man mighty of valour, and of his father's house twenty and two captains.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5665,51 +5697,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. யோர்தான் கரைபுரண்டுபோயிருக்கிற முதலாம் மாதத்தில் அதைக் கடந்து, கிழக்கேயும் மேற்கேயும் பள்ளத்தாக்குகளில் இருக்கிற யாவரையும் துரத்திவிட்டவர்கள் இவர்களே.]]></a:t>
+              <a:t><![CDATA[29. And of the children of Benjamin, the kindred of Saul, three thousand: for until now the greatest part of them had kept the ward of the house of Saul.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5774,51 +5806,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. பின்னும் பென்யமீன் புத்திரரிலும் யூதாபுத்திரரிலும் சிலர் அரணான ஸ்தலத்தில் இருக்கிற தாவீதினிடத்தில் வந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[29. And of the children of Benjamin, the kindred of Saul, three thousand: for until now the greatest part of them had kept the ward of the house of Saul.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5883,51 +5915,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. தாவீது புறப்பட்டு, அவர்களுக்கு எதிர்கொண்டுபோய், அவர்களுக்கு உத்தரவுகொடுத்து: நீங்கள் எனக்கு உதவிசெய்ய சமாதானமாய் என்னிடத்தில் வந்தீர்களானால், என் இருதயம் உங்களோடு இசைந்திருக்கும்; என் கைகளில் கொடுமை இல்லாதிருக்க, என்னை என் சத்துருக்களுக்குக் காட்டிக்கொடுக்க வந்தீர்களேயாகில், நம்முடைய பிதாக்களின் தேவன் அதைப் பார்த்துக் கண்டிப்பாராக என்றான்.]]></a:t>
+              <a:t><![CDATA[30. And of the children of Ephraim twenty thousand and eight hundred, mighty men of valour, famous throughout the house of their fathers.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5992,51 +6024,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. தாவீது புறப்பட்டு, அவர்களுக்கு எதிர்கொண்டுபோய், அவர்களுக்கு உத்தரவுகொடுத்து: நீங்கள் எனக்கு உதவிசெய்ய சமாதானமாய் என்னிடத்தில் வந்தீர்களானால், என் இருதயம் உங்களோடு இசைந்திருக்கும்; என் கைகளில் கொடுமை இல்லாதிருக்க, என்னை என் சத்துருக்களுக்குக் காட்டிக்கொடுக்க வந்தீர்களேயாகில், நம்முடைய பிதாக்களின் தேவன் அதைப் பார்த்துக் கண்டிப்பாராக என்றான்.]]></a:t>
+              <a:t><![CDATA[30. And of the children of Ephraim twenty thousand and eight hundred, mighty men of valour, famous throughout the house of their fathers.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6101,51 +6133,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. தாவீது புறப்பட்டு, அவர்களுக்கு எதிர்கொண்டுபோய், அவர்களுக்கு உத்தரவுகொடுத்து: நீங்கள் எனக்கு உதவிசெய்ய சமாதானமாய் என்னிடத்தில் வந்தீர்களானால், என் இருதயம் உங்களோடு இசைந்திருக்கும்; என் கைகளில் கொடுமை இல்லாதிருக்க, என்னை என் சத்துருக்களுக்குக் காட்டிக்கொடுக்க வந்தீர்களேயாகில், நம்முடைய பிதாக்களின் தேவன் அதைப் பார்த்துக் கண்டிப்பாராக என்றான்.]]></a:t>
+              <a:t><![CDATA[31. And of the half tribe of Manasseh eighteen thousand, which were expressed by name, to come and make David king.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6210,51 +6242,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அப்பொழுது அதிபதிகளுக்குத் தலைவனான அமாசாயின்மேல் ஆவி இறங்கினதினால், அவன்: தாவீதே, நாங்கள் உம்முடையவர்கள்; ஈசாயின் குமாரனே உமது பட்சமாயிருப்போம்; உமக்குச் சமாதானம், சமாதானம்; உமக்கு உதவிசெய்கிறவர்களுக்கும் சமாதானம்; உம்முடைய தேவன் உமக்குத் துணை நிற்கிறார் என்றான்; அப்பொழுது தாவீது அவர்களைச் சேர்த்துக்கொண்டு, அவர்களைத் தண்டுக்குத் தலைவராக்கினான்.]]></a:t>
+              <a:t><![CDATA[31. And of the half tribe of Manasseh eighteen thousand, which were expressed by name, to come and make David king.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6319,51 +6351,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அப்பொழுது அதிபதிகளுக்குத் தலைவனான அமாசாயின்மேல் ஆவி இறங்கினதினால், அவன்: தாவீதே, நாங்கள் உம்முடையவர்கள்; ஈசாயின் குமாரனே உமது பட்சமாயிருப்போம்; உமக்குச் சமாதானம், சமாதானம்; உமக்கு உதவிசெய்கிறவர்களுக்கும் சமாதானம்; உம்முடைய தேவன் உமக்குத் துணை நிற்கிறார் என்றான்; அப்பொழுது தாவீது அவர்களைச் சேர்த்துக்கொண்டு, அவர்களைத் தண்டுக்குத் தலைவராக்கினான்.]]></a:t>
+              <a:t><![CDATA[32. And of the children of Issachar, which were men that had understanding of the times, to know what Israel ought to do; the heads of them were two hundred; and all their brethren were at their commandment.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6428,51 +6460,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. லேவி புத்திரரில் நாலாயிரத்து அறுநூறுபேர்.]]></a:t>
+              <a:t><![CDATA[3. The chief was Ahiezer, then Joash, the sons of Shemaah the Gibeathite; and Jeziel, and Pelet, the sons of Azmaveth; and Berachah, and Jehu the Antothite.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6537,51 +6569,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அப்பொழுது அதிபதிகளுக்குத் தலைவனான அமாசாயின்மேல் ஆவி இறங்கினதினால், அவன்: தாவீதே, நாங்கள் உம்முடையவர்கள்; ஈசாயின் குமாரனே உமது பட்சமாயிருப்போம்; உமக்குச் சமாதானம், சமாதானம்; உமக்கு உதவிசெய்கிறவர்களுக்கும் சமாதானம்; உம்முடைய தேவன் உமக்குத் துணை நிற்கிறார் என்றான்; அப்பொழுது தாவீது அவர்களைச் சேர்த்துக்கொண்டு, அவர்களைத் தண்டுக்குத் தலைவராக்கினான்.]]></a:t>
+              <a:t><![CDATA[32. And of the children of Issachar, which were men that had understanding of the times, to know what Israel ought to do; the heads of them were two hundred; and all their brethren were at their commandment.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6646,51 +6678,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அப்பொழுது அதிபதிகளுக்குத் தலைவனான அமாசாயின்மேல் ஆவி இறங்கினதினால், அவன்: தாவீதே, நாங்கள் உம்முடையவர்கள்; ஈசாயின் குமாரனே உமது பட்சமாயிருப்போம்; உமக்குச் சமாதானம், சமாதானம்; உமக்கு உதவிசெய்கிறவர்களுக்கும் சமாதானம்; உம்முடைய தேவன் உமக்குத் துணை நிற்கிறார் என்றான்; அப்பொழுது தாவீது அவர்களைச் சேர்த்துக்கொண்டு, அவர்களைத் தண்டுக்குத் தலைவராக்கினான்.]]></a:t>
+              <a:t><![CDATA[32. And of the children of Issachar, which were men that had understanding of the times, to know what Israel ought to do; the heads of them were two hundred; and all their brethren were at their commandment.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6755,51 +6787,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. சவுலின்மேல் யுத்தம்பண்ணப்போகிற பெலிஸ்தருடனேகூடத் தாவீது வருகிறபோது, மனாசேயிலும் சிலர் அவன் பட்சமாய்ச் சேர்ந்தார்கள்; பெலிஸ்தரின் பிரபுக்கள் யோசனைபண்ணி, அவன் நம்முடைய தலைகளுக்கு மோசமாய்த் தன் ஆண்டவனாகிய சவுலின் பட்சமாய்ப் போவான் என்று அவனை அனுப்பிவிட்டார்கள்: அதனால் அவர்கள் இவர்களுக்கு உதவிசெய்யவில்லை.]]></a:t>
+              <a:t><![CDATA[33. Of Zebulun, such as went forth to battle, expert in war, with all instruments of war, fifty thousand, which could keep rank: they were not of double heart.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6864,51 +6896,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. சவுலின்மேல் யுத்தம்பண்ணப்போகிற பெலிஸ்தருடனேகூடத் தாவீது வருகிறபோது, மனாசேயிலும் சிலர் அவன் பட்சமாய்ச் சேர்ந்தார்கள்; பெலிஸ்தரின் பிரபுக்கள் யோசனைபண்ணி, அவன் நம்முடைய தலைகளுக்கு மோசமாய்த் தன் ஆண்டவனாகிய சவுலின் பட்சமாய்ப் போவான் என்று அவனை அனுப்பிவிட்டார்கள்: அதனால் அவர்கள் இவர்களுக்கு உதவிசெய்யவில்லை.]]></a:t>
+              <a:t><![CDATA[33. Of Zebulun, such as went forth to battle, expert in war, with all instruments of war, fifty thousand, which could keep rank: they were not of double heart.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6973,51 +7005,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. சவுலின்மேல் யுத்தம்பண்ணப்போகிற பெலிஸ்தருடனேகூடத் தாவீது வருகிறபோது, மனாசேயிலும் சிலர் அவன் பட்சமாய்ச் சேர்ந்தார்கள்; பெலிஸ்தரின் பிரபுக்கள் யோசனைபண்ணி, அவன் நம்முடைய தலைகளுக்கு மோசமாய்த் தன் ஆண்டவனாகிய சவுலின் பட்சமாய்ப் போவான் என்று அவனை அனுப்பிவிட்டார்கள்: அதனால் அவர்கள் இவர்களுக்கு உதவிசெய்யவில்லை.]]></a:t>
+              <a:t><![CDATA[34. And of Naphtali a thousand captains, and with them with shield and spear thirty and seven thousand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7082,51 +7114,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அப்படியே அவன் சிக்லாகுக்குத் திரும்பிப்போகையில், மனாசேயில் அத்னாக், யோசபாத், எதியாவேல், மிகாயேல், யோசபாத், எலிகூ, சில்த்தாயி என்னும் மனாசே கோத்திரத்தாரின் ஆயிரத்துச் சேர்வைக்காரர் அவன் பட்சமாய் வந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[34. And of Naphtali a thousand captains, and with them with shield and spear thirty and seven thousand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7191,51 +7223,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அப்படியே அவன் சிக்லாகுக்குத் திரும்பிப்போகையில், மனாசேயில் அத்னாக், யோசபாத், எதியாவேல், மிகாயேல், யோசபாத், எலிகூ, சில்த்தாயி என்னும் மனாசே கோத்திரத்தாரின் ஆயிரத்துச் சேர்வைக்காரர் அவன் பட்சமாய் வந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[35. And of the Danites expert in war twenty and eight thousand and six hundred.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7300,51 +7332,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அந்தத் தண்டுக்கு விரோதமாய் இவர்கள் தாவீதுக்கு உதவிசெய்தார்கள்; இவர்களெல்லாரும் பராக்கிரமசாலிகளும் இராணுவத்தில் சேர்வைக்காரருமாயிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[36. And of Asher, such as went forth to battle, expert in war, forty thousand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7409,51 +7441,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அந்தத் தண்டுக்கு விரோதமாய் இவர்கள் தாவீதுக்கு உதவிசெய்தார்கள்; இவர்களெல்லாரும் பராக்கிரமசாலிகளும் இராணுவத்தில் சேர்வைக்காரருமாயிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[37. And on the other side of Jordan, of the Reubenites, and the Gadites, and of the half tribe of Manasseh, with all manner of instruments of war for the battle, an hundred and twenty thousand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide69.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7518,51 +7550,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அக்காலத்திலே நாளுக்குநாள் தாவீதுக்கு உதவிசெய்யும் மனுஷர் அவனிடத்தில் வந்து சேர்ந்தபடியால், அவர்கள் தேவசேனையைப்போல மகா சேனையானார்கள்.]]></a:t>
+              <a:t><![CDATA[37. And on the other side of Jordan, of the Reubenites, and the Gadites, and of the half tribe of Manasseh, with all manner of instruments of war for the battle, an hundred and twenty thousand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7627,51 +7659,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. ஆரோன் சந்ததியாரின் அதிபதியாகிய யோயதாவும், அவனோடிருந்த மூவாயிரத்து; எழுநூறுபேரும்,]]></a:t>
+              <a:t><![CDATA[3. The chief was Ahiezer, then Joash, the sons of Shemaah the Gibeathite; and Jeziel, and Pelet, the sons of Azmaveth; and Berachah, and Jehu the Antothite.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide70.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7736,51 +7768,923 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அக்காலத்திலே நாளுக்குநாள் தாவீதுக்கு உதவிசெய்யும் மனுஷர் அவனிடத்தில் வந்து சேர்ந்தபடியால், அவர்கள் தேவசேனையைப்போல மகா சேனையானார்கள்.]]></a:t>
+              <a:t><![CDATA[38. All these men of war, that could keep rank, came with a perfect heart to Hebron, to make David king over all Israel: and all the rest also of Israel were of one heart to make David king.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide71.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[38. All these men of war, that could keep rank, came with a perfect heart to Hebron, to make David king over all Israel: and all the rest also of Israel were of one heart to make David king.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide72.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[38. All these men of war, that could keep rank, came with a perfect heart to Hebron, to make David king over all Israel: and all the rest also of Israel were of one heart to make David king.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide73.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[39. And there they were with David three days, eating and drinking: for their brethren had prepared for them.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide74.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[39. And there they were with David three days, eating and drinking: for their brethren had prepared for them.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide75.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[40. Moreover they that were nigh them, even unto Issachar and Zebulun and Naphtali, brought bread on asses, and on camels, and on mules, and on oxen, and food, meal, cakes of figs, and bunches of raisins, and wine, and oil, and oxen, and sheep abundantly: for there was joy in Israel.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide76.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[40. Moreover they that were nigh them, even unto Issachar and Zebulun and Naphtali, brought bread on asses, and on camels, and on mules, and on oxen, and food, meal, cakes of figs, and bunches of raisins, and wine, and oil, and oxen, and sheep abundantly: for there was joy in Israel.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide77.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[40. Moreover they that were nigh them, even unto Issachar and Zebulun and Naphtali, brought bread on asses, and on camels, and on mules, and on oxen, and food, meal, cakes of figs, and bunches of raisins, and wine, and oil, and oxen, and sheep abundantly: for there was joy in Israel.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide78.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[40. Moreover they that were nigh them, even unto Issachar and Zebulun and Naphtali, brought bread on asses, and on camels, and on mules, and on oxen, and food, meal, cakes of figs, and bunches of raisins, and wine, and oil, and oxen, and sheep abundantly: for there was joy in Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7845,51 +8749,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. பராக்கிரமசாலியான சாதோக் என்னும் வாலிபனும், அவன் தகப்பன் வம்சத்தாரான இருபத்திரண்டு தலைவருமே.]]></a:t>
+              <a:t><![CDATA[4. And Ismaiah the Gibeonite, a mighty man among the thirty, and over the thirty; and Jeremiah, and Jahaziel, and Johanan, and Josabad the Gederathite,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7954,51 +8858,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. பென்யமீன் புத்திரரான சவுலின் சகோதரரில் மூவாயிரம்பேர்; அதுவரைக்கும் அவர்களில் மிச்சமானவர்கள் சவுலின் குடும்பத்தைக் காப்பாற்றப் பார்த்தார்கள்.]]></a:t>
+              <a:t><![CDATA[4. And Ismaiah the Gibeonite, a mighty man among the thirty, and over the thirty; and Jeremiah, and Jahaziel, and Johanan, and Josabad the Gederathite,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -8033,51 +8937,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474699447" r:id="rId1"/>
+    <p:sldLayoutId id="2481575523" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -8613,50 +9517,114 @@
 
 <file path=ppt/slides/_rels/slide69.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide69.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide70.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide70.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide71.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide71.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide72.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide72.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide73.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide73.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide74.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide74.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide75.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide75.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide76.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide76.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide77.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide77.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide78.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide78.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -8773,51 +9741,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[നോക്കിവന്നിരുന്നു.]]></a:t>
+              <a:t><![CDATA[5. எலுசாயி, எரிமோத், பிகலியா, அரியா, அருப்பியனான செப்பத்தியா,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8905,51 +9873,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. എഫ്രയീമ്യരിൽ പരാക്രമശാലികളായി തങ്ങളുടെ പിതൃഭവനങ്ങളിൽ ശ്രുതിപ്പെട്ടവരായ ഇരുപതിനായിരത്തെണ്ണൂറു]]></a:t>
+              <a:t><![CDATA[6. எல்க்கானா, எஷியா, அசாரியேல், யொவேசேர், யசொபெயாம் என்னும் கோரேகியரும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9037,51 +10005,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[പേർ.]]></a:t>
+              <a:t><![CDATA[7. யொவேலா, செபதியா என்னும் கேதோர் ஊரானான ஏரோகாமின் குமாரருமே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9169,51 +10137,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. മനശ്ശെയുടെ പാതിഗോത്രത്തിൽ പതിനെണ്ണായിരംപേർ. ദാവീദിനെ രാജാവാക്കുവാൻ ചെല്ലേണ്ടതിന്നു ഇവരെ]]></a:t>
+              <a:t><![CDATA[8. காத்தியரில் பரிசையும் ஈட்டியும் பிடித்து, சிங்கமுகம் போன்ற முகமும், மலைகளிலிருக்கிற வெளிமான்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9301,51 +10269,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[പേരുപേരായി കുറിച്ചിരുന്നു.]]></a:t>
+              <a:t><![CDATA[வேகம்போன்ற வேகமுமுள்ளவர்களாயிருந்து, யுத்தசேவகரான பராக்கிரமசாலிகள் சிலரும் வனாந்தரத்திலுள்ள அரணான]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9433,51 +10401,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. യിസ്സാഖാർയ്യരിൽ യിസ്രായേൽ ഇന്നതു ചെയ്യേണം എന്നു അറിവാൻ തക്കവണ്ണം കാലജ്ഞന്മാരായ തലവന്മാർ]]></a:t>
+              <a:t><![CDATA[இடத்தில் இருக்கிற தாவீது பட்சமாய்ச் சேர்ந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9565,51 +10533,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഇരുനൂറുപേർ; അവരുടെ സഹോദരന്മാരൊക്കെയും അവരുടെ കല്പനെക്കു വിധേയരായിരുന്നു.]]></a:t>
+              <a:t><![CDATA[9. யாரென்றால், எத்சேர் என்னும் தலைவன், அவனுக்கு இரண்டாவது ஒபதியா; மூன்றாவது எலியாப்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9697,51 +10665,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. സെബൂലൂനിൽ യുദ്ധസന്നദ്ധരായി സകലവിധ യുദ്ധായുധങ്ങളെ ധരിച്ചു നിരനിരയായി ഐകമത്യത്തോടെ യുദ്ധത്തിന്നു]]></a:t>
+              <a:t><![CDATA[10. நாலாவது மிஸ்மன்னா, ஐந்தாவது எரேமியா,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9829,51 +10797,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[പുറപ്പെട്ടവർ അമ്പതിനായിരംപേർ.]]></a:t>
+              <a:t><![CDATA[11. ஆறாவது அத்தாயி, ஏழாவது எலியேல்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9961,51 +10929,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. നഫ്താലിയിൽ നായകന്മാർ ആയിരംപേർ; അവരോടുകൂടെ പരിചയും കുന്തവും എടുത്തവർ മുപ്പത്തേഴായിരംപേർ.]]></a:t>
+              <a:t><![CDATA[12. எட்டாவது யோகனான், ஒன்பதாவது எல்சபாத்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10093,51 +11061,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. യഹോവയുടെ വചനപ്രകാരം ശൌലിന്റെ രാജത്വം ദാവീദിന്നു ആക്കുവാൻ യുദ്ധസന്നദ്ധരായി ഹെബ്രോനിൽ അവന്റെ]]></a:t>
+              <a:t><![CDATA[1. தாவீது கீசின் குமாரனாகிய சவுலினிமித்தம் இன்னும் மறைவாயிருக்கையில், சிக்லாகிலிருக்கிற]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10225,51 +11193,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. ദാന്യരിൽ യുദ്ധസന്നദ്ധർ ഇരുപത്തെണ്ണായിരത്തറുനൂറുപേർ.]]></a:t>
+              <a:t><![CDATA[13. பத்தாவது எரேமியா, பதினோரவது மக்பன்னாயி;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10357,51 +11325,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. ആശേരിൽ യുദ്ധസന്നദ്ധരായി പടെക്കു പുറപ്പെട്ടവർ നാല്പതിനായിരംപേർ.]]></a:t>
+              <a:t><![CDATA[14. காத் புத்திரரான இவர்கள் இராணுவத்தலைவராயிருந்தார்கள்; அவர்களில் சிறியவன் நூறுபேருக்கும் பெரியவன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10489,51 +11457,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. യോർദ്ദാന്നു അക്കരെ രൂബേന്യരിലും ഗാദ്യരിലും മനശ്ശെയുടെ പാതിഗോത്രത്തിലും സകലവിധ]]></a:t>
+              <a:t><![CDATA[ஆயிரம்பேருக்கும் சேர்வைக்காரராயிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10621,51 +11589,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[യുദ്ധായുധങ്ങളോടുകൂടെ ലക്ഷത്തിരുപതിനായിരം പേർ.]]></a:t>
+              <a:t><![CDATA[15. யோர்தான் கரைபுரண்டுபோயிருக்கிற முதலாம் மாதத்தில் அதைக் கடந்து, கிழக்கேயும் மேற்கேயும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10753,51 +11721,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. അണിനിരപ്പാൻ കഴിവുള്ള യോദ്ധാക്കളായ ഇവരെല്ലാവരും ദാവീദിനെ എല്ലായിസ്രായേലിന്നും രാജാവാക്കേണ്ടതിന്നു]]></a:t>
+              <a:t><![CDATA[பள்ளத்தாக்குகளில் இருக்கிற யாவரையும் துரத்திவிட்டவர்கள் இவர்களே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10885,51 +11853,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഏകാഗ്രമനസ്സോടെ ഹെബ്രോനിലേക്കു വന്നു; ശേഷമുള്ള യിസ്രായേലും എല്ലാം ദാവീദിനെ രാജാവാക്കേണ്ടതിന്നു]]></a:t>
+              <a:t><![CDATA[16. பின்னும் பென்யமீன் புத்திரரிலும் யூதாபுத்திரரிலும் சிலர் அரணான ஸ்தலத்தில் இருக்கிற]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11017,51 +11985,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഐകമത്യപ്പെട്ടിരുന്നു.]]></a:t>
+              <a:t><![CDATA[தாவீதினிடத்தில் வந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11149,51 +12117,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. അവർ അവിടെ ഭക്ഷിച്ചും പാനം ചെയ്തുംകൊണ്ടു ദാവീദിനോടുകൂടെ മൂന്നു ദിവസം പാർത്തു; അവരുടെ സഹോദരന്മാർ]]></a:t>
+              <a:t><![CDATA[17. தாவீது புறப்பட்டு, அவர்களுக்கு எதிர்கொண்டுபோய், அவர்களுக்கு உத்தரவுகொடுத்து: நீங்கள் எனக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11281,51 +12249,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അവർക്കു വേണ്ടി വട്ടംകൂട്ടിയിരുന്നു.]]></a:t>
+              <a:t><![CDATA[உதவிசெய்ய சமாதானமாய் என்னிடத்தில் வந்தீர்களானால், என் இருதயம் உங்களோடு இசைந்திருக்கும்; என் கைகளில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11413,51 +12381,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. യിസ്രായേലിൽ സന്തോഷമുണ്ടായിരുന്നതുകൊണ്ടു സമീപവാസികൾ, യിസ്സാഖാർ, സെബൂലൂൻ, നഫ്താലി എന്നിവർ കൂടെ,]]></a:t>
+              <a:t><![CDATA[கொடுமை இல்லாதிருக்க, என்னை என் சத்துருக்களுக்குக் காட்டிக்கொடுக்க வந்தீர்களேயாகில், நம்முடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11545,51 +12513,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അടുക്കൽ വന്ന തലവന്മാരുടെ സംഖ്യകളാവിതു:]]></a:t>
+              <a:t><![CDATA[அவனிடத்திற்கு வந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11677,51 +12645,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[കഴുതപ്പുറത്തും ഒട്ടകപ്പുറത്തും കോവർകഴുതപ്പുറത്തും കാളപ്പുറത്തും, അപ്പം, മാവു, അത്തിപ്പഴക്കട്ട,]]></a:t>
+              <a:t><![CDATA[பிதாக்களின் தேவன் அதைப் பார்த்துக் கண்டிப்பாராக என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11809,51 +12777,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഉണക്കമുന്തിരിപ്പഴം, വീഞ്ഞ്, എണ്ണ എന്നിവയെയും കാളകളെയും വളരെ ആടുകളെയും കൊണ്ടുവന്നു.]]></a:t>
+              <a:t><![CDATA[18. அப்பொழுது அதிபதிகளுக்குத் தலைவனான அமாசாயின்மேல் ஆவி இறங்கினதினால், அவன்: தாவீதே, நாங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11941,51 +12909,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. കീശിന്റെ മകനായ ശൌലിന്റെ നിമിത്തം ദാവീദ് ഒളിച്ചുപാർത്തിരുന്നപ്പോൾ സീക്ളാഗിൽ അവന്റെ അടുക്കൽ വന്നർ]]></a:t>
+              <a:t><![CDATA[உம்முடையவர்கள்; ஈசாயின் குமாரனே உமது பட்சமாயிருப்போம்; உமக்குச் சமாதானம், சமாதானம்; உமக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12073,51 +13041,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ആവിതു--അവർ വീരന്മാരുടെ കൂട്ടത്തിൽ അവന്നു യുദ്ധത്തിൽ തുണചെയ്തു;]]></a:t>
+              <a:t><![CDATA[உதவிசெய்கிறவர்களுக்கும் சமாதானம்; உம்முடைய தேவன் உமக்குத் துணை நிற்கிறார் என்றான்; அப்பொழுது தாவீது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12205,51 +13173,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. അവർ വില്ലാളികളും വലങ്കൈകൊണ്ടും ഇടങ്കൈകൊണ്ടും കല്ലെറിവാനും വില്ലുകൊണ്ടു അമ്പെയ്‍വാനും]]></a:t>
+              <a:t><![CDATA[அவர்களைச் சேர்த்துக்கொண்டு, அவர்களைத் தண்டுக்குத் தலைவராக்கினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12337,51 +13305,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[സമർത്ഥന്മാരുമായിരുന്നു:-- ബെന്യാമീന്യരായ ശൌലിന്റെ സഹോദരന്മാരുടെ കൂട്ടത്തിൽ തലവനായ അഹീയേസെർ, യോവാശ്,]]></a:t>
+              <a:t><![CDATA[19. சவுலின்மேல் யுத்தம்பண்ணப்போகிற பெலிஸ்தருடனேகூடத் தாவீது வருகிறபோது, மனாசேயிலும் சிலர் அவன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12469,51 +13437,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ഗിബേയാത്യനായ ശെമായയുടെ പുത്രന്മാർ, അസ്മാവെത്തിന്റെ പുത്രന്മാർ യസീയേൽ, പേലെത്ത്, ബെരാഖാ, അനാഥോത്യൻ]]></a:t>
+              <a:t><![CDATA[பட்சமாய்ச் சேர்ந்தார்கள்; பெலிஸ்தரின் பிரபுக்கள் யோசனைபண்ணி, அவன் நம்முடைய தலைகளுக்கு மோசமாய்த் தன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12601,51 +13569,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[യേഹൂ.]]></a:t>
+              <a:t><![CDATA[ஆண்டவனாகிய சவுலின் பட்சமாய்ப் போவான் என்று அவனை அனுப்பிவிட்டார்கள்: அதனால் அவர்கள் இவர்களுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12733,51 +13701,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. മുപ്പതുപേരിൽ വീരനും മുപ്പതുപേർക്കു നായകനുമായി ഗിബെയോന്യനായ യിശ്മയ്യാവു, യിരെമ്യാവു, യഹസീയേൽ,]]></a:t>
+              <a:t><![CDATA[உதவிசெய்யவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12865,51 +13833,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[യോഹാനാൻ, ഗെദേരാത്യനായ യോസാബാദ്,]]></a:t>
+              <a:t><![CDATA[20. அப்படியே அவன் சிக்லாகுக்குத் திரும்பிப்போகையில், மனாசேயில் அத்னாக், யோசபாத், எதியாவேல்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12997,51 +13965,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. പരിചയും കുന്തവും എടുത്തു യുദ്ധസന്നദ്ധരായ യെഹൂദ്യർ ആറായിരത്തെണ്ണൂറുപേർ.]]></a:t>
+              <a:t><![CDATA[2. யுத்தத்திற்கு ஒத்தாசை செய்த வில்வீரரும், கவண்கல் எறிகிறதற்கும் வில்லினால் அம்பு எய்கிறதற்கும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13129,51 +14097,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. എലൂസായി, യെരീമോത്ത്, ബെയല്യാവു, ശെമർയ്യാവു, ഹരൂഫ്യനായ ശെഫത്യാവു,]]></a:t>
+              <a:t><![CDATA[மிகாயேல், யோசபாத், எலிகூ, சில்த்தாயி என்னும் மனாசே கோத்திரத்தாரின் ஆயிரத்துச் சேர்வைக்காரர் அவன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13261,51 +14229,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. എൽക്കാനാ, യിശ്ശീയാവു, അസരേൽ, കോരഹ്യരായ യോവേസെർ, യാശൊബ്യാം;]]></a:t>
+              <a:t><![CDATA[பட்சமாய் வந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13393,51 +14361,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ഗെദോരിൽനിന്നുള്ള യെരോഹാമിന്റെ പുത്രന്മാരായ യോവേലാ, സെബദ്യാവു,]]></a:t>
+              <a:t><![CDATA[21. அந்தத் தண்டுக்கு விரோதமாய் இவர்கள் தாவீதுக்கு உதவிசெய்தார்கள்; இவர்களெல்லாரும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13525,51 +14493,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. പരിചയും കുന്തവും എടുപ്പാൻ പ്രാപ്തിയുള്ള വീരന്മാരും യുദ്ധാഭ്യാസികളും ഗാദ്യരെ പിരിഞ്ഞു വന്നു]]></a:t>
+              <a:t><![CDATA[பராக்கிரமசாலிகளும் இராணுவத்தில் சேர்வைக்காரருமாயிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13657,51 +14625,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[മരുഭൂമിയിൽ ദുർഗ്ഗത്തിൽ ദാവീദിനോടു ചേർന്നു; അവർ സിംഹമുഖന്മാരും മലകളിലെ മാൻ പേടകളെപ്പോലെ]]></a:t>
+              <a:t><![CDATA[22. அக்காலத்திலே நாளுக்குநாள் தாவீதுக்கு உதவிசெய்யும் மனுஷர் அவனிடத்தில் வந்து சேர்ந்தபடியால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13789,51 +14757,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[വേഗതയുള്ളവരുമായിരുന്നു.]]></a:t>
+              <a:t><![CDATA[அவர்கள் தேவசேனையைப்போல மகா சேனையானார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13921,51 +14889,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. അവരാരെന്നാൽ: തലവൻ ഏസെർ, രണ്ടാമൻ ഓബദ്യാവു, മൂന്നാമൻ എലീയാബ്,]]></a:t>
+              <a:t><![CDATA[23. கர்த்தருடைய வாக்கின்படியே, சவுலின் ராஜ்யபாரத்தைத் தாவீதினிடமாய்த் திருப்ப, எப்ரோனிலிருக்கிற]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14053,51 +15021,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. നാലാമൻ മിശ്മന്നാ, അഞ്ചാമൻ യിരെമ്യാവു,]]></a:t>
+              <a:t><![CDATA[அவனிடத்துக்கு வந்த யுத்த சன்னத்தரான தலைவரின் இலக்கமாவன:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14185,51 +15153,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ആറാമൻ അത്ഥായി, ഏഴാമൻ എലീയേൽ,]]></a:t>
+              <a:t><![CDATA[24. யூதாபுத்திரரில் பரிசையும் ஈட்டியும் பிடித்து, யுத்தசன்னத்தரானவர்கள் ஆறாயிரத்து எண்ணூறுபேர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14317,51 +15285,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. എട്ടാമൻ യോഹാനാൻ, ഒമ്പതാമൻ, എൽസാബാദ്,]]></a:t>
+              <a:t><![CDATA[25. சிமியோன் புத்திரரில் பராக்கிரமசாலிகளாகிய யுத்தவீரர் ஏழாயிரத்து நூறுபேர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14449,51 +15417,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. ശിമെയോന്യരിൽ ശൌര്യമുള്ള യുദ്ധവീരന്മാർ എഴായിരത്തൊരുനൂറുപേർ.]]></a:t>
+              <a:t><![CDATA[வலது இடது கைவாட்டமான பராக்கிரமசாலிகளான மற்ற மனுஷருமாவன: சவுலின் சகோதரராகிய பென்யமீன் கோத்திரத்தில்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14581,51 +15549,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. പത്താമൻ യിരെമ്യാവു, പതിനൊന്നാമൻ മഖ്ബന്നായി.]]></a:t>
+              <a:t><![CDATA[26. லேவி புத்திரரில் நாலாயிரத்து அறுநூறுபேர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14713,51 +15681,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ഇവർ ഗാദ്യരിൽ പടനായകന്മാർ ആയിരുന്നു; അവരിൽ ചെറിയവൻ നൂറുപേർക്കും വലിയവൻ ആയിരംപേർക്കും മതിയായവൻ.]]></a:t>
+              <a:t><![CDATA[27. ஆரோன் சந்ததியாரின் அதிபதியாகிய யோயதாவும், அவனோடிருந்த மூவாயிரத்து; எழுநூறுபேரும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14845,51 +15813,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. അവർ ഒന്നാം മാസത്തിൽ യോർദ്ദാൻ കവിഞ്ഞൊഴുകുമ്പോൾ അതിനെ കടന്നു താഴ്വര നിവാസികളെയൊക്കെയും]]></a:t>
+              <a:t><![CDATA[28. பராக்கிரமசாலியான சாதோக் என்னும் வாலிபனும், அவன் தகப்பன் வம்சத்தாரான இருபத்திரண்டு தலைவருமே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14977,51 +15945,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[കിഴക്കോട്ടും പടിഞ്ഞാറോട്ടും ഓടിച്ചു.]]></a:t>
+              <a:t><![CDATA[29. பென்யமீன் புத்திரரான சவுலின் சகோதரரில் மூவாயிரம்பேர்; அதுவரைக்கும் அவர்களில் மிச்சமானவர்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15109,51 +16077,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ചില ബെന്യാമീന്യരും യെഹൂദ്യരും ദുർഗ്ഗത്തിൽ ദാവീദിന്റെ അടുക്കൽ വന്നു.]]></a:t>
+              <a:t><![CDATA[சவுலின் குடும்பத்தைக் காப்பாற்றப் பார்த்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15241,51 +16209,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ദാവീദ് അവരെ എതിരേറ്റുചെന്നു അവരോടു: നിങ്ങൾ എന്നെ സഹായിപ്പാൻ സമാധാനത്തോടെ വന്നിരിക്കുന്നു എങ്കിൽ]]></a:t>
+              <a:t><![CDATA[30. எப்பிராயீம் புத்திரரில் தங்கள் பிதாக்களின் வம்சத்தில் பேர் பெற்ற மனுஷரான பராக்கிரமசாலிகள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15373,51 +16341,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[എന്റെ ഹൃദയം നിങ്ങളോടു ചേർന്നിരിക്കും; എന്റെ കയ്യിൽ അന്യായം ഒന്നും ഇല്ലാതിരിക്കെ എന്റെ ശത്രുക്കൾക്കു]]></a:t>
+              <a:t><![CDATA[இருபதினாயிரத்து எண்ணூறுபேர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15505,51 +16473,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[എന്നെ കാണിച്ചു കൊടുപ്പാനെങ്കിലോ നമ്മുടെ പിതാക്കന്മാരുടെ ദൈവം നോക്കി ശിക്ഷിക്കട്ടെ എന്നു പറഞ്ഞു.]]></a:t>
+              <a:t><![CDATA[31. மனாசேயின் பாதிக்கோத்திரத்தில் தாவீதை ராஜாவாக்குகிறதற்கு வரும்படி, பேர்பேராகக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15637,51 +16605,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. അപ്പോൾ മുപ്പതുപേരിൽ തലവനായ അമാസായിയുടെമേൽ ആത്മാവു വന്നു: ദാവീദേ, ഞങ്ങൾ നിനക്കുള്ളവർ,]]></a:t>
+              <a:t><![CDATA[குறிக்கப்பட்டவர்கள் பதினெண்ணாயிரம்பேர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15769,51 +16737,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[യിശ്ശായ്പുത്രാ, നിന്റെ പക്ഷക്കാർ തന്നേ; സമാധാനം, നിനക്കു സമാധാനം; നിന്റെ തുണയാളികൾക്കും സമാധാനം;]]></a:t>
+              <a:t><![CDATA[32. இசக்கார் புத்திரரில், இஸ்ரவேலர் செய்யவேண்டியது இன்னதென்று அறிந்து காலாகாலங்களுக்குத் தகுந்த]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15901,51 +16869,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. ലേവ്യരിൽ നാലായിരത്തറുനൂറുപേർ]]></a:t>
+              <a:t><![CDATA[3. கிபேயா ஊரானாகிய சேமாவின் குமாரர் அகியேசர் என்னும் தலைவனும், யோவாசும், அஸ்மாவேத்தின் குமாரராகிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16033,51 +17001,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[നിന്റെ ദൈവമല്ലോ നിന്നെ തുണെക്കുന്നതു എന്നു അവൻ പറഞ്ഞു. ദാവീദ് അവരെ കൈക്കൊണ്ടു പടക്കൂട്ടത്തിന്നു]]></a:t>
+              <a:t><![CDATA[யோசனை சொல்லத்தக்க தலைவர்கள் இருநூறுபேரும், இவர்கள் வாக்குக்குச் செவிகொடுத்த இவர்களுடைய எல்லாச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16165,51 +17133,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[തലവന്മാരാക്കി.]]></a:t>
+              <a:t><![CDATA[சகோதரருமே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16297,51 +17265,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ദാവീദ് ഫെലിസ്ത്യരോടുകൂടെ ശൌലിന്റെ നേരെ യുദ്ധത്തിന്നു ചെന്നപ്പോൾ മനശ്ശേയരിൽ ചിലരും അവനോടു]]></a:t>
+              <a:t><![CDATA[33. செபுலோன் புத்திரரில் சகலவித யுத்த ஆயுதங்களாலும் யுத்தம் செய்கிறதற்கும், தங்கள் அணியைக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16429,51 +17397,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ചേർന്നു; അവർ അവർക്കു തുണ ചെയ്തില്ലതാനും; ഫെലിസ്ത്യപ്രഭുക്കന്മാർ ആലോചിച്ചിട്ടു: അവൻ നമ്മുടെ]]></a:t>
+              <a:t><![CDATA[காத்துநிற்கிறதற்கும் பழகி, வஞ்சனைசெய்யாமல் யுத்தத்திற்குப் போகத்தக்கவர்கள் ஐம்பதினாயிரம்பேர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16561,51 +17529,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[തലയുംകൊണ്ടു തന്റെ യജമാനനായ ശൌലിന്റെ പക്ഷം തിരിയും എന്നു പറഞ്ഞു അവനെ അയച്ചുകളഞ്ഞു.]]></a:t>
+              <a:t><![CDATA[34. நப்தலி புத்திரரில் ஆயிரம் தலைவர்கள் பரிசையும் ஈட்டியும் பிடித்த அவர்களோடேகூட இருந்தவர்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16693,51 +17661,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. അങ്ങനെ അവൻ സീക്ളാഗിൽ ചെന്നപ്പോൾ മനശ്ശെയിൽനിന്നു അദ്നാഹ്, യോസാബാദ്, യെദീയയേൽ, മീഖായേൽ, യോസാബാദ്,]]></a:t>
+              <a:t><![CDATA[முப்பத்தேழாயிரம்பேர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16825,51 +17793,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[എലീഹൂ, സില്ലെഥായി എന്നീ മനശ്ശേയ സഹസ്രാധിപന്മാർ അവനോടു ചേർന്നു.]]></a:t>
+              <a:t><![CDATA[35. தாண் புத்திரரில் யுத்தத்திற்குத் தேறினவர்கள் இருபத்து எண்ணாயிரத்து அறுநூறுபேர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16957,51 +17925,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. അവർ ഒക്കെയും വീരന്മാരും പടനായകന്മാരും ആയിരുന്നതുകൊണ്ടു കവർച്ചക്കൂട്ടത്തിന്റെ നേരെ ദാവീദിനെ]]></a:t>
+              <a:t><![CDATA[36. ஆசேர் புத்திரரில் யுத்தத்திற்குத் தேறினவர்களாய் சேவகம்பண்ணப்போகத்தக்கவர்கள் நாற்பதினாயிரம்பேர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17089,51 +18057,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[സഹായിച്ചു.]]></a:t>
+              <a:t><![CDATA[37. யோர்தானுக்கு அக்கரையான ரூபனியரிலும், காத்தியரிலும், மனாசேயின் பாதிக்கோத்திரத்தாரிலும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17221,51 +18189,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. ദാവീദിനെ സഹായിക്കേണ്ടതിന്നു ദിവസംപ്രതി ആളുകൾ അവന്റെ അടുക്കൽ വന്നു ഒടുവിൽ ദൈവത്തിന്റെ സൈന്യംപോലെ]]></a:t>
+              <a:t><![CDATA[யுத்தம்பண்ண சகலவித ஆயுதங்களையும் தரித்தவர்கள் நூற்றிருபதினாயிரம்பேர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17353,51 +18321,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. അഹരോന്യരിൽ പ്രഭു യെഹോയാദാ; അവനോടുകൂടെ മൂവായിരത്തെഴുനൂറുപേർ.]]></a:t>
+              <a:t><![CDATA[எசியேலும், பேலேத்தும், பெராக்கா, ஆனதோத்தியனான ஏகூ என்பவர்களும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17485,51 +18453,1107 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[വലിയോരു സൈന്യമായ്തീർന്നു.]]></a:t>
+              <a:t><![CDATA[38. தாவீதை இஸ்ரவேலின்மேல் ராஜாவாக்குகிறதற்கு, இந்த யுத்தமனுஷர் எல்லாரும் அணி அணியாய்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 நாளாகமம் : 12]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide71.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[வைக்கப்பட்டவர்களாக, உத்தம இருதயத்தோடே எப்ரோனுக்கு வந்தார்கள்; இஸ்ரவேலில் மற்ற யாவரும் தாவீதை]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 நாளாகமம் : 12]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide72.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ராஜாவாக்குகிறதற்கு ஒருமனப்பட்டிருந்தார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 நாளாகமம் : 12]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide73.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[39. அவர்கள் அங்கே தாவீதோடேகூட மூன்றுநாள் இருந்து, போஜனபானம்பண்ணினார்கள்; அவர்கள் சகோதரர்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 நாளாகமம் : 12]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide74.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அவர்களுக்காகச் சகலத்தையும் ஆயத்தம்பண்ணியிருந்தார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 நாளாகமம் : 12]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide75.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[40. இசக்கார், செபுலோன், நப்தலியின் எல்லைமட்டும் அவர்களுக்குச் சமீபமாயிருந்தவர்களும், கழுதைகள்மேலும்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 நாளாகமம் : 12]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide76.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஒட்டகங்கள்மேலும் கோவேறு கழுதைகள்மேலும் மாடுகள்மேலும், தின்பண்டங்களாகிய மா, அத்திப்பழ அடைகள், வற்றலான]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 நாளாகமம் : 12]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide77.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[திராட்சப்பழங்கள், திராட்சரசம், எண்ணெய் ஆடுமாடுகள் ஆகிய இவைகளை வேண்டிய மட்டும்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 நாளாகமம் : 12]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide78.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஏற்றிக்கொண்டுவந்தார்கள்; இஸ்ரவேலிலே மகிழ்ச்சியுண்டாயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17617,51 +19641,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. പരാക്രമശാലിയായി യൌവനക്കാരനായ സാദോക്, അവന്റെ പിതൃഭവനത്തിലെ ഇരുപത്തിരണ്ടു പ്രഭുക്കന്മാർ.]]></a:t>
+              <a:t><![CDATA[4. முப்பதுபேரில் பராக்கிரமனும் முப்பதுபேருக்குப் பெரியவனுமான இஸ்மாயா என்னும் கிபியோனியனும், எரேமியா,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17749,51 +19773,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. ശൌലിന്റെ സഹോദരന്മാരായ ബെന്യാമീന്യരിൽ മൂവായിരം പേർ; അവരിൽ ഭൂരിപക്ഷം അതുവരെ ശൌൽഗൃഹത്തിന്റെ കാര്യം]]></a:t>
+              <a:t><![CDATA[யகாசியேல், யோகனான், கெதேரூரானான யோசபாத்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17810,91 +19834,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[1 நாளாகமம் : 12]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme62">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme85">
   <a:themeElements>
-    <a:clrScheme name="Theme62">
+    <a:clrScheme name="Theme85">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme62">
+    <a:fontScheme name="Theme85">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -17920,51 +19944,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme62">
+    <a:fmtScheme name="Theme85">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -18095,51 +20119,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>70</Slides>
+  <Slides>78</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>