--- v0 (2026-06-17)
+++ v1 (2026-08-02)
@@ -131,56 +131,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/ppt/notesSlides/notesSlide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -231,53 +225,50 @@
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
     <p:sldId id="313" r:id="rId60"/>
     <p:sldId id="314" r:id="rId61"/>
     <p:sldId id="315" r:id="rId62"/>
     <p:sldId id="316" r:id="rId63"/>
     <p:sldId id="317" r:id="rId64"/>
     <p:sldId id="318" r:id="rId65"/>
     <p:sldId id="319" r:id="rId66"/>
     <p:sldId id="320" r:id="rId67"/>
     <p:sldId id="321" r:id="rId68"/>
     <p:sldId id="322" r:id="rId69"/>
     <p:sldId id="323" r:id="rId70"/>
     <p:sldId id="324" r:id="rId71"/>
     <p:sldId id="325" r:id="rId72"/>
-    <p:sldId id="326" r:id="rId73"/>
-[...1 lines deleted...]
-    <p:sldId id="328" r:id="rId75"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -445,56 +436,53 @@
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
   <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
   <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
   <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
   <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
   <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
   <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
   <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/>
   <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide65.xml"/>
   <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide66.xml"/>
   <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide67.xml"/>
   <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide68.xml"/>
   <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide69.xml"/>
   <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide70.xml"/>
-  <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide71.xml"/>
-[...4 lines deleted...]
-  <Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -554,51 +542,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. மனாசேயின் பாதிக்கோத்திரத்தில் தாவீதை ராஜாவாக்குகிறதற்கு வரும்படி, பேர்பேராகக் குறிக்கப்பட்டவர்கள் பதினெண்ணாயிரம்பேர்.]]></a:t>
+              <a:t><![CDATA[29. பென்யமீன் புத்திரரான சவுலின் சகோதரரில் மூவாயிரம்பேர்; அதுவரைக்கும் அவர்களில் மிச்சமானவர்கள் சவுலின் குடும்பத்தைக் காப்பாற்றப் பார்த்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -663,51 +651,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. இசக்கார் புத்திரரில், இஸ்ரவேலர் செய்யவேண்டியது இன்னதென்று அறிந்து காலாகாலங்களுக்குத் தகுந்த யோசனை சொல்லத்தக்க தலைவர்கள் இருநூறுபேரும், இவர்கள் வாக்குக்குச் செவிகொடுத்த இவர்களுடைய எல்லாச் சகோதரருமே.]]></a:t>
+              <a:t><![CDATA[30. எப்பிராயீம் புத்திரரில் தங்கள் பிதாக்களின் வம்சத்தில் பேர் பெற்ற மனுஷரான பராக்கிரமசாலிகள் இருபதினாயிரத்து எண்ணூறுபேர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -772,51 +760,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. இசக்கார் புத்திரரில், இஸ்ரவேலர் செய்யவேண்டியது இன்னதென்று அறிந்து காலாகாலங்களுக்குத் தகுந்த யோசனை சொல்லத்தக்க தலைவர்கள் இருநூறுபேரும், இவர்கள் வாக்குக்குச் செவிகொடுத்த இவர்களுடைய எல்லாச் சகோதரருமே.]]></a:t>
+              <a:t><![CDATA[30. எப்பிராயீம் புத்திரரில் தங்கள் பிதாக்களின் வம்சத்தில் பேர் பெற்ற மனுஷரான பராக்கிரமசாலிகள் இருபதினாயிரத்து எண்ணூறுபேர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -881,51 +869,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. செபுலோன் புத்திரரில் சகலவித யுத்த ஆயுதங்களாலும் யுத்தம் செய்கிறதற்கும், தங்கள் அணியைக் காத்துநிற்கிறதற்கும் பழகி, வஞ்சனைசெய்யாமல் யுத்தத்திற்குப் போகத்தக்கவர்கள் ஐம்பதினாயிரம்பேர்.]]></a:t>
+              <a:t><![CDATA[31. மனாசேயின் பாதிக்கோத்திரத்தில் தாவீதை ராஜாவாக்குகிறதற்கு வரும்படி, பேர்பேராகக் குறிக்கப்பட்டவர்கள் பதினெண்ணாயிரம்பேர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -990,51 +978,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. செபுலோன் புத்திரரில் சகலவித யுத்த ஆயுதங்களாலும் யுத்தம் செய்கிறதற்கும், தங்கள் அணியைக் காத்துநிற்கிறதற்கும் பழகி, வஞ்சனைசெய்யாமல் யுத்தத்திற்குப் போகத்தக்கவர்கள் ஐம்பதினாயிரம்பேர்.]]></a:t>
+              <a:t><![CDATA[31. மனாசேயின் பாதிக்கோத்திரத்தில் தாவீதை ராஜாவாக்குகிறதற்கு வரும்படி, பேர்பேராகக் குறிக்கப்பட்டவர்கள் பதினெண்ணாயிரம்பேர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1099,51 +1087,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. நப்தலி புத்திரரில் ஆயிரம் தலைவர்கள் பரிசையும் ஈட்டியும் பிடித்த அவர்களோடேகூட இருந்தவர்கள் முப்பத்தேழாயிரம்பேர்.]]></a:t>
+              <a:t><![CDATA[32. இசக்கார் புத்திரரில், இஸ்ரவேலர் செய்யவேண்டியது இன்னதென்று அறிந்து காலாகாலங்களுக்குத் தகுந்த யோசனை சொல்லத்தக்க தலைவர்கள் இருநூறுபேரும், இவர்கள் வாக்குக்குச் செவிகொடுத்த இவர்களுடைய எல்லாச் சகோதரருமே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1208,51 +1196,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. நப்தலி புத்திரரில் ஆயிரம் தலைவர்கள் பரிசையும் ஈட்டியும் பிடித்த அவர்களோடேகூட இருந்தவர்கள் முப்பத்தேழாயிரம்பேர்.]]></a:t>
+              <a:t><![CDATA[32. இசக்கார் புத்திரரில், இஸ்ரவேலர் செய்யவேண்டியது இன்னதென்று அறிந்து காலாகாலங்களுக்குத் தகுந்த யோசனை சொல்லத்தக்க தலைவர்கள் இருநூறுபேரும், இவர்கள் வாக்குக்குச் செவிகொடுத்த இவர்களுடைய எல்லாச் சகோதரருமே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1317,51 +1305,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. தாண் புத்திரரில் யுத்தத்திற்குத் தேறினவர்கள் இருபத்து எண்ணாயிரத்து அறுநூறுபேர்.]]></a:t>
+              <a:t><![CDATA[33. செபுலோன் புத்திரரில் சகலவித யுத்த ஆயுதங்களாலும் யுத்தம் செய்கிறதற்கும், தங்கள் அணியைக் காத்துநிற்கிறதற்கும் பழகி, வஞ்சனைசெய்யாமல் யுத்தத்திற்குப் போகத்தக்கவர்கள் ஐம்பதினாயிரம்பேர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1426,51 +1414,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. ஆசேர் புத்திரரில் யுத்தத்திற்குத் தேறினவர்களாய் சேவகம்பண்ணப்போகத்தக்கவர்கள் நாற்பதினாயிரம்பேர்.]]></a:t>
+              <a:t><![CDATA[33. செபுலோன் புத்திரரில் சகலவித யுத்த ஆயுதங்களாலும் யுத்தம் செய்கிறதற்கும், தங்கள் அணியைக் காத்துநிற்கிறதற்கும் பழகி, வஞ்சனைசெய்யாமல் யுத்தத்திற்குப் போகத்தக்கவர்கள் ஐம்பதினாயிரம்பேர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1535,51 +1523,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. யோர்தானுக்கு அக்கரையான ரூபனியரிலும், காத்தியரிலும், மனாசேயின் பாதிக்கோத்திரத்தாரிலும், யுத்தம்பண்ண சகலவித ஆயுதங்களையும் தரித்தவர்கள் நூற்றிருபதினாயிரம்பேர்.]]></a:t>
+              <a:t><![CDATA[34. நப்தலி புத்திரரில் ஆயிரம் தலைவர்கள் பரிசையும் ஈட்டியும் பிடித்த அவர்களோடேகூட இருந்தவர்கள் முப்பத்தேழாயிரம்பேர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1644,51 +1632,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. ஆரோன் சந்ததியாரின் அதிபதியாகிய யோயதாவும், அவனோடிருந்த மூவாயிரத்து; எழுநூறுபேரும்,]]></a:t>
+              <a:t><![CDATA[23. கர்த்தருடைய வாக்கின்படியே, சவுலின் ராஜ்யபாரத்தைத் தாவீதினிடமாய்த் திருப்ப, எப்ரோனிலிருக்கிற அவனிடத்துக்கு வந்த யுத்த சன்னத்தரான தலைவரின் இலக்கமாவன:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1753,51 +1741,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. யோர்தானுக்கு அக்கரையான ரூபனியரிலும், காத்தியரிலும், மனாசேயின் பாதிக்கோத்திரத்தாரிலும், யுத்தம்பண்ண சகலவித ஆயுதங்களையும் தரித்தவர்கள் நூற்றிருபதினாயிரம்பேர்.]]></a:t>
+              <a:t><![CDATA[35. தாண் புத்திரரில் யுத்தத்திற்குத் தேறினவர்கள் இருபத்து எண்ணாயிரத்து அறுநூறுபேர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1862,51 +1850,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. தாவீதை இஸ்ரவேலின்மேல் ராஜாவாக்குகிறதற்கு, இந்த யுத்தமனுஷர் எல்லாரும் அணி அணியாய் வைக்கப்பட்டவர்களாக, உத்தம இருதயத்தோடே எப்ரோனுக்கு வந்தார்கள்; இஸ்ரவேலில் மற்ற யாவரும் தாவீதை ராஜாவாக்குகிறதற்கு ஒருமனப்பட்டிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[36. ஆசேர் புத்திரரில் யுத்தத்திற்குத் தேறினவர்களாய் சேவகம்பண்ணப்போகத்தக்கவர்கள் நாற்பதினாயிரம்பேர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1971,51 +1959,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. தாவீதை இஸ்ரவேலின்மேல் ராஜாவாக்குகிறதற்கு, இந்த யுத்தமனுஷர் எல்லாரும் அணி அணியாய் வைக்கப்பட்டவர்களாக, உத்தம இருதயத்தோடே எப்ரோனுக்கு வந்தார்கள்; இஸ்ரவேலில் மற்ற யாவரும் தாவீதை ராஜாவாக்குகிறதற்கு ஒருமனப்பட்டிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[37. யோர்தானுக்கு அக்கரையான ரூபனியரிலும், காத்தியரிலும், மனாசேயின் பாதிக்கோத்திரத்தாரிலும், யுத்தம்பண்ண சகலவித ஆயுதங்களையும் தரித்தவர்கள் நூற்றிருபதினாயிரம்பேர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2080,51 +2068,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. தாவீதை இஸ்ரவேலின்மேல் ராஜாவாக்குகிறதற்கு, இந்த யுத்தமனுஷர் எல்லாரும் அணி அணியாய் வைக்கப்பட்டவர்களாக, உத்தம இருதயத்தோடே எப்ரோனுக்கு வந்தார்கள்; இஸ்ரவேலில் மற்ற யாவரும் தாவீதை ராஜாவாக்குகிறதற்கு ஒருமனப்பட்டிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[37. யோர்தானுக்கு அக்கரையான ரூபனியரிலும், காத்தியரிலும், மனாசேயின் பாதிக்கோத்திரத்தாரிலும், யுத்தம்பண்ண சகலவித ஆயுதங்களையும் தரித்தவர்கள் நூற்றிருபதினாயிரம்பேர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2189,51 +2177,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. அவர்கள் அங்கே தாவீதோடேகூட மூன்றுநாள் இருந்து, போஜனபானம்பண்ணினார்கள்; அவர்கள் சகோதரர் அவர்களுக்காகச் சகலத்தையும் ஆயத்தம்பண்ணியிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[38. தாவீதை இஸ்ரவேலின்மேல் ராஜாவாக்குகிறதற்கு, இந்த யுத்தமனுஷர் எல்லாரும் அணி அணியாய் வைக்கப்பட்டவர்களாக, உத்தம இருதயத்தோடே எப்ரோனுக்கு வந்தார்கள்; இஸ்ரவேலில் மற்ற யாவரும் தாவீதை ராஜாவாக்குகிறதற்கு ஒருமனப்பட்டிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2298,51 +2286,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. அவர்கள் அங்கே தாவீதோடேகூட மூன்றுநாள் இருந்து, போஜனபானம்பண்ணினார்கள்; அவர்கள் சகோதரர் அவர்களுக்காகச் சகலத்தையும் ஆயத்தம்பண்ணியிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[38. தாவீதை இஸ்ரவேலின்மேல் ராஜாவாக்குகிறதற்கு, இந்த யுத்தமனுஷர் எல்லாரும் அணி அணியாய் வைக்கப்பட்டவர்களாக, உத்தம இருதயத்தோடே எப்ரோனுக்கு வந்தார்கள்; இஸ்ரவேலில் மற்ற யாவரும் தாவீதை ராஜாவாக்குகிறதற்கு ஒருமனப்பட்டிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2407,51 +2395,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. இசக்கார், செபுலோன், நப்தலியின் எல்லைமட்டும் அவர்களுக்குச் சமீபமாயிருந்தவர்களும், கழுதைகள்மேலும் ஒட்டகங்கள்மேலும் கோவேறு கழுதைகள்மேலும் மாடுகள்மேலும், தின்பண்டங்களாகிய மா, அத்திப்பழ அடைகள், வற்றலான திராட்சப்பழங்கள், திராட்சரசம், எண்ணெய் ஆடுமாடுகள் ஆகிய இவைகளை வேண்டிய மட்டும் ஏற்றிக்கொண்டுவந்தார்கள்; இஸ்ரவேலிலே மகிழ்ச்சியுண்டாயிற்று.]]></a:t>
+              <a:t><![CDATA[38. தாவீதை இஸ்ரவேலின்மேல் ராஜாவாக்குகிறதற்கு, இந்த யுத்தமனுஷர் எல்லாரும் அணி அணியாய் வைக்கப்பட்டவர்களாக, உத்தம இருதயத்தோடே எப்ரோனுக்கு வந்தார்கள்; இஸ்ரவேலில் மற்ற யாவரும் தாவீதை ராஜாவாக்குகிறதற்கு ஒருமனப்பட்டிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2516,51 +2504,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. இசக்கார், செபுலோன், நப்தலியின் எல்லைமட்டும் அவர்களுக்குச் சமீபமாயிருந்தவர்களும், கழுதைகள்மேலும் ஒட்டகங்கள்மேலும் கோவேறு கழுதைகள்மேலும் மாடுகள்மேலும், தின்பண்டங்களாகிய மா, அத்திப்பழ அடைகள், வற்றலான திராட்சப்பழங்கள், திராட்சரசம், எண்ணெய் ஆடுமாடுகள் ஆகிய இவைகளை வேண்டிய மட்டும் ஏற்றிக்கொண்டுவந்தார்கள்; இஸ்ரவேலிலே மகிழ்ச்சியுண்டாயிற்று.]]></a:t>
+              <a:t><![CDATA[39. அவர்கள் அங்கே தாவீதோடேகூட மூன்றுநாள் இருந்து, போஜனபானம்பண்ணினார்கள்; அவர்கள் சகோதரர் அவர்களுக்காகச் சகலத்தையும் ஆயத்தம்பண்ணியிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2625,51 +2613,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. இசக்கார், செபுலோன், நப்தலியின் எல்லைமட்டும் அவர்களுக்குச் சமீபமாயிருந்தவர்களும், கழுதைகள்மேலும் ஒட்டகங்கள்மேலும் கோவேறு கழுதைகள்மேலும் மாடுகள்மேலும், தின்பண்டங்களாகிய மா, அத்திப்பழ அடைகள், வற்றலான திராட்சப்பழங்கள், திராட்சரசம், எண்ணெய் ஆடுமாடுகள் ஆகிய இவைகளை வேண்டிய மட்டும் ஏற்றிக்கொண்டுவந்தார்கள்; இஸ்ரவேலிலே மகிழ்ச்சியுண்டாயிற்று.]]></a:t>
+              <a:t><![CDATA[39. அவர்கள் அங்கே தாவீதோடேகூட மூன்றுநாள் இருந்து, போஜனபானம்பண்ணினார்கள்; அவர்கள் சகோதரர் அவர்களுக்காகச் சகலத்தையும் ஆயத்தம்பண்ணியிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2843,51 +2831,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. பராக்கிரமசாலியான சாதோக் என்னும் வாலிபனும், அவன் தகப்பன் வம்சத்தாரான இருபத்திரண்டு தலைவருமே.]]></a:t>
+              <a:t><![CDATA[23. கர்த்தருடைய வாக்கின்படியே, சவுலின் ராஜ்யபாரத்தைத் தாவீதினிடமாய்த் திருப்ப, எப்ரோனிலிருக்கிற அவனிடத்துக்கு வந்த யுத்த சன்னத்தரான தலைவரின் இலக்கமாவன:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2952,51 +2940,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. தாவீது கீசின் குமாரனாகிய சவுலினிமித்தம் இன்னும் மறைவாயிருக்கையில், சிக்லாகிலிருக்கிற அவனிடத்திற்கு வந்து,]]></a:t>
+              <a:t><![CDATA[40. இசக்கார், செபுலோன், நப்தலியின் எல்லைமட்டும் அவர்களுக்குச் சமீபமாயிருந்தவர்களும், கழுதைகள்மேலும் ஒட்டகங்கள்மேலும் கோவேறு கழுதைகள்மேலும் மாடுகள்மேலும், தின்பண்டங்களாகிய மா, அத்திப்பழ அடைகள், வற்றலான திராட்சப்பழங்கள், திராட்சரசம், எண்ணெய் ஆடுமாடுகள் ஆகிய இவைகளை வேண்டிய மட்டும் ஏற்றிக்கொண்டுவந்தார்கள்; இஸ்ரவேலிலே மகிழ்ச்சியுண்டாயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3061,51 +3049,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. தாவீது கீசின் குமாரனாகிய சவுலினிமித்தம் இன்னும் மறைவாயிருக்கையில், சிக்லாகிலிருக்கிற அவனிடத்திற்கு வந்து,]]></a:t>
+              <a:t><![CDATA[40. இசக்கார், செபுலோன், நப்தலியின் எல்லைமட்டும் அவர்களுக்குச் சமீபமாயிருந்தவர்களும், கழுதைகள்மேலும் ஒட்டகங்கள்மேலும் கோவேறு கழுதைகள்மேலும் மாடுகள்மேலும், தின்பண்டங்களாகிய மா, அத்திப்பழ அடைகள், வற்றலான திராட்சப்பழங்கள், திராட்சரசம், எண்ணெய் ஆடுமாடுகள் ஆகிய இவைகளை வேண்டிய மட்டும் ஏற்றிக்கொண்டுவந்தார்கள்; இஸ்ரவேலிலே மகிழ்ச்சியுண்டாயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3170,51 +3158,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. யுத்தத்திற்கு ஒத்தாசை செய்த வில்வீரரும், கவண்கல் எறிகிறதற்கும் வில்லினால் அம்பு எய்கிறதற்கும் வலது இடது கைவாட்டமான பராக்கிரமசாலிகளான மற்ற மனுஷருமாவன: சவுலின் சகோதரராகிய பென்யமீன் கோத்திரத்தில்,]]></a:t>
+              <a:t><![CDATA[1. தாவீது கீசின் குமாரனாகிய சவுலினிமித்தம் இன்னும் மறைவாயிருக்கையில், சிக்லாகிலிருக்கிற அவனிடத்திற்கு வந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3279,51 +3267,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. யுத்தத்திற்கு ஒத்தாசை செய்த வில்வீரரும், கவண்கல் எறிகிறதற்கும் வில்லினால் அம்பு எய்கிறதற்கும் வலது இடது கைவாட்டமான பராக்கிரமசாலிகளான மற்ற மனுஷருமாவன: சவுலின் சகோதரராகிய பென்யமீன் கோத்திரத்தில்,]]></a:t>
+              <a:t><![CDATA[1. தாவீது கீசின் குமாரனாகிய சவுலினிமித்தம் இன்னும் மறைவாயிருக்கையில், சிக்லாகிலிருக்கிற அவனிடத்திற்கு வந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3388,51 +3376,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. கிபேயா ஊரானாகிய சேமாவின் குமாரர் அகியேசர் என்னும் தலைவனும், யோவாசும், அஸ்மாவேத்தின் குமாரராகிய எசியேலும், பேலேத்தும், பெராக்கா, ஆனதோத்தியனான ஏகூ என்பவர்களும்,]]></a:t>
+              <a:t><![CDATA[2. யுத்தத்திற்கு ஒத்தாசை செய்த வில்வீரரும், கவண்கல் எறிகிறதற்கும் வில்லினால் அம்பு எய்கிறதற்கும் வலது இடது கைவாட்டமான பராக்கிரமசாலிகளான மற்ற மனுஷருமாவன: சவுலின் சகோதரராகிய பென்யமீன் கோத்திரத்தில்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3497,51 +3485,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. கிபேயா ஊரானாகிய சேமாவின் குமாரர் அகியேசர் என்னும் தலைவனும், யோவாசும், அஸ்மாவேத்தின் குமாரராகிய எசியேலும், பேலேத்தும், பெராக்கா, ஆனதோத்தியனான ஏகூ என்பவர்களும்,]]></a:t>
+              <a:t><![CDATA[2. யுத்தத்திற்கு ஒத்தாசை செய்த வில்வீரரும், கவண்கல் எறிகிறதற்கும் வில்லினால் அம்பு எய்கிறதற்கும் வலது இடது கைவாட்டமான பராக்கிரமசாலிகளான மற்ற மனுஷருமாவன: சவுலின் சகோதரராகிய பென்யமீன் கோத்திரத்தில்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3606,51 +3594,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. முப்பதுபேரில் பராக்கிரமனும் முப்பதுபேருக்குப் பெரியவனுமான இஸ்மாயா என்னும் கிபியோனியனும், எரேமியா, யகாசியேல், யோகனான், கெதேரூரானான யோசபாத்,]]></a:t>
+              <a:t><![CDATA[3. கிபேயா ஊரானாகிய சேமாவின் குமாரர் அகியேசர் என்னும் தலைவனும், யோவாசும், அஸ்மாவேத்தின் குமாரராகிய எசியேலும், பேலேத்தும், பெராக்கா, ஆனதோத்தியனான ஏகூ என்பவர்களும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3715,51 +3703,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. முப்பதுபேரில் பராக்கிரமனும் முப்பதுபேருக்குப் பெரியவனுமான இஸ்மாயா என்னும் கிபியோனியனும், எரேமியா, யகாசியேல், யோகனான், கெதேரூரானான யோசபாத்,]]></a:t>
+              <a:t><![CDATA[3. கிபேயா ஊரானாகிய சேமாவின் குமாரர் அகியேசர் என்னும் தலைவனும், யோவாசும், அஸ்மாவேத்தின் குமாரராகிய எசியேலும், பேலேத்தும், பெராக்கா, ஆனதோத்தியனான ஏகூ என்பவர்களும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3824,51 +3812,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. எலுசாயி, எரிமோத், பிகலியா, அரியா, அருப்பியனான செப்பத்தியா,]]></a:t>
+              <a:t><![CDATA[4. முப்பதுபேரில் பராக்கிரமனும் முப்பதுபேருக்குப் பெரியவனுமான இஸ்மாயா என்னும் கிபியோனியனும், எரேமியா, யகாசியேல், யோகனான், கெதேரூரானான யோசபாத்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3933,51 +3921,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. எல்க்கானா, எஷியா, அசாரியேல், யொவேசேர், யசொபெயாம் என்னும் கோரேகியரும்,]]></a:t>
+              <a:t><![CDATA[4. முப்பதுபேரில் பராக்கிரமனும் முப்பதுபேருக்குப் பெரியவனுமான இஸ்மாயா என்னும் கிபியோனியனும், எரேமியா, யகாசியேல், யோகனான், கெதேரூரானான யோசபாத்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4042,51 +4030,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. பராக்கிரமசாலியான சாதோக் என்னும் வாலிபனும், அவன் தகப்பன் வம்சத்தாரான இருபத்திரண்டு தலைவருமே.]]></a:t>
+              <a:t><![CDATA[24. யூதாபுத்திரரில் பரிசையும் ஈட்டியும் பிடித்து, யுத்தசன்னத்தரானவர்கள் ஆறாயிரத்து எண்ணூறுபேர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4151,51 +4139,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. யொவேலா, செபதியா என்னும் கேதோர் ஊரானான ஏரோகாமின் குமாரருமே.]]></a:t>
+              <a:t><![CDATA[5. எலுசாயி, எரிமோத், பிகலியா, அரியா, அருப்பியனான செப்பத்தியா,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4260,51 +4248,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. காத்தியரில் பரிசையும் ஈட்டியும் பிடித்து, சிங்கமுகம் போன்ற முகமும், மலைகளிலிருக்கிற வெளிமான் வேகம்போன்ற வேகமுமுள்ளவர்களாயிருந்து, யுத்தசேவகரான பராக்கிரமசாலிகள் சிலரும் வனாந்தரத்திலுள்ள அரணான இடத்தில் இருக்கிற தாவீது பட்சமாய்ச் சேர்ந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[6. எல்க்கானா, எஷியா, அசாரியேல், யொவேசேர், யசொபெயாம் என்னும் கோரேகியரும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4369,51 +4357,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. காத்தியரில் பரிசையும் ஈட்டியும் பிடித்து, சிங்கமுகம் போன்ற முகமும், மலைகளிலிருக்கிற வெளிமான் வேகம்போன்ற வேகமுமுள்ளவர்களாயிருந்து, யுத்தசேவகரான பராக்கிரமசாலிகள் சிலரும் வனாந்தரத்திலுள்ள அரணான இடத்தில் இருக்கிற தாவீது பட்சமாய்ச் சேர்ந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[7. யொவேலா, செபதியா என்னும் கேதோர் ஊரானான ஏரோகாமின் குமாரருமே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4587,51 +4575,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. யாரென்றால், எத்சேர் என்னும் தலைவன், அவனுக்கு இரண்டாவது ஒபதியா; மூன்றாவது எலியாப்,]]></a:t>
+              <a:t><![CDATA[8. காத்தியரில் பரிசையும் ஈட்டியும் பிடித்து, சிங்கமுகம் போன்ற முகமும், மலைகளிலிருக்கிற வெளிமான் வேகம்போன்ற வேகமுமுள்ளவர்களாயிருந்து, யுத்தசேவகரான பராக்கிரமசாலிகள் சிலரும் வனாந்தரத்திலுள்ள அரணான இடத்தில் இருக்கிற தாவீது பட்சமாய்ச் சேர்ந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4696,51 +4684,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. நாலாவது மிஸ்மன்னா, ஐந்தாவது எரேமியா,]]></a:t>
+              <a:t><![CDATA[8. காத்தியரில் பரிசையும் ஈட்டியும் பிடித்து, சிங்கமுகம் போன்ற முகமும், மலைகளிலிருக்கிற வெளிமான் வேகம்போன்ற வேகமுமுள்ளவர்களாயிருந்து, யுத்தசேவகரான பராக்கிரமசாலிகள் சிலரும் வனாந்தரத்திலுள்ள அரணான இடத்தில் இருக்கிற தாவீது பட்சமாய்ச் சேர்ந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4805,51 +4793,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ஆறாவது அத்தாயி, ஏழாவது எலியேல்,]]></a:t>
+              <a:t><![CDATA[9. யாரென்றால், எத்சேர் என்னும் தலைவன், அவனுக்கு இரண்டாவது ஒபதியா; மூன்றாவது எலியாப்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4914,51 +4902,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. எட்டாவது யோகனான், ஒன்பதாவது எல்சபாத்,]]></a:t>
+              <a:t><![CDATA[10. நாலாவது மிஸ்மன்னா, ஐந்தாவது எரேமியா,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5023,51 +5011,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. பத்தாவது எரேமியா, பதினோரவது மக்பன்னாயி;]]></a:t>
+              <a:t><![CDATA[11. ஆறாவது அத்தாயி, ஏழாவது எலியேல்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5132,51 +5120,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. காத் புத்திரரான இவர்கள் இராணுவத்தலைவராயிருந்தார்கள்; அவர்களில் சிறியவன் நூறுபேருக்கும் பெரியவன் ஆயிரம்பேருக்கும் சேர்வைக்காரராயிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[12. எட்டாவது யோகனான், ஒன்பதாவது எல்சபாத்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5241,51 +5229,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. பென்யமீன் புத்திரரான சவுலின் சகோதரரில் மூவாயிரம்பேர்; அதுவரைக்கும் அவர்களில் மிச்சமானவர்கள் சவுலின் குடும்பத்தைக் காப்பாற்றப் பார்த்தார்கள்.]]></a:t>
+              <a:t><![CDATA[25. சிமியோன் புத்திரரில் பராக்கிரமசாலிகளாகிய யுத்தவீரர் ஏழாயிரத்து நூறுபேர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5350,51 +5338,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. காத் புத்திரரான இவர்கள் இராணுவத்தலைவராயிருந்தார்கள்; அவர்களில் சிறியவன் நூறுபேருக்கும் பெரியவன் ஆயிரம்பேருக்கும் சேர்வைக்காரராயிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[13. பத்தாவது எரேமியா, பதினோரவது மக்பன்னாயி;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5459,51 +5447,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. யோர்தான் கரைபுரண்டுபோயிருக்கிற முதலாம் மாதத்தில் அதைக் கடந்து, கிழக்கேயும் மேற்கேயும் பள்ளத்தாக்குகளில் இருக்கிற யாவரையும் துரத்திவிட்டவர்கள் இவர்களே.]]></a:t>
+              <a:t><![CDATA[14. காத் புத்திரரான இவர்கள் இராணுவத்தலைவராயிருந்தார்கள்; அவர்களில் சிறியவன் நூறுபேருக்கும் பெரியவன் ஆயிரம்பேருக்கும் சேர்வைக்காரராயிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5677,51 +5665,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. பின்னும் பென்யமீன் புத்திரரிலும் யூதாபுத்திரரிலும் சிலர் அரணான ஸ்தலத்தில் இருக்கிற தாவீதினிடத்தில் வந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[15. யோர்தான் கரைபுரண்டுபோயிருக்கிற முதலாம் மாதத்தில் அதைக் கடந்து, கிழக்கேயும் மேற்கேயும் பள்ளத்தாக்குகளில் இருக்கிற யாவரையும் துரத்திவிட்டவர்கள் இவர்களே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5786,51 +5774,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. தாவீது புறப்பட்டு, அவர்களுக்கு எதிர்கொண்டுபோய், அவர்களுக்கு உத்தரவுகொடுத்து: நீங்கள் எனக்கு உதவிசெய்ய சமாதானமாய் என்னிடத்தில் வந்தீர்களானால், என் இருதயம் உங்களோடு இசைந்திருக்கும்; என் கைகளில் கொடுமை இல்லாதிருக்க, என்னை என் சத்துருக்களுக்குக் காட்டிக்கொடுக்க வந்தீர்களேயாகில், நம்முடைய பிதாக்களின் தேவன் அதைப் பார்த்துக் கண்டிப்பாராக என்றான்.]]></a:t>
+              <a:t><![CDATA[16. பின்னும் பென்யமீன் புத்திரரிலும் யூதாபுத்திரரிலும் சிலர் அரணான ஸ்தலத்தில் இருக்கிற தாவீதினிடத்தில் வந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6113,51 +6101,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அப்பொழுது அதிபதிகளுக்குத் தலைவனான அமாசாயின்மேல் ஆவி இறங்கினதினால், அவன்: தாவீதே, நாங்கள் உம்முடையவர்கள்; ஈசாயின் குமாரனே உமது பட்சமாயிருப்போம்; உமக்குச் சமாதானம், சமாதானம்; உமக்கு உதவிசெய்கிறவர்களுக்கும் சமாதானம்; உம்முடைய தேவன் உமக்குத் துணை நிற்கிறார் என்றான்; அப்பொழுது தாவீது அவர்களைச் சேர்த்துக்கொண்டு, அவர்களைத் தண்டுக்குத் தலைவராக்கினான்.]]></a:t>
+              <a:t><![CDATA[17. தாவீது புறப்பட்டு, அவர்களுக்கு எதிர்கொண்டுபோய், அவர்களுக்கு உத்தரவுகொடுத்து: நீங்கள் எனக்கு உதவிசெய்ய சமாதானமாய் என்னிடத்தில் வந்தீர்களானால், என் இருதயம் உங்களோடு இசைந்திருக்கும்; என் கைகளில் கொடுமை இல்லாதிருக்க, என்னை என் சத்துருக்களுக்குக் காட்டிக்கொடுக்க வந்தீர்களேயாகில், நம்முடைய பிதாக்களின் தேவன் அதைப் பார்த்துக் கண்டிப்பாராக என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6440,51 +6428,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. பென்யமீன் புத்திரரான சவுலின் சகோதரரில் மூவாயிரம்பேர்; அதுவரைக்கும் அவர்களில் மிச்சமானவர்கள் சவுலின் குடும்பத்தைக் காப்பாற்றப் பார்த்தார்கள்.]]></a:t>
+              <a:t><![CDATA[26. லேவி புத்திரரில் நாலாயிரத்து அறுநூறுபேர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6549,51 +6537,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. சவுலின்மேல் யுத்தம்பண்ணப்போகிற பெலிஸ்தருடனேகூடத் தாவீது வருகிறபோது, மனாசேயிலும் சிலர் அவன் பட்சமாய்ச் சேர்ந்தார்கள்; பெலிஸ்தரின் பிரபுக்கள் யோசனைபண்ணி, அவன் நம்முடைய தலைகளுக்கு மோசமாய்த் தன் ஆண்டவனாகிய சவுலின் பட்சமாய்ப் போவான் என்று அவனை அனுப்பிவிட்டார்கள்: அதனால் அவர்கள் இவர்களுக்கு உதவிசெய்யவில்லை.]]></a:t>
+              <a:t><![CDATA[18. அப்பொழுது அதிபதிகளுக்குத் தலைவனான அமாசாயின்மேல் ஆவி இறங்கினதினால், அவன்: தாவீதே, நாங்கள் உம்முடையவர்கள்; ஈசாயின் குமாரனே உமது பட்சமாயிருப்போம்; உமக்குச் சமாதானம், சமாதானம்; உமக்கு உதவிசெய்கிறவர்களுக்கும் சமாதானம்; உம்முடைய தேவன் உமக்குத் துணை நிற்கிறார் என்றான்; அப்பொழுது தாவீது அவர்களைச் சேர்த்துக்கொண்டு, அவர்களைத் தண்டுக்குத் தலைவராக்கினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6658,51 +6646,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. சவுலின்மேல் யுத்தம்பண்ணப்போகிற பெலிஸ்தருடனேகூடத் தாவீது வருகிறபோது, மனாசேயிலும் சிலர் அவன் பட்சமாய்ச் சேர்ந்தார்கள்; பெலிஸ்தரின் பிரபுக்கள் யோசனைபண்ணி, அவன் நம்முடைய தலைகளுக்கு மோசமாய்த் தன் ஆண்டவனாகிய சவுலின் பட்சமாய்ப் போவான் என்று அவனை அனுப்பிவிட்டார்கள்: அதனால் அவர்கள் இவர்களுக்கு உதவிசெய்யவில்லை.]]></a:t>
+              <a:t><![CDATA[18. அப்பொழுது அதிபதிகளுக்குத் தலைவனான அமாசாயின்மேல் ஆவி இறங்கினதினால், அவன்: தாவீதே, நாங்கள் உம்முடையவர்கள்; ஈசாயின் குமாரனே உமது பட்சமாயிருப்போம்; உமக்குச் சமாதானம், சமாதானம்; உமக்கு உதவிசெய்கிறவர்களுக்கும் சமாதானம்; உம்முடைய தேவன் உமக்குத் துணை நிற்கிறார் என்றான்; அப்பொழுது தாவீது அவர்களைச் சேர்த்துக்கொண்டு, அவர்களைத் தண்டுக்குத் தலைவராக்கினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6876,51 +6864,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அப்படியே அவன் சிக்லாகுக்குத் திரும்பிப்போகையில், மனாசேயில் அத்னாக், யோசபாத், எதியாவேல், மிகாயேல், யோசபாத், எலிகூ, சில்த்தாயி என்னும் மனாசே கோத்திரத்தாரின் ஆயிரத்துச் சேர்வைக்காரர் அவன் பட்சமாய் வந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[19. சவுலின்மேல் யுத்தம்பண்ணப்போகிற பெலிஸ்தருடனேகூடத் தாவீது வருகிறபோது, மனாசேயிலும் சிலர் அவன் பட்சமாய்ச் சேர்ந்தார்கள்; பெலிஸ்தரின் பிரபுக்கள் யோசனைபண்ணி, அவன் நம்முடைய தலைகளுக்கு மோசமாய்த் தன் ஆண்டவனாகிய சவுலின் பட்சமாய்ப் போவான் என்று அவனை அனுப்பிவிட்டார்கள்: அதனால் அவர்கள் இவர்களுக்கு உதவிசெய்யவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6985,51 +6973,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அப்படியே அவன் சிக்லாகுக்குத் திரும்பிப்போகையில், மனாசேயில் அத்னாக், யோசபாத், எதியாவேல், மிகாயேல், யோசபாத், எலிகூ, சில்த்தாயி என்னும் மனாசே கோத்திரத்தாரின் ஆயிரத்துச் சேர்வைக்காரர் அவன் பட்சமாய் வந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[19. சவுலின்மேல் யுத்தம்பண்ணப்போகிற பெலிஸ்தருடனேகூடத் தாவீது வருகிறபோது, மனாசேயிலும் சிலர் அவன் பட்சமாய்ச் சேர்ந்தார்கள்; பெலிஸ்தரின் பிரபுக்கள் யோசனைபண்ணி, அவன் நம்முடைய தலைகளுக்கு மோசமாய்த் தன் ஆண்டவனாகிய சவுலின் பட்சமாய்ப் போவான் என்று அவனை அனுப்பிவிட்டார்கள்: அதனால் அவர்கள் இவர்களுக்கு உதவிசெய்யவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7094,51 +7082,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அந்தத் தண்டுக்கு விரோதமாய் இவர்கள் தாவீதுக்கு உதவிசெய்தார்கள்; இவர்களெல்லாரும் பராக்கிரமசாலிகளும் இராணுவத்தில் சேர்வைக்காரருமாயிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[20. அப்படியே அவன் சிக்லாகுக்குத் திரும்பிப்போகையில், மனாசேயில் அத்னாக், யோசபாத், எதியாவேல், மிகாயேல், யோசபாத், எலிகூ, சில்த்தாயி என்னும் மனாசே கோத்திரத்தாரின் ஆயிரத்துச் சேர்வைக்காரர் அவன் பட்சமாய் வந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7203,51 +7191,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அந்தத் தண்டுக்கு விரோதமாய் இவர்கள் தாவீதுக்கு உதவிசெய்தார்கள்; இவர்களெல்லாரும் பராக்கிரமசாலிகளும் இராணுவத்தில் சேர்வைக்காரருமாயிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[20. அப்படியே அவன் சிக்லாகுக்குத் திரும்பிப்போகையில், மனாசேயில் அத்னாக், யோசபாத், எதியாவேல், மிகாயேல், யோசபாத், எலிகூ, சில்த்தாயி என்னும் மனாசே கோத்திரத்தாரின் ஆயிரத்துச் சேர்வைக்காரர் அவன் பட்சமாய் வந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7312,51 +7300,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அக்காலத்திலே நாளுக்குநாள் தாவீதுக்கு உதவிசெய்யும் மனுஷர் அவனிடத்தில் வந்து சேர்ந்தபடியால், அவர்கள் தேவசேனையைப்போல மகா சேனையானார்கள்.]]></a:t>
+              <a:t><![CDATA[21. அந்தத் தண்டுக்கு விரோதமாய் இவர்கள் தாவீதுக்கு உதவிசெய்தார்கள்; இவர்களெல்லாரும் பராக்கிரமசாலிகளும் இராணுவத்தில் சேர்வைக்காரருமாயிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7421,51 +7409,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அக்காலத்திலே நாளுக்குநாள் தாவீதுக்கு உதவிசெய்யும் மனுஷர் அவனிடத்தில் வந்து சேர்ந்தபடியால், அவர்கள் தேவசேனையைப்போல மகா சேனையானார்கள்.]]></a:t>
+              <a:t><![CDATA[21. அந்தத் தண்டுக்கு விரோதமாய் இவர்கள் தாவீதுக்கு உதவிசெய்தார்கள்; இவர்களெல்லாரும் பராக்கிரமசாலிகளும் இராணுவத்தில் சேர்வைக்காரருமாயிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide69.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7530,51 +7518,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. கர்த்தருடைய வாக்கின்படியே, சவுலின் ராஜ்யபாரத்தைத் தாவீதினிடமாய்த் திருப்ப, எப்ரோனிலிருக்கிற அவனிடத்துக்கு வந்த யுத்த சன்னத்தரான தலைவரின் இலக்கமாவன:]]></a:t>
+              <a:t><![CDATA[22. அக்காலத்திலே நாளுக்குநாள் தாவீதுக்கு உதவிசெய்யும் மனுஷர் அவனிடத்தில் வந்து சேர்ந்தபடியால், அவர்கள் தேவசேனையைப்போல மகா சேனையானார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7639,51 +7627,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. எப்பிராயீம் புத்திரரில் தங்கள் பிதாக்களின் வம்சத்தில் பேர் பெற்ற மனுஷரான பராக்கிரமசாலிகள் இருபதினாயிரத்து எண்ணூறுபேர்.]]></a:t>
+              <a:t><![CDATA[27. ஆரோன் சந்ததியாரின் அதிபதியாகிய யோயதாவும், அவனோடிருந்த மூவாயிரத்து; எழுநூறுபேரும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide70.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7748,378 +7736,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. கர்த்தருடைய வாக்கின்படியே, சவுலின் ராஜ்யபாரத்தைத் தாவீதினிடமாய்த் திருப்ப, எப்ரோனிலிருக்கிற அவனிடத்துக்கு வந்த யுத்த சன்னத்தரான தலைவரின் இலக்கமாவன:]]></a:t>
-[...326 lines deleted...]
-              <a:t><![CDATA[26. லேவி புத்திரரில் நாலாயிரத்து அறுநூறுபேர்.]]></a:t>
+              <a:t><![CDATA[22. அக்காலத்திலே நாளுக்குநாள் தாவீதுக்கு உதவிசெய்யும் மனுஷர் அவனிடத்தில் வந்து சேர்ந்தபடியால், அவர்கள் தேவசேனையைப்போல மகா சேனையானார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8184,51 +7845,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. எப்பிராயீம் புத்திரரில் தங்கள் பிதாக்களின் வம்சத்தில் பேர் பெற்ற மனுஷரான பராக்கிரமசாலிகள் இருபதினாயிரத்து எண்ணூறுபேர்.]]></a:t>
+              <a:t><![CDATA[28. பராக்கிரமசாலியான சாதோக் என்னும் வாலிபனும், அவன் தகப்பன் வம்சத்தாரான இருபத்திரண்டு தலைவருமே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8293,51 +7954,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. மனாசேயின் பாதிக்கோத்திரத்தில் தாவீதை ராஜாவாக்குகிறதற்கு வரும்படி, பேர்பேராகக் குறிக்கப்பட்டவர்கள் பதினெண்ணாயிரம்பேர்.]]></a:t>
+              <a:t><![CDATA[29. பென்யமீன் புத்திரரான சவுலின் சகோதரரில் மூவாயிரம்பேர்; அதுவரைக்கும் அவர்களில் மிச்சமானவர்கள் சவுலின் குடும்பத்தைக் காப்பாற்றப் பார்த்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -8372,51 +8033,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2470625331" r:id="rId1"/>
+    <p:sldLayoutId id="2474699447" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -8952,74 +8613,50 @@
 
 <file path=ppt/slides/_rels/slide69.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide69.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide70.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide70.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide71.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...22 lines deleted...]
-
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -9136,51 +8773,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಹೇಳಲು ನೇಮಿಸಲ್ಪಟ್ಟವರು.]]></a:t>
+              <a:t><![CDATA[നോക്കിവന്നിരുന്നു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9268,51 +8905,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. ಇಸ್ಸಾಕಾರನ ಮಕ್ಕಳಲ್ಲಿ ಇಸ್ರಾಯೇಲು ಮಾಡತಕ್ಕದ್ದು ಯಾವದೆಂದು ತಿಳಿಯ ತಕ್ಕಂಥ ಕಾಲಗಳ ಪರೀಕ್ಷೆ ತಿಳಿದವರು ಬಂದರು;]]></a:t>
+              <a:t><![CDATA[30. എഫ്രയീമ്യരിൽ പരാക്രമശാലികളായി തങ്ങളുടെ പിതൃഭവനങ്ങളിൽ ശ്രുതിപ്പെട്ടവരായ ഇരുപതിനായിരത്തെണ്ണൂറു]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9400,51 +9037,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಅವರ ಯಜಮಾನರು ಇನ್ನೂರು ಮಂದಿಯಾಗಿದ್ದರು; ಅವರ ಸಹೋದರರೆಲ್ಲರೂ ಇವರ ಆಜ್ಞಾಧೀನರಾ ಗಿದ್ದರು.]]></a:t>
+              <a:t><![CDATA[പേർ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9532,51 +9169,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. ಜೆಬುಲೋನನವರಲ್ಲಿ ದೃಢ ಹೃದಯವಿದ್ದು ಸಾಲಾಗಿ ನಡೆಯುವವರೂ ಸಕಲ ಆಯುಧಗಳನ್ನು ಧರಿಸಿಕೊಂಡ ಯುದ್ಧ ನಿಪುಣರೂ ಸೈನ್ಯವಾಗಿ]]></a:t>
+              <a:t><![CDATA[31. മനശ്ശെയുടെ പാതിഗോത്രത്തിൽ പതിനെണ്ണായിരംപേർ. ദാവീദിനെ രാജാവാക്കുവാൻ ചെല്ലേണ്ടതിന്നു ഇവരെ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9664,51 +9301,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಹೊರ ಡುವವರೂ ಐವತ್ತು ಸಾವಿರ ಮಂದಿ.]]></a:t>
+              <a:t><![CDATA[പേരുപേരായി കുറിച്ചിരുന്നു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9796,51 +9433,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. ನಫ್ತಾಲಿ ಯವರಲ್ಲಿ ಸಾವಿರ ಮಂದಿ ಪ್ರಧಾನರು; ಅವರ ಸಂಗಡ ಖೇಡ್ಯವನ್ನೂ ಈಟಿಯನ್ನೂ ಧರಿಸಿಕೊಂಡ ಮೂವ ತ್ತೇಳು ಸಾವಿರ]]></a:t>
+              <a:t><![CDATA[32. യിസ്സാഖാർയ്യരിൽ യിസ്രായേൽ ഇന്നതു ചെയ്യേണം എന്നു അറിവാൻ തക്കവണ്ണം കാലജ്ഞന്മാരായ തലവന്മാർ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9928,51 +9565,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಮಂದಿ.]]></a:t>
+              <a:t><![CDATA[ഇരുനൂറുപേർ; അവരുടെ സഹോദരന്മാരൊക്കെയും അവരുടെ കല്പനെക്കു വിധേയരായിരുന്നു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10060,51 +9697,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. ದಾನನವರಲ್ಲಿ ಯುದ್ಧ ನಿಪುಣರು ಇಪ್ಪತೆಂಟು ಸಾವಿರದ ಆರುನೂರು ಮಂದಿ.]]></a:t>
+              <a:t><![CDATA[33. സെബൂലൂനിൽ യുദ്ധസന്നദ്ധരായി സകലവിധ യുദ്ധായുധങ്ങളെ ധരിച്ചു നിരനിരയായി ഐകമത്യത്തോടെ യുദ്ധത്തിന്നു]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10192,51 +9829,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. ಆಶೇರನವರಲ್ಲಿ ಯುದ್ಧಕ್ಕೆ ಹೋಗಬಲ್ಲ ನಿಪುಣರು, ಸೈನ್ಯವಾಗಿ ಹೋಗುವವರು ನಾಲ್ವತ್ತು ಸಾವಿರ ಮಂದಿ.]]></a:t>
+              <a:t><![CDATA[പുറപ്പെട്ടവർ അമ്പതിനായിരംപേർ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10324,51 +9961,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. ಯೊರ್ದನಿನ ಆಚೆಯಲ್ಲಿರುವ ರೂಬೇನ್ಯರಲ್ಲಿಯೂ ಗಾದನವರಲ್ಲಿಯೂ ಮನಸ್ಸೆಯ ಅರ್ಧ ಗೋತ್ರದ ಲ್ಲಿಯೂ ಯುದ್ಧಕ್ಕೆ ತಕ್ಕಂಥ ಸಕಲ]]></a:t>
+              <a:t><![CDATA[34. നഫ്താലിയിൽ നായകന്മാർ ആയിരംപേർ; അവരോടുകൂടെ പരിചയും കുന്തവും എടുത്തവർ മുപ്പത്തേഴായിരംപേർ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10456,51 +10093,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. ಆರೋನಿಯರಲ್ಲಿ ಯೆಹೋಯಾದಾವನು ನಾಯ ಕನಾಗಿದ್ದನು; ಅವನ ಸಂಗಡ ಮೂರು ಸಾವಿರದ ಏಳು ನೂರು ಮಂದಿ;]]></a:t>
+              <a:t><![CDATA[23. യഹോവയുടെ വചനപ്രകാരം ശൌലിന്റെ രാജത്വം ദാവീദിന്നു ആക്കുവാൻ യുദ്ധസന്നദ്ധരായി ഹെബ്രോനിൽ അവന്റെ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10588,51 +10225,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಆಯುಧಗಳನ್ನು ಧರಿಸಿಕೊಂಡವರು ಒಂದು ಲಕ್ಷದ ಇಪ್ಪತ್ತು ಸಾವಿರ ಮಂದಿಯು.]]></a:t>
+              <a:t><![CDATA[35. ദാന്യരിൽ യുദ്ധസന്നദ്ധർ ഇരുപത്തെണ്ണായിരത്തറുനൂറുപേർ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10720,51 +10357,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. ಯುದ್ಧಕ್ಕೆ ಸಿದ್ಧರಾದ ಈ ಸಮಸ್ತ ಸೈನಿಕರು ದಾವೀದನನ್ನು ಸಮಸ್ತ ಇಸ್ರಾಯೇಲ್ಯರ ಮೇಲೆ ಅರಸನಾಗ ಮಾಡಲು ಪೂರ್ಣಹೃದಯದಿಂದ]]></a:t>
+              <a:t><![CDATA[36. ആശേരിൽ യുദ്ധസന്നദ്ധരായി പടെക്കു പുറപ്പെട്ടവർ നാല്പതിനായിരംപേർ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10852,51 +10489,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಹೆಬ್ರೋನಿಗೆ ಬಂದರು. ಇದಲ್ಲದೆ ಇಸ್ರಾಯೇಲಿ ನಲ್ಲಿದ್ದ ಮಿಕ್ಕಾದವರೆಲ್ಲರೂ ದಾವೀದನನ್ನು ಅರಸ ನಾಗ ಮಾಡಲು ಒಂದೇ]]></a:t>
+              <a:t><![CDATA[37. യോർദ്ദാന്നു അക്കരെ രൂബേന്യരിലും ഗാദ്യരിലും മനശ്ശെയുടെ പാതിഗോത്രത്തിലും സകലവിധ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10984,51 +10621,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಹೃದಯವುಳ್ಳವರಾಗಿದ್ದರು.]]></a:t>
+              <a:t><![CDATA[യുദ്ധായുധങ്ങളോടുകൂടെ ലക്ഷത്തിരുപതിനായിരം പേർ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11116,51 +10753,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. ಅವರು ಅಲ್ಲಿ ದಾವೀದನ ಸಂಗಡ ಮೂರು ದಿವಸ ಇದ್ದು ತಿನ್ನುತ್ತಾ ಕುಡಿಯುತ್ತಾ ಇದ್ದರು.ಅವರ ಸಹೋದರರು ಅವರಿಗೋಸ್ಕರ]]></a:t>
+              <a:t><![CDATA[38. അണിനിരപ്പാൻ കഴിവുള്ള യോദ്ധാക്കളായ ഇവരെല്ലാവരും ദാവീദിനെ എല്ലായിസ്രായേലിന്നും രാജാവാക്കേണ്ടതിന്നു]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11248,51 +10885,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಸಿದ್ಧಮಾಡಿ ದರು.]]></a:t>
+              <a:t><![CDATA[ഏകാഗ്രമനസ്സോടെ ഹെബ്രോനിലേക്കു വന്നു; ശേഷമുള്ള യിസ്രായേലും എല്ലാം ദാവീദിനെ രാജാവാക്കേണ്ടതിന്നു]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11380,51 +11017,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. ಇದಲ್ಲದೆ ಅವರ ಬಳಿಯಲ್ಲಿದ್ದ ಇಸ್ಸಾಕಾರ್‌, ಜೆಬುಲೂನ್‌, ನಫ್ತಾಲಿಯರು ಮೊದಲುಗೊಂಡು ಎಲ್ಲರೂ ಕತ್ತೆ ಒಂಟೆ ಹೇಸರಕತ್ತೆ]]></a:t>
+              <a:t><![CDATA[ഐകമത്യപ്പെട്ടിരുന്നു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11512,51 +11149,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಎತ್ತುಗಳ ಮೇಲೆ ರೊಟ್ಟಿಗಳನ್ನೂ ಆಹಾರವನ್ನೂ ಹಿಟ್ಟನ್ನೂ ಅಂಜೂರದ ಉಂಡೆಗಳನ್ನೂ ಒಣಗಿದ ದ್ರಾಕ್ಷೇ ಗೊನೆಗಳನ್ನೂ]]></a:t>
+              <a:t><![CDATA[39. അവർ അവിടെ ഭക്ഷിച്ചും പാനം ചെയ്തുംകൊണ്ടു ദാവീദിനോടുകൂടെ മൂന്നു ദിവസം പാർത്തു; അവരുടെ സഹോദരന്മാർ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11644,51 +11281,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ದ್ರಾಕ್ಷಾರಸವನ್ನೂ ಎಣ್ಣೆಯನ್ನೂ ಎತ್ತುಗಳನ್ನೂ ಕುರಿ ಗಳನ್ನೂ ಬಹಳವಾಗಿ ತಂದರು; ಯಾಕಂದರೆ ಇಸ್ರಾ ಯೇಲಿನಲ್ಲಿ]]></a:t>
+              <a:t><![CDATA[അവർക്കു വേണ്ടി വട്ടംകൂട്ടിയിരുന്നു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11776,51 +11413,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಸಂತೋಷವಿತ್ತು.]]></a:t>
+              <a:t><![CDATA[40. യിസ്രായേലിൽ സന്തോഷമുണ്ടായിരുന്നതുകൊണ്ടു സമീപവാസികൾ, യിസ്സാഖാർ, സെബൂലൂൻ, നഫ്താലി എന്നിവർ കൂടെ,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11908,51 +11545,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. ಇದಲ್ಲದೆ ಬಲವುಳ್ಳ ಪರಾ ಕ್ರಮಶಾಲಿಯಾದ ಪ್ರಾಯಸ್ಥನಾಗಿದ್ದ ಚಾದೋಕನೂ ಅವನ ತಂದೆಯ ಮನೆಯಿಂದ ಇಪ್ಪತ್ತೆರಡು ಮಂದಿ]]></a:t>
+              <a:t><![CDATA[അടുക്കൽ വന്ന തലവന്മാരുടെ സംഖ്യകളാവിതു:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12040,51 +11677,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ಕೀಷನ ಮಗನಾದ ಸೌಲನ ನಿಮಿತ್ತ ತಾನು ಇನ್ನೂ ಬಚ್ಚಿಟ್ಟುಕೊಂಡಿರುವಾಗ ಚಿಕ್ಲಗಿ ನಲ್ಲಿರುವ ದಾವೀದನ ಬಳಿಗೆ ಬಂದವರು ಇವರೇ;]]></a:t>
+              <a:t><![CDATA[കഴുതപ്പുറത്തും ഒട്ടകപ്പുറത്തും കോവർകഴുതപ്പുറത്തും കാളപ്പുറത്തും, അപ്പം, മാവു, അത്തിപ്പഴക്കട്ട,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12172,51 +11809,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಅವರು ಪರಾಕ್ರಮಶಾಲಿಗಳಲ್ಲಿ ಸೇರಿದವರೂ ಯುದ್ಧಕ್ಕೆ ಸಹಾಯಕರೂ]]></a:t>
+              <a:t><![CDATA[ഉണക്കമുന്തിരിപ്പഴം, വീഞ്ഞ്, എണ്ണ എന്നിവയെയും കാളകളെയും വളരെ ആടുകളെയും കൊണ്ടുവന്നു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12304,51 +11941,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ಎಡಬಲ ಕೈಗಳಿಂದ ಕಲ್ಲು ಗಳನ್ನೂ ಬಿಲ್ಲುಗಳಿಂದ ಅಂಬುಗಳನ್ನೂ ಎಸೆಯಬಲ್ಲ ಬೆನ್ಯಾವಿಾನನ ಗೋತ್ರದ ಸೌಲನ ಸಹೋದರರೂ]]></a:t>
+              <a:t><![CDATA[1. കീശിന്റെ മകനായ ശൌലിന്റെ നിമിത്തം ദാവീദ് ഒളിച്ചുപാർത്തിരുന്നപ്പോൾ സീക്ളാഗിൽ അവന്റെ അടുക്കൽ വന്നർ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12436,51 +12073,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಆಗಿದ್ದರು.]]></a:t>
+              <a:t><![CDATA[ആവിതു--അവർ വീരന്മാരുടെ കൂട്ടത്തിൽ അവന്നു യുദ്ധത്തിൽ തുണചെയ്തു;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12568,51 +12205,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ಮುಖ್ಯಸ್ಥನಾದವನು ಅಹೀಯೆಜೆರನು ಮತ್ತು ಯೋವಾಷನು. ಇವರು ಗಿಬೆಯವನಾದ ಹಷ್ಷೆಮಾಹನ ಕುಮಾರರು ಮತ್ತು ಆಜ್ಮಾವೆತನ]]></a:t>
+              <a:t><![CDATA[2. അവർ വില്ലാളികളും വലങ്കൈകൊണ്ടും ഇടങ്കൈകൊണ്ടും കല്ലെറിവാനും വില്ലുകൊണ്ടു അമ്പെയ്‍വാനും]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12700,51 +12337,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಕುಮಾರರಾದ ಯೇಜೀಯೇಲನು ಪೆಲೆಟನು; ಬೆರಾಕಾನು, ಅನತೋ ತ್ಯನಾದ ಯೇಹುವು, ಗಿಬ್ಯೋನ್ಯನಾದ ಇಷ್ಮಾಯನು;]]></a:t>
+              <a:t><![CDATA[സമർത്ഥന്മാരുമായിരുന്നു:-- ബെന്യാമീന്യരായ ശൌലിന്റെ സഹോദരന്മാരുടെ കൂട്ടത്തിൽ തലവനായ അഹീയേസെർ, യോവാശ്,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12832,51 +12469,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ಇವನು ಮೂವತ್ತು ಮಂದಿಯಲ್ಲಿ ಪರಾಕ್ರಮಶಾಲಿ ಯಾಗಿದ್ದು ಆ ಮೂವತ್ತು ಮಂದಿಗಿಂತ ಮೇಲಾದವನಾ ಗಿದ್ದನು ಮತ್ತು ಯೆರೆವಿಾಯನು,]]></a:t>
+              <a:t><![CDATA[3. ഗിബേയാത്യനായ ശെമായയുടെ പുത്രന്മാർ, അസ്മാവെത്തിന്റെ പുത്രന്മാർ യസീയേൽ, പേലെത്ത്, ബെരാഖാ, അനാഥോത്യൻ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12964,51 +12601,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಯಹಜೀಯೇಲನು ಯೋಹನಾನು, ಗೆದೇರಾದವನಾದ ಯೋಜಾಬಾ ದನು,]]></a:t>
+              <a:t><![CDATA[യേഹൂ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13096,51 +12733,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ಎಲ್ಲೂಜೈಯಿಯು, ಯೆರೀಮೋತನು, ಬೆಯ ಲ್ಯನು, ಶೆಮರ್ಯನು, ಹರೀಫ್ಯನಾದ ಶೆಫಟ್ಯನು, ಕೋರಹಿಯರಾದ ಎಲ್ಕಾನನು,]]></a:t>
+              <a:t><![CDATA[4. മുപ്പതുപേരിൽ വീരനും മുപ്പതുപേർക്കു നായകനുമായി ഗിബെയോന്യനായ യിശ്മയ്യാവു, യിരെമ്യാവു, യഹസീയേൽ,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13228,51 +12865,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ಇಷ್ಷೀಯನು, ಅಜ ರೇಲನು, ಯೋವೆಜೆರನು, ಯಾಷೊಬ್ಬಾಮನು,]]></a:t>
+              <a:t><![CDATA[യോഹാനാൻ, ഗെദേരാത്യനായ യോസാബാദ്,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13360,51 +12997,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಪ್ರಧಾನರೂ.]]></a:t>
+              <a:t><![CDATA[24. പരിചയും കുന്തവും എടുത്തു യുദ്ധസന്നദ്ധരായ യെഹൂദ്യർ ആറായിരത്തെണ്ണൂറുപേർ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13492,51 +13129,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ಗೆದೋರಿನಲ್ಲಿರುವ ಯೆರೋಹಾಮನ ಕುಮಾರರಾದ ಯೋವೇಲನೂ ಜೆಬದ್ಯನೂ.]]></a:t>
+              <a:t><![CDATA[5. എലൂസായി, യെരീമോത്ത്, ബെയല്യാവു, ശെമർയ്യാവു, ഹരൂഫ്യനായ ശെഫത്യാവു,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13624,51 +13261,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ಇದಲ್ಲದೆ ಅರಣ್ಯದಲ್ಲಿ ಬಲವಾದ ಸ್ಥಳದಲ್ಲಿರುವ ದಾವೀದನ ಬಳಿಯಲ್ಲಿ ತಮ್ಮನ್ನು ಪ್ರತ್ಯೇಕಿಸಿದ ಗಾದ್ಯರು ಇದ್ದರು. ಇವರು]]></a:t>
+              <a:t><![CDATA[6. എൽക്കാനാ, യിശ്ശീയാവു, അസരേൽ, കോരഹ്യരായ യോവേസെർ, യാശൊബ്യാം;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13756,51 +13393,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಖೇಡ್ಯವನ್ನೂ ಭಲ್ಲೆಯನ್ನೂ ಹಿಡಿದು ಪರಾಕ್ರಮಶಾಲಿಗಳಾಗಿಯೂ ಯುದ್ಧಕ್ಕೆ ತಕ್ಕ ಸೈನಿಕರಾಗಿಯೂ ಇದ್ದರು; ಅವರ ಮುಖಗಳು ಸಿಂಹದ]]></a:t>
+              <a:t><![CDATA[7. ഗെദോരിൽനിന്നുള്ള യെരോഹാമിന്റെ പുത്രന്മാരായ യോവേലാ, സെബദ്യാവു,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13888,51 +13525,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಮುಖಗಳ ಹಾಗಿದ್ದವು ಮತ್ತು ಪರ್ವತಗಳ ಮೇಲೆ ಇರುವ ಜಿಂಕೆಗಳ ಹಾಗೆ ವೇಗವುಳ್ಳವರಾಗಿದ್ದರು.]]></a:t>
+              <a:t><![CDATA[8. പരിചയും കുന്തവും എടുപ്പാൻ പ്രാപ്തിയുള്ള വീരന്മാരും യുദ്ധാഭ്യാസികളും ഗാദ്യരെ പിരിഞ്ഞു വന്നു]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14020,51 +13657,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ಮೊದಲನೆಯವನು ಏಜೆರನು, ಎರಡನೆಯವನು ಓಬದ್ಯನು, ಮೂರನೆಯವನು ಎಲೀಯಾಬನು,]]></a:t>
+              <a:t><![CDATA[മരുഭൂമിയിൽ ദുർഗ്ഗത്തിൽ ദാവീദിനോടു ചേർന്നു; അവർ സിംഹമുഖന്മാരും മലകളിലെ മാൻ പേടകളെപ്പോലെ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14152,51 +13789,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ನಾಲ್ಕನೆಯವನು ಮಷ್ಮನ್ನನು, ಐದನೆಯವನು ಯೆರೆವಿಾಯನು,]]></a:t>
+              <a:t><![CDATA[വേഗതയുള്ളവരുമായിരുന്നു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14284,51 +13921,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ಆರನೆಯವನು ಅತ್ತೈಯು, ಏಳನೆ ಯವನು ಎಲೀಯೇಲನು,]]></a:t>
+              <a:t><![CDATA[9. അവരാരെന്നാൽ: തലവൻ ഏസെർ, രണ്ടാമൻ ഓബദ്യാവു, മൂന്നാമൻ എലീയാബ്,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14416,51 +14053,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ಎಂಟನೆಯವನು ಯೋಹನಾನನು, ಒಂಭತ್ತನೆಯವನು ಎಲ್ಜಾಬಾದನು,]]></a:t>
+              <a:t><![CDATA[10. നാലാമൻ മിശ്മന്നാ, അഞ്ചാമൻ യിരെമ്യാവു,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14548,51 +14185,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ಹತ್ತನೆಯವನು ಯೆರೆವಿಾಯನು, ಹನ್ನೊಂದನೆ ಯವನು ಮಕ್ಬನ್ನೈಯು.]]></a:t>
+              <a:t><![CDATA[11. ആറാമൻ അത്ഥായി, ഏഴാമൻ എലീയേൽ,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14680,51 +14317,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ಗಾದನ ಕುಮಾರರಾದ ಇವರು ಸೈನ್ಯದಲ್ಲಿ ಅಧಿಪತಿಗಳಾಗಿದ್ದರು; ಕಿರಿಯನು ನೂರು ಮಂದಿಯ ಮೇಲೆಯೂ ಹಿರಿಯನು ಸಾವಿರ ಮಂದಿಯ]]></a:t>
+              <a:t><![CDATA[12. എട്ടാമൻ യോഹാനാൻ, ഒമ്പതാമൻ, എൽസാബാദ്,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14812,51 +14449,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. ಸೌಲನ ಸಹೋದರರಾಗಿರುವ ಬೆನ್ಯಾವಿಾನನ ಮಕ್ಕಳಲ್ಲಿ ಮೂರು ಸಾವಿರಮಂದಿ; ಇಂದಿನ ವರೆಗೂ ಅವರಲ್ಲಿ ಅನೇಕರು ಸೌಲನ ಮನೆಯ]]></a:t>
+              <a:t><![CDATA[25. ശിമെയോന്യരിൽ ശൌര്യമുള്ള യുദ്ധവീരന്മാർ എഴായിരത്തൊരുനൂറുപേർ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14944,51 +14581,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಮೇಲೆಯೂ ಇದ್ದರು.]]></a:t>
+              <a:t><![CDATA[13. പത്താമൻ യിരെമ്യാവു, പതിനൊന്നാമൻ മഖ്ബന്നായി.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15076,51 +14713,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ಇವರು ಮೊದ ಲನೇ ತಿಂಗಳಲ್ಲಿ, ಯೊರ್ದನು ತನ್ನ ಎಲ್ಲಾ ದಡಗಳ ಮೇಲೆ ಹೊರಳಿದಾಗ ಅದನ್ನು ದಾಟಿ ಮೂಡಲ ಪಡವಣ ಕಡೆಯಲ್ಲಿಯೂ]]></a:t>
+              <a:t><![CDATA[14. ഇവർ ഗാദ്യരിൽ പടനായകന്മാർ ആയിരുന്നു; അവരിൽ ചെറിയവൻ നൂറുപേർക്കും വലിയവൻ ആയിരംപേർക്കും മതിയായവൻ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15208,51 +14845,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ತಗ್ಗುಗಳಲ್ಲಿರುವವರೆಲ್ಲರನ್ನು ಓಡಿಸಿಬಿಟ್ಟರು.]]></a:t>
+              <a:t><![CDATA[15. അവർ ഒന്നാം മാസത്തിൽ യോർദ്ദാൻ കവിഞ്ഞൊഴുകുമ്പോൾ അതിനെ കടന്നു താഴ്വര നിവാസികളെയൊക്കെയും]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15340,51 +14977,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ಬೆನ್ಯಾವಿಾನನ ಮತ್ತು ಯೆಹೂದನ ಮಕ್ಕಳಲ್ಲಿ ಕೆಲವರು ಬಲವಾದ ಸ್ಥಳದಲ್ಲಿದ್ದ ದಾವೀದನ ಬಳಿಗೆ ಬಂದರು.]]></a:t>
+              <a:t><![CDATA[കിഴക്കോട്ടും പടിഞ്ഞാറോട്ടും ഓടിച്ചു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15472,51 +15109,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ಆಗ ದಾವೀದನು ಅವರನ್ನು ಎದುರು ಗೊಳ್ಳಲು ಹೊರಟುಹೋಗಿ ಅವರಿಗೆ ಪ್ರತ್ಯುತ್ತರವಾಗಿ ಹೇಳಿದ್ದು--ನನಗೆ ಸಹಾಯವಾಗಿ ನನ್ನ]]></a:t>
+              <a:t><![CDATA[16. ചില ബെന്യാമീന്യരും യെഹൂദ്യരും ദുർഗ്ഗത്തിൽ ദാവീദിന്റെ അടുക്കൽ വന്നു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15604,51 +15241,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಬಳಿಗೆ ನೀವು ಸಮಾಧಾನವಾಗಿ ಬಂದರೆ ನನ್ನ ಹೃದಯವು ನಿಮ್ಮ ಸಂಗಡ ಏಕವಾಗಿರುವದು. ಆದರೆ ದೋಷವು ನನ್ನ ಕೈಗಳಲ್ಲಿ ಇಲ್ಲದಿರುವಾಗ]]></a:t>
+              <a:t><![CDATA[17. ദാവീദ് അവരെ എതിരേറ്റുചെന്നു അവരോടു: നിങ്ങൾ എന്നെ സഹായിപ്പാൻ സമാധാനത്തോടെ വന്നിരിക്കുന്നു എങ്കിൽ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15736,51 +15373,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ನೀವು ನನ್ನ ವೈರಿಗಳಿಗೆ ನನ್ನನ್ನು ಮೋಸದಿಂದ ಒಪ್ಪಿಸಿಕೊಡಲು ಬಂದರೆ ನಮ್ಮ ಪಿತೃ ಗಳ ದೇವರು ನೋಡಿ ಗದರಿಸಲಿ ಅಂದನು.]]></a:t>
+              <a:t><![CDATA[എന്റെ ഹൃദയം നിങ്ങളോടു ചേർന്നിരിക്കും; എന്റെ കയ്യിൽ അന്യായം ഒന്നും ഇല്ലാതിരിക്കെ എന്റെ ശത്രുക്കൾക്കു]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15868,51 +15505,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ಆಗ ಆತ್ಮನು ಅದಿಪತಿಗಳ ಮುಖ್ಯಸ್ಥನಾದ ಅಮಸಾಯಿಯ ಮೇಲೆ ಬಂದನು; ಆಗ ಅವನು--ದಾವೀದನೇ, ನಾವು ನಿನ್ನವರು; ಇಷಯನ ಮಗನೇ,]]></a:t>
+              <a:t><![CDATA[എന്നെ കാണിച്ചു കൊടുപ്പാനെങ്കിലോ നമ്മുടെ പിതാക്കന്മാരുടെ ദൈവം നോക്കി ശിക്ഷിക്കട്ടെ എന്നു പറഞ്ഞു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16000,51 +15637,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ನಾವು ನಿನ್ನ ಕಡೆಯವ ರಾಗಿದ್ದೇವೆ; ಸಮಾಧಾನ, ನಿನಗೆ ಸಮಾಧಾನ; ನಿನ್ನ ಸಹಾಯಕರಿಗೆ ಸಮಾಧಾನ; ನಿನ್ನ ದೇವರು ನಿನಗೆ ಸಹಾಯ]]></a:t>
+              <a:t><![CDATA[18. അപ്പോൾ മുപ്പതുപേരിൽ തലവനായ അമാസായിയുടെമേൽ ആത്മാവു വന്നു: ദാവീദേ, ഞങ്ങൾ നിനക്കുള്ളവർ,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16132,51 +15769,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಮಾಡುತ್ತಾನೆ ಅಂದನು. ಆಗ ದಾವೀದನು ಅವರನ್ನು ಅಂಗೀಕರಿಸಿ ಅವರನ್ನು ದಂಡಿನ ಅಧಿಪತಿ ಗಳಾಗಿ ಮಾಡಿದನು.]]></a:t>
+              <a:t><![CDATA[യിശ്ശായ്പുത്രാ, നിന്റെ പക്ഷക്കാർ തന്നേ; സമാധാനം, നിനക്കു സമാധാനം; നിന്റെ തുണയാളികൾക്കും സമാധാനം;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16264,51 +15901,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ವಿಚಾರಣೆಯನ್ನು ಮಾಡುತ್ತಿದ್ದರು.]]></a:t>
+              <a:t><![CDATA[26. ലേവ്യരിൽ നാലായിരത്തറുനൂറുപേർ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16396,51 +16033,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ದಾವೀದನು ಸೌಲನ ಮೇಲೆ ಯುದ್ಧ ಮಾಡಲು ಫಿಲಿಷ್ಟಿಯರ ಸಂಗಡ ಬರುತ್ತಿರುವಾಗ ಮನಸ್ಸೆಯವರಲ್ಲಿ ಕೆಲವರು ದಾವೀದನ ಕಡೆಗೆ]]></a:t>
+              <a:t><![CDATA[നിന്റെ ദൈവമല്ലോ നിന്നെ തുണെക്കുന്നതു എന്നു അവൻ പറഞ്ഞു. ദാവീദ് അവരെ കൈക്കൊണ്ടു പടക്കൂട്ടത്തിന്നു]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16528,51 +16165,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಸೇರಿದರು. ಆದರೆ ಇವರು ಅವರಿಗೆ ಸಹಾಯ ಮಾಡದೆ ಇದ್ದರು. ಫಿಲಿಷ್ಟಿಯರ ಅಧಿಪತಿಗಳು ಯೋಚನೆ ಮಾಡಿದ ತರುವಾಯ-- ಅವನು ನಮಗೆ]]></a:t>
+              <a:t><![CDATA[തലവന്മാരാക്കി.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16660,51 +16297,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಮೋಸಮಾಡಿ ತನ್ನ ಯಜಮಾನನಾದ ಸೌಲನ ಕಡೆಗೆ ಸೇರಿಕೊಳ್ಳುವನೆಂದು ಹೇಳಿ ಅವನನ್ನು ಕಳುಹಿಸಿಬಿಟ್ಟರು.]]></a:t>
+              <a:t><![CDATA[19. ദാവീദ് ഫെലിസ്ത്യരോടുകൂടെ ശൌലിന്റെ നേരെ യുദ്ധത്തിന്നു ചെന്നപ്പോൾ മനശ്ശേയരിൽ ചിലരും അവനോടു]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16792,51 +16429,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ಅವನು ಚಿಕ್ಲಗಿಗೆ ಹೋಗುತ್ತಿರು ವಾಗ ಮನಸ್ಸೆಯವರಾದಂಥ, ಮನಸ್ಸೆಯ ಸಹಸ್ರಗಳ ಮೇಲೆ ಅಧಿಪತಿಗಳಾದಂಥ ಅದ್ನನೂ ಯೊಜಾ ಬಾದನೂ]]></a:t>
+              <a:t><![CDATA[ചേർന്നു; അവർ അവർക്കു തുണ ചെയ്തില്ലതാനും; ഫെലിസ്ത്യപ്രഭുക്കന്മാർ ആലോചിച്ചിട്ടു: അവൻ നമ്മുടെ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16924,51 +16561,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಎದೀಗಯೇಲನೂ ವಿಾಕಾಯೇಲನೂ ಯೋಜಾಬಾದನೂ ಎಲೀಹೂವೂ ಚಿಲ್ಲೆತೈಯೂ ಅವನ ಕಡೆಗೆ ಸೇರಿಕೊಂಡರು.]]></a:t>
+              <a:t><![CDATA[തലയുംകൊണ്ടു തന്റെ യജമാനനായ ശൌലിന്റെ പക്ഷം തിരിയും എന്നു പറഞ്ഞു അവനെ അയച്ചുകളഞ്ഞു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17056,51 +16693,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. ಇವರು ಗುಂಪಿಗೆ ವಿರೋಧವಾಗಿ ದಾವೀದನಿಗೆ ಸಹಾಯಕರಾಗಿದ್ದರು; ಅವರೆಲ್ಲರೂ ಬಲವುಳ್ಳ ಪರಾಕ್ರಮಶಾಲಿಗಳಾಗಿಯೂ ದಂಡಿನ]]></a:t>
+              <a:t><![CDATA[20. അങ്ങനെ അവൻ സീക്ളാഗിൽ ചെന്നപ്പോൾ മനശ്ശെയിൽനിന്നു അദ്നാഹ്, യോസാബാദ്, യെദീയയേൽ, മീഖായേൽ, യോസാബാദ്,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17188,51 +16825,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಪ್ರಧಾನರಾಗಿಯೂ ಇದ್ದರು.]]></a:t>
+              <a:t><![CDATA[എലീഹൂ, സില്ലെഥായി എന്നീ മനശ്ശേയ സഹസ്രാധിപന്മാർ അവനോടു ചേർന്നു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17320,51 +16957,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. ಅದೇ ಕಾಲದಲ್ಲಿ ಪ್ರತಿದಿನ ದೊಡ್ಡ ಸೈನ್ಯವು ದೇವರ ಸೈನ್ಯದ ಹಾಗೆ ಆಗುವ ವರೆಗೆ ದಾವೀದನಿಗೆ ಸಹಾಯ ಮಾಡುವದಕ್ಕೆ ಅವನ]]></a:t>
+              <a:t><![CDATA[21. അവർ ഒക്കെയും വീരന്മാരും പടനായകന്മാരും ആയിരുന്നതുകൊണ്ടു കവർച്ചക്കൂട്ടത്തിന്റെ നേരെ ദാവീദിനെ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17452,51 +17089,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಕಡೆಗೆ ಬರುತ್ತಿದ್ದರು.]]></a:t>
+              <a:t><![CDATA[സഹായിച്ചു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17584,51 +17221,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. ಕರ್ತನ ವಾಕ್ಯದ ಪ್ರಕಾರ ಸೌಲನ ರಾಜ್ಯವನ್ನು ದಾವೀದನ ಕಡೆಗೆ ತಿರುಗಿಸುವದಕ್ಕೆ ಹೆಬ್ರೋನಿನಲ್ಲಿದ್ದ ದಾವೀದನ ಬಳಿಗೆ]]></a:t>
+              <a:t><![CDATA[22. ദാവീദിനെ സഹായിക്കേണ്ടതിന്നു ദിവസംപ്രതി ആളുകൾ അവന്റെ അടുക്കൽ വന്നു ഒടുവിൽ ദൈവത്തിന്റെ സൈന്യംപോലെ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17716,51 +17353,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. ಎಫ್ರಾಯಾಮನ ಮಕ್ಕಳಲ್ಲಿ ಇಪ್ಪತ್ತು ಸಾವಿರದ ಎಂಟುನೂರು ಮಂದಿ; ಬಲವುಳ್ಳ ಪರಾಕ್ರಮಶಾಲಿ ಗಳೂ ತಮ್ಮ ಪಿತೃಗಳ ಮನೆಯಲ್ಲಿ]]></a:t>
+              <a:t><![CDATA[27. അഹരോന്യരിൽ പ്രഭു യെഹോയാദാ; അവനോടുകൂടെ മൂവായിരത്തെഴുനൂറുപേർ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17848,447 +17485,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಯುದ್ಧಕ್ಕೆ ಆಯುಧಗಳನ್ನು ಧರಿಸಿ ಕೊಂಡು ಬಂದ ದಂಡುಗಳ ಲೆಕ್ಕವೇನಂದರೆ --]]></a:t>
-[...395 lines deleted...]
-              <a:t><![CDATA[26. ಲೇವಿಯ ಮಕ್ಕ ಳಲ್ಲಿ ನಾಲ್ಕು ಸಾವಿರದ ಆರುನೂರು ಮಂದಿ.]]></a:t>
+              <a:t><![CDATA[വലിയോരു സൈന്യമായ്തീർന്നു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18376,51 +17617,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಹೆಸರುಗೊಂಡ ವರಾಗಿದ್ದರು.]]></a:t>
+              <a:t><![CDATA[28. പരാക്രമശാലിയായി യൌവനക്കാരനായ സാദോക്, അവന്റെ പിതൃഭവനത്തിലെ ഇരുപത്തിരണ്ടു പ്രഭുക്കന്മാർ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18508,51 +17749,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. ಮನಸ್ಸೆಯ ಅರ್ಧಗೋತ್ರದಲ್ಲಿ ಹದಿ ನೆಂಟು ಸಾವಿರ ಮಂದಿ. ಅವರು ದಾವೀದನನ್ನು ಅರಸನಾಗ ಮಾಡಲು ಬಂದ ಹೆಸರು ಹೆಸರಾಗಿ]]></a:t>
+              <a:t><![CDATA[29. ശൌലിന്റെ സഹോദരന്മാരായ ബെന്യാമീന്യരിൽ മൂവായിരം പേർ; അവരിൽ ഭൂരിപക്ഷം അതുവരെ ശൌൽഗൃഹത്തിന്റെ കാര്യം]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18569,91 +17810,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[1 நாளாகமம் : 12]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme95">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme62">
   <a:themeElements>
-    <a:clrScheme name="Theme95">
+    <a:clrScheme name="Theme62">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme95">
+    <a:fontScheme name="Theme62">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -18679,51 +17920,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme95">
+    <a:fmtScheme name="Theme62">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -18854,51 +18095,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>73</Slides>
+  <Slides>70</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>