--- v0 (2026-08-02)
+++ v1 (2026-10-21)
@@ -47,50 +47,56 @@
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -99,50 +105,53 @@
     <p:sldId id="259" r:id="rId6"/>
     <p:sldId id="260" r:id="rId7"/>
     <p:sldId id="261" r:id="rId8"/>
     <p:sldId id="262" r:id="rId9"/>
     <p:sldId id="263" r:id="rId10"/>
     <p:sldId id="264" r:id="rId11"/>
     <p:sldId id="265" r:id="rId12"/>
     <p:sldId id="266" r:id="rId13"/>
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
+    <p:sldId id="284" r:id="rId31"/>
+    <p:sldId id="285" r:id="rId32"/>
+    <p:sldId id="286" r:id="rId33"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -268,53 +277,56 @@
   <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/>
   <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/>
   <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/>
   <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/>
   <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/>
   <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/>
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
-  <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
+  <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
+  <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
+  <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -374,51 +386,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அப்படியே தேவனுடைய பெட்டியைக் கீரியாத்யாரீமிலிருந்து கொண்டுவரும்படி, தாவீது எகிப்தைச்சேர்ந்த கோர் நதிதுவக்கி ஆமாத்தின் எல்லைமட்டுமுள்ள இஸ்ரவேலையெல்லாங்கூட்டி,]]></a:t>
+              <a:t><![CDATA[4. And all the congregation said that they would do so: for the thing was right in the eyes of all the people.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -483,51 +495,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அப்படியே தேவனுடைய பெட்டியைக் கீரியாத்யாரீமிலிருந்து கொண்டுவரும்படி, தாவீது எகிப்தைச்சேர்ந்த கோர் நதிதுவக்கி ஆமாத்தின் எல்லைமட்டுமுள்ள இஸ்ரவேலையெல்லாங்கூட்டி,]]></a:t>
+              <a:t><![CDATA[5. So David gathered all Israel together, from Shihor of Egypt even unto the entering of Hemath, to bring the ark of God from Kirjathjearim.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -592,51 +604,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. கேருபீன்களின் நடுவே வாசம்பண்ணுகிற கர்த்தராகிய தேவனுடைய நாமம் தொழுதுகொள்ளப்படுகிற அவருடைய பெட்டியை யூதாவிலிருக்கிற கீரியாத்யாரீமுக்கடுத்த பாலாவிலிருந்து கொண்டுவரும்படிக்கு, அவனும் இஸ்ரவேலர் அனைவரும் அவ்விடத்திற்குப்போனார்கள்.]]></a:t>
+              <a:t><![CDATA[5. So David gathered all Israel together, from Shihor of Egypt even unto the entering of Hemath, to bring the ark of God from Kirjathjearim.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -701,51 +713,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. கேருபீன்களின் நடுவே வாசம்பண்ணுகிற கர்த்தராகிய தேவனுடைய நாமம் தொழுதுகொள்ளப்படுகிற அவருடைய பெட்டியை யூதாவிலிருக்கிற கீரியாத்யாரீமுக்கடுத்த பாலாவிலிருந்து கொண்டுவரும்படிக்கு, அவனும் இஸ்ரவேலர் அனைவரும் அவ்விடத்திற்குப்போனார்கள்.]]></a:t>
+              <a:t><![CDATA[6. And David went up, and all Israel, to Baalah, that is, to Kirjathjearim, which belonged to Judah, to bring up thence the ark of God the LORD, that dwells between the cherubims, whose name is called on it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -810,51 +822,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அவர்கள் தேவனுடைய பெட்டியை அபினதாபின் வீட்டிலிருந்து ஒரு புதுரதத்தின்மேல் ஏற்றிக்கொண்டு வந்தார்கள்; ஊசாவும் அகியோவும் ரதத்தை நடத்தினார்கள்.]]></a:t>
+              <a:t><![CDATA[6. And David went up, and all Israel, to Baalah, that is, to Kirjathjearim, which belonged to Judah, to bring up thence the ark of God the LORD, that dwells between the cherubims, whose name is called on it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -919,51 +931,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அவர்கள் தேவனுடைய பெட்டியை அபினதாபின் வீட்டிலிருந்து ஒரு புதுரதத்தின்மேல் ஏற்றிக்கொண்டு வந்தார்கள்; ஊசாவும் அகியோவும் ரதத்தை நடத்தினார்கள்.]]></a:t>
+              <a:t><![CDATA[6. And David went up, and all Israel, to Baalah, that is, to Kirjathjearim, which belonged to Judah, to bring up thence the ark of God the LORD, that dwells between the cherubims, whose name is called on it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1028,51 +1040,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. தாவீதும் சகல இஸ்ரவேலரும் தங்கள் முழுப் பலத்தோடும் தேவனுக்குமுன்பாகச் சுரமண்டலங்களையும் தம்புருகளையும் மேளங்களையும் கைத்தாளங்களையும் பூரிகைகளையும் சேவித்து மகிழ்ச்சியாய் ஆடிப்பாடினார்கள்.]]></a:t>
+              <a:t><![CDATA[7. And they carried the ark of God in a new cart out of the house of Abinadab: and Uzza and Ahio drove the cart.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1137,51 +1149,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. தாவீதும் சகல இஸ்ரவேலரும் தங்கள் முழுப் பலத்தோடும் தேவனுக்குமுன்பாகச் சுரமண்டலங்களையும் தம்புருகளையும் மேளங்களையும் கைத்தாளங்களையும் பூரிகைகளையும் சேவித்து மகிழ்ச்சியாய் ஆடிப்பாடினார்கள்.]]></a:t>
+              <a:t><![CDATA[7. And they carried the ark of God in a new cart out of the house of Abinadab: and Uzza and Ahio drove the cart.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1246,51 +1258,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அவர்கள் கீதோனின் களமட்டும்வந்தபோது, மாடுகள் இடறினபடியினால், ஊசா பெட்டியைப் பிடிக்கத் தன் கையை நீட்டினான்.]]></a:t>
+              <a:t><![CDATA[8. And David and all Israel played before God with all their might, and with singing, and with harps, and with psalteries, and with timbrels, and with cymbals, and with trumpets.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1355,51 +1367,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அப்பொழுது கர்த்தர் ஊசாவின்மேல் கோபம் மூண்டவராகி, அவன் தன்கையை பெட்டியண்டைக்கு நீட்டினதினிமித்தம் அவனை அடித்தார்; அங்கே அவன் தேவசமுகத்தில் செத்தான்.]]></a:t>
+              <a:t><![CDATA[8. And David and all Israel played before God with all their might, and with singing, and with harps, and with psalteries, and with timbrels, and with cymbals, and with trumpets.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1464,51 +1476,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. தாவீது ஆயிரம்பேருக்குத் தலைவரோடும் நூறுபேருக்குத் தலைவரோடும் சகல அதிபதிகளோடும் ஆலோசனைபண்ணி,]]></a:t>
+              <a:t><![CDATA[1. And David consulted with the captains of thousands and hundreds, and with every leader.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1573,51 +1585,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அப்பொழுது கர்த்தர் ஊசாவின்மேல் கோபம் மூண்டவராகி, அவன் தன்கையை பெட்டியண்டைக்கு நீட்டினதினிமித்தம் அவனை அடித்தார்; அங்கே அவன் தேவசமுகத்தில் செத்தான்.]]></a:t>
+              <a:t><![CDATA[9. And when they came unto the threshing floor of Chidon, Uzza put forth his hand to hold the ark; for the oxen stumbled.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1682,51 +1694,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அப்பொழுது கர்த்தர் ஊசாவை அடித்ததினிமித்தம் தாவீது விசனப்பட்டு, அந்த ஸ்தலத்திற்கு இந்நாள்மட்டும் வழங்கிவருகிற பேரேஸ்ஊசா என்னும் பேரிட்டு,]]></a:t>
+              <a:t><![CDATA[9. And when they came unto the threshing floor of Chidon, Uzza put forth his hand to hold the ark; for the oxen stumbled.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1791,51 +1803,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அப்பொழுது கர்த்தர் ஊசாவை அடித்ததினிமித்தம் தாவீது விசனப்பட்டு, அந்த ஸ்தலத்திற்கு இந்நாள்மட்டும் வழங்கிவருகிற பேரேஸ்ஊசா என்னும் பேரிட்டு,]]></a:t>
+              <a:t><![CDATA[10. And the anger of the LORD was kindled against Uzza, and he stroke him, because he put his hand to the ark: and there he died before God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1900,51 +1912,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அன்றையதினம் தேவனுக்குப்பயந்து: தேவனுடைய பெட்டியை நான் என்னிடத்துக்குக் கொண்டுவருவது எப்படியென்று சொல்லி,]]></a:t>
+              <a:t><![CDATA[10. And the anger of the LORD was kindled against Uzza, and he stroke him, because he put his hand to the ark: and there he died before God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2009,51 +2021,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அன்றையதினம் தேவனுக்குப்பயந்து: தேவனுடைய பெட்டியை நான் என்னிடத்துக்குக் கொண்டுவருவது எப்படியென்று சொல்லி,]]></a:t>
+              <a:t><![CDATA[11. And David was displeased, because the LORD had made a breach upon Uzza: wherefore that place is called Perezuzza to this day.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2118,51 +2130,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. பெட்டியைத் தன்னிடத்தில் தாவீதின் நகரத்திலே கொண்டுவராமல், அதைக் கித்தியனாகிய ஓபேத்ஏதோமின்வீட்டிலே சேர்த்தான்.]]></a:t>
+              <a:t><![CDATA[11. And David was displeased, because the LORD had made a breach upon Uzza: wherefore that place is called Perezuzza to this day.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2227,51 +2239,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. பெட்டியைத் தன்னிடத்தில் தாவீதின் நகரத்திலே கொண்டுவராமல், அதைக் கித்தியனாகிய ஓபேத்ஏதோமின்வீட்டிலே சேர்த்தான்.]]></a:t>
+              <a:t><![CDATA[12. And David was afraid of God that day, saying, How shall I bring the ark of God home to me?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2336,51 +2348,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. தேவனுடைய பெட்டி ஓபேத்ஏதோமின் வீட்டிலே அவனிடத்தில் மூன்றுமாதம் இருக்கையில், கர்த்தர் ஓபேத்ஏதோமின் வீட்டையும் அவனுக்கு உண்டான எல்லாவற்றையும் ஆசீர்வதித்தார்.]]></a:t>
+              <a:t><![CDATA[12. And David was afraid of God that day, saying, How shall I bring the ark of God home to me?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2445,51 +2457,160 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. தேவனுடைய பெட்டி ஓபேத்ஏதோமின் வீட்டிலே அவனிடத்தில் மூன்றுமாதம் இருக்கையில், கர்த்தர் ஓபேத்ஏதோமின் வீட்டையும் அவனுக்கு உண்டான எல்லாவற்றையும் ஆசீர்வதித்தார்.]]></a:t>
+              <a:t><![CDATA[13. So David brought not the ark home to himself to the city of David, but carried it aside into the house of Obededom the Gittite.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[13. So David brought not the ark home to himself to the city of David, but carried it aside into the house of Obededom the Gittite.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2554,51 +2675,269 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. இஸ்ரவேல் சபையையெல்லாம் நோக்கி: உங்களுக்குச் சம்மதியும் நம்முடைய தேவனாகிய கர்த்தருக்குச் சித்தமுமாயிருந்தால், இஸ்ரவேலின் தேசங்களிலெல்லாம் இருக்கிற நம்முடைய மற்றச் சகோதரரும், அவர்களோடே தங்கள் வெளிநிலங்களில் இருக்கிற ஆசாரியரும் லேவியரும் நம்மோடே கூடும்படிக்கு நாம் சீக்கிரமாய் அவர்களிடத்துக்கு ஆளனுப்பி,]]></a:t>
+              <a:t><![CDATA[2. And David said unto all the congregation of Israel, If it seem good unto you, and that it be of the LORD our God, let us send abroad unto our brethren every where, that are left in all the land of Israel, and with them also to the priests and Levites which are in their cities and suburbs, that they may gather themselves unto us:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[14. And the ark of God remained with the family of Obededom in his house three months. And the LORD blessed the house of Obededom, and all that he had.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[14. And the ark of God remained with the family of Obededom in his house three months. And the LORD blessed the house of Obededom, and all that he had.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2663,51 +3002,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. இஸ்ரவேல் சபையையெல்லாம் நோக்கி: உங்களுக்குச் சம்மதியும் நம்முடைய தேவனாகிய கர்த்தருக்குச் சித்தமுமாயிருந்தால், இஸ்ரவேலின் தேசங்களிலெல்லாம் இருக்கிற நம்முடைய மற்றச் சகோதரரும், அவர்களோடே தங்கள் வெளிநிலங்களில் இருக்கிற ஆசாரியரும் லேவியரும் நம்மோடே கூடும்படிக்கு நாம் சீக்கிரமாய் அவர்களிடத்துக்கு ஆளனுப்பி,]]></a:t>
+              <a:t><![CDATA[2. And David said unto all the congregation of Israel, If it seem good unto you, and that it be of the LORD our God, let us send abroad unto our brethren every where, that are left in all the land of Israel, and with them also to the priests and Levites which are in their cities and suburbs, that they may gather themselves unto us:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2772,51 +3111,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. இஸ்ரவேல் சபையையெல்லாம் நோக்கி: உங்களுக்குச் சம்மதியும் நம்முடைய தேவனாகிய கர்த்தருக்குச் சித்தமுமாயிருந்தால், இஸ்ரவேலின் தேசங்களிலெல்லாம் இருக்கிற நம்முடைய மற்றச் சகோதரரும், அவர்களோடே தங்கள் வெளிநிலங்களில் இருக்கிற ஆசாரியரும் லேவியரும் நம்மோடே கூடும்படிக்கு நாம் சீக்கிரமாய் அவர்களிடத்துக்கு ஆளனுப்பி,]]></a:t>
+              <a:t><![CDATA[2. And David said unto all the congregation of Israel, If it seem good unto you, and that it be of the LORD our God, let us send abroad unto our brethren every where, that are left in all the land of Israel, and with them also to the priests and Levites which are in their cities and suburbs, that they may gather themselves unto us:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2881,51 +3220,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. இஸ்ரவேல் சபையையெல்லாம் நோக்கி: உங்களுக்குச் சம்மதியும் நம்முடைய தேவனாகிய கர்த்தருக்குச் சித்தமுமாயிருந்தால், இஸ்ரவேலின் தேசங்களிலெல்லாம் இருக்கிற நம்முடைய மற்றச் சகோதரரும், அவர்களோடே தங்கள் வெளிநிலங்களில் இருக்கிற ஆசாரியரும் லேவியரும் நம்மோடே கூடும்படிக்கு நாம் சீக்கிரமாய் அவர்களிடத்துக்கு ஆளனுப்பி,]]></a:t>
+              <a:t><![CDATA[2. And David said unto all the congregation of Israel, If it seem good unto you, and that it be of the LORD our God, let us send abroad unto our brethren every where, that are left in all the land of Israel, and with them also to the priests and Levites which are in their cities and suburbs, that they may gather themselves unto us:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2990,51 +3329,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. நமது தேவனுடைய பெட்டியைத் திரும்ப நம்மிடத்துக்குக் கொண்டுவருவோமாக; சவுலின் நாட்களில் அதைத் தேடாதேபோனோம் என்றான்.]]></a:t>
+              <a:t><![CDATA[3. And let us bring again the ark of our God to us: for we enquired not at it in the days of Saul.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3099,51 +3438,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. நமது தேவனுடைய பெட்டியைத் திரும்ப நம்மிடத்துக்குக் கொண்டுவருவோமாக; சவுலின் நாட்களில் அதைத் தேடாதேபோனோம் என்றான்.]]></a:t>
+              <a:t><![CDATA[3. And let us bring again the ark of our God to us: for we enquired not at it in the days of Saul.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3208,51 +3547,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. இந்தக் காரியம் சகல ஜனத்தின் பார்வைக்கும் செம்மையாயிருந்தபடியால், சபையார் எல்லாரும் அப்படியே செய்வோம் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[4. And all the congregation said that they would do so: for the thing was right in the eyes of all the people.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -3287,51 +3626,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474718472" r:id="rId1"/>
+    <p:sldLayoutId id="2481575415" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -3491,54 +3830,78 @@
 
 <file path=ppt/slides/_rels/slide26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide26.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide27.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide28.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide29.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide30.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide31.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
@@ -3691,51 +4054,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ഇങ്ങനെ ദാവീദ് ദൈവത്തിന്റെ പെട്ടകം കിർയ്യത്ത്-യെയാരീമിൽനിന്നു കൊണ്ടുവരേണ്ടതിന്നു മിസ്രയീമിലെ ശീഹോർ]]></a:t>
+              <a:t><![CDATA[செய்வோம் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3823,51 +4186,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[തുടങ്ങി ഹമാത്ത് പ്രദേശംവരെയുള്ള എല്ലായിസ്രായേലിനെയും കൂട്ടി വരുത്തി.]]></a:t>
+              <a:t><![CDATA[5. அப்படியே தேவனுடைய பெட்டியைக் கீரியாத்யாரீமிலிருந்து கொண்டுவரும்படி, தாவீது எகிப்தைச்சேர்ந்த கோர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3955,51 +4318,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. കെരൂബുകളുടെ മദ്ധ്യേ അധിവസിക്കുന്ന യഹോവയായ ദൈവത്തിന്റെ തിരുനാമം വിളിക്കപ്പെടുന്ന പെട്ടകം കൊണ്ടു]]></a:t>
+              <a:t><![CDATA[நதிதுவக்கி ஆமாத்தின் எல்லைமட்டுமுள்ள இஸ்ரவேலையெல்லாங்கூட்டி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4087,51 +4450,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[വരേണ്ടതിന്നു ദാവീദും യിസ്രായേലൊക്കെയും യെഹൂദയോടു ചേർന്നു കിർയ്യത്ത്-യെയാരീമെന്ന ബയലയിൽ ചെന്നു.]]></a:t>
+              <a:t><![CDATA[6. கேருபீன்களின் நடுவே வாசம்பண்ணுகிற கர்த்தராகிய தேவனுடைய நாமம் தொழுதுகொள்ளப்படுகிற அவருடைய பெட்டியை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4219,51 +4582,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. അവർ ദൈവത്തിന്റെ പെട്ടകം അബീനാദാബിന്റെ വീട്ടിൽനിന്നെടുത്തു ഒരു പുതിയ വണ്ടിയിൽ കയറ്റി; ഉസ്സയും]]></a:t>
+              <a:t><![CDATA[யூதாவிலிருக்கிற கீரியாத்யாரீமுக்கடுத்த பாலாவிலிருந்து கொண்டுவரும்படிக்கு, அவனும் இஸ்ரவேலர் அனைவரும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4351,51 +4714,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അഹ്യോവും വണ്ടിതെളിച്ചു.]]></a:t>
+              <a:t><![CDATA[அவ்விடத்திற்குப்போனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4483,51 +4846,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ദാവീദും എല്ലായിസ്രായേലും ദൈവത്തിന്റെ സന്നിധിയിൽ പൂർണ്ണശക്തിയോടെ പാട്ടുപാടിയും കിന്നരം, വീണ,]]></a:t>
+              <a:t><![CDATA[7. அவர்கள் தேவனுடைய பெட்டியை அபினதாபின் வீட்டிலிருந்து ஒரு புதுரதத்தின்மேல் ஏற்றிக்கொண்டு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4615,51 +4978,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[തപ്പു, കൈത്താളം, കാഹളം എന്നീ വാദ്യങ്ങൾ ഘോഷിച്ചുംകൊണ്ടു നൃത്തംചെയ്തു.]]></a:t>
+              <a:t><![CDATA[வந்தார்கள்; ஊசாவும் அகியோவும் ரதத்தை நடத்தினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4747,51 +5110,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. അവർ കീദോൻ കളത്തിന്നു സമീപം എത്തിയപ്പോൾ കാള വിരളുകകൊണ്ടു ഉസ്സാ പെട്ടകം പിടിപ്പാൻ കൈ നീട്ടി.]]></a:t>
+              <a:t><![CDATA[8. தாவீதும் சகல இஸ்ரவேலரும் தங்கள் முழுப் பலத்தோடும் தேவனுக்குமுன்பாகச் சுரமண்டலங்களையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4879,51 +5242,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. അപ്പോൾ യഹോവയുടെ കോപം ഉസ്സയുടെ നേരെ ജ്വലിച്ചു; അവൻ തന്റെ കൈ പെട്ടകത്തിങ്കലേക്കു നീട്ടിയതുകൊണ്ടു]]></a:t>
+              <a:t><![CDATA[தம்புருகளையும் மேளங்களையும் கைத்தாளங்களையும் பூரிகைகளையும் சேவித்து மகிழ்ச்சியாய் ஆடிப்பாடினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5011,51 +5374,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ദാവീദ്, സഹസ്രാധിപന്മാരോടും ശതാധിപന്മാരോടും സകലനായകന്മാരോടും ആലോചിച്ചശേഷം]]></a:t>
+              <a:t><![CDATA[1. தாவீது ஆயிரம்பேருக்குத் தலைவரோடும் நூறுபேருக்குத் தலைவரோடும் சகல அதிபதிகளோடும் ஆலோசனைபண்ணி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5143,51 +5506,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അവനെ ബാധിച്ചു, അവൻ അവിടെ ദൈവസന്നിധിയിൽ മരിച്ചുപോയി.]]></a:t>
+              <a:t><![CDATA[9. அவர்கள் கீதோனின் களமட்டும்வந்தபோது, மாடுகள் இடறினபடியினால், ஊசா பெட்டியைப் பிடிக்கத் தன் கையை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5275,51 +5638,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. യഹോവ ഉസ്സയെ ഛേദിച്ച ഛേദംനിമിത്തം ദാവീദിന്നു വ്യസനമായി: അവൻ ആ സ്ഥലത്തിന്നു പേരെസ്-ഉസ്സാ എന്നു പേർ]]></a:t>
+              <a:t><![CDATA[நீட்டினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5407,51 +5770,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[വിളിച്ചു.]]></a:t>
+              <a:t><![CDATA[10. அப்பொழுது கர்த்தர் ஊசாவின்மேல் கோபம் மூண்டவராகி, அவன் தன்கையை பெட்டியண்டைக்கு நீட்டினதினிமித்தம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5539,51 +5902,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ഇതു ഇന്നുവരെയും പറഞ്ഞുവരുന്നു. അന്നു ദാവീദ് ദൈവത്തെ ഭയപ്പെട്ടുപോയി: ഞാൻ ദൈവത്തിന്റെ പെട്ടകം]]></a:t>
+              <a:t><![CDATA[அவனை அடித்தார்; அங்கே அவன் தேவசமுகத்தில் செத்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5671,51 +6034,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[എങ്ങനെ എന്റെ അടുക്കൽ കൊണ്ടുവരേണ്ടു എന്നു പറഞ്ഞു.]]></a:t>
+              <a:t><![CDATA[11. அப்பொழுது கர்த்தர் ஊசாவை அடித்ததினிமித்தம் தாவீது விசனப்பட்டு, அந்த ஸ்தலத்திற்கு இந்நாள்மட்டும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5803,51 +6166,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. അങ്ങനെ ദാവീദ് പെട്ടകം തന്റെ അടുക്കൽ ദാവീദിന്റെ നഗരത്തിൽ കൊണ്ടുവരാതെ ഗിത്യനായ ഓബേദ്-എദോമിന്റെ]]></a:t>
+              <a:t><![CDATA[வழங்கிவருகிற பேரேஸ்ஊசா என்னும் பேரிட்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5935,51 +6298,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[വീട്ടിലേക്കു മാറ്റി കൊണ്ടുപോയി.]]></a:t>
+              <a:t><![CDATA[12. அன்றையதினம் தேவனுக்குப்பயந்து: தேவனுடைய பெட்டியை நான் என்னிடத்துக்குக் கொண்டுவருவது எப்படியென்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6067,51 +6430,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ദൈവത്തിന്റെ പെട്ടകം ഓബേദ്-എദോമിന്റെ കുടുംബത്തോടുകൂടെ മൂന്നുമാസം അവന്റെ വീട്ടിൽ ഇരുന്നു; യഹോവ]]></a:t>
+              <a:t><![CDATA[சொல்லி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6199,51 +6562,183 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഓബേദ്-എദോമിന്റെ കുടുംബത്തെയും അവന്നുള്ള സകലത്തെയും അനുഗ്രഹിച്ചു.]]></a:t>
+              <a:t><![CDATA[13. பெட்டியைத் தன்னிடத்தில் தாவீதின் நகரத்திலே கொண்டுவராமல், அதைக் கித்தியனாகிய ஓபேத்ஏதோமின்வீட்டிலே]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 நாளாகமம் : 13]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சேர்த்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6331,51 +6826,315 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. യിസ്രായേലിന്റെ സർവ്വസഭയോടും പറഞ്ഞതു: നിങ്ങൾക്കു സമ്മതവും നമ്മുടെ ദൈവമായ യഹോവെക്കു ഹിതവും ആകുന്നു]]></a:t>
+              <a:t><![CDATA[2. இஸ்ரவேல் சபையையெல்லாம் நோக்கி: உங்களுக்குச் சம்மதியும் நம்முடைய தேவனாகிய கர்த்தருக்குச்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 நாளாகமம் : 13]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide30.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[14. தேவனுடைய பெட்டி ஓபேத்ஏதோமின் வீட்டிலே அவனிடத்தில் மூன்றுமாதம் இருக்கையில், கர்த்தர் ஓபேத்ஏதோமின்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 நாளாகமம் : 13]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide31.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[வீட்டையும் அவனுக்கு உண்டான எல்லாவற்றையும் ஆசீர்வதித்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6463,51 +7222,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[എങ്കിൽ നാം യിസ്രായേൽദേശത്തെല്ലാടവുമുള്ള നമ്മുടെ ശേഷം സഹോദരന്മാരും അവരോടുകൂടെ പുൽപുറങ്ങളുള്ള]]></a:t>
+              <a:t><![CDATA[சித்தமுமாயிருந்தால், இஸ்ரவேலின் தேசங்களிலெல்லாம் இருக்கிற நம்முடைய மற்றச் சகோதரரும், அவர்களோடே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6595,51 +7354,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[പട്ടണങ്ങളിൽ പാർക്കുന്ന പുരോഹിതന്മാരും ലേവ്യരും നമ്മുടെ അടുക്കൽ വന്നുകൂടേണ്ടതിന്നു എല്ലാടവും]]></a:t>
+              <a:t><![CDATA[தங்கள் வெளிநிலங்களில் இருக்கிற ஆசாரியரும் லேவியரும் நம்மோடே கூடும்படிக்கு நாம் சீக்கிரமாய்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6727,51 +7486,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ആളയക്കുക.]]></a:t>
+              <a:t><![CDATA[அவர்களிடத்துக்கு ஆளனுப்பி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6859,51 +7618,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. നമ്മുടെ ദൈവത്തിന്റെ പെട്ടകം വീണ്ടും നമ്മുടെ അടുക്കൽ കൊണ്ടുവരിക; ശൌലിന്റെ കാലത്തു നാം അതിനെ]]></a:t>
+              <a:t><![CDATA[3. நமது தேவனுடைய பெட்டியைத் திரும்ப நம்மிடத்துக்குக் கொண்டுவருவோமாக; சவுலின் நாட்களில் அதைத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6991,51 +7750,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഗണ്യമാക്കിയില്ലല്ലോ.]]></a:t>
+              <a:t><![CDATA[தேடாதேபோனோம் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7123,51 +7882,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ഈ കാര്യം സകലജനത്തിന്നും ബോധിച്ചതുകൊണ്ടു അങ്ങനെ തന്നേ ചെയ്യേണമെന്നു സർവ്വസഭയും പറഞ്ഞു.]]></a:t>
+              <a:t><![CDATA[4. இந்தக் காரியம் சகல ஜனத்தின் பார்வைக்கும் செம்மையாயிருந்தபடியால், சபையார் எல்லாரும் அப்படியே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7184,91 +7943,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[1 நாளாகமம் : 13]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme85">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme67">
   <a:themeElements>
-    <a:clrScheme name="Theme85">
+    <a:clrScheme name="Theme67">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme85">
+    <a:fontScheme name="Theme67">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -7294,51 +8053,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme85">
+    <a:fmtScheme name="Theme67">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -7469,51 +8228,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>28</Slides>
+  <Slides>31</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>