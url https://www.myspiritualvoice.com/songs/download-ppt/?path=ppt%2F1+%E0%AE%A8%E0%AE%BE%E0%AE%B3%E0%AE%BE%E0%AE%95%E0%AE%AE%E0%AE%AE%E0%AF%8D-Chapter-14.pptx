--- v1 (2026-08-01)
+++ v2 (2026-10-21)
@@ -49,50 +49,54 @@
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -102,50 +106,52 @@
     <p:sldId id="260" r:id="rId7"/>
     <p:sldId id="261" r:id="rId8"/>
     <p:sldId id="262" r:id="rId9"/>
     <p:sldId id="263" r:id="rId10"/>
     <p:sldId id="264" r:id="rId11"/>
     <p:sldId id="265" r:id="rId12"/>
     <p:sldId id="266" r:id="rId13"/>
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
+    <p:sldId id="285" r:id="rId32"/>
+    <p:sldId id="286" r:id="rId33"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -272,53 +278,55 @@
   <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/>
   <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/>
   <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/>
   <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/>
   <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/>
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
-  <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
+  <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
+  <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -378,51 +386,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அப்பொழுது தாவீது திரும்ப தேவனிடத்தில் விசாரித்ததற்கு, தேவன் நீ அவர்களுக்குப் பின்னாலே போகாமல், அவர்களுக்குப் பக்கமாய்ச் சுற்றி, முசுக்கட்டைச் செடிகளுக்கு எதிரேயிருந்து, அவர்கள்மேல் பாய்ந்து,]]></a:t>
+              <a:t><![CDATA[6. And Nogah, and Nepheg, and Japhia,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -487,51 +495,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அப்பொழுது தாவீது திரும்ப தேவனிடத்தில் விசாரித்ததற்கு, தேவன் நீ அவர்களுக்குப் பின்னாலே போகாமல், அவர்களுக்குப் பக்கமாய்ச் சுற்றி, முசுக்கட்டைச் செடிகளுக்கு எதிரேயிருந்து, அவர்கள்மேல் பாய்ந்து,]]></a:t>
+              <a:t><![CDATA[7. And Elishama, and Beeliada, and Eliphalet.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -596,51 +604,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. முசுக்கட்டைச் செடிகளின் நுனிகளிலே செல்லுகிற இரைச்சலை நீ கேட்கும்போது, யுத்தத்திற்குப் புறப்படு; பெலிஸ்தரின் பாளயத்தை முறிய அடிக்க தேவன் உனக்கு முன்னே புறப்பட்டிருப்பார் என்றார்.]]></a:t>
+              <a:t><![CDATA[8. And when the Philistines heard that David was anointed king over all Israel, all the Philistines went up to seek David. And David heard of it, and went out against them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -705,51 +713,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. முசுக்கட்டைச் செடிகளின் நுனிகளிலே செல்லுகிற இரைச்சலை நீ கேட்கும்போது, யுத்தத்திற்குப் புறப்படு; பெலிஸ்தரின் பாளயத்தை முறிய அடிக்க தேவன் உனக்கு முன்னே புறப்பட்டிருப்பார் என்றார்.]]></a:t>
+              <a:t><![CDATA[8. And when the Philistines heard that David was anointed king over all Israel, all the Philistines went up to seek David. And David heard of it, and went out against them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -814,51 +822,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. தேவன் தனக்குக் கற்பித்தபடியே தாவீது செய்தபோது, பெலிஸ்தரின் இராணுவத்தைக் கிபியோன் துவக்கிக் காசேர்மட்டும் முறிய அடித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[8. And when the Philistines heard that David was anointed king over all Israel, all the Philistines went up to seek David. And David heard of it, and went out against them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -923,51 +931,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அப்படியே தாவீதின் கீர்த்தி சகல தேசங்களிலும் பிரசித்தமாகி, அவனுக்குப் பயப்படுகிற பயத்தைக் கர்த்தர் சகல ஜாதிகளின்மேலும் வரப்பண்ணினார்.]]></a:t>
+              <a:t><![CDATA[9. And the Philistines came and spread themselves in the valley of Rephaim.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1032,51 +1040,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அப்படியே தாவீதின் கீர்த்தி சகல தேசங்களிலும் பிரசித்தமாகி, அவனுக்குப் பயப்படுகிற பயத்தைக் கர்த்தர் சகல ஜாதிகளின்மேலும் வரப்பண்ணினார்.]]></a:t>
+              <a:t><![CDATA[10. And David enquired of God, saying, Shall I go up against the Philistines? And will you deliver them into mine hand? And the LORD said unto him, Go up; for I will deliver them into yours hand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1141,51 +1149,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. தீருவின் ராஜாவாகிய ஈராம் தாவீதினிடத்தில் ஸ்தானாபதிகளையும், அவனுக்கு ஒரு வீட்டைக் கட்டுகிறதற்குக் கேதுருமரங்களையும், தச்சரையும், கல்தச்சரையும் அனுப்பினான்.]]></a:t>
+              <a:t><![CDATA[10. And David enquired of God, saying, Shall I go up against the Philistines? And will you deliver them into mine hand? And the LORD said unto him, Go up; for I will deliver them into yours hand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1250,51 +1258,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. தீருவின் ராஜாவாகிய ஈராம் தாவீதினிடத்தில் ஸ்தானாபதிகளையும், அவனுக்கு ஒரு வீட்டைக் கட்டுகிறதற்குக் கேதுருமரங்களையும், தச்சரையும், கல்தச்சரையும் அனுப்பினான்.]]></a:t>
+              <a:t><![CDATA[11. So they came up to Baalperazim; and David stroke them there. Then David said, God has broken in upon mine enemies by mine hand like the breaking out of waters: therefore they called the name of that place Baalperazim.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1359,51 +1367,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. கர்த்தர் தன்னை இஸ்ரவேலின்மேல் ராஜாவாகத் திடப்படுத்தி, இஸ்ரவேலென்னும் தம்முடைய ஜனத்தினிமித்தம் தன்னுடைய ராஜ்யத்தை மிகவும் உயர்த்தினார் என்று தாவீது அறிந்துகொண்டான்.]]></a:t>
+              <a:t><![CDATA[11. So they came up to Baalperazim; and David stroke them there. Then David said, God has broken in upon mine enemies by mine hand like the breaking out of waters: therefore they called the name of that place Baalperazim.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1468,51 +1476,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. பெலிஸ்தருக்கு விரோதமாகப் போகலாமா, அவர்களை என் கையில் ஒப்புக்கொடுப்பீரா என்று தாவீது தேவனைக் கேட்டபோது, கர்த்தர் போ, அவர்களை உன் கையில் ஒப்புக்கொடுப்பேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[1. Now Hiram king of Tyre sent messengers to David, and timber of cedars, with stone workers and carpenters, to build him an house.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1577,51 +1585,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. கர்த்தர் தன்னை இஸ்ரவேலின்மேல் ராஜாவாகத் திடப்படுத்தி, இஸ்ரவேலென்னும் தம்முடைய ஜனத்தினிமித்தம் தன்னுடைய ராஜ்யத்தை மிகவும் உயர்த்தினார் என்று தாவீது அறிந்துகொண்டான்.]]></a:t>
+              <a:t><![CDATA[11. So they came up to Baalperazim; and David stroke them there. Then David said, God has broken in upon mine enemies by mine hand like the breaking out of waters: therefore they called the name of that place Baalperazim.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1686,51 +1694,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. எருசலேமிலே தாவீது பின்னும் அநேக ஸ்திரீகளை விவாகம்பண்ணி, பின்னும் குமாரரையும் குமாரத்திகளையும் பெற்றான்.]]></a:t>
+              <a:t><![CDATA[12. And when they had left their gods there, David gave a commandment, and they were burned with fire.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1795,51 +1803,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. எருசலேமிலே தாவீது பின்னும் அநேக ஸ்திரீகளை விவாகம்பண்ணி, பின்னும் குமாரரையும் குமாரத்திகளையும் பெற்றான்.]]></a:t>
+              <a:t><![CDATA[12. And when they had left their gods there, David gave a commandment, and they were burned with fire.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1904,51 +1912,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. எருசலேமிலே அவனுக்குப் பிறந்த குமாரரின் நாமங்களாவன: சம்முவா, சோபாப், நாத்தான், சாலொமோன்,]]></a:t>
+              <a:t><![CDATA[13. And the Philistines yet again spread themselves abroad in the valley.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2013,51 +2021,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. இப்கார், எலிவா, எல்பெலேத்,]]></a:t>
+              <a:t><![CDATA[14. Therefore David enquired again of God; and God said unto him, Go not up after them; turn away from them, and come upon them opposite to the mulberry trees.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2122,51 +2130,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. நோகா, நெப்பேக், யப்பியா,]]></a:t>
+              <a:t><![CDATA[14. Therefore David enquired again of God; and God said unto him, Go not up after them; turn away from them, and come upon them opposite to the mulberry trees.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2231,51 +2239,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. எலிஷாமா, பெலியாதா, எலிப்பெலேத் என்பவைகள்.]]></a:t>
+              <a:t><![CDATA[15. And it shall be, when you shall hear a sound of going in the tops of the mulberry trees, that then you shall go out to battle: for God is gone forth before you to strike the host of the Philistines.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2340,51 +2348,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. தாவீது சமஸ்த இஸ்ரவேலின்மேலும் ராஜாவாக அபிஷேகம்பண்ணப்பட்டதைப் பெலிஸ்தர் கேள்விப்பட்டபோது, பெலிஸ்தர் எல்லாரும் தாவீதைத் தேடும்படி வந்தார்கள்; அதை தாவீது கேட்டபோது அவர்களுக்கு விரோதமாகப் புறப்பட்டான்.]]></a:t>
+              <a:t><![CDATA[15. And it shall be, when you shall hear a sound of going in the tops of the mulberry trees, that then you shall go out to battle: for God is gone forth before you to strike the host of the Philistines.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2449,51 +2457,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. தாவீது சமஸ்த இஸ்ரவேலின்மேலும் ராஜாவாக அபிஷேகம்பண்ணப்பட்டதைப் பெலிஸ்தர் கேள்விப்பட்டபோது, பெலிஸ்தர் எல்லாரும் தாவீதைத் தேடும்படி வந்தார்கள்; அதை தாவீது கேட்டபோது அவர்களுக்கு விரோதமாகப் புறப்பட்டான்.]]></a:t>
+              <a:t><![CDATA[16. David therefore did as God commanded him: and they stroke the host of the Philistines from Gibeon even to Gazer.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2558,51 +2566,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. பெலிஸ்தர் வந்து ரெப்பாயீம் பள்ளத்தாக்கிலே பரவியிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[16. David therefore did as God commanded him: and they stroke the host of the Philistines from Gibeon even to Gazer.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2667,51 +2675,269 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. பெலிஸ்தருக்கு விரோதமாகப் போகலாமா, அவர்களை என் கையில் ஒப்புக்கொடுப்பீரா என்று தாவீது தேவனைக் கேட்டபோது, கர்த்தர் போ, அவர்களை உன் கையில் ஒப்புக்கொடுப்பேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[1. Now Hiram king of Tyre sent messengers to David, and timber of cedars, with stone workers and carpenters, to build him an house.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[17. And the fame of David went out into all lands; and the LORD brought the fear of him upon all nations.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[17. And the fame of David went out into all lands; and the LORD brought the fear of him upon all nations.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2776,51 +3002,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அவர்கள் பாகால்பிராசீமுக்கு வந்தபோது, தாவீது அங்கே அவர்களை முறியடித்து தண்ணீர்கள் உடைந்தோடுகிறதுபோல, தேவன் என் கையினால் என் சத்துருக்களை உடைந்தோடப்பண்ணினாரென்றான்; அதினிமித்தம் அந்த ஸ்தலத்திற்குப் பாகால்பிராசீம் என்னும் பேரிட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[2. And David perceived that the LORD had confirmed him king over Israel, for his kingdom was lifted up on high, because of his people Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2885,51 +3111,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அவர்கள் பாகால்பிராசீமுக்கு வந்தபோது, தாவீது அங்கே அவர்களை முறியடித்து தண்ணீர்கள் உடைந்தோடுகிறதுபோல, தேவன் என் கையினால் என் சத்துருக்களை உடைந்தோடப்பண்ணினாரென்றான்; அதினிமித்தம் அந்த ஸ்தலத்திற்குப் பாகால்பிராசீம் என்னும் பேரிட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[2. And David perceived that the LORD had confirmed him king over Israel, for his kingdom was lifted up on high, because of his people Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2994,51 +3220,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அவர்கள் பாகால்பிராசீமுக்கு வந்தபோது, தாவீது அங்கே அவர்களை முறியடித்து தண்ணீர்கள் உடைந்தோடுகிறதுபோல, தேவன் என் கையினால் என் சத்துருக்களை உடைந்தோடப்பண்ணினாரென்றான்; அதினிமித்தம் அந்த ஸ்தலத்திற்குப் பாகால்பிராசீம் என்னும் பேரிட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[3. And David took more wives at Jerusalem: and David brings forth more sons and daughters.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3103,51 +3329,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அங்கே அவர்கள் தங்கள் தெய்வங்களைவிட்டு ஓடிப்போனார்கள்; தாவீது கற்பித்தபடி அவைகள் அக்கினியாலே சுட்டெரிக்கப்பட்டன.]]></a:t>
+              <a:t><![CDATA[3. And David took more wives at Jerusalem: and David brings forth more sons and daughters.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3212,51 +3438,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அங்கே அவர்கள் தங்கள் தெய்வங்களைவிட்டு ஓடிப்போனார்கள்; தாவீது கற்பித்தபடி அவைகள் அக்கினியாலே சுட்டெரிக்கப்பட்டன.]]></a:t>
+              <a:t><![CDATA[4. Now these are the names of his children which he had in Jerusalem; Shammua, and Shobab, Nathan, and Solomon,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3321,51 +3547,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. பெலிஸ்தர் மறுபடியும் வந்து அந்தப் பள்ளத்தாக்கிலே இறங்கினார்கள்.]]></a:t>
+              <a:t><![CDATA[5. And Ibhar, and Elishua, and Elpalet,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -3400,51 +3626,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474607280" r:id="rId1"/>
+    <p:sldLayoutId id="2481575616" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -3620,50 +3846,66 @@
 
 <file path=ppt/slides/_rels/slide28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide28.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide29.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide30.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide31.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -3812,51 +4054,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ദാവീദ് പിന്നെയും ദൈവത്തോടു അരുളപ്പാടു ചോദിച്ചപ്പോൾ ദൈവം അവനോടു: അവരുടെ പിന്നാലെ ചെല്ലാതെ അവരെ]]></a:t>
+              <a:t><![CDATA[6. நோகா, நெப்பேக், யப்பியா,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3944,51 +4186,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[വിട്ടുതിരിഞ്ഞു ബാഖാവൃക്ഷങ്ങൾക്കെതിരെ അവരുടെ നേരെ ചെല്ലുക.]]></a:t>
+              <a:t><![CDATA[7. எலிஷாமா, பெலியாதா, எலிப்பெலேத் என்பவைகள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4076,51 +4318,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ബാഖാവൃക്ഷങ്ങളുടെ അഗ്രങ്ങളിൽകൂടി അണിയണിയായി നടക്കുന്ന ഒച്ച കേട്ടാൽ നീ പടെക്കു പുറപ്പെടുക;]]></a:t>
+              <a:t><![CDATA[8. தாவீது சமஸ்த இஸ்ரவேலின்மேலும் ராஜாவாக அபிஷேகம்பண்ணப்பட்டதைப் பெலிஸ்தர் கேள்விப்பட்டபோது,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4208,51 +4450,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഫെലിസ്ത്യരുടെ സൈന്യത്തെ തോല്പിപ്പാൻ ദൈവം നിനക്കു മുമ്പായി പുറപ്പെട്ടിരിക്കുന്നു എന്നു അരുളിച്ചെയ്തു;]]></a:t>
+              <a:t><![CDATA[பெலிஸ்தர் எல்லாரும் தாவீதைத் தேடும்படி வந்தார்கள்; அதை தாவீது கேட்டபோது அவர்களுக்கு விரோதமாகப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4340,51 +4582,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ദൈവം കല്പിച്ചതുപോലെ ദാവീദ് ചെയ്തു; അവർ ഗിബെയോൻ മുതൽ ഗേസെർവരെ ഫെലിസ്ത്യ സൈന്യത്തെ തോല്പിച്ചു.]]></a:t>
+              <a:t><![CDATA[புறப்பட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4472,51 +4714,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ദാവീദിന്റെ കീർത്തി സകലദേശങ്ങളിലും പരക്കയും യഹോവ അവനെയുള്ള ഭയം സർവ്വജാതികൾക്കും വരുത്തുകയും]]></a:t>
+              <a:t><![CDATA[9. பெலிஸ்தர் வந்து ரெப்பாயீம் பள்ளத்தாக்கிலே பரவியிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4604,51 +4846,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ചെയ്തു.]]></a:t>
+              <a:t><![CDATA[10. பெலிஸ்தருக்கு விரோதமாகப் போகலாமா, அவர்களை என் கையில் ஒப்புக்கொடுப்பீரா என்று தாவீது தேவனைக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4736,51 +4978,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. സോർരാജാവായ ഹീരാം, ദാവീദിന്റെ അടുക്കൽ ദൂതന്മാരെയും അവന്നു ഒരു അരമന പണിയേണ്ടതിന്നു ദേവദാരുക്കളെയും]]></a:t>
+              <a:t><![CDATA[கேட்டபோது, கர்த்தர் போ, அவர்களை உன் கையில் ஒப்புக்கொடுப்பேன் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4868,51 +5110,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[കൽപ്പണിക്കാരെയും ആശാരിമാരെയും അയച്ചു.]]></a:t>
+              <a:t><![CDATA[11. அவர்கள் பாகால்பிராசீமுக்கு வந்தபோது, தாவீது அங்கே அவர்களை முறியடித்து தண்ணீர்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5000,51 +5242,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. യഹോവയുടെ ജനമായ യിസ്രായേൽ നിമിത്തം തന്റെ രാജത്വം ഉന്നതിപ്രാപിച്ചതിനാൽ തന്നെ യഹോവ യിസ്രായേലിന്നു]]></a:t>
+              <a:t><![CDATA[உடைந்தோடுகிறதுபோல, தேவன் என் கையினால் என் சத்துருக்களை உடைந்தோடப்பண்ணினாரென்றான்; அதினிமித்தம் அந்த]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5132,51 +5374,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. അപ്പോൾ ദാവീദ് ദൈവത്തോടു: ഞാൻ ഫെലിസ്ത്യരുടെ നേരെ പുറപ്പെടേണമോ? അവരെ എന്റെ കയ്യിൽ ഏല്പിച്ചുതരുമോ]]></a:t>
+              <a:t><![CDATA[1. தீருவின் ராஜாவாகிய ஈராம் தாவீதினிடத்தில் ஸ்தானாபதிகளையும், அவனுக்கு ஒரு வீட்டைக் கட்டுகிறதற்குக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5264,51 +5506,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[രാജാവായി സ്ഥിരപ്പെടുത്തി എന്നു ദാവീദിന്നു മനസ്സിലായി.]]></a:t>
+              <a:t><![CDATA[ஸ்தலத்திற்குப் பாகால்பிராசீம் என்னும் பேரிட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5396,51 +5638,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ദാവീദ് യെരൂശലേമിൽവെച്ചു വേറെയും ഭാര്യമാരെ പരിഗ്രഹിച്ചു, വളരെ പുത്രന്മാരെയും പുത്രിമാരെയും]]></a:t>
+              <a:t><![CDATA[12. அங்கே அவர்கள் தங்கள் தெய்வங்களைவிட்டு ஓடிப்போனார்கள்; தாவீது கற்பித்தபடி அவைகள் அக்கினியாலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5528,51 +5770,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ജനിപ്പിച്ചു.]]></a:t>
+              <a:t><![CDATA[சுட்டெரிக்கப்பட்டன.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5660,51 +5902,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. യെരൂശലേമിൽ വെച്ചു അവന്നു ജനിച്ച മക്കളുടെ പേരുകളാവിതു: ശമ്മൂവ, ശോബാബ്, നാഥാൻ,]]></a:t>
+              <a:t><![CDATA[13. பெலிஸ்தர் மறுபடியும் வந்து அந்தப் பள்ளத்தாக்கிலே இறங்கினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5792,51 +6034,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ശലോമോൻ, യിബ്ഹാർ, എലീശൂവ, എൽപേലെത്ത്,]]></a:t>
+              <a:t><![CDATA[14. அப்பொழுது தாவீது திரும்ப தேவனிடத்தில் விசாரித்ததற்கு, தேவன் நீ அவர்களுக்குப் பின்னாலே போகாமல்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5924,51 +6166,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. നോഗഹ്, നേഫെഗ്, യാഫീയ,]]></a:t>
+              <a:t><![CDATA[அவர்களுக்குப் பக்கமாய்ச் சுற்றி, முசுக்கட்டைச் செடிகளுக்கு எதிரேயிருந்து, அவர்கள்மேல் பாய்ந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6056,51 +6298,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. എലീശാമാ, ബെല്യാദാ, എലീഫേലെത്ത്.]]></a:t>
+              <a:t><![CDATA[15. முசுக்கட்டைச் செடிகளின் நுனிகளிலே செல்லுகிற இரைச்சலை நீ கேட்கும்போது, யுத்தத்திற்குப் புறப்படு;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6188,51 +6430,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ദാവീദ് എല്ലായിസ്രായേലിന്നും രാജാവായി അഭിഷേകം കഴിഞ്ഞു എന്നു ഫെലിസ്ത്യർ കേട്ടപ്പോൾ, ഫെലിസ്ത്യർ]]></a:t>
+              <a:t><![CDATA[பெலிஸ்தரின் பாளயத்தை முறிய அடிக்க தேவன் உனக்கு முன்னே புறப்பட்டிருப்பார் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6320,51 +6562,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഒക്കെയും ദാവീദിനെ പിടിപ്പാൻ ചെന്നു; ദാവീദ് അതു കേട്ടു അവരുടെ മുമ്പിൽനിന്നു ഒഴിഞ്ഞുപോയി.]]></a:t>
+              <a:t><![CDATA[16. தேவன் தனக்குக் கற்பித்தபடியே தாவீது செய்தபோது, பெலிஸ்தரின் இராணுவத்தைக் கிபியோன் துவக்கிக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6452,51 +6694,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ഫെലിസ്ത്യർ വന്നു രെഫായീംതാഴ്വരയിൽ പരന്നു.]]></a:t>
+              <a:t><![CDATA[காசேர்மட்டும் முறிய அடித்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6584,51 +6826,315 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[എന്നു ചോദിച്ചു. യഹോവ അവനോടു: പുറപ്പെടുക; ഞാൻ അവരെ നിന്റെ കയ്യിൽ ഏല്പിക്കും എന്നു അരുളിച്ചെയ്തു.]]></a:t>
+              <a:t><![CDATA[கேதுருமரங்களையும், தச்சரையும், கல்தச்சரையும் அனுப்பினான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 நாளாகமம் : 14]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide30.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[17. அப்படியே தாவீதின் கீர்த்தி சகல தேசங்களிலும் பிரசித்தமாகி, அவனுக்குப் பயப்படுகிற பயத்தைக்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 நாளாகமம் : 14]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide31.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[கர்த்தர் சகல ஜாதிகளின்மேலும் வரப்பண்ணினார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6716,51 +7222,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. അങ്ങനെ അവർ ബാൽപെരാസീമിൽ ചെന്നു; അവിടെവെച്ചു ദാവീദ് അവരെ തോല്പിച്ചു: വെള്ളച്ചാട്ടംപോലെ ദൈവം എന്റെ]]></a:t>
+              <a:t><![CDATA[2. கர்த்தர் தன்னை இஸ்ரவேலின்மேல் ராஜாவாகத் திடப்படுத்தி, இஸ்ரவேலென்னும் தம்முடைய ஜனத்தினிமித்தம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6848,51 +7354,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ശത്രുക്കളെ എന്റെ കയ്യാൽ തകർത്തുകളഞ്ഞു എന്നു ദാവീദ് പറഞ്ഞു; അതുകൊണ്ടു ആ സ്ഥലത്തിന്നു ബാൽ-പെരാസീം]]></a:t>
+              <a:t><![CDATA[தன்னுடைய ராஜ்யத்தை மிகவும் உயர்த்தினார் என்று தாவீது அறிந்துகொண்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6980,51 +7486,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[എന്നു പേർ പറഞ്ഞു വരുന്നു.]]></a:t>
+              <a:t><![CDATA[3. எருசலேமிலே தாவீது பின்னும் அநேக ஸ்திரீகளை விவாகம்பண்ணி, பின்னும் குமாரரையும் குமாரத்திகளையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7112,51 +7618,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. എന്നാൽ അവർ തങ്ങളുടെ ദേവന്മാരെ അവിടെ വിട്ടേച്ചുപോയി; അവയെ തീയിലിട്ടു ചുട്ടുകളവാൻ ദാവീദ്]]></a:t>
+              <a:t><![CDATA[பெற்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7244,51 +7750,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[കല്പിച്ചു.]]></a:t>
+              <a:t><![CDATA[4. எருசலேமிலே அவனுக்குப் பிறந்த குமாரரின் நாமங்களாவன: சம்முவா, சோபாப், நாத்தான், சாலொமோன்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7376,51 +7882,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ഫെലിസ്ത്യർ പിന്നെയും താഴ്വരയിൽ വന്നു പരന്നു.]]></a:t>
+              <a:t><![CDATA[5. இப்கார், எலிவா, எல்பெலேத்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7437,91 +7943,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[1 நாளாகமம் : 14]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme5">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme68">
   <a:themeElements>
-    <a:clrScheme name="Theme5">
+    <a:clrScheme name="Theme68">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme5">
+    <a:fontScheme name="Theme68">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -7547,51 +8053,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme5">
+    <a:fmtScheme name="Theme68">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -7722,51 +8228,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>29</Slides>
+  <Slides>31</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>