--- v0 (2026-06-15)
+++ v1 (2026-08-01)
@@ -49,54 +49,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -106,52 +102,50 @@
     <p:sldId id="260" r:id="rId7"/>
     <p:sldId id="261" r:id="rId8"/>
     <p:sldId id="262" r:id="rId9"/>
     <p:sldId id="263" r:id="rId10"/>
     <p:sldId id="264" r:id="rId11"/>
     <p:sldId id="265" r:id="rId12"/>
     <p:sldId id="266" r:id="rId13"/>
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
-    <p:sldId id="285" r:id="rId32"/>
-    <p:sldId id="286" r:id="rId33"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -278,55 +272,53 @@
   <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/>
   <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/>
   <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/>
   <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/>
   <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/>
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
-  <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
-[...3 lines deleted...]
-  <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -386,51 +378,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. நோகா, நெப்பேக், யப்பியா,]]></a:t>
+              <a:t><![CDATA[14. அப்பொழுது தாவீது திரும்ப தேவனிடத்தில் விசாரித்ததற்கு, தேவன் நீ அவர்களுக்குப் பின்னாலே போகாமல், அவர்களுக்குப் பக்கமாய்ச் சுற்றி, முசுக்கட்டைச் செடிகளுக்கு எதிரேயிருந்து, அவர்கள்மேல் பாய்ந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -495,51 +487,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. எலிஷாமா, பெலியாதா, எலிப்பெலேத் என்பவைகள்.]]></a:t>
+              <a:t><![CDATA[14. அப்பொழுது தாவீது திரும்ப தேவனிடத்தில் விசாரித்ததற்கு, தேவன் நீ அவர்களுக்குப் பின்னாலே போகாமல், அவர்களுக்குப் பக்கமாய்ச் சுற்றி, முசுக்கட்டைச் செடிகளுக்கு எதிரேயிருந்து, அவர்கள்மேல் பாய்ந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -604,51 +596,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. தாவீது சமஸ்த இஸ்ரவேலின்மேலும் ராஜாவாக அபிஷேகம்பண்ணப்பட்டதைப் பெலிஸ்தர் கேள்விப்பட்டபோது, பெலிஸ்தர் எல்லாரும் தாவீதைத் தேடும்படி வந்தார்கள்; அதை தாவீது கேட்டபோது அவர்களுக்கு விரோதமாகப் புறப்பட்டான்.]]></a:t>
+              <a:t><![CDATA[15. முசுக்கட்டைச் செடிகளின் நுனிகளிலே செல்லுகிற இரைச்சலை நீ கேட்கும்போது, யுத்தத்திற்குப் புறப்படு; பெலிஸ்தரின் பாளயத்தை முறிய அடிக்க தேவன் உனக்கு முன்னே புறப்பட்டிருப்பார் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -713,51 +705,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. தாவீது சமஸ்த இஸ்ரவேலின்மேலும் ராஜாவாக அபிஷேகம்பண்ணப்பட்டதைப் பெலிஸ்தர் கேள்விப்பட்டபோது, பெலிஸ்தர் எல்லாரும் தாவீதைத் தேடும்படி வந்தார்கள்; அதை தாவீது கேட்டபோது அவர்களுக்கு விரோதமாகப் புறப்பட்டான்.]]></a:t>
+              <a:t><![CDATA[15. முசுக்கட்டைச் செடிகளின் நுனிகளிலே செல்லுகிற இரைச்சலை நீ கேட்கும்போது, யுத்தத்திற்குப் புறப்படு; பெலிஸ்தரின் பாளயத்தை முறிய அடிக்க தேவன் உனக்கு முன்னே புறப்பட்டிருப்பார் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -822,51 +814,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. பெலிஸ்தர் வந்து ரெப்பாயீம் பள்ளத்தாக்கிலே பரவியிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[16. தேவன் தனக்குக் கற்பித்தபடியே தாவீது செய்தபோது, பெலிஸ்தரின் இராணுவத்தைக் கிபியோன் துவக்கிக் காசேர்மட்டும் முறிய அடித்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -931,51 +923,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. பெலிஸ்தருக்கு விரோதமாகப் போகலாமா, அவர்களை என் கையில் ஒப்புக்கொடுப்பீரா என்று தாவீது தேவனைக் கேட்டபோது, கர்த்தர் போ, அவர்களை உன் கையில் ஒப்புக்கொடுப்பேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[17. அப்படியே தாவீதின் கீர்த்தி சகல தேசங்களிலும் பிரசித்தமாகி, அவனுக்குப் பயப்படுகிற பயத்தைக் கர்த்தர் சகல ஜாதிகளின்மேலும் வரப்பண்ணினார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1040,51 +1032,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. பெலிஸ்தருக்கு விரோதமாகப் போகலாமா, அவர்களை என் கையில் ஒப்புக்கொடுப்பீரா என்று தாவீது தேவனைக் கேட்டபோது, கர்த்தர் போ, அவர்களை உன் கையில் ஒப்புக்கொடுப்பேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[17. அப்படியே தாவீதின் கீர்த்தி சகல தேசங்களிலும் பிரசித்தமாகி, அவனுக்குப் பயப்படுகிற பயத்தைக் கர்த்தர் சகல ஜாதிகளின்மேலும் வரப்பண்ணினார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1149,51 +1141,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அவர்கள் பாகால்பிராசீமுக்கு வந்தபோது, தாவீது அங்கே அவர்களை முறியடித்து தண்ணீர்கள் உடைந்தோடுகிறதுபோல, தேவன் என் கையினால் என் சத்துருக்களை உடைந்தோடப்பண்ணினாரென்றான்; அதினிமித்தம் அந்த ஸ்தலத்திற்குப் பாகால்பிராசீம் என்னும் பேரிட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[1. தீருவின் ராஜாவாகிய ஈராம் தாவீதினிடத்தில் ஸ்தானாபதிகளையும், அவனுக்கு ஒரு வீட்டைக் கட்டுகிறதற்குக் கேதுருமரங்களையும், தச்சரையும், கல்தச்சரையும் அனுப்பினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1258,51 +1250,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அவர்கள் பாகால்பிராசீமுக்கு வந்தபோது, தாவீது அங்கே அவர்களை முறியடித்து தண்ணீர்கள் உடைந்தோடுகிறதுபோல, தேவன் என் கையினால் என் சத்துருக்களை உடைந்தோடப்பண்ணினாரென்றான்; அதினிமித்தம் அந்த ஸ்தலத்திற்குப் பாகால்பிராசீம் என்னும் பேரிட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[1. தீருவின் ராஜாவாகிய ஈராம் தாவீதினிடத்தில் ஸ்தானாபதிகளையும், அவனுக்கு ஒரு வீட்டைக் கட்டுகிறதற்குக் கேதுருமரங்களையும், தச்சரையும், கல்தச்சரையும் அனுப்பினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1367,51 +1359,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அவர்கள் பாகால்பிராசீமுக்கு வந்தபோது, தாவீது அங்கே அவர்களை முறியடித்து தண்ணீர்கள் உடைந்தோடுகிறதுபோல, தேவன் என் கையினால் என் சத்துருக்களை உடைந்தோடப்பண்ணினாரென்றான்; அதினிமித்தம் அந்த ஸ்தலத்திற்குப் பாகால்பிராசீம் என்னும் பேரிட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[2. கர்த்தர் தன்னை இஸ்ரவேலின்மேல் ராஜாவாகத் திடப்படுத்தி, இஸ்ரவேலென்னும் தம்முடைய ஜனத்தினிமித்தம் தன்னுடைய ராஜ்யத்தை மிகவும் உயர்த்தினார் என்று தாவீது அறிந்துகொண்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1476,51 +1468,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. தீருவின் ராஜாவாகிய ஈராம் தாவீதினிடத்தில் ஸ்தானாபதிகளையும், அவனுக்கு ஒரு வீட்டைக் கட்டுகிறதற்குக் கேதுருமரங்களையும், தச்சரையும், கல்தச்சரையும் அனுப்பினான்.]]></a:t>
+              <a:t><![CDATA[10. பெலிஸ்தருக்கு விரோதமாகப் போகலாமா, அவர்களை என் கையில் ஒப்புக்கொடுப்பீரா என்று தாவீது தேவனைக் கேட்டபோது, கர்த்தர் போ, அவர்களை உன் கையில் ஒப்புக்கொடுப்பேன் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1585,51 +1577,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அங்கே அவர்கள் தங்கள் தெய்வங்களைவிட்டு ஓடிப்போனார்கள்; தாவீது கற்பித்தபடி அவைகள் அக்கினியாலே சுட்டெரிக்கப்பட்டன.]]></a:t>
+              <a:t><![CDATA[2. கர்த்தர் தன்னை இஸ்ரவேலின்மேல் ராஜாவாகத் திடப்படுத்தி, இஸ்ரவேலென்னும் தம்முடைய ஜனத்தினிமித்தம் தன்னுடைய ராஜ்யத்தை மிகவும் உயர்த்தினார் என்று தாவீது அறிந்துகொண்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1694,51 +1686,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அங்கே அவர்கள் தங்கள் தெய்வங்களைவிட்டு ஓடிப்போனார்கள்; தாவீது கற்பித்தபடி அவைகள் அக்கினியாலே சுட்டெரிக்கப்பட்டன.]]></a:t>
+              <a:t><![CDATA[3. எருசலேமிலே தாவீது பின்னும் அநேக ஸ்திரீகளை விவாகம்பண்ணி, பின்னும் குமாரரையும் குமாரத்திகளையும் பெற்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1803,51 +1795,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. பெலிஸ்தர் மறுபடியும் வந்து அந்தப் பள்ளத்தாக்கிலே இறங்கினார்கள்.]]></a:t>
+              <a:t><![CDATA[3. எருசலேமிலே தாவீது பின்னும் அநேக ஸ்திரீகளை விவாகம்பண்ணி, பின்னும் குமாரரையும் குமாரத்திகளையும் பெற்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1912,51 +1904,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அப்பொழுது தாவீது திரும்ப தேவனிடத்தில் விசாரித்ததற்கு, தேவன் நீ அவர்களுக்குப் பின்னாலே போகாமல், அவர்களுக்குப் பக்கமாய்ச் சுற்றி, முசுக்கட்டைச் செடிகளுக்கு எதிரேயிருந்து, அவர்கள்மேல் பாய்ந்து,]]></a:t>
+              <a:t><![CDATA[4. எருசலேமிலே அவனுக்குப் பிறந்த குமாரரின் நாமங்களாவன: சம்முவா, சோபாப், நாத்தான், சாலொமோன்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2021,51 +2013,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அப்பொழுது தாவீது திரும்ப தேவனிடத்தில் விசாரித்ததற்கு, தேவன் நீ அவர்களுக்குப் பின்னாலே போகாமல், அவர்களுக்குப் பக்கமாய்ச் சுற்றி, முசுக்கட்டைச் செடிகளுக்கு எதிரேயிருந்து, அவர்கள்மேல் பாய்ந்து,]]></a:t>
+              <a:t><![CDATA[5. இப்கார், எலிவா, எல்பெலேத்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2130,51 +2122,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. முசுக்கட்டைச் செடிகளின் நுனிகளிலே செல்லுகிற இரைச்சலை நீ கேட்கும்போது, யுத்தத்திற்குப் புறப்படு; பெலிஸ்தரின் பாளயத்தை முறிய அடிக்க தேவன் உனக்கு முன்னே புறப்பட்டிருப்பார் என்றார்.]]></a:t>
+              <a:t><![CDATA[6. நோகா, நெப்பேக், யப்பியா,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2239,51 +2231,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. முசுக்கட்டைச் செடிகளின் நுனிகளிலே செல்லுகிற இரைச்சலை நீ கேட்கும்போது, யுத்தத்திற்குப் புறப்படு; பெலிஸ்தரின் பாளயத்தை முறிய அடிக்க தேவன் உனக்கு முன்னே புறப்பட்டிருப்பார் என்றார்.]]></a:t>
+              <a:t><![CDATA[7. எலிஷாமா, பெலியாதா, எலிப்பெலேத் என்பவைகள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2348,51 +2340,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. முசுக்கட்டைச் செடிகளின் நுனிகளிலே செல்லுகிற இரைச்சலை நீ கேட்கும்போது, யுத்தத்திற்குப் புறப்படு; பெலிஸ்தரின் பாளயத்தை முறிய அடிக்க தேவன் உனக்கு முன்னே புறப்பட்டிருப்பார் என்றார்.]]></a:t>
+              <a:t><![CDATA[8. தாவீது சமஸ்த இஸ்ரவேலின்மேலும் ராஜாவாக அபிஷேகம்பண்ணப்பட்டதைப் பெலிஸ்தர் கேள்விப்பட்டபோது, பெலிஸ்தர் எல்லாரும் தாவீதைத் தேடும்படி வந்தார்கள்; அதை தாவீது கேட்டபோது அவர்களுக்கு விரோதமாகப் புறப்பட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2457,51 +2449,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. தேவன் தனக்குக் கற்பித்தபடியே தாவீது செய்தபோது, பெலிஸ்தரின் இராணுவத்தைக் கிபியோன் துவக்கிக் காசேர்மட்டும் முறிய அடித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[8. தாவீது சமஸ்த இஸ்ரவேலின்மேலும் ராஜாவாக அபிஷேகம்பண்ணப்பட்டதைப் பெலிஸ்தர் கேள்விப்பட்டபோது, பெலிஸ்தர் எல்லாரும் தாவீதைத் தேடும்படி வந்தார்கள்; அதை தாவீது கேட்டபோது அவர்களுக்கு விரோதமாகப் புறப்பட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2566,51 +2558,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. தேவன் தனக்குக் கற்பித்தபடியே தாவீது செய்தபோது, பெலிஸ்தரின் இராணுவத்தைக் கிபியோன் துவக்கிக் காசேர்மட்டும் முறிய அடித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[9. பெலிஸ்தர் வந்து ரெப்பாயீம் பள்ளத்தாக்கிலே பரவியிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2675,269 +2667,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. தீருவின் ராஜாவாகிய ஈராம் தாவீதினிடத்தில் ஸ்தானாபதிகளையும், அவனுக்கு ஒரு வீட்டைக் கட்டுகிறதற்குக் கேதுருமரங்களையும், தச்சரையும், கல்தச்சரையும் அனுப்பினான்.]]></a:t>
-[...217 lines deleted...]
-              <a:t><![CDATA[17. அப்படியே தாவீதின் கீர்த்தி சகல தேசங்களிலும் பிரசித்தமாகி, அவனுக்குப் பயப்படுகிற பயத்தைக் கர்த்தர் சகல ஜாதிகளின்மேலும் வரப்பண்ணினார்.]]></a:t>
+              <a:t><![CDATA[10. பெலிஸ்தருக்கு விரோதமாகப் போகலாமா, அவர்களை என் கையில் ஒப்புக்கொடுப்பீரா என்று தாவீது தேவனைக் கேட்டபோது, கர்த்தர் போ, அவர்களை உன் கையில் ஒப்புக்கொடுப்பேன் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3002,51 +2776,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. கர்த்தர் தன்னை இஸ்ரவேலின்மேல் ராஜாவாகத் திடப்படுத்தி, இஸ்ரவேலென்னும் தம்முடைய ஜனத்தினிமித்தம் தன்னுடைய ராஜ்யத்தை மிகவும் உயர்த்தினார் என்று தாவீது அறிந்துகொண்டான்.]]></a:t>
+              <a:t><![CDATA[11. அவர்கள் பாகால்பிராசீமுக்கு வந்தபோது, தாவீது அங்கே அவர்களை முறியடித்து தண்ணீர்கள் உடைந்தோடுகிறதுபோல, தேவன் என் கையினால் என் சத்துருக்களை உடைந்தோடப்பண்ணினாரென்றான்; அதினிமித்தம் அந்த ஸ்தலத்திற்குப் பாகால்பிராசீம் என்னும் பேரிட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3111,51 +2885,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. கர்த்தர் தன்னை இஸ்ரவேலின்மேல் ராஜாவாகத் திடப்படுத்தி, இஸ்ரவேலென்னும் தம்முடைய ஜனத்தினிமித்தம் தன்னுடைய ராஜ்யத்தை மிகவும் உயர்த்தினார் என்று தாவீது அறிந்துகொண்டான்.]]></a:t>
+              <a:t><![CDATA[11. அவர்கள் பாகால்பிராசீமுக்கு வந்தபோது, தாவீது அங்கே அவர்களை முறியடித்து தண்ணீர்கள் உடைந்தோடுகிறதுபோல, தேவன் என் கையினால் என் சத்துருக்களை உடைந்தோடப்பண்ணினாரென்றான்; அதினிமித்தம் அந்த ஸ்தலத்திற்குப் பாகால்பிராசீம் என்னும் பேரிட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3220,51 +2994,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. எருசலேமிலே தாவீது பின்னும் அநேக ஸ்திரீகளை விவாகம்பண்ணி, பின்னும் குமாரரையும் குமாரத்திகளையும் பெற்றான்.]]></a:t>
+              <a:t><![CDATA[11. அவர்கள் பாகால்பிராசீமுக்கு வந்தபோது, தாவீது அங்கே அவர்களை முறியடித்து தண்ணீர்கள் உடைந்தோடுகிறதுபோல, தேவன் என் கையினால் என் சத்துருக்களை உடைந்தோடப்பண்ணினாரென்றான்; அதினிமித்தம் அந்த ஸ்தலத்திற்குப் பாகால்பிராசீம் என்னும் பேரிட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3329,51 +3103,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. எருசலேமிலே அவனுக்குப் பிறந்த குமாரரின் நாமங்களாவன: சம்முவா, சோபாப், நாத்தான், சாலொமோன்,]]></a:t>
+              <a:t><![CDATA[12. அங்கே அவர்கள் தங்கள் தெய்வங்களைவிட்டு ஓடிப்போனார்கள்; தாவீது கற்பித்தபடி அவைகள் அக்கினியாலே சுட்டெரிக்கப்பட்டன.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3438,51 +3212,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. எருசலேமிலே அவனுக்குப் பிறந்த குமாரரின் நாமங்களாவன: சம்முவா, சோபாப், நாத்தான், சாலொமோன்,]]></a:t>
+              <a:t><![CDATA[12. அங்கே அவர்கள் தங்கள் தெய்வங்களைவிட்டு ஓடிப்போனார்கள்; தாவீது கற்பித்தபடி அவைகள் அக்கினியாலே சுட்டெரிக்கப்பட்டன.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3547,51 +3321,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. இப்கார், எலிவா, எல்பெலேத்,]]></a:t>
+              <a:t><![CDATA[13. பெலிஸ்தர் மறுபடியும் வந்து அந்தப் பள்ளத்தாக்கிலே இறங்கினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -3626,51 +3400,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2470373634" r:id="rId1"/>
+    <p:sldLayoutId id="2474607280" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -3846,66 +3620,50 @@
 
 <file path=ppt/slides/_rels/slide28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide28.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide29.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...14 lines deleted...]
-
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -4054,51 +3812,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. And Nogah, and Nepheg, and Japhia,]]></a:t>
+              <a:t><![CDATA[14. ദാവീദ് പിന്നെയും ദൈവത്തോടു അരുളപ്പാടു ചോദിച്ചപ്പോൾ ദൈവം അവനോടു: അവരുടെ പിന്നാലെ ചെല്ലാതെ അവരെ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4186,51 +3944,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. And Elishama, and Beeliada, and Eliphalet.]]></a:t>
+              <a:t><![CDATA[വിട്ടുതിരിഞ്ഞു ബാഖാവൃക്ഷങ്ങൾക്കെതിരെ അവരുടെ നേരെ ചെല്ലുക.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4318,51 +4076,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. And when the Philistines heard that David was anointed king over all Israel, all the Philistines]]></a:t>
+              <a:t><![CDATA[15. ബാഖാവൃക്ഷങ്ങളുടെ അഗ്രങ്ങളിൽകൂടി അണിയണിയായി നടക്കുന്ന ഒച്ച കേട്ടാൽ നീ പടെക്കു പുറപ്പെടുക;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4450,51 +4208,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[went up to seek David. And David heard of it, and went out against them.]]></a:t>
+              <a:t><![CDATA[ഫെലിസ്ത്യരുടെ സൈന്യത്തെ തോല്പിപ്പാൻ ദൈവം നിനക്കു മുമ്പായി പുറപ്പെട്ടിരിക്കുന്നു എന്നു അരുളിച്ചെയ്തു;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4582,51 +4340,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. And the Philistines came and spread themselves in the valley of Rephaim.]]></a:t>
+              <a:t><![CDATA[16. ദൈവം കല്പിച്ചതുപോലെ ദാവീദ് ചെയ്തു; അവർ ഗിബെയോൻ മുതൽ ഗേസെർവരെ ഫെലിസ്ത്യ സൈന്യത്തെ തോല്പിച്ചു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4714,51 +4472,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. And David enquired of God, saying, Shall I go up against the Philistines? And will you deliver]]></a:t>
+              <a:t><![CDATA[17. ദാവീദിന്റെ കീർത്തി സകലദേശങ്ങളിലും പരക്കയും യഹോവ അവനെയുള്ള ഭയം സർവ്വജാതികൾക്കും വരുത്തുകയും]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4846,51 +4604,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[them into mine hand? And the LORD said unto him, Go up; for I will deliver them into yours hand.]]></a:t>
+              <a:t><![CDATA[ചെയ്തു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4978,51 +4736,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. So they came up to Baalperazim; and David stroke them there. Then David said, God has broken in]]></a:t>
+              <a:t><![CDATA[1. സോർരാജാവായ ഹീരാം, ദാവീദിന്റെ അടുക്കൽ ദൂതന്മാരെയും അവന്നു ഒരു അരമന പണിയേണ്ടതിന്നു ദേവദാരുക്കളെയും]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5110,51 +4868,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[upon mine enemies by mine hand like the breaking out of waters: therefore they called the name of]]></a:t>
+              <a:t><![CDATA[കൽപ്പണിക്കാരെയും ആശാരിമാരെയും അയച്ചു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5242,51 +5000,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[that place Baalperazim.]]></a:t>
+              <a:t><![CDATA[2. യഹോവയുടെ ജനമായ യിസ്രായേൽ നിമിത്തം തന്റെ രാജത്വം ഉന്നതിപ്രാപിച്ചതിനാൽ തന്നെ യഹോവ യിസ്രായേലിന്നു]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5374,51 +5132,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. Now Hiram king of Tyre sent messengers to David, and timber of cedars, with stone workers and]]></a:t>
+              <a:t><![CDATA[10. അപ്പോൾ ദാവീദ് ദൈവത്തോടു: ഞാൻ ഫെലിസ്ത്യരുടെ നേരെ പുറപ്പെടേണമോ? അവരെ എന്റെ കയ്യിൽ ഏല്പിച്ചുതരുമോ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5506,51 +5264,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. And when they had left their gods there, David gave a commandment, and they were burned with]]></a:t>
+              <a:t><![CDATA[രാജാവായി സ്ഥിരപ്പെടുത്തി എന്നു ദാവീദിന്നു മനസ്സിലായി.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5638,51 +5396,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[fire.]]></a:t>
+              <a:t><![CDATA[3. ദാവീദ് യെരൂശലേമിൽവെച്ചു വേറെയും ഭാര്യമാരെ പരിഗ്രഹിച്ചു, വളരെ പുത്രന്മാരെയും പുത്രിമാരെയും]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5770,51 +5528,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. And the Philistines yet again spread themselves abroad in the valley.]]></a:t>
+              <a:t><![CDATA[ജനിപ്പിച്ചു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5902,51 +5660,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. Therefore David enquired again of God; and God said unto him, Go not up after them; turn away]]></a:t>
+              <a:t><![CDATA[4. യെരൂശലേമിൽ വെച്ചു അവന്നു ജനിച്ച മക്കളുടെ പേരുകളാവിതു: ശമ്മൂവ, ശോബാബ്, നാഥാൻ,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6034,51 +5792,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[from them, and come upon them opposite to the mulberry trees.]]></a:t>
+              <a:t><![CDATA[5. ശലോമോൻ, യിബ്ഹാർ, എലീശൂവ, എൽപേലെത്ത്,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6166,51 +5924,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. And it shall be, when you shall hear a sound of going in the tops of the mulberry trees, that]]></a:t>
+              <a:t><![CDATA[6. നോഗഹ്, നേഫെഗ്, യാഫീയ,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6298,51 +6056,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[then you shall go out to battle: for God is gone forth before you to strike the host of the]]></a:t>
+              <a:t><![CDATA[7. എലീശാമാ, ബെല്യാദാ, എലീഫേലെത്ത്.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6430,51 +6188,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Philistines.]]></a:t>
+              <a:t><![CDATA[8. ദാവീദ് എല്ലായിസ്രായേലിന്നും രാജാവായി അഭിഷേകം കഴിഞ്ഞു എന്നു ഫെലിസ്ത്യർ കേട്ടപ്പോൾ, ഫെലിസ്ത്യർ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6562,51 +6320,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. David therefore did as God commanded him: and they stroke the host of the Philistines from]]></a:t>
+              <a:t><![CDATA[ഒക്കെയും ദാവീദിനെ പിടിപ്പാൻ ചെന്നു; ദാവീദ് അതു കേട്ടു അവരുടെ മുമ്പിൽനിന്നു ഒഴിഞ്ഞുപോയി.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6694,51 +6452,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Gibeon even to Gazer.]]></a:t>
+              <a:t><![CDATA[9. ഫെലിസ്ത്യർ വന്നു രെഫായീംതാഴ്വരയിൽ പരന്നു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6826,315 +6584,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[carpenters, to build him an house.]]></a:t>
-[...263 lines deleted...]
-              <a:t><![CDATA[nations.]]></a:t>
+              <a:t><![CDATA[എന്നു ചോദിച്ചു. യഹോവ അവനോടു: പുറപ്പെടുക; ഞാൻ അവരെ നിന്റെ കയ്യിൽ ഏല്പിക്കും എന്നു അരുളിച്ചെയ്തു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7222,51 +6716,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. And David perceived that the LORD had confirmed him king over Israel, for his kingdom was lifted]]></a:t>
+              <a:t><![CDATA[11. അങ്ങനെ അവർ ബാൽപെരാസീമിൽ ചെന്നു; അവിടെവെച്ചു ദാവീദ് അവരെ തോല്പിച്ചു: വെള്ളച്ചാട്ടംപോലെ ദൈവം എന്റെ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7354,51 +6848,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[up on high, because of his people Israel.]]></a:t>
+              <a:t><![CDATA[ശത്രുക്കളെ എന്റെ കയ്യാൽ തകർത്തുകളഞ്ഞു എന്നു ദാവീദ് പറഞ്ഞു; അതുകൊണ്ടു ആ സ്ഥലത്തിന്നു ബാൽ-പെരാസീം]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7486,51 +6980,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. And David took more wives at Jerusalem: and David brings forth more sons and daughters.]]></a:t>
+              <a:t><![CDATA[എന്നു പേർ പറഞ്ഞു വരുന്നു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7618,51 +7112,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. Now these are the names of his children which he had in Jerusalem; Shammua, and Shobab, Nathan,]]></a:t>
+              <a:t><![CDATA[12. എന്നാൽ അവർ തങ്ങളുടെ ദേവന്മാരെ അവിടെ വിട്ടേച്ചുപോയി; അവയെ തീയിലിട്ടു ചുട്ടുകളവാൻ ദാവീദ്]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7750,51 +7244,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and Solomon,]]></a:t>
+              <a:t><![CDATA[കല്പിച്ചു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7882,51 +7376,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. And Ibhar, and Elishua, and Elpalet,]]></a:t>
+              <a:t><![CDATA[13. ഫെലിസ്ത്യർ പിന്നെയും താഴ്വരയിൽ വന്നു പരന്നു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7943,91 +7437,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[1 நாளாகமம் : 14]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme95">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme5">
   <a:themeElements>
-    <a:clrScheme name="Theme95">
+    <a:clrScheme name="Theme5">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme95">
+    <a:fontScheme name="Theme5">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -8053,51 +7547,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme95">
+    <a:fmtScheme name="Theme5">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -8228,51 +7722,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>31</Slides>
+  <Slides>29</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>